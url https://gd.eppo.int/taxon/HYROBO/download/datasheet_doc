--- v6 (2026-03-15)
+++ v7 (2026-04-09)
@@ -314,51 +314,51 @@
               <w:t xml:space="preserve"> (Hustache)</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Argentine stem weevil, wheat stem weevil</w:t>
             </w:r>
-            <w:hyperlink r:id="rId572069b65b824883d" w:history="1">
+            <w:hyperlink r:id="rId617869d74e1ec3148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -374,51 +374,51 @@
               <w:t xml:space="preserve"> A1 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II A)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId569369b65b82488ce" w:history="1">
+            <w:hyperlink r:id="rId757269d74e1ec31b0" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -432,86 +432,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> HYROBO</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="63216747" name="name533369b65b8249210" descr="11789.jpg"/>
+                  <wp:docPr id="51763829" name="name146169d74e1ec3843" descr="11789.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="11789.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId508469b65b8249207" cstate="print"/>
+                          <a:blip r:embed="rId466569d74e1ec3842" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId717869b65b82496f7" w:history="1">
+            <w:hyperlink r:id="rId823569d74e1ec3911" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
@@ -1289,63 +1289,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">L. bonariensis</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> originates in South America and has spread across the Pacific to Oceania.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="94824187" name="name943369b65b824d3d2" descr="HYROBO_distribution_map.jpg"/>
+            <wp:docPr id="89742610" name="name550969d74e1ec49d0" descr="HYROBO_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="HYROBO_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId139669b65b824d3cf" cstate="print"/>
+                    <a:blip r:embed="rId529269d74e1ec49ce" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -3997,51 +3997,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EFSA Journal </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">16(1), 5101, 23 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId658269b65b824e9ff" w:history="1">
+      <w:hyperlink r:id="rId579869d74e1ec5cbe" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2018.5101</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4067,51 +4067,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">46</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 49–57. Also available from </w:t>
       </w:r>
-      <w:hyperlink r:id="rId595469b65b824ea84" w:history="1">
+      <w:hyperlink r:id="rId685669d74e1ec5d34" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/standards/PM3/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5401,51 +5401,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Simón MR &amp; Golik SI (2018) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Cereales de verano</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Editorial de la Universidad Nacional de La Plata, La Plata. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId625269b65b824f4c8" w:history="1">
+      <w:hyperlink r:id="rId668169d74e1ec65d3" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.35537/10915/68613</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 18 November 2020]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5656,51 +5656,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Listronotus bonariensis</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId258469b65b824f676" w:history="1">
+      <w:hyperlink r:id="rId113869d74e1ec6772" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -5902,81 +5902,81 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">19</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(4), 689-694. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId992369b65b824f807" w:history="1">
+      <w:hyperlink r:id="rId437669d74e1ec68f6" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2338.1989.tb01161.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="94644363" name="name879669b65b824fa4c" descr="eu_funding_250.png"/>
+            <wp:docPr id="30151409" name="name114269d74e1ec696f" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId963769b65b824fa4b" cstate="print"/>
+                    <a:blip r:embed="rId343669d74e1ec696d" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -6074,137 +6074,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="51517585">
+  <w:abstractNum w:abstractNumId="46469631">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="93002542">
+    <w:lvl w:ilvl="0" w:tplc="31015820">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="93002542" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="31015820" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="93002542" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="31015820" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="93002542" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="31015820" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="93002542" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="31015820" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="93002542" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="31015820" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="93002542" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="31015820" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="93002542" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="31015820" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="93002542" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="31015820" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="51517584">
+  <w:abstractNum w:abstractNumId="46469630">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="84053617">
+    <w:lvl w:ilvl="0" w:tplc="34806047">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -6956,55 +6956,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="51517584">
-    <w:abstractNumId w:val="51517584"/>
+  <w:num w:numId="46469630">
+    <w:abstractNumId w:val="46469630"/>
   </w:num>
-  <w:num w:numId="51517585">
-    <w:abstractNumId w:val="51517585"/>
+  <w:num w:numId="46469631">
+    <w:abstractNumId w:val="46469631"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -18554,51 +18554,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId646607500" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId525557120" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId572069b65b824883d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/HYROBO/" TargetMode="External"/><Relationship Id="rId569369b65b82488ce" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/HYROBO/categorization" TargetMode="External"/><Relationship Id="rId717869b65b82496f7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/HYROBO/photos" TargetMode="External"/><Relationship Id="rId658269b65b824e9ff" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2018.5101" TargetMode="External"/><Relationship Id="rId595469b65b824ea84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/standards/PM3/" TargetMode="External"/><Relationship Id="rId625269b65b824f4c8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.35537/10915/68613" TargetMode="External"/><Relationship Id="rId258469b65b824f676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId992369b65b824f807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1989.tb01161.x" TargetMode="External"/><Relationship Id="rId508469b65b8249207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId508469b65b8249207.jpg"/><Relationship Id="rId139669b65b824d3cf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId139669b65b824d3cf.jpg"/><Relationship Id="rId963769b65b824fa4b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId963769b65b824fa4b.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId257685097" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId138097539" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId617869d74e1ec3148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/HYROBO/" TargetMode="External"/><Relationship Id="rId757269d74e1ec31b0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/HYROBO/categorization" TargetMode="External"/><Relationship Id="rId823569d74e1ec3911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/HYROBO/photos" TargetMode="External"/><Relationship Id="rId579869d74e1ec5cbe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2018.5101" TargetMode="External"/><Relationship Id="rId685669d74e1ec5d34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/standards/PM3/" TargetMode="External"/><Relationship Id="rId668169d74e1ec65d3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.35537/10915/68613" TargetMode="External"/><Relationship Id="rId113869d74e1ec6772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId437669d74e1ec68f6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1989.tb01161.x" TargetMode="External"/><Relationship Id="rId466569d74e1ec3842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId466569d74e1ec3842.jpg"/><Relationship Id="rId529269d74e1ec49ce" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId529269d74e1ec49ce.jpg"/><Relationship Id="rId343669d74e1ec696d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId343669d74e1ec696d.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>