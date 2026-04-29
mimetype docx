--- v7 (2026-04-09)
+++ v8 (2026-04-29)
@@ -314,51 +314,51 @@
               <w:t xml:space="preserve"> (Hustache)</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Argentine stem weevil, wheat stem weevil</w:t>
             </w:r>
-            <w:hyperlink r:id="rId617869d74e1ec3148" w:history="1">
+            <w:hyperlink r:id="rId172669f1d80b0493d" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -374,51 +374,51 @@
               <w:t xml:space="preserve"> A1 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II A)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId757269d74e1ec31b0" w:history="1">
+            <w:hyperlink r:id="rId805869f1d80b049a8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -432,86 +432,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> HYROBO</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="51763829" name="name146169d74e1ec3843" descr="11789.jpg"/>
+                  <wp:docPr id="3500411" name="name625469f1d80b04a6b" descr="11789.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="11789.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId466569d74e1ec3842" cstate="print"/>
+                          <a:blip r:embed="rId621869f1d80b04a6a" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId823569d74e1ec3911" w:history="1">
+            <w:hyperlink r:id="rId733869f1d80b04baa" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
@@ -1289,63 +1289,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">L. bonariensis</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> originates in South America and has spread across the Pacific to Oceania.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="89742610" name="name550969d74e1ec49d0" descr="HYROBO_distribution_map.jpg"/>
+            <wp:docPr id="15580222" name="name841269f1d80b05c56" descr="HYROBO_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="HYROBO_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId529269d74e1ec49ce" cstate="print"/>
+                    <a:blip r:embed="rId900069f1d80b05c53" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -3997,51 +3997,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EFSA Journal </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">16(1), 5101, 23 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId579869d74e1ec5cbe" w:history="1">
+      <w:hyperlink r:id="rId882969f1d80b06fab" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2018.5101</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4067,51 +4067,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">46</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 49–57. Also available from </w:t>
       </w:r>
-      <w:hyperlink r:id="rId685669d74e1ec5d34" w:history="1">
+      <w:hyperlink r:id="rId640269f1d80b0702b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/standards/PM3/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5401,51 +5401,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Simón MR &amp; Golik SI (2018) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Cereales de verano</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Editorial de la Universidad Nacional de La Plata, La Plata. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId668169d74e1ec65d3" w:history="1">
+      <w:hyperlink r:id="rId625669f1d80b07889" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.35537/10915/68613</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 18 November 2020]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5656,51 +5656,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Listronotus bonariensis</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId113869d74e1ec6772" w:history="1">
+      <w:hyperlink r:id="rId451069f1d80b07a23" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -5902,81 +5902,81 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">19</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(4), 689-694. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId437669d74e1ec68f6" w:history="1">
+      <w:hyperlink r:id="rId244769f1d80b07bb7" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2338.1989.tb01161.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="30151409" name="name114269d74e1ec696f" descr="eu_funding_250.png"/>
+            <wp:docPr id="79146131" name="name134969f1d80b07c17" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId343669d74e1ec696d" cstate="print"/>
+                    <a:blip r:embed="rId109269f1d80b07c16" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -6074,137 +6074,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="46469631">
+  <w:abstractNum w:abstractNumId="80049213">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="31015820">
+    <w:lvl w:ilvl="0" w:tplc="71294456">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="31015820" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="71294456" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="31015820" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="71294456" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="31015820" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="71294456" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="31015820" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="71294456" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="31015820" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="71294456" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="31015820" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="71294456" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="31015820" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="71294456" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="31015820" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="71294456" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="46469630">
+  <w:abstractNum w:abstractNumId="80049212">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="34806047">
+    <w:lvl w:ilvl="0" w:tplc="13979509">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -6956,55 +6956,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="46469630">
-    <w:abstractNumId w:val="46469630"/>
+  <w:num w:numId="80049212">
+    <w:abstractNumId w:val="80049212"/>
   </w:num>
-  <w:num w:numId="46469631">
-    <w:abstractNumId w:val="46469631"/>
+  <w:num w:numId="80049213">
+    <w:abstractNumId w:val="80049213"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -18554,51 +18554,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId257685097" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId138097539" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId617869d74e1ec3148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/HYROBO/" TargetMode="External"/><Relationship Id="rId757269d74e1ec31b0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/HYROBO/categorization" TargetMode="External"/><Relationship Id="rId823569d74e1ec3911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/HYROBO/photos" TargetMode="External"/><Relationship Id="rId579869d74e1ec5cbe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2018.5101" TargetMode="External"/><Relationship Id="rId685669d74e1ec5d34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/standards/PM3/" TargetMode="External"/><Relationship Id="rId668169d74e1ec65d3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.35537/10915/68613" TargetMode="External"/><Relationship Id="rId113869d74e1ec6772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId437669d74e1ec68f6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1989.tb01161.x" TargetMode="External"/><Relationship Id="rId466569d74e1ec3842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId466569d74e1ec3842.jpg"/><Relationship Id="rId529269d74e1ec49ce" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId529269d74e1ec49ce.jpg"/><Relationship Id="rId343669d74e1ec696d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId343669d74e1ec696d.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId864476430" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId472402972" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId172669f1d80b0493d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/HYROBO/" TargetMode="External"/><Relationship Id="rId805869f1d80b049a8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/HYROBO/categorization" TargetMode="External"/><Relationship Id="rId733869f1d80b04baa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/HYROBO/photos" TargetMode="External"/><Relationship Id="rId882969f1d80b06fab" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2018.5101" TargetMode="External"/><Relationship Id="rId640269f1d80b0702b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/standards/PM3/" TargetMode="External"/><Relationship Id="rId625669f1d80b07889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.35537/10915/68613" TargetMode="External"/><Relationship Id="rId451069f1d80b07a23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId244769f1d80b07bb7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1989.tb01161.x" TargetMode="External"/><Relationship Id="rId621869f1d80b04a6a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId621869f1d80b04a6a.jpg"/><Relationship Id="rId900069f1d80b05c53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId900069f1d80b05c53.jpg"/><Relationship Id="rId109269f1d80b07c16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId109269f1d80b07c16.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>