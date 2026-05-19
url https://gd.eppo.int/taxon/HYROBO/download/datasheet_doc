--- v8 (2026-04-29)
+++ v9 (2026-05-19)
@@ -314,51 +314,51 @@
               <w:t xml:space="preserve"> (Hustache)</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Argentine stem weevil, wheat stem weevil</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172669f1d80b0493d" w:history="1">
+            <w:hyperlink r:id="rId17456a0c8975890be" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -374,51 +374,51 @@
               <w:t xml:space="preserve"> A1 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II A)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId805869f1d80b049a8" w:history="1">
+            <w:hyperlink r:id="rId59286a0c897589131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -432,86 +432,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> HYROBO</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="3500411" name="name625469f1d80b04a6b" descr="11789.jpg"/>
+                  <wp:docPr id="82988582" name="name30006a0c89758920c" descr="11789.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="11789.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId621869f1d80b04a6a" cstate="print"/>
+                          <a:blip r:embed="rId97966a0c89758920a" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId733869f1d80b04baa" w:history="1">
+            <w:hyperlink r:id="rId61026a0c897589334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
@@ -1289,63 +1289,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">L. bonariensis</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> originates in South America and has spread across the Pacific to Oceania.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="15580222" name="name841269f1d80b05c56" descr="HYROBO_distribution_map.jpg"/>
+            <wp:docPr id="37212923" name="name78526a0c89758a331" descr="HYROBO_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="HYROBO_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId900069f1d80b05c53" cstate="print"/>
+                    <a:blip r:embed="rId38326a0c89758a327" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -3997,51 +3997,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EFSA Journal </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">16(1), 5101, 23 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId882969f1d80b06fab" w:history="1">
+      <w:hyperlink r:id="rId32996a0c89758c1cd" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2018.5101</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4067,51 +4067,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">46</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 49–57. Also available from </w:t>
       </w:r>
-      <w:hyperlink r:id="rId640269f1d80b0702b" w:history="1">
+      <w:hyperlink r:id="rId34706a0c89758c247" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/standards/PM3/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5401,51 +5401,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Simón MR &amp; Golik SI (2018) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Cereales de verano</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Editorial de la Universidad Nacional de La Plata, La Plata. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId625669f1d80b07889" w:history="1">
+      <w:hyperlink r:id="rId55056a0c89758cb24" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.35537/10915/68613</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 18 November 2020]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5656,51 +5656,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Listronotus bonariensis</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId451069f1d80b07a23" w:history="1">
+      <w:hyperlink r:id="rId30316a0c89758d08a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -5902,81 +5902,81 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">19</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(4), 689-694. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId244769f1d80b07bb7" w:history="1">
+      <w:hyperlink r:id="rId66026a0c89758d29c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2338.1989.tb01161.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="79146131" name="name134969f1d80b07c17" descr="eu_funding_250.png"/>
+            <wp:docPr id="67483676" name="name75006a0c89758d308" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId109269f1d80b07c16" cstate="print"/>
+                    <a:blip r:embed="rId94236a0c89758d307" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -6074,137 +6074,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="80049213">
+  <w:abstractNum w:abstractNumId="21446046">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="71294456">
+    <w:lvl w:ilvl="0" w:tplc="94836070">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="71294456" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="94836070" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="71294456" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="94836070" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="71294456" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="94836070" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="71294456" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="94836070" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="71294456" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="94836070" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="71294456" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="94836070" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="71294456" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="94836070" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="71294456" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="94836070" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="80049212">
+  <w:abstractNum w:abstractNumId="21446045">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="13979509">
+    <w:lvl w:ilvl="0" w:tplc="65075873">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -6956,55 +6956,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="80049212">
-    <w:abstractNumId w:val="80049212"/>
+  <w:num w:numId="21446045">
+    <w:abstractNumId w:val="21446045"/>
   </w:num>
-  <w:num w:numId="80049213">
-    <w:abstractNumId w:val="80049213"/>
+  <w:num w:numId="21446046">
+    <w:abstractNumId w:val="21446046"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -18554,51 +18554,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId864476430" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId472402972" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId172669f1d80b0493d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/HYROBO/" TargetMode="External"/><Relationship Id="rId805869f1d80b049a8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/HYROBO/categorization" TargetMode="External"/><Relationship Id="rId733869f1d80b04baa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/HYROBO/photos" TargetMode="External"/><Relationship Id="rId882969f1d80b06fab" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2018.5101" TargetMode="External"/><Relationship Id="rId640269f1d80b0702b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/standards/PM3/" TargetMode="External"/><Relationship Id="rId625669f1d80b07889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.35537/10915/68613" TargetMode="External"/><Relationship Id="rId451069f1d80b07a23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId244769f1d80b07bb7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1989.tb01161.x" TargetMode="External"/><Relationship Id="rId621869f1d80b04a6a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId621869f1d80b04a6a.jpg"/><Relationship Id="rId900069f1d80b05c53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId900069f1d80b05c53.jpg"/><Relationship Id="rId109269f1d80b07c16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId109269f1d80b07c16.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId471217309" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId654107993" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId17456a0c8975890be" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/HYROBO/" TargetMode="External"/><Relationship Id="rId59286a0c897589131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/HYROBO/categorization" TargetMode="External"/><Relationship Id="rId61026a0c897589334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/HYROBO/photos" TargetMode="External"/><Relationship Id="rId32996a0c89758c1cd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2018.5101" TargetMode="External"/><Relationship Id="rId34706a0c89758c247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/standards/PM3/" TargetMode="External"/><Relationship Id="rId55056a0c89758cb24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.35537/10915/68613" TargetMode="External"/><Relationship Id="rId30316a0c89758d08a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId66026a0c89758d29c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1989.tb01161.x" TargetMode="External"/><Relationship Id="rId97966a0c89758920a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId97966a0c89758920a.jpg"/><Relationship Id="rId38326a0c89758a327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId38326a0c89758a327.jpg"/><Relationship Id="rId94236a0c89758d307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId94236a0c89758d307.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>