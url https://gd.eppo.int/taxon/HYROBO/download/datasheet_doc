--- v9 (2026-05-19)
+++ v10 (2026-06-09)
@@ -314,51 +314,51 @@
               <w:t xml:space="preserve"> (Hustache)</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Argentine stem weevil, wheat stem weevil</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17456a0c8975890be" w:history="1">
+            <w:hyperlink r:id="rId30446a2789d22a0b1" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -374,51 +374,51 @@
               <w:t xml:space="preserve"> A1 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II A)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59286a0c897589131" w:history="1">
+            <w:hyperlink r:id="rId87536a2789d22a11f" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -432,86 +432,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> HYROBO</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="82988582" name="name30006a0c89758920c" descr="11789.jpg"/>
+                  <wp:docPr id="61190928" name="name79356a2789d22a7f8" descr="11789.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="11789.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId97966a0c89758920a" cstate="print"/>
+                          <a:blip r:embed="rId37926a2789d22a7f7" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId61026a0c897589334" w:history="1">
+            <w:hyperlink r:id="rId96346a2789d22a977" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
@@ -1289,63 +1289,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">L. bonariensis</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> originates in South America and has spread across the Pacific to Oceania.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="37212923" name="name78526a0c89758a331" descr="HYROBO_distribution_map.jpg"/>
+            <wp:docPr id="48972058" name="name42966a2789d22bdc4" descr="HYROBO_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="HYROBO_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId38326a0c89758a327" cstate="print"/>
+                    <a:blip r:embed="rId30836a2789d22bdc0" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -3997,51 +3997,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EFSA Journal </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">16(1), 5101, 23 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId32996a0c89758c1cd" w:history="1">
+      <w:hyperlink r:id="rId55976a2789d22d184" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2018.5101</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4067,51 +4067,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">46</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 49–57. Also available from </w:t>
       </w:r>
-      <w:hyperlink r:id="rId34706a0c89758c247" w:history="1">
+      <w:hyperlink r:id="rId83836a2789d22d1fc" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/standards/PM3/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5401,51 +5401,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Simón MR &amp; Golik SI (2018) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Cereales de verano</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Editorial de la Universidad Nacional de La Plata, La Plata. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId55056a0c89758cb24" w:history="1">
+      <w:hyperlink r:id="rId19216a2789d22da97" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.35537/10915/68613</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 18 November 2020]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5656,51 +5656,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Listronotus bonariensis</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId30316a0c89758d08a" w:history="1">
+      <w:hyperlink r:id="rId41736a2789d22dc37" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -5902,81 +5902,81 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">19</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(4), 689-694. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId66026a0c89758d29c" w:history="1">
+      <w:hyperlink r:id="rId78646a2789d22ddbd" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2338.1989.tb01161.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="67483676" name="name75006a0c89758d308" descr="eu_funding_250.png"/>
+            <wp:docPr id="20141138" name="name63586a2789d22de6c" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId94236a0c89758d307" cstate="print"/>
+                    <a:blip r:embed="rId75656a2789d22de6b" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -6074,137 +6074,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="21446046">
+  <w:abstractNum w:abstractNumId="72857355">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="94836070">
+    <w:lvl w:ilvl="0" w:tplc="35942828">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="94836070" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="35942828" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="94836070" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="35942828" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="94836070" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="35942828" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="94836070" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="35942828" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="94836070" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="35942828" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="94836070" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="35942828" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="94836070" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="35942828" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="94836070" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="35942828" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="21446045">
+  <w:abstractNum w:abstractNumId="72857354">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="65075873">
+    <w:lvl w:ilvl="0" w:tplc="61070690">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -6956,55 +6956,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="21446045">
-    <w:abstractNumId w:val="21446045"/>
+  <w:num w:numId="72857354">
+    <w:abstractNumId w:val="72857354"/>
   </w:num>
-  <w:num w:numId="21446046">
-    <w:abstractNumId w:val="21446046"/>
+  <w:num w:numId="72857355">
+    <w:abstractNumId w:val="72857355"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -18554,51 +18554,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId471217309" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId654107993" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId17456a0c8975890be" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/HYROBO/" TargetMode="External"/><Relationship Id="rId59286a0c897589131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/HYROBO/categorization" TargetMode="External"/><Relationship Id="rId61026a0c897589334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/HYROBO/photos" TargetMode="External"/><Relationship Id="rId32996a0c89758c1cd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2018.5101" TargetMode="External"/><Relationship Id="rId34706a0c89758c247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/standards/PM3/" TargetMode="External"/><Relationship Id="rId55056a0c89758cb24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.35537/10915/68613" TargetMode="External"/><Relationship Id="rId30316a0c89758d08a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId66026a0c89758d29c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1989.tb01161.x" TargetMode="External"/><Relationship Id="rId97966a0c89758920a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId97966a0c89758920a.jpg"/><Relationship Id="rId38326a0c89758a327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId38326a0c89758a327.jpg"/><Relationship Id="rId94236a0c89758d307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId94236a0c89758d307.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId505950724" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId597906558" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId30446a2789d22a0b1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/HYROBO/" TargetMode="External"/><Relationship Id="rId87536a2789d22a11f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/HYROBO/categorization" TargetMode="External"/><Relationship Id="rId96346a2789d22a977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/HYROBO/photos" TargetMode="External"/><Relationship Id="rId55976a2789d22d184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2018.5101" TargetMode="External"/><Relationship Id="rId83836a2789d22d1fc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/standards/PM3/" TargetMode="External"/><Relationship Id="rId19216a2789d22da97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.35537/10915/68613" TargetMode="External"/><Relationship Id="rId41736a2789d22dc37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId78646a2789d22ddbd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1989.tb01161.x" TargetMode="External"/><Relationship Id="rId37926a2789d22a7f7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId37926a2789d22a7f7.jpg"/><Relationship Id="rId30836a2789d22bdc0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId30836a2789d22bdc0.jpg"/><Relationship Id="rId75656a2789d22de6b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId75656a2789d22de6b.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>