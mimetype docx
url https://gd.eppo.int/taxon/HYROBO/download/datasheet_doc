--- v10 (2026-06-09)
+++ v11 (2026-06-29)
@@ -314,51 +314,51 @@
               <w:t xml:space="preserve"> (Hustache)</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Argentine stem weevil, wheat stem weevil</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30446a2789d22a0b1" w:history="1">
+            <w:hyperlink r:id="rId88726a424a3d0f1c5" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -374,51 +374,51 @@
               <w:t xml:space="preserve"> A1 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II A)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87536a2789d22a11f" w:history="1">
+            <w:hyperlink r:id="rId36486a424a3d0f231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -432,86 +432,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> HYROBO</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="61190928" name="name79356a2789d22a7f8" descr="11789.jpg"/>
+                  <wp:docPr id="23234402" name="name81136a424a3d0f8db" descr="11789.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="11789.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId37926a2789d22a7f7" cstate="print"/>
+                          <a:blip r:embed="rId79726a424a3d0f8d9" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId96346a2789d22a977" w:history="1">
+            <w:hyperlink r:id="rId55326a424a3d0fa7a" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
@@ -1289,63 +1289,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">L. bonariensis</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> originates in South America and has spread across the Pacific to Oceania.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="48972058" name="name42966a2789d22bdc4" descr="HYROBO_distribution_map.jpg"/>
+            <wp:docPr id="12068120" name="name39036a424a3d10a69" descr="HYROBO_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="HYROBO_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId30836a2789d22bdc0" cstate="print"/>
+                    <a:blip r:embed="rId34336a424a3d10a67" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -3997,51 +3997,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EFSA Journal </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">16(1), 5101, 23 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId55976a2789d22d184" w:history="1">
+      <w:hyperlink r:id="rId99996a424a3d11dc1" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2018.5101</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4067,51 +4067,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">46</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 49–57. Also available from </w:t>
       </w:r>
-      <w:hyperlink r:id="rId83836a2789d22d1fc" w:history="1">
+      <w:hyperlink r:id="rId60056a424a3d11e37" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/standards/PM3/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5401,51 +5401,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Simón MR &amp; Golik SI (2018) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Cereales de verano</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Editorial de la Universidad Nacional de La Plata, La Plata. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId19216a2789d22da97" w:history="1">
+      <w:hyperlink r:id="rId85016a424a3d1270c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.35537/10915/68613</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 18 November 2020]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5656,51 +5656,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Listronotus bonariensis</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId41736a2789d22dc37" w:history="1">
+      <w:hyperlink r:id="rId60796a424a3d128ba" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -5902,81 +5902,81 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">19</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(4), 689-694. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId78646a2789d22ddbd" w:history="1">
+      <w:hyperlink r:id="rId66976a424a3d12a46" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2338.1989.tb01161.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="20141138" name="name63586a2789d22de6c" descr="eu_funding_250.png"/>
+            <wp:docPr id="16524420" name="name40556a424a3d12ac7" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId75656a2789d22de6b" cstate="print"/>
+                    <a:blip r:embed="rId29196a424a3d12ac6" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -6074,137 +6074,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="72857355">
+  <w:abstractNum w:abstractNumId="51126594">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="35942828">
+    <w:lvl w:ilvl="0" w:tplc="99285591">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="35942828" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="99285591" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="35942828" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="99285591" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="35942828" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="99285591" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="35942828" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="99285591" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="35942828" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="99285591" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="35942828" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="99285591" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="35942828" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="99285591" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="35942828" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="99285591" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="72857354">
+  <w:abstractNum w:abstractNumId="51126593">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="61070690">
+    <w:lvl w:ilvl="0" w:tplc="83650290">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -6956,55 +6956,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="72857354">
-    <w:abstractNumId w:val="72857354"/>
+  <w:num w:numId="51126593">
+    <w:abstractNumId w:val="51126593"/>
   </w:num>
-  <w:num w:numId="72857355">
-    <w:abstractNumId w:val="72857355"/>
+  <w:num w:numId="51126594">
+    <w:abstractNumId w:val="51126594"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -18554,51 +18554,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId505950724" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId597906558" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId30446a2789d22a0b1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/HYROBO/" TargetMode="External"/><Relationship Id="rId87536a2789d22a11f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/HYROBO/categorization" TargetMode="External"/><Relationship Id="rId96346a2789d22a977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/HYROBO/photos" TargetMode="External"/><Relationship Id="rId55976a2789d22d184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2018.5101" TargetMode="External"/><Relationship Id="rId83836a2789d22d1fc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/standards/PM3/" TargetMode="External"/><Relationship Id="rId19216a2789d22da97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.35537/10915/68613" TargetMode="External"/><Relationship Id="rId41736a2789d22dc37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId78646a2789d22ddbd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1989.tb01161.x" TargetMode="External"/><Relationship Id="rId37926a2789d22a7f7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId37926a2789d22a7f7.jpg"/><Relationship Id="rId30836a2789d22bdc0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId30836a2789d22bdc0.jpg"/><Relationship Id="rId75656a2789d22de6b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId75656a2789d22de6b.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId422305456" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId542055508" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId88726a424a3d0f1c5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/HYROBO/" TargetMode="External"/><Relationship Id="rId36486a424a3d0f231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/HYROBO/categorization" TargetMode="External"/><Relationship Id="rId55326a424a3d0fa7a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/HYROBO/photos" TargetMode="External"/><Relationship Id="rId99996a424a3d11dc1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2018.5101" TargetMode="External"/><Relationship Id="rId60056a424a3d11e37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/standards/PM3/" TargetMode="External"/><Relationship Id="rId85016a424a3d1270c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.35537/10915/68613" TargetMode="External"/><Relationship Id="rId60796a424a3d128ba" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId66976a424a3d12a46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1989.tb01161.x" TargetMode="External"/><Relationship Id="rId79726a424a3d0f8d9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId79726a424a3d0f8d9.jpg"/><Relationship Id="rId34336a424a3d10a67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId34336a424a3d10a67.jpg"/><Relationship Id="rId29196a424a3d12ac6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId29196a424a3d12ac6.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>