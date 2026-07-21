--- v11 (2026-06-29)
+++ v12 (2026-07-21)
@@ -314,51 +314,51 @@
               <w:t xml:space="preserve"> (Hustache)</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Argentine stem weevil, wheat stem weevil</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88726a424a3d0f1c5" w:history="1">
+            <w:hyperlink r:id="rId60996a5f3808e65e8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -374,51 +374,51 @@
               <w:t xml:space="preserve"> A1 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II A)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36486a424a3d0f231" w:history="1">
+            <w:hyperlink r:id="rId47496a5f3808e6651" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -432,86 +432,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> HYROBO</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="23234402" name="name81136a424a3d0f8db" descr="11789.jpg"/>
+                  <wp:docPr id="71882910" name="name36276a5f3808e6da3" descr="11789.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="11789.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId79726a424a3d0f8d9" cstate="print"/>
+                          <a:blip r:embed="rId45186a5f3808e6da1" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId55326a424a3d0fa7a" w:history="1">
+            <w:hyperlink r:id="rId68726a5f3808e6ed0" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
@@ -1289,63 +1289,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">L. bonariensis</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> originates in South America and has spread across the Pacific to Oceania.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="12068120" name="name39036a424a3d10a69" descr="HYROBO_distribution_map.jpg"/>
+            <wp:docPr id="68460862" name="name72396a5f3808e803e" descr="HYROBO_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="HYROBO_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId34336a424a3d10a67" cstate="print"/>
+                    <a:blip r:embed="rId89606a5f3808e803b" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -3997,51 +3997,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EFSA Journal </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">16(1), 5101, 23 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId99996a424a3d11dc1" w:history="1">
+      <w:hyperlink r:id="rId72716a5f3808e9307" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2018.5101</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4067,51 +4067,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">46</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 49–57. Also available from </w:t>
       </w:r>
-      <w:hyperlink r:id="rId60056a424a3d11e37" w:history="1">
+      <w:hyperlink r:id="rId66586a5f3808e937d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/standards/PM3/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5401,51 +5401,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Simón MR &amp; Golik SI (2018) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Cereales de verano</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Editorial de la Universidad Nacional de La Plata, La Plata. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId85016a424a3d1270c" w:history="1">
+      <w:hyperlink r:id="rId80996a5f3808e9c3d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.35537/10915/68613</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 18 November 2020]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5656,51 +5656,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Listronotus bonariensis</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId60796a424a3d128ba" w:history="1">
+      <w:hyperlink r:id="rId39616a5f3808e9ddc" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -5902,81 +5902,81 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">19</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(4), 689-694. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId66976a424a3d12a46" w:history="1">
+      <w:hyperlink r:id="rId63356a5f3808e9f61" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2338.1989.tb01161.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="16524420" name="name40556a424a3d12ac7" descr="eu_funding_250.png"/>
+            <wp:docPr id="17271254" name="name57026a5f3808e9fe1" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId29196a424a3d12ac6" cstate="print"/>
+                    <a:blip r:embed="rId95666a5f3808e9fdf" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -6074,137 +6074,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="51126594">
+  <w:abstractNum w:abstractNumId="25851748">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="99285591">
+    <w:lvl w:ilvl="0" w:tplc="62981027">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="99285591" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="62981027" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="99285591" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="62981027" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="99285591" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="62981027" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="99285591" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="62981027" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="99285591" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="62981027" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="99285591" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="62981027" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="99285591" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="62981027" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="99285591" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="62981027" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="51126593">
+  <w:abstractNum w:abstractNumId="25851747">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="83650290">
+    <w:lvl w:ilvl="0" w:tplc="97826399">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -6956,55 +6956,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="51126593">
-    <w:abstractNumId w:val="51126593"/>
+  <w:num w:numId="25851747">
+    <w:abstractNumId w:val="25851747"/>
   </w:num>
-  <w:num w:numId="51126594">
-    <w:abstractNumId w:val="51126594"/>
+  <w:num w:numId="25851748">
+    <w:abstractNumId w:val="25851748"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -18554,51 +18554,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId422305456" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId542055508" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId88726a424a3d0f1c5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/HYROBO/" TargetMode="External"/><Relationship Id="rId36486a424a3d0f231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/HYROBO/categorization" TargetMode="External"/><Relationship Id="rId55326a424a3d0fa7a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/HYROBO/photos" TargetMode="External"/><Relationship Id="rId99996a424a3d11dc1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2018.5101" TargetMode="External"/><Relationship Id="rId60056a424a3d11e37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/standards/PM3/" TargetMode="External"/><Relationship Id="rId85016a424a3d1270c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.35537/10915/68613" TargetMode="External"/><Relationship Id="rId60796a424a3d128ba" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId66976a424a3d12a46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1989.tb01161.x" TargetMode="External"/><Relationship Id="rId79726a424a3d0f8d9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId79726a424a3d0f8d9.jpg"/><Relationship Id="rId34336a424a3d10a67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId34336a424a3d10a67.jpg"/><Relationship Id="rId29196a424a3d12ac6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId29196a424a3d12ac6.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId548135384" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId363120944" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId60996a5f3808e65e8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/HYROBO/" TargetMode="External"/><Relationship Id="rId47496a5f3808e6651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/HYROBO/categorization" TargetMode="External"/><Relationship Id="rId68726a5f3808e6ed0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/HYROBO/photos" TargetMode="External"/><Relationship Id="rId72716a5f3808e9307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2018.5101" TargetMode="External"/><Relationship Id="rId66586a5f3808e937d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/standards/PM3/" TargetMode="External"/><Relationship Id="rId80996a5f3808e9c3d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.35537/10915/68613" TargetMode="External"/><Relationship Id="rId39616a5f3808e9ddc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId63356a5f3808e9f61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1989.tb01161.x" TargetMode="External"/><Relationship Id="rId45186a5f3808e6da1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId45186a5f3808e6da1.jpg"/><Relationship Id="rId89606a5f3808e803b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId89606a5f3808e803b.jpg"/><Relationship Id="rId95666a5f3808e9fdf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId95666a5f3808e9fdf.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>