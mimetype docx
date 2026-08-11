--- v12 (2026-07-21)
+++ v13 (2026-08-11)
@@ -314,51 +314,51 @@
               <w:t xml:space="preserve"> (Hustache)</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Argentine stem weevil, wheat stem weevil</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60996a5f3808e65e8" w:history="1">
+            <w:hyperlink r:id="rId63896a7b63f937db4" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -374,51 +374,51 @@
               <w:t xml:space="preserve"> A1 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II A)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47496a5f3808e6651" w:history="1">
+            <w:hyperlink r:id="rId75456a7b63f937e1e" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -432,86 +432,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> HYROBO</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="71882910" name="name36276a5f3808e6da3" descr="11789.jpg"/>
+                  <wp:docPr id="26834199" name="name30276a7b63f9386bd" descr="11789.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="11789.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId45186a5f3808e6da1" cstate="print"/>
+                          <a:blip r:embed="rId63486a7b63f9386bb" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId68726a5f3808e6ed0" w:history="1">
+            <w:hyperlink r:id="rId64036a7b63f9387d4" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
@@ -1289,63 +1289,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">L. bonariensis</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> originates in South America and has spread across the Pacific to Oceania.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="68460862" name="name72396a5f3808e803e" descr="HYROBO_distribution_map.jpg"/>
+            <wp:docPr id="13927208" name="name71046a7b63f939ec4" descr="HYROBO_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="HYROBO_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId89606a5f3808e803b" cstate="print"/>
+                    <a:blip r:embed="rId46166a7b63f939ec0" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -3997,51 +3997,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EFSA Journal </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">16(1), 5101, 23 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId72716a5f3808e9307" w:history="1">
+      <w:hyperlink r:id="rId41916a7b63f93b45c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2018.5101</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4067,51 +4067,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">46</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 49–57. Also available from </w:t>
       </w:r>
-      <w:hyperlink r:id="rId66586a5f3808e937d" w:history="1">
+      <w:hyperlink r:id="rId83476a7b63f93b4d5" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/standards/PM3/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5401,51 +5401,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Simón MR &amp; Golik SI (2018) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Cereales de verano</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Editorial de la Universidad Nacional de La Plata, La Plata. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId80996a5f3808e9c3d" w:history="1">
+      <w:hyperlink r:id="rId19206a7b63f93bdaa" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.35537/10915/68613</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 18 November 2020]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5656,51 +5656,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Listronotus bonariensis</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId39616a5f3808e9ddc" w:history="1">
+      <w:hyperlink r:id="rId67556a7b63f93bf4e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -5902,81 +5902,81 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">19</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(4), 689-694. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId63356a5f3808e9f61" w:history="1">
+      <w:hyperlink r:id="rId66016a7b63f93c0d6" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2338.1989.tb01161.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="17271254" name="name57026a5f3808e9fe1" descr="eu_funding_250.png"/>
+            <wp:docPr id="21870227" name="name19476a7b63f93c167" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId95666a5f3808e9fdf" cstate="print"/>
+                    <a:blip r:embed="rId30426a7b63f93c165" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -6074,137 +6074,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="25851748">
+  <w:abstractNum w:abstractNumId="20896896">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="62981027">
+    <w:lvl w:ilvl="0" w:tplc="23436329">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="62981027" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="23436329" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="62981027" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="23436329" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="62981027" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="23436329" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="62981027" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="23436329" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="62981027" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="23436329" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="62981027" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="23436329" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="62981027" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="23436329" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="62981027" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="23436329" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="25851747">
+  <w:abstractNum w:abstractNumId="20896895">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="97826399">
+    <w:lvl w:ilvl="0" w:tplc="17318927">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -6956,55 +6956,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="25851747">
-    <w:abstractNumId w:val="25851747"/>
+  <w:num w:numId="20896895">
+    <w:abstractNumId w:val="20896895"/>
   </w:num>
-  <w:num w:numId="25851748">
-    <w:abstractNumId w:val="25851748"/>
+  <w:num w:numId="20896896">
+    <w:abstractNumId w:val="20896896"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -18554,51 +18554,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId548135384" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId363120944" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId60996a5f3808e65e8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/HYROBO/" TargetMode="External"/><Relationship Id="rId47496a5f3808e6651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/HYROBO/categorization" TargetMode="External"/><Relationship Id="rId68726a5f3808e6ed0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/HYROBO/photos" TargetMode="External"/><Relationship Id="rId72716a5f3808e9307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2018.5101" TargetMode="External"/><Relationship Id="rId66586a5f3808e937d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/standards/PM3/" TargetMode="External"/><Relationship Id="rId80996a5f3808e9c3d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.35537/10915/68613" TargetMode="External"/><Relationship Id="rId39616a5f3808e9ddc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId63356a5f3808e9f61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1989.tb01161.x" TargetMode="External"/><Relationship Id="rId45186a5f3808e6da1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId45186a5f3808e6da1.jpg"/><Relationship Id="rId89606a5f3808e803b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId89606a5f3808e803b.jpg"/><Relationship Id="rId95666a5f3808e9fdf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId95666a5f3808e9fdf.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId896408930" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId852282840" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId63896a7b63f937db4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/HYROBO/" TargetMode="External"/><Relationship Id="rId75456a7b63f937e1e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/HYROBO/categorization" TargetMode="External"/><Relationship Id="rId64036a7b63f9387d4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/HYROBO/photos" TargetMode="External"/><Relationship Id="rId41916a7b63f93b45c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2018.5101" TargetMode="External"/><Relationship Id="rId83476a7b63f93b4d5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/standards/PM3/" TargetMode="External"/><Relationship Id="rId19206a7b63f93bdaa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.35537/10915/68613" TargetMode="External"/><Relationship Id="rId67556a7b63f93bf4e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId66016a7b63f93c0d6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1989.tb01161.x" TargetMode="External"/><Relationship Id="rId63486a7b63f9386bb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId63486a7b63f9386bb.jpg"/><Relationship Id="rId46166a7b63f939ec0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId46166a7b63f939ec0.jpg"/><Relationship Id="rId30426a7b63f93c165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId30426a7b63f93c165.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>