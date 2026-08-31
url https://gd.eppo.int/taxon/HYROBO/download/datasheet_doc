--- v13 (2026-08-11)
+++ v14 (2026-08-31)
@@ -314,51 +314,51 @@
               <w:t xml:space="preserve"> (Hustache)</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Argentine stem weevil, wheat stem weevil</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63896a7b63f937db4" w:history="1">
+            <w:hyperlink r:id="rId93256a95fa5af05c3" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -374,51 +374,51 @@
               <w:t xml:space="preserve"> A1 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II A)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75456a7b63f937e1e" w:history="1">
+            <w:hyperlink r:id="rId45256a95fa5af0639" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -432,86 +432,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> HYROBO</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="26834199" name="name30276a7b63f9386bd" descr="11789.jpg"/>
+                  <wp:docPr id="76478850" name="name67686a95fa5af0f9a" descr="11789.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="11789.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId63486a7b63f9386bb" cstate="print"/>
+                          <a:blip r:embed="rId14766a95fa5af0f98" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId64036a7b63f9387d4" w:history="1">
+            <w:hyperlink r:id="rId13376a95fa5af10bc" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
@@ -1289,63 +1289,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">L. bonariensis</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> originates in South America and has spread across the Pacific to Oceania.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="13927208" name="name71046a7b63f939ec4" descr="HYROBO_distribution_map.jpg"/>
+            <wp:docPr id="1468952" name="name57456a95fa5af2190" descr="HYROBO_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="HYROBO_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId46166a7b63f939ec0" cstate="print"/>
+                    <a:blip r:embed="rId13416a95fa5af218e" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -3997,51 +3997,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EFSA Journal </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">16(1), 5101, 23 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId41916a7b63f93b45c" w:history="1">
+      <w:hyperlink r:id="rId71746a95fa5af3540" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2018.5101</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4067,51 +4067,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">46</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 49–57. Also available from </w:t>
       </w:r>
-      <w:hyperlink r:id="rId83476a7b63f93b4d5" w:history="1">
+      <w:hyperlink r:id="rId34036a95fa5af35d2" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/standards/PM3/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5401,51 +5401,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Simón MR &amp; Golik SI (2018) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Cereales de verano</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Editorial de la Universidad Nacional de La Plata, La Plata. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId19206a7b63f93bdaa" w:history="1">
+      <w:hyperlink r:id="rId97796a95fa5af3e84" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.35537/10915/68613</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 18 November 2020]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5656,51 +5656,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Listronotus bonariensis</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId67556a7b63f93bf4e" w:history="1">
+      <w:hyperlink r:id="rId67846a95fa5af4032" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -5902,81 +5902,81 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">19</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(4), 689-694. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId66016a7b63f93c0d6" w:history="1">
+      <w:hyperlink r:id="rId24076a95fa5af41e2" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2338.1989.tb01161.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="21870227" name="name19476a7b63f93c167" descr="eu_funding_250.png"/>
+            <wp:docPr id="11319992" name="name94436a95fa5b0002f" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId30426a7b63f93c165" cstate="print"/>
+                    <a:blip r:embed="rId25546a95fa5b0002d" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -6074,137 +6074,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="20896896">
+  <w:abstractNum w:abstractNumId="69296672">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="23436329">
+    <w:lvl w:ilvl="0" w:tplc="43013731">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="23436329" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="43013731" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="23436329" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="43013731" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="23436329" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="43013731" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="23436329" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="43013731" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="23436329" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="43013731" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="23436329" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="43013731" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="23436329" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="43013731" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="23436329" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="43013731" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="20896895">
+  <w:abstractNum w:abstractNumId="69296671">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="17318927">
+    <w:lvl w:ilvl="0" w:tplc="36251678">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -6956,55 +6956,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="20896895">
-    <w:abstractNumId w:val="20896895"/>
+  <w:num w:numId="69296671">
+    <w:abstractNumId w:val="69296671"/>
   </w:num>
-  <w:num w:numId="20896896">
-    <w:abstractNumId w:val="20896896"/>
+  <w:num w:numId="69296672">
+    <w:abstractNumId w:val="69296672"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -18554,51 +18554,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId896408930" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId852282840" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId63896a7b63f937db4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/HYROBO/" TargetMode="External"/><Relationship Id="rId75456a7b63f937e1e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/HYROBO/categorization" TargetMode="External"/><Relationship Id="rId64036a7b63f9387d4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/HYROBO/photos" TargetMode="External"/><Relationship Id="rId41916a7b63f93b45c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2018.5101" TargetMode="External"/><Relationship Id="rId83476a7b63f93b4d5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/standards/PM3/" TargetMode="External"/><Relationship Id="rId19206a7b63f93bdaa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.35537/10915/68613" TargetMode="External"/><Relationship Id="rId67556a7b63f93bf4e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId66016a7b63f93c0d6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1989.tb01161.x" TargetMode="External"/><Relationship Id="rId63486a7b63f9386bb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId63486a7b63f9386bb.jpg"/><Relationship Id="rId46166a7b63f939ec0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId46166a7b63f939ec0.jpg"/><Relationship Id="rId30426a7b63f93c165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId30426a7b63f93c165.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId817865523" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId229120290" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId93256a95fa5af05c3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/HYROBO/" TargetMode="External"/><Relationship Id="rId45256a95fa5af0639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/HYROBO/categorization" TargetMode="External"/><Relationship Id="rId13376a95fa5af10bc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/HYROBO/photos" TargetMode="External"/><Relationship Id="rId71746a95fa5af3540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2018.5101" TargetMode="External"/><Relationship Id="rId34036a95fa5af35d2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/standards/PM3/" TargetMode="External"/><Relationship Id="rId97796a95fa5af3e84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.35537/10915/68613" TargetMode="External"/><Relationship Id="rId67846a95fa5af4032" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId24076a95fa5af41e2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1989.tb01161.x" TargetMode="External"/><Relationship Id="rId14766a95fa5af0f98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId14766a95fa5af0f98.jpg"/><Relationship Id="rId13416a95fa5af218e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId13416a95fa5af218e.jpg"/><Relationship Id="rId25546a95fa5b0002d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId25546a95fa5b0002d.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>