--- v14 (2026-09-16)
+++ v15 (2026-10-06)
@@ -402,51 +402,51 @@
               <w:t xml:space="preserve"> Klotzsch</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> canker of aspen, canker of poplar, hypoxylon canker of poplar</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85316aa9f14d0823b" w:history="1">
+            <w:hyperlink r:id="rId60846ac4f5fb9969e" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -462,51 +462,51 @@
               <w:t xml:space="preserve"> A1/A2 (formerly)</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> PZ Quarantine pest ((EU) 2019/2072 Annex III)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52956aa9f14d082a6" w:history="1">
+            <w:hyperlink r:id="rId89856ac4f5fb9970d" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -520,86 +520,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> HYPOMA</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="94290692" name="name30016aa9f14d08a0a" descr="2829.jpg"/>
+                  <wp:docPr id="74313927" name="name12136ac4f5fb99dfb" descr="2829.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="2829.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId80636aa9f14d08a09" cstate="print"/>
+                          <a:blip r:embed="rId75956ac4f5fb99df9" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId42916aa9f14d08b37" w:history="1">
+            <w:hyperlink r:id="rId82616ac4f5fb99f4a" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -1927,63 +1927,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 2017).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="21330400" name="name71516aa9f14d0a108" descr="HYPOMA_distribution_map.jpg"/>
+            <wp:docPr id="29294923" name="name14856ac4f5fb9af9e" descr="HYPOMA_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="HYPOMA_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId11196aa9f14d0a105" cstate="print"/>
+                    <a:blip r:embed="rId31396ac4f5fb9af9c" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -3815,51 +3815,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI (2020) Distribution Maps of Plant Diseases. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Entoleuca mammata</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId17406aa9f14d0af15" w:history="1">
+      <w:hyperlink r:id="rId56986ac4f5fb9be4d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1079/DMPD/20203227937</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3923,51 +3923,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">15</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(7), 4925. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId83836aa9f14d0afd1" w:history="1">
+      <w:hyperlink r:id="rId51866ac4f5fb9bf15" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2017.4925</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4013,120 +4013,120 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">47</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(3), 470–478. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId40596aa9f14d0b063" w:history="1">
+      <w:hyperlink r:id="rId81216ac4f5fb9bfc2" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/epp.12414</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (1988) EPPO Global Database Reporting Service no. 02 1988 Num. article: 1988/01 </w:t>
       </w:r>
-      <w:hyperlink r:id="rId44306aa9f14d0b096" w:history="1">
+      <w:hyperlink r:id="rId55776ac4f5fb9c00a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/reporting/article-5677</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [last accessed 20 Feb 2023].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2022) EPPO Global Database page on EPPO A1 and A2 lists of pests recommended for regulation as quarantine pests. PM 1/002(30). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId26806aa9f14d0b0d7" w:history="1">
+      <w:hyperlink r:id="rId13486ac4f5fb9c04b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/standards/PM1/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [last accessed 20 Feb 2023].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4141,51 +4141,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2023) EPPO Global Database page on </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Entoleuca mammata</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId69696aa9f14d0b135" w:history="1">
+      <w:hyperlink r:id="rId26946ac4f5fb9c0ab" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/taxon/HYPOMA</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [last accessed 20 Feb 2023].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4200,90 +4200,90 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Eriksson OE (2014) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Checklist of the non-lichenized ascomycetes of Sweden</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (2nd ed.). Acta Universitatis Upsaliensis, 499 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId98526aa9f14d0b195" w:history="1">
+      <w:hyperlink r:id="rId31676ac4f5fb9c10a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://urn.kb.se/resolve?urn=urn:nbn:se:uu:diva-228443</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [last accessed 20 Feb 2023].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EU (2019) Commission Implementing Regulation (EU) 2019/2072 of 28 November 2019 establishing uniform conditions for the implementation of Regulation (EU) 2016/2031 of the European Parliament and the Council, as regards protective measures against pests of plants. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId11456aa9f14d0b1d6" w:history="1">
+      <w:hyperlink r:id="rId47176ac4f5fb9c14b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://eur-lex.europa.eu/legal-content/EN/TXT/?uri=CELEX%3A32019R2072</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [last accessed 20 Feb 2023].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4298,72 +4298,72 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">GBIF.org (Global Biodiversity Information Facility) (2022) GBIF Occurrence of </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Entoleuca mammata</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Wahlenb.) J.D. Rogers &amp; Y.M. Ju. Download </w:t>
       </w:r>
-      <w:hyperlink r:id="rId19236aa9f14d0b236" w:history="1">
+      <w:hyperlink r:id="rId91006ac4f5fb9c1ad" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.15468/dl.w8vdpk</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId28396aa9f14d0b255" w:history="1">
+      <w:hyperlink r:id="rId25926ac4f5fb9c1cd" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.gbif.org/species/2576553</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [last accessed 20 Feb 2023].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4456,51 +4456,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">98</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 77–160. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId93206aa9f14d0b332" w:history="1">
+      <w:hyperlink r:id="rId93296ac4f5fb9c2ac" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/s13225-019-00433-6</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4584,51 +4584,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">108</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 766–774. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId95226aa9f14d0b456" w:history="1">
+      <w:hyperlink r:id="rId41046ac4f5fb9c3a5" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1017/S0953756204000334</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4674,51 +4674,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">138</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(2), 263–274. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId36706aa9f14d0b4ea" w:history="1">
+      <w:hyperlink r:id="rId96906ac4f5fb9c43c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/s10342-019-01165-7</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4820,51 +4820,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">NBN Atlas (2022) National Biodiversity Network: Fungal Records Database of Britain and Ireland for </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Entoleuca mammata</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. British Mycological Society Available online: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId23166aa9f14d0b5dc" w:history="1">
+      <w:hyperlink r:id="rId93076ac4f5fb9c52f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://species.nbnatlas.org/species/BMSSYS0000006456#</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [last accessed 20 Feb 2023].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4939,51 +4939,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">257</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(2), 390–400. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId90706aa9f14d0b69a" w:history="1">
+      <w:hyperlink r:id="rId35546ac4f5fb9c5f0" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1016/j.foreco.2008.09.053</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5301,51 +5301,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">8</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(2), 14435. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId99766aa9f14d0b8f0" w:history="1">
+      <w:hyperlink r:id="rId11206ac4f5fb9c8ac" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.nature.com/articles/ncomms14435</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5409,51 +5409,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 13–24.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Stener LG (2010) Tillväxt, vitalitet och densitet för kloner av hybridasp och poppel i sydsvenska fältförsök [Growth, vitality and density of hybrid aspen and poplar clones from field trials in Southern Sweden]. Arbetsrapport 717, Skogforsk, Sweden. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId48146aa9f14d0b9a2" w:history="1">
+      <w:hyperlink r:id="rId41886ac4f5fb9c95f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.skogforsk.se/cd_20190114162830/contentassets/bdd944d7edd04630b86d97d6fd172009/arbetsrapport-988-2018.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [last accessed 20 Feb 2023].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5528,51 +5528,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Entoleuca mammata</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId68216aa9f14d0ba6b" w:history="1">
+      <w:hyperlink r:id="rId42786ac4f5fb9ca26" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -5763,81 +5763,81 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">13</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 4 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId99436aa9f14d0bc8d" w:history="1">
+      <w:hyperlink r:id="rId94386ac4f5fb9cbad" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://onlinelibrary.wiley.com/doi/epdf/10.1111/j.1365-2338.1983.tb01719.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="44722189" name="name66026aa9f14d0c094" descr="eu_funding_250.png"/>
+            <wp:docPr id="93465289" name="name69136ac4f5fb9cc14" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId33956aa9f14d0c092" cstate="print"/>
+                    <a:blip r:embed="rId46626ac4f5fb9cc13" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -5935,137 +5935,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="28872066">
+  <w:abstractNum w:abstractNumId="32871403">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="53685782">
+    <w:lvl w:ilvl="0" w:tplc="75998512">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="53685782" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="75998512" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="53685782" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="75998512" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="53685782" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="75998512" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="53685782" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="75998512" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="53685782" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="75998512" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="53685782" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="75998512" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="53685782" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="75998512" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="53685782" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="75998512" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="28872065">
+  <w:abstractNum w:abstractNumId="32871402">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="99864106">
+    <w:lvl w:ilvl="0" w:tplc="95259246">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -6817,55 +6817,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="28872065">
-    <w:abstractNumId w:val="28872065"/>
+  <w:num w:numId="32871402">
+    <w:abstractNumId w:val="32871402"/>
   </w:num>
-  <w:num w:numId="28872066">
-    <w:abstractNumId w:val="28872066"/>
+  <w:num w:numId="32871403">
+    <w:abstractNumId w:val="32871403"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -18415,51 +18415,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId971706795" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId167948927" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId85316aa9f14d0823b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/HYPOMA/" TargetMode="External"/><Relationship Id="rId52956aa9f14d082a6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/HYPOMA/categorization" TargetMode="External"/><Relationship Id="rId42916aa9f14d08b37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/HYPOMA/photos" TargetMode="External"/><Relationship Id="rId17406aa9f14d0af15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1079/DMPD/20203227937" TargetMode="External"/><Relationship Id="rId83836aa9f14d0afd1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2017.4925" TargetMode="External"/><Relationship Id="rId40596aa9f14d0b063" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12414" TargetMode="External"/><Relationship Id="rId44306aa9f14d0b096" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/reporting/article-5677" TargetMode="External"/><Relationship Id="rId26806aa9f14d0b0d7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/standards/PM1/" TargetMode="External"/><Relationship Id="rId69696aa9f14d0b135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/HYPOMA" TargetMode="External"/><Relationship Id="rId98526aa9f14d0b195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://urn.kb.se/resolve?urn=urn:nbn:se:uu:diva-228443" TargetMode="External"/><Relationship Id="rId11456aa9f14d0b1d6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eur-lex.europa.eu/legal-content/EN/TXT/?uri=CELEX%3A32019R2072" TargetMode="External"/><Relationship Id="rId19236aa9f14d0b236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.15468/dl.w8vdpk" TargetMode="External"/><Relationship Id="rId28396aa9f14d0b255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gbif.org/species/2576553" TargetMode="External"/><Relationship Id="rId93206aa9f14d0b332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s13225-019-00433-6" TargetMode="External"/><Relationship Id="rId95226aa9f14d0b456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1017/S0953756204000334" TargetMode="External"/><Relationship Id="rId36706aa9f14d0b4ea" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s10342-019-01165-7" TargetMode="External"/><Relationship Id="rId23166aa9f14d0b5dc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://species.nbnatlas.org/species/BMSSYS0000006456" TargetMode="External"/><Relationship Id="rId90706aa9f14d0b69a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.foreco.2008.09.053" TargetMode="External"/><Relationship Id="rId99766aa9f14d0b8f0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.nature.com/articles/ncomms14435" TargetMode="External"/><Relationship Id="rId48146aa9f14d0b9a2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skogforsk.se/cd_20190114162830/contentassets/bdd944d7edd04630b86d97d6fd172009/arbetsrapport-988-2018.pdf" TargetMode="External"/><Relationship Id="rId68216aa9f14d0ba6b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId99436aa9f14d0bc8d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/epdf/10.1111/j.1365-2338.1983.tb01719.x" TargetMode="External"/><Relationship Id="rId80636aa9f14d08a09" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId80636aa9f14d08a09.jpg"/><Relationship Id="rId11196aa9f14d0a105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId11196aa9f14d0a105.jpg"/><Relationship Id="rId33956aa9f14d0c092" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId33956aa9f14d0c092.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId343865538" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId922546030" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId60846ac4f5fb9969e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/HYPOMA/" TargetMode="External"/><Relationship Id="rId89856ac4f5fb9970d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/HYPOMA/categorization" TargetMode="External"/><Relationship Id="rId82616ac4f5fb99f4a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/HYPOMA/photos" TargetMode="External"/><Relationship Id="rId56986ac4f5fb9be4d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1079/DMPD/20203227937" TargetMode="External"/><Relationship Id="rId51866ac4f5fb9bf15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2017.4925" TargetMode="External"/><Relationship Id="rId81216ac4f5fb9bfc2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12414" TargetMode="External"/><Relationship Id="rId55776ac4f5fb9c00a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/reporting/article-5677" TargetMode="External"/><Relationship Id="rId13486ac4f5fb9c04b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/standards/PM1/" TargetMode="External"/><Relationship Id="rId26946ac4f5fb9c0ab" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/HYPOMA" TargetMode="External"/><Relationship Id="rId31676ac4f5fb9c10a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://urn.kb.se/resolve?urn=urn:nbn:se:uu:diva-228443" TargetMode="External"/><Relationship Id="rId47176ac4f5fb9c14b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eur-lex.europa.eu/legal-content/EN/TXT/?uri=CELEX%3A32019R2072" TargetMode="External"/><Relationship Id="rId91006ac4f5fb9c1ad" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.15468/dl.w8vdpk" TargetMode="External"/><Relationship Id="rId25926ac4f5fb9c1cd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gbif.org/species/2576553" TargetMode="External"/><Relationship Id="rId93296ac4f5fb9c2ac" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s13225-019-00433-6" TargetMode="External"/><Relationship Id="rId41046ac4f5fb9c3a5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1017/S0953756204000334" TargetMode="External"/><Relationship Id="rId96906ac4f5fb9c43c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s10342-019-01165-7" TargetMode="External"/><Relationship Id="rId93076ac4f5fb9c52f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://species.nbnatlas.org/species/BMSSYS0000006456" TargetMode="External"/><Relationship Id="rId35546ac4f5fb9c5f0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.foreco.2008.09.053" TargetMode="External"/><Relationship Id="rId11206ac4f5fb9c8ac" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.nature.com/articles/ncomms14435" TargetMode="External"/><Relationship Id="rId41886ac4f5fb9c95f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skogforsk.se/cd_20190114162830/contentassets/bdd944d7edd04630b86d97d6fd172009/arbetsrapport-988-2018.pdf" TargetMode="External"/><Relationship Id="rId42786ac4f5fb9ca26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId94386ac4f5fb9cbad" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/epdf/10.1111/j.1365-2338.1983.tb01719.x" TargetMode="External"/><Relationship Id="rId75956ac4f5fb99df9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId75956ac4f5fb99df9.jpg"/><Relationship Id="rId31396ac4f5fb9af9c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId31396ac4f5fb9af9c.jpg"/><Relationship Id="rId46626ac4f5fb9cc13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId46626ac4f5fb9cc13.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>