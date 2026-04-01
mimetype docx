--- v5 (2026-03-12)
+++ v6 (2026-04-01)
@@ -402,51 +402,51 @@
               <w:t xml:space="preserve"> Klotzsch</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> canker of aspen, canker of poplar, hypoxylon canker of poplar</w:t>
             </w:r>
-            <w:hyperlink r:id="rId839669b2283e6d32d" w:history="1">
+            <w:hyperlink r:id="rId903369cd14122563f" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -462,51 +462,51 @@
               <w:t xml:space="preserve"> A1/A2 (formerly)</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> PZ Quarantine pest ((EU) 2019/2072 Annex III)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId694569b2283e6d399" w:history="1">
+            <w:hyperlink r:id="rId262769cd1412256c1" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -520,86 +520,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> HYPOMA</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="88171220" name="name219269b2283e6d9f1" descr="2829.jpg"/>
+                  <wp:docPr id="98576375" name="name858069cd141225ed1" descr="2829.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="2829.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId937569b2283e6d9ef" cstate="print"/>
+                          <a:blip r:embed="rId935769cd141225ecf" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId716369b2283e6dada" w:history="1">
+            <w:hyperlink r:id="rId764269cd141226050" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -1927,63 +1927,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 2017).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="5869533" name="name882469b2283e6ec74" descr="HYPOMA_distribution_map.jpg"/>
+            <wp:docPr id="66184292" name="name499769cd141227777" descr="HYPOMA_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="HYPOMA_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId452369b2283e6ec71" cstate="print"/>
+                    <a:blip r:embed="rId402269cd141227774" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -3815,51 +3815,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI (2020) Distribution Maps of Plant Diseases. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Entoleuca mammata</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId633469b2283e6fa44" w:history="1">
+      <w:hyperlink r:id="rId980669cd1412285d8" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1079/DMPD/20203227937</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3923,51 +3923,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">15</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(7), 4925. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId561769b2283e6fb08" w:history="1">
+      <w:hyperlink r:id="rId620769cd141228692" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2017.4925</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4013,120 +4013,120 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">47</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(3), 470–478. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId984069b2283e6fbe2" w:history="1">
+      <w:hyperlink r:id="rId388769cd141228726" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/epp.12414</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (1988) EPPO Global Database Reporting Service no. 02 1988 Num. article: 1988/01 </w:t>
       </w:r>
-      <w:hyperlink r:id="rId557269b2283e6fc1a" w:history="1">
+      <w:hyperlink r:id="rId727069cd141228758" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/reporting/article-5677</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [last accessed 20 Feb 2023].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2022) EPPO Global Database page on EPPO A1 and A2 lists of pests recommended for regulation as quarantine pests. PM 1/002(30). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId628869b2283e6fc5a" w:history="1">
+      <w:hyperlink r:id="rId372269cd141228799" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/standards/PM1/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [last accessed 20 Feb 2023].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4141,51 +4141,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2023) EPPO Global Database page on </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Entoleuca mammata</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId146769b2283e6fcb8" w:history="1">
+      <w:hyperlink r:id="rId327169cd1412287f8" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/taxon/HYPOMA</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [last accessed 20 Feb 2023].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4200,90 +4200,90 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Eriksson OE (2014) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Checklist of the non-lichenized ascomycetes of Sweden</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (2nd ed.). Acta Universitatis Upsaliensis, 499 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId151069b2283e6fd5c" w:history="1">
+      <w:hyperlink r:id="rId623169cd141228856" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://urn.kb.se/resolve?urn=urn:nbn:se:uu:diva-228443</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [last accessed 20 Feb 2023].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EU (2019) Commission Implementing Regulation (EU) 2019/2072 of 28 November 2019 establishing uniform conditions for the implementation of Regulation (EU) 2016/2031 of the European Parliament and the Council, as regards protective measures against pests of plants. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId994969b2283e6fda1" w:history="1">
+      <w:hyperlink r:id="rId839869cd141228897" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://eur-lex.europa.eu/legal-content/EN/TXT/?uri=CELEX%3A32019R2072</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [last accessed 20 Feb 2023].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4298,72 +4298,72 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">GBIF.org (Global Biodiversity Information Facility) (2022) GBIF Occurrence of </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Entoleuca mammata</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Wahlenb.) J.D. Rogers &amp; Y.M. Ju. Download </w:t>
       </w:r>
-      <w:hyperlink r:id="rId814369b2283e6fe1e" w:history="1">
+      <w:hyperlink r:id="rId566469cd1412288f9" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.15468/dl.w8vdpk</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId363069b2283e6fe3f" w:history="1">
+      <w:hyperlink r:id="rId735769cd141228918" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.gbif.org/species/2576553</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [last accessed 20 Feb 2023].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4456,51 +4456,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">98</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 77–160. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId784769b2283e6ff1e" w:history="1">
+      <w:hyperlink r:id="rId927369cd1412289f4" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/s13225-019-00433-6</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4584,51 +4584,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">108</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 766–774. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId548669b2283e6ffed" w:history="1">
+      <w:hyperlink r:id="rId439169cd141228ac4" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1017/S0953756204000334</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4674,51 +4674,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">138</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(2), 263–274. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId254369b2283e7007d" w:history="1">
+      <w:hyperlink r:id="rId380669cd141228b55" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/s10342-019-01165-7</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4820,51 +4820,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">NBN Atlas (2022) National Biodiversity Network: Fungal Records Database of Britain and Ireland for </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Entoleuca mammata</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. British Mycological Society Available online: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId540769b2283e70168" w:history="1">
+      <w:hyperlink r:id="rId780869cd141228c42" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://species.nbnatlas.org/species/BMSSYS0000006456#</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [last accessed 20 Feb 2023].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4939,51 +4939,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">257</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(2), 390–400. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId910569b2283e70222" w:history="1">
+      <w:hyperlink r:id="rId678669cd141228cff" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1016/j.foreco.2008.09.053</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5301,51 +5301,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">8</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(2), 14435. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId115569b2283e7045d" w:history="1">
+      <w:hyperlink r:id="rId402069cd141228f53" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.nature.com/articles/ncomms14435</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5409,51 +5409,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 13–24.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Stener LG (2010) Tillväxt, vitalitet och densitet för kloner av hybridasp och poppel i sydsvenska fältförsök [Growth, vitality and density of hybrid aspen and poplar clones from field trials in Southern Sweden]. Arbetsrapport 717, Skogforsk, Sweden. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId150669b2283e70524" w:history="1">
+      <w:hyperlink r:id="rId876269cd14122901b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.skogforsk.se/cd_20190114162830/contentassets/bdd944d7edd04630b86d97d6fd172009/arbetsrapport-988-2018.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [last accessed 20 Feb 2023].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5528,51 +5528,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Entoleuca mammata</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId925569b2283e705ec" w:history="1">
+      <w:hyperlink r:id="rId504269cd1412290e6" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -5763,81 +5763,81 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">13</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 4 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId128169b2283e7076a" w:history="1">
+      <w:hyperlink r:id="rId218169cd141229262" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://onlinelibrary.wiley.com/doi/epdf/10.1111/j.1365-2338.1983.tb01719.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="59572042" name="name937369b2283e70a1b" descr="eu_funding_250.png"/>
+            <wp:docPr id="30663859" name="name196169cd1412294f9" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId296169b2283e70a1a" cstate="print"/>
+                    <a:blip r:embed="rId800869cd1412294f8" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -5935,137 +5935,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="37801327">
+  <w:abstractNum w:abstractNumId="23770992">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="51966014">
+    <w:lvl w:ilvl="0" w:tplc="64019761">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="51966014" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="64019761" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="51966014" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="64019761" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="51966014" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="64019761" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="51966014" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="64019761" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="51966014" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="64019761" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="51966014" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="64019761" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="51966014" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="64019761" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="51966014" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="64019761" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="37801326">
+  <w:abstractNum w:abstractNumId="23770991">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="80453865">
+    <w:lvl w:ilvl="0" w:tplc="69431556">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -6817,55 +6817,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="37801326">
-    <w:abstractNumId w:val="37801326"/>
+  <w:num w:numId="23770991">
+    <w:abstractNumId w:val="23770991"/>
   </w:num>
-  <w:num w:numId="37801327">
-    <w:abstractNumId w:val="37801327"/>
+  <w:num w:numId="23770992">
+    <w:abstractNumId w:val="23770992"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -18415,51 +18415,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId636945721" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId392916526" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId839669b2283e6d32d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/HYPOMA/" TargetMode="External"/><Relationship Id="rId694569b2283e6d399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/HYPOMA/categorization" TargetMode="External"/><Relationship Id="rId716369b2283e6dada" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/HYPOMA/photos" TargetMode="External"/><Relationship Id="rId633469b2283e6fa44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1079/DMPD/20203227937" TargetMode="External"/><Relationship Id="rId561769b2283e6fb08" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2017.4925" TargetMode="External"/><Relationship Id="rId984069b2283e6fbe2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12414" TargetMode="External"/><Relationship Id="rId557269b2283e6fc1a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/reporting/article-5677" TargetMode="External"/><Relationship Id="rId628869b2283e6fc5a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/standards/PM1/" TargetMode="External"/><Relationship Id="rId146769b2283e6fcb8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/HYPOMA" TargetMode="External"/><Relationship Id="rId151069b2283e6fd5c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://urn.kb.se/resolve?urn=urn:nbn:se:uu:diva-228443" TargetMode="External"/><Relationship Id="rId994969b2283e6fda1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eur-lex.europa.eu/legal-content/EN/TXT/?uri=CELEX%3A32019R2072" TargetMode="External"/><Relationship Id="rId814369b2283e6fe1e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.15468/dl.w8vdpk" TargetMode="External"/><Relationship Id="rId363069b2283e6fe3f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gbif.org/species/2576553" TargetMode="External"/><Relationship Id="rId784769b2283e6ff1e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s13225-019-00433-6" TargetMode="External"/><Relationship Id="rId548669b2283e6ffed" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1017/S0953756204000334" TargetMode="External"/><Relationship Id="rId254369b2283e7007d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s10342-019-01165-7" TargetMode="External"/><Relationship Id="rId540769b2283e70168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://species.nbnatlas.org/species/BMSSYS0000006456" TargetMode="External"/><Relationship Id="rId910569b2283e70222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.foreco.2008.09.053" TargetMode="External"/><Relationship Id="rId115569b2283e7045d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.nature.com/articles/ncomms14435" TargetMode="External"/><Relationship Id="rId150669b2283e70524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skogforsk.se/cd_20190114162830/contentassets/bdd944d7edd04630b86d97d6fd172009/arbetsrapport-988-2018.pdf" TargetMode="External"/><Relationship Id="rId925569b2283e705ec" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId128169b2283e7076a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/epdf/10.1111/j.1365-2338.1983.tb01719.x" TargetMode="External"/><Relationship Id="rId937569b2283e6d9ef" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId937569b2283e6d9ef.jpg"/><Relationship Id="rId452369b2283e6ec71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId452369b2283e6ec71.jpg"/><Relationship Id="rId296169b2283e70a1a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId296169b2283e70a1a.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId489176664" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId364396963" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId903369cd14122563f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/HYPOMA/" TargetMode="External"/><Relationship Id="rId262769cd1412256c1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/HYPOMA/categorization" TargetMode="External"/><Relationship Id="rId764269cd141226050" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/HYPOMA/photos" TargetMode="External"/><Relationship Id="rId980669cd1412285d8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1079/DMPD/20203227937" TargetMode="External"/><Relationship Id="rId620769cd141228692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2017.4925" TargetMode="External"/><Relationship Id="rId388769cd141228726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12414" TargetMode="External"/><Relationship Id="rId727069cd141228758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/reporting/article-5677" TargetMode="External"/><Relationship Id="rId372269cd141228799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/standards/PM1/" TargetMode="External"/><Relationship Id="rId327169cd1412287f8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/HYPOMA" TargetMode="External"/><Relationship Id="rId623169cd141228856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://urn.kb.se/resolve?urn=urn:nbn:se:uu:diva-228443" TargetMode="External"/><Relationship Id="rId839869cd141228897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eur-lex.europa.eu/legal-content/EN/TXT/?uri=CELEX%3A32019R2072" TargetMode="External"/><Relationship Id="rId566469cd1412288f9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.15468/dl.w8vdpk" TargetMode="External"/><Relationship Id="rId735769cd141228918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gbif.org/species/2576553" TargetMode="External"/><Relationship Id="rId927369cd1412289f4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s13225-019-00433-6" TargetMode="External"/><Relationship Id="rId439169cd141228ac4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1017/S0953756204000334" TargetMode="External"/><Relationship Id="rId380669cd141228b55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s10342-019-01165-7" TargetMode="External"/><Relationship Id="rId780869cd141228c42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://species.nbnatlas.org/species/BMSSYS0000006456" TargetMode="External"/><Relationship Id="rId678669cd141228cff" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.foreco.2008.09.053" TargetMode="External"/><Relationship Id="rId402069cd141228f53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.nature.com/articles/ncomms14435" TargetMode="External"/><Relationship Id="rId876269cd14122901b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skogforsk.se/cd_20190114162830/contentassets/bdd944d7edd04630b86d97d6fd172009/arbetsrapport-988-2018.pdf" TargetMode="External"/><Relationship Id="rId504269cd1412290e6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId218169cd141229262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/epdf/10.1111/j.1365-2338.1983.tb01719.x" TargetMode="External"/><Relationship Id="rId935769cd141225ecf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId935769cd141225ecf.jpg"/><Relationship Id="rId402269cd141227774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId402269cd141227774.jpg"/><Relationship Id="rId800869cd1412294f8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId800869cd1412294f8.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>