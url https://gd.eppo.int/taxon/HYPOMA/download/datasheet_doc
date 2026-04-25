--- v6 (2026-04-01)
+++ v7 (2026-04-25)
@@ -402,51 +402,51 @@
               <w:t xml:space="preserve"> Klotzsch</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> canker of aspen, canker of poplar, hypoxylon canker of poplar</w:t>
             </w:r>
-            <w:hyperlink r:id="rId903369cd14122563f" w:history="1">
+            <w:hyperlink r:id="rId749669ececd540845" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -462,51 +462,51 @@
               <w:t xml:space="preserve"> A1/A2 (formerly)</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> PZ Quarantine pest ((EU) 2019/2072 Annex III)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId262769cd1412256c1" w:history="1">
+            <w:hyperlink r:id="rId443769ececd5408af" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -520,86 +520,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> HYPOMA</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="98576375" name="name858069cd141225ed1" descr="2829.jpg"/>
+                  <wp:docPr id="62718490" name="name282469ececd54096b" descr="2829.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="2829.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId935769cd141225ecf" cstate="print"/>
+                          <a:blip r:embed="rId847669ececd54096a" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId764269cd141226050" w:history="1">
+            <w:hyperlink r:id="rId138569ececd540a80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -1927,63 +1927,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 2017).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="66184292" name="name499769cd141227777" descr="HYPOMA_distribution_map.jpg"/>
+            <wp:docPr id="18977711" name="name621469ececd542149" descr="HYPOMA_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="HYPOMA_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId402269cd141227774" cstate="print"/>
+                    <a:blip r:embed="rId913969ececd542145" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -3815,51 +3815,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI (2020) Distribution Maps of Plant Diseases. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Entoleuca mammata</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId980669cd1412285d8" w:history="1">
+      <w:hyperlink r:id="rId359669ececd542fc3" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1079/DMPD/20203227937</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3923,51 +3923,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">15</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(7), 4925. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId620769cd141228692" w:history="1">
+      <w:hyperlink r:id="rId982069ececd54307d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2017.4925</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4013,120 +4013,120 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">47</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(3), 470–478. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId388769cd141228726" w:history="1">
+      <w:hyperlink r:id="rId130469ececd543111" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/epp.12414</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (1988) EPPO Global Database Reporting Service no. 02 1988 Num. article: 1988/01 </w:t>
       </w:r>
-      <w:hyperlink r:id="rId727069cd141228758" w:history="1">
+      <w:hyperlink r:id="rId448269ececd543144" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/reporting/article-5677</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [last accessed 20 Feb 2023].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2022) EPPO Global Database page on EPPO A1 and A2 lists of pests recommended for regulation as quarantine pests. PM 1/002(30). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId372269cd141228799" w:history="1">
+      <w:hyperlink r:id="rId835269ececd543184" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/standards/PM1/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [last accessed 20 Feb 2023].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4141,51 +4141,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2023) EPPO Global Database page on </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Entoleuca mammata</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId327169cd1412287f8" w:history="1">
+      <w:hyperlink r:id="rId103169ececd5431e3" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/taxon/HYPOMA</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [last accessed 20 Feb 2023].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4200,90 +4200,90 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Eriksson OE (2014) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Checklist of the non-lichenized ascomycetes of Sweden</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (2nd ed.). Acta Universitatis Upsaliensis, 499 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId623169cd141228856" w:history="1">
+      <w:hyperlink r:id="rId216169ececd543243" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://urn.kb.se/resolve?urn=urn:nbn:se:uu:diva-228443</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [last accessed 20 Feb 2023].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EU (2019) Commission Implementing Regulation (EU) 2019/2072 of 28 November 2019 establishing uniform conditions for the implementation of Regulation (EU) 2016/2031 of the European Parliament and the Council, as regards protective measures against pests of plants. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId839869cd141228897" w:history="1">
+      <w:hyperlink r:id="rId806369ececd543284" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://eur-lex.europa.eu/legal-content/EN/TXT/?uri=CELEX%3A32019R2072</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [last accessed 20 Feb 2023].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4298,72 +4298,72 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">GBIF.org (Global Biodiversity Information Facility) (2022) GBIF Occurrence of </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Entoleuca mammata</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Wahlenb.) J.D. Rogers &amp; Y.M. Ju. Download </w:t>
       </w:r>
-      <w:hyperlink r:id="rId566469cd1412288f9" w:history="1">
+      <w:hyperlink r:id="rId476169ececd5432e6" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.15468/dl.w8vdpk</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId735769cd141228918" w:history="1">
+      <w:hyperlink r:id="rId243369ececd543305" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.gbif.org/species/2576553</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [last accessed 20 Feb 2023].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4456,51 +4456,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">98</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 77–160. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId927369cd1412289f4" w:history="1">
+      <w:hyperlink r:id="rId808069ececd5433e3" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/s13225-019-00433-6</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4584,51 +4584,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">108</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 766–774. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId439169cd141228ac4" w:history="1">
+      <w:hyperlink r:id="rId418069ececd5434b6" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1017/S0953756204000334</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4674,51 +4674,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">138</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(2), 263–274. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId380669cd141228b55" w:history="1">
+      <w:hyperlink r:id="rId349369ececd543547" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/s10342-019-01165-7</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4820,51 +4820,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">NBN Atlas (2022) National Biodiversity Network: Fungal Records Database of Britain and Ireland for </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Entoleuca mammata</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. British Mycological Society Available online: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId780869cd141228c42" w:history="1">
+      <w:hyperlink r:id="rId455469ececd543647" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://species.nbnatlas.org/species/BMSSYS0000006456#</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [last accessed 20 Feb 2023].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4939,51 +4939,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">257</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(2), 390–400. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId678669cd141228cff" w:history="1">
+      <w:hyperlink r:id="rId336769ececd543709" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1016/j.foreco.2008.09.053</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5301,51 +5301,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">8</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(2), 14435. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId402069cd141228f53" w:history="1">
+      <w:hyperlink r:id="rId199969ececd543961" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.nature.com/articles/ncomms14435</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5409,51 +5409,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 13–24.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Stener LG (2010) Tillväxt, vitalitet och densitet för kloner av hybridasp och poppel i sydsvenska fältförsök [Growth, vitality and density of hybrid aspen and poplar clones from field trials in Southern Sweden]. Arbetsrapport 717, Skogforsk, Sweden. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId876269cd14122901b" w:history="1">
+      <w:hyperlink r:id="rId404669ececd543a1b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.skogforsk.se/cd_20190114162830/contentassets/bdd944d7edd04630b86d97d6fd172009/arbetsrapport-988-2018.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [last accessed 20 Feb 2023].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5528,51 +5528,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Entoleuca mammata</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId504269cd1412290e6" w:history="1">
+      <w:hyperlink r:id="rId694269ececd543af0" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -5763,81 +5763,81 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">13</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 4 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId218169cd141229262" w:history="1">
+      <w:hyperlink r:id="rId134569ececd543c6c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://onlinelibrary.wiley.com/doi/epdf/10.1111/j.1365-2338.1983.tb01719.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="30663859" name="name196169cd1412294f9" descr="eu_funding_250.png"/>
+            <wp:docPr id="52683531" name="name704969ececd543ce0" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId800869cd1412294f8" cstate="print"/>
+                    <a:blip r:embed="rId945669ececd543cde" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -5935,137 +5935,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="23770992">
+  <w:abstractNum w:abstractNumId="35507812">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="64019761">
+    <w:lvl w:ilvl="0" w:tplc="59735455">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="64019761" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="59735455" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="64019761" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="59735455" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="64019761" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="59735455" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="64019761" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="59735455" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="64019761" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="59735455" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="64019761" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="59735455" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="64019761" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="59735455" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="64019761" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="59735455" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="23770991">
+  <w:abstractNum w:abstractNumId="35507811">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="69431556">
+    <w:lvl w:ilvl="0" w:tplc="57470508">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -6817,55 +6817,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="23770991">
-    <w:abstractNumId w:val="23770991"/>
+  <w:num w:numId="35507811">
+    <w:abstractNumId w:val="35507811"/>
   </w:num>
-  <w:num w:numId="23770992">
-    <w:abstractNumId w:val="23770992"/>
+  <w:num w:numId="35507812">
+    <w:abstractNumId w:val="35507812"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -18415,51 +18415,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId489176664" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId364396963" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId903369cd14122563f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/HYPOMA/" TargetMode="External"/><Relationship Id="rId262769cd1412256c1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/HYPOMA/categorization" TargetMode="External"/><Relationship Id="rId764269cd141226050" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/HYPOMA/photos" TargetMode="External"/><Relationship Id="rId980669cd1412285d8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1079/DMPD/20203227937" TargetMode="External"/><Relationship Id="rId620769cd141228692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2017.4925" TargetMode="External"/><Relationship Id="rId388769cd141228726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12414" TargetMode="External"/><Relationship Id="rId727069cd141228758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/reporting/article-5677" TargetMode="External"/><Relationship Id="rId372269cd141228799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/standards/PM1/" TargetMode="External"/><Relationship Id="rId327169cd1412287f8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/HYPOMA" TargetMode="External"/><Relationship Id="rId623169cd141228856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://urn.kb.se/resolve?urn=urn:nbn:se:uu:diva-228443" TargetMode="External"/><Relationship Id="rId839869cd141228897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eur-lex.europa.eu/legal-content/EN/TXT/?uri=CELEX%3A32019R2072" TargetMode="External"/><Relationship Id="rId566469cd1412288f9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.15468/dl.w8vdpk" TargetMode="External"/><Relationship Id="rId735769cd141228918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gbif.org/species/2576553" TargetMode="External"/><Relationship Id="rId927369cd1412289f4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s13225-019-00433-6" TargetMode="External"/><Relationship Id="rId439169cd141228ac4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1017/S0953756204000334" TargetMode="External"/><Relationship Id="rId380669cd141228b55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s10342-019-01165-7" TargetMode="External"/><Relationship Id="rId780869cd141228c42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://species.nbnatlas.org/species/BMSSYS0000006456" TargetMode="External"/><Relationship Id="rId678669cd141228cff" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.foreco.2008.09.053" TargetMode="External"/><Relationship Id="rId402069cd141228f53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.nature.com/articles/ncomms14435" TargetMode="External"/><Relationship Id="rId876269cd14122901b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skogforsk.se/cd_20190114162830/contentassets/bdd944d7edd04630b86d97d6fd172009/arbetsrapport-988-2018.pdf" TargetMode="External"/><Relationship Id="rId504269cd1412290e6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId218169cd141229262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/epdf/10.1111/j.1365-2338.1983.tb01719.x" TargetMode="External"/><Relationship Id="rId935769cd141225ecf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId935769cd141225ecf.jpg"/><Relationship Id="rId402269cd141227774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId402269cd141227774.jpg"/><Relationship Id="rId800869cd1412294f8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId800869cd1412294f8.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId837512852" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId706217796" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId749669ececd540845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/HYPOMA/" TargetMode="External"/><Relationship Id="rId443769ececd5408af" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/HYPOMA/categorization" TargetMode="External"/><Relationship Id="rId138569ececd540a80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/HYPOMA/photos" TargetMode="External"/><Relationship Id="rId359669ececd542fc3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1079/DMPD/20203227937" TargetMode="External"/><Relationship Id="rId982069ececd54307d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2017.4925" TargetMode="External"/><Relationship Id="rId130469ececd543111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12414" TargetMode="External"/><Relationship Id="rId448269ececd543144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/reporting/article-5677" TargetMode="External"/><Relationship Id="rId835269ececd543184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/standards/PM1/" TargetMode="External"/><Relationship Id="rId103169ececd5431e3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/HYPOMA" TargetMode="External"/><Relationship Id="rId216169ececd543243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://urn.kb.se/resolve?urn=urn:nbn:se:uu:diva-228443" TargetMode="External"/><Relationship Id="rId806369ececd543284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eur-lex.europa.eu/legal-content/EN/TXT/?uri=CELEX%3A32019R2072" TargetMode="External"/><Relationship Id="rId476169ececd5432e6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.15468/dl.w8vdpk" TargetMode="External"/><Relationship Id="rId243369ececd543305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gbif.org/species/2576553" TargetMode="External"/><Relationship Id="rId808069ececd5433e3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s13225-019-00433-6" TargetMode="External"/><Relationship Id="rId418069ececd5434b6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1017/S0953756204000334" TargetMode="External"/><Relationship Id="rId349369ececd543547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s10342-019-01165-7" TargetMode="External"/><Relationship Id="rId455469ececd543647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://species.nbnatlas.org/species/BMSSYS0000006456" TargetMode="External"/><Relationship Id="rId336769ececd543709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.foreco.2008.09.053" TargetMode="External"/><Relationship Id="rId199969ececd543961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.nature.com/articles/ncomms14435" TargetMode="External"/><Relationship Id="rId404669ececd543a1b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skogforsk.se/cd_20190114162830/contentassets/bdd944d7edd04630b86d97d6fd172009/arbetsrapport-988-2018.pdf" TargetMode="External"/><Relationship Id="rId694269ececd543af0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId134569ececd543c6c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/epdf/10.1111/j.1365-2338.1983.tb01719.x" TargetMode="External"/><Relationship Id="rId847669ececd54096a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId847669ececd54096a.jpg"/><Relationship Id="rId913969ececd542145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId913969ececd542145.jpg"/><Relationship Id="rId945669ececd543cde" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId945669ececd543cde.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>