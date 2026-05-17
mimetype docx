--- v7 (2026-04-25)
+++ v8 (2026-05-17)
@@ -402,51 +402,51 @@
               <w:t xml:space="preserve"> Klotzsch</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> canker of aspen, canker of poplar, hypoxylon canker of poplar</w:t>
             </w:r>
-            <w:hyperlink r:id="rId749669ececd540845" w:history="1">
+            <w:hyperlink r:id="rId17936a09b26485e03" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -462,51 +462,51 @@
               <w:t xml:space="preserve"> A1/A2 (formerly)</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> PZ Quarantine pest ((EU) 2019/2072 Annex III)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId443769ececd5408af" w:history="1">
+            <w:hyperlink r:id="rId56876a09b26485e6e" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -520,86 +520,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> HYPOMA</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="62718490" name="name282469ececd54096b" descr="2829.jpg"/>
+                  <wp:docPr id="66180989" name="name22166a09b264864ad" descr="2829.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="2829.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId847669ececd54096a" cstate="print"/>
+                          <a:blip r:embed="rId44236a09b264864ab" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId138569ececd540a80" w:history="1">
+            <w:hyperlink r:id="rId31726a09b264865e6" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -1927,63 +1927,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 2017).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="18977711" name="name621469ececd542149" descr="HYPOMA_distribution_map.jpg"/>
+            <wp:docPr id="17709538" name="name63746a09b26487e76" descr="HYPOMA_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="HYPOMA_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId913969ececd542145" cstate="print"/>
+                    <a:blip r:embed="rId75626a09b26487e74" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -3815,51 +3815,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI (2020) Distribution Maps of Plant Diseases. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Entoleuca mammata</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId359669ececd542fc3" w:history="1">
+      <w:hyperlink r:id="rId41056a09b26488c4c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1079/DMPD/20203227937</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3923,51 +3923,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">15</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(7), 4925. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId982069ececd54307d" w:history="1">
+      <w:hyperlink r:id="rId51476a09b26488d05" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2017.4925</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4013,120 +4013,120 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">47</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(3), 470–478. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId130469ececd543111" w:history="1">
+      <w:hyperlink r:id="rId25426a09b26488d95" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/epp.12414</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (1988) EPPO Global Database Reporting Service no. 02 1988 Num. article: 1988/01 </w:t>
       </w:r>
-      <w:hyperlink r:id="rId448269ececd543144" w:history="1">
+      <w:hyperlink r:id="rId15436a09b26488dc7" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/reporting/article-5677</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [last accessed 20 Feb 2023].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2022) EPPO Global Database page on EPPO A1 and A2 lists of pests recommended for regulation as quarantine pests. PM 1/002(30). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId835269ececd543184" w:history="1">
+      <w:hyperlink r:id="rId56526a09b26488e06" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/standards/PM1/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [last accessed 20 Feb 2023].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4141,51 +4141,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2023) EPPO Global Database page on </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Entoleuca mammata</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId103169ececd5431e3" w:history="1">
+      <w:hyperlink r:id="rId75676a09b26488e63" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/taxon/HYPOMA</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [last accessed 20 Feb 2023].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4200,90 +4200,90 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Eriksson OE (2014) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Checklist of the non-lichenized ascomycetes of Sweden</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (2nd ed.). Acta Universitatis Upsaliensis, 499 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId216169ececd543243" w:history="1">
+      <w:hyperlink r:id="rId30666a09b26488ecc" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://urn.kb.se/resolve?urn=urn:nbn:se:uu:diva-228443</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [last accessed 20 Feb 2023].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EU (2019) Commission Implementing Regulation (EU) 2019/2072 of 28 November 2019 establishing uniform conditions for the implementation of Regulation (EU) 2016/2031 of the European Parliament and the Council, as regards protective measures against pests of plants. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId806369ececd543284" w:history="1">
+      <w:hyperlink r:id="rId83396a09b26488f12" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://eur-lex.europa.eu/legal-content/EN/TXT/?uri=CELEX%3A32019R2072</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [last accessed 20 Feb 2023].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4298,72 +4298,72 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">GBIF.org (Global Biodiversity Information Facility) (2022) GBIF Occurrence of </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Entoleuca mammata</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Wahlenb.) J.D. Rogers &amp; Y.M. Ju. Download </w:t>
       </w:r>
-      <w:hyperlink r:id="rId476169ececd5432e6" w:history="1">
+      <w:hyperlink r:id="rId70746a09b26488f70" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.15468/dl.w8vdpk</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId243369ececd543305" w:history="1">
+      <w:hyperlink r:id="rId28466a09b26488f8f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.gbif.org/species/2576553</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [last accessed 20 Feb 2023].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4456,51 +4456,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">98</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 77–160. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId808069ececd5433e3" w:history="1">
+      <w:hyperlink r:id="rId56496a09b2648906a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/s13225-019-00433-6</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4584,51 +4584,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">108</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 766–774. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId418069ececd5434b6" w:history="1">
+      <w:hyperlink r:id="rId78906a09b26489139" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1017/S0953756204000334</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4674,51 +4674,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">138</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(2), 263–274. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId349369ececd543547" w:history="1">
+      <w:hyperlink r:id="rId85426a09b264891c9" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/s10342-019-01165-7</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4820,51 +4820,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">NBN Atlas (2022) National Biodiversity Network: Fungal Records Database of Britain and Ireland for </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Entoleuca mammata</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. British Mycological Society Available online: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId455469ececd543647" w:history="1">
+      <w:hyperlink r:id="rId17736a09b264892bf" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://species.nbnatlas.org/species/BMSSYS0000006456#</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [last accessed 20 Feb 2023].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4939,51 +4939,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">257</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(2), 390–400. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId336769ececd543709" w:history="1">
+      <w:hyperlink r:id="rId12846a09b2648937e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1016/j.foreco.2008.09.053</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5301,51 +5301,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">8</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(2), 14435. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId199969ececd543961" w:history="1">
+      <w:hyperlink r:id="rId24616a09b264895bf" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.nature.com/articles/ncomms14435</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5409,51 +5409,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 13–24.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Stener LG (2010) Tillväxt, vitalitet och densitet för kloner av hybridasp och poppel i sydsvenska fältförsök [Growth, vitality and density of hybrid aspen and poplar clones from field trials in Southern Sweden]. Arbetsrapport 717, Skogforsk, Sweden. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId404669ececd543a1b" w:history="1">
+      <w:hyperlink r:id="rId76056a09b26489670" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.skogforsk.se/cd_20190114162830/contentassets/bdd944d7edd04630b86d97d6fd172009/arbetsrapport-988-2018.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [last accessed 20 Feb 2023].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5528,51 +5528,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Entoleuca mammata</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId694269ececd543af0" w:history="1">
+      <w:hyperlink r:id="rId74576a09b26489733" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -5763,81 +5763,81 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">13</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 4 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId134569ececd543c6c" w:history="1">
+      <w:hyperlink r:id="rId12466a09b264898a4" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://onlinelibrary.wiley.com/doi/epdf/10.1111/j.1365-2338.1983.tb01719.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="52683531" name="name704969ececd543ce0" descr="eu_funding_250.png"/>
+            <wp:docPr id="58741352" name="name55266a09b26489ccf" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId945669ececd543cde" cstate="print"/>
+                    <a:blip r:embed="rId19176a09b26489cce" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -5935,137 +5935,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="35507812">
+  <w:abstractNum w:abstractNumId="38529266">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="59735455">
+    <w:lvl w:ilvl="0" w:tplc="67706299">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="59735455" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="67706299" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="59735455" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="67706299" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="59735455" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="67706299" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="59735455" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="67706299" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="59735455" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="67706299" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="59735455" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="67706299" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="59735455" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="67706299" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="59735455" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="67706299" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="35507811">
+  <w:abstractNum w:abstractNumId="38529265">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="57470508">
+    <w:lvl w:ilvl="0" w:tplc="86541001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -6817,55 +6817,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="35507811">
-    <w:abstractNumId w:val="35507811"/>
+  <w:num w:numId="38529265">
+    <w:abstractNumId w:val="38529265"/>
   </w:num>
-  <w:num w:numId="35507812">
-    <w:abstractNumId w:val="35507812"/>
+  <w:num w:numId="38529266">
+    <w:abstractNumId w:val="38529266"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -18415,51 +18415,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId837512852" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId706217796" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId749669ececd540845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/HYPOMA/" TargetMode="External"/><Relationship Id="rId443769ececd5408af" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/HYPOMA/categorization" TargetMode="External"/><Relationship Id="rId138569ececd540a80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/HYPOMA/photos" TargetMode="External"/><Relationship Id="rId359669ececd542fc3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1079/DMPD/20203227937" TargetMode="External"/><Relationship Id="rId982069ececd54307d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2017.4925" TargetMode="External"/><Relationship Id="rId130469ececd543111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12414" TargetMode="External"/><Relationship Id="rId448269ececd543144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/reporting/article-5677" TargetMode="External"/><Relationship Id="rId835269ececd543184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/standards/PM1/" TargetMode="External"/><Relationship Id="rId103169ececd5431e3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/HYPOMA" TargetMode="External"/><Relationship Id="rId216169ececd543243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://urn.kb.se/resolve?urn=urn:nbn:se:uu:diva-228443" TargetMode="External"/><Relationship Id="rId806369ececd543284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eur-lex.europa.eu/legal-content/EN/TXT/?uri=CELEX%3A32019R2072" TargetMode="External"/><Relationship Id="rId476169ececd5432e6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.15468/dl.w8vdpk" TargetMode="External"/><Relationship Id="rId243369ececd543305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gbif.org/species/2576553" TargetMode="External"/><Relationship Id="rId808069ececd5433e3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s13225-019-00433-6" TargetMode="External"/><Relationship Id="rId418069ececd5434b6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1017/S0953756204000334" TargetMode="External"/><Relationship Id="rId349369ececd543547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s10342-019-01165-7" TargetMode="External"/><Relationship Id="rId455469ececd543647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://species.nbnatlas.org/species/BMSSYS0000006456" TargetMode="External"/><Relationship Id="rId336769ececd543709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.foreco.2008.09.053" TargetMode="External"/><Relationship Id="rId199969ececd543961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.nature.com/articles/ncomms14435" TargetMode="External"/><Relationship Id="rId404669ececd543a1b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skogforsk.se/cd_20190114162830/contentassets/bdd944d7edd04630b86d97d6fd172009/arbetsrapport-988-2018.pdf" TargetMode="External"/><Relationship Id="rId694269ececd543af0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId134569ececd543c6c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/epdf/10.1111/j.1365-2338.1983.tb01719.x" TargetMode="External"/><Relationship Id="rId847669ececd54096a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId847669ececd54096a.jpg"/><Relationship Id="rId913969ececd542145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId913969ececd542145.jpg"/><Relationship Id="rId945669ececd543cde" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId945669ececd543cde.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId657770084" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId499883322" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId17936a09b26485e03" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/HYPOMA/" TargetMode="External"/><Relationship Id="rId56876a09b26485e6e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/HYPOMA/categorization" TargetMode="External"/><Relationship Id="rId31726a09b264865e6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/HYPOMA/photos" TargetMode="External"/><Relationship Id="rId41056a09b26488c4c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1079/DMPD/20203227937" TargetMode="External"/><Relationship Id="rId51476a09b26488d05" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2017.4925" TargetMode="External"/><Relationship Id="rId25426a09b26488d95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12414" TargetMode="External"/><Relationship Id="rId15436a09b26488dc7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/reporting/article-5677" TargetMode="External"/><Relationship Id="rId56526a09b26488e06" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/standards/PM1/" TargetMode="External"/><Relationship Id="rId75676a09b26488e63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/HYPOMA" TargetMode="External"/><Relationship Id="rId30666a09b26488ecc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://urn.kb.se/resolve?urn=urn:nbn:se:uu:diva-228443" TargetMode="External"/><Relationship Id="rId83396a09b26488f12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eur-lex.europa.eu/legal-content/EN/TXT/?uri=CELEX%3A32019R2072" TargetMode="External"/><Relationship Id="rId70746a09b26488f70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.15468/dl.w8vdpk" TargetMode="External"/><Relationship Id="rId28466a09b26488f8f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gbif.org/species/2576553" TargetMode="External"/><Relationship Id="rId56496a09b2648906a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s13225-019-00433-6" TargetMode="External"/><Relationship Id="rId78906a09b26489139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1017/S0953756204000334" TargetMode="External"/><Relationship Id="rId85426a09b264891c9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s10342-019-01165-7" TargetMode="External"/><Relationship Id="rId17736a09b264892bf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://species.nbnatlas.org/species/BMSSYS0000006456" TargetMode="External"/><Relationship Id="rId12846a09b2648937e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.foreco.2008.09.053" TargetMode="External"/><Relationship Id="rId24616a09b264895bf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.nature.com/articles/ncomms14435" TargetMode="External"/><Relationship Id="rId76056a09b26489670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skogforsk.se/cd_20190114162830/contentassets/bdd944d7edd04630b86d97d6fd172009/arbetsrapport-988-2018.pdf" TargetMode="External"/><Relationship Id="rId74576a09b26489733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId12466a09b264898a4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/epdf/10.1111/j.1365-2338.1983.tb01719.x" TargetMode="External"/><Relationship Id="rId44236a09b264864ab" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId44236a09b264864ab.jpg"/><Relationship Id="rId75626a09b26487e74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId75626a09b26487e74.jpg"/><Relationship Id="rId19176a09b26489cce" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId19176a09b26489cce.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>