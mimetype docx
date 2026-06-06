--- v8 (2026-05-17)
+++ v9 (2026-06-06)
@@ -402,51 +402,51 @@
               <w:t xml:space="preserve"> Klotzsch</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> canker of aspen, canker of poplar, hypoxylon canker of poplar</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17936a09b26485e03" w:history="1">
+            <w:hyperlink r:id="rId57526a2494fc46c3e" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -462,51 +462,51 @@
               <w:t xml:space="preserve"> A1/A2 (formerly)</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> PZ Quarantine pest ((EU) 2019/2072 Annex III)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56876a09b26485e6e" w:history="1">
+            <w:hyperlink r:id="rId71316a2494fc46cab" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -520,86 +520,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> HYPOMA</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="66180989" name="name22166a09b264864ad" descr="2829.jpg"/>
+                  <wp:docPr id="41927376" name="name42726a2494fc47382" descr="2829.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="2829.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId44236a09b264864ab" cstate="print"/>
+                          <a:blip r:embed="rId49746a2494fc47380" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId31726a09b264865e6" w:history="1">
+            <w:hyperlink r:id="rId44136a2494fc474d0" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -1927,63 +1927,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 2017).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="17709538" name="name63746a09b26487e76" descr="HYPOMA_distribution_map.jpg"/>
+            <wp:docPr id="69607272" name="name80816a2494fc4884e" descr="HYPOMA_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="HYPOMA_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId75626a09b26487e74" cstate="print"/>
+                    <a:blip r:embed="rId97956a2494fc4884a" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -3815,51 +3815,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI (2020) Distribution Maps of Plant Diseases. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Entoleuca mammata</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId41056a09b26488c4c" w:history="1">
+      <w:hyperlink r:id="rId28216a2494fc49737" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1079/DMPD/20203227937</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3923,51 +3923,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">15</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(7), 4925. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId51476a09b26488d05" w:history="1">
+      <w:hyperlink r:id="rId77456a2494fc497f3" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2017.4925</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4013,120 +4013,120 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">47</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(3), 470–478. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId25426a09b26488d95" w:history="1">
+      <w:hyperlink r:id="rId75746a2494fc49882" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/epp.12414</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (1988) EPPO Global Database Reporting Service no. 02 1988 Num. article: 1988/01 </w:t>
       </w:r>
-      <w:hyperlink r:id="rId15436a09b26488dc7" w:history="1">
+      <w:hyperlink r:id="rId56226a2494fc498b5" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/reporting/article-5677</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [last accessed 20 Feb 2023].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2022) EPPO Global Database page on EPPO A1 and A2 lists of pests recommended for regulation as quarantine pests. PM 1/002(30). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId56526a09b26488e06" w:history="1">
+      <w:hyperlink r:id="rId33936a2494fc498f4" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/standards/PM1/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [last accessed 20 Feb 2023].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4141,51 +4141,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2023) EPPO Global Database page on </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Entoleuca mammata</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId75676a09b26488e63" w:history="1">
+      <w:hyperlink r:id="rId11606a2494fc49951" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/taxon/HYPOMA</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [last accessed 20 Feb 2023].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4200,90 +4200,90 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Eriksson OE (2014) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Checklist of the non-lichenized ascomycetes of Sweden</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (2nd ed.). Acta Universitatis Upsaliensis, 499 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId30666a09b26488ecc" w:history="1">
+      <w:hyperlink r:id="rId55216a2494fc499b1" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://urn.kb.se/resolve?urn=urn:nbn:se:uu:diva-228443</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [last accessed 20 Feb 2023].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EU (2019) Commission Implementing Regulation (EU) 2019/2072 of 28 November 2019 establishing uniform conditions for the implementation of Regulation (EU) 2016/2031 of the European Parliament and the Council, as regards protective measures against pests of plants. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId83396a09b26488f12" w:history="1">
+      <w:hyperlink r:id="rId25536a2494fc499f3" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://eur-lex.europa.eu/legal-content/EN/TXT/?uri=CELEX%3A32019R2072</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [last accessed 20 Feb 2023].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4298,72 +4298,72 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">GBIF.org (Global Biodiversity Information Facility) (2022) GBIF Occurrence of </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Entoleuca mammata</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Wahlenb.) J.D. Rogers &amp; Y.M. Ju. Download </w:t>
       </w:r>
-      <w:hyperlink r:id="rId70746a09b26488f70" w:history="1">
+      <w:hyperlink r:id="rId34536a2494fc49a51" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.15468/dl.w8vdpk</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId28466a09b26488f8f" w:history="1">
+      <w:hyperlink r:id="rId20966a2494fc49a70" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.gbif.org/species/2576553</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [last accessed 20 Feb 2023].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4456,51 +4456,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">98</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 77–160. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId56496a09b2648906a" w:history="1">
+      <w:hyperlink r:id="rId25876a2494fc49b4a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/s13225-019-00433-6</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4584,51 +4584,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">108</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 766–774. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId78906a09b26489139" w:history="1">
+      <w:hyperlink r:id="rId28916a2494fc49c19" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1017/S0953756204000334</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4674,51 +4674,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">138</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(2), 263–274. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId85426a09b264891c9" w:history="1">
+      <w:hyperlink r:id="rId34346a2494fc49ca9" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/s10342-019-01165-7</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4820,51 +4820,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">NBN Atlas (2022) National Biodiversity Network: Fungal Records Database of Britain and Ireland for </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Entoleuca mammata</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. British Mycological Society Available online: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId17736a09b264892bf" w:history="1">
+      <w:hyperlink r:id="rId21386a2494fc49da6" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://species.nbnatlas.org/species/BMSSYS0000006456#</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [last accessed 20 Feb 2023].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4939,51 +4939,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">257</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(2), 390–400. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId12846a09b2648937e" w:history="1">
+      <w:hyperlink r:id="rId64096a2494fc49e63" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1016/j.foreco.2008.09.053</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5301,51 +5301,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">8</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(2), 14435. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId24616a09b264895bf" w:history="1">
+      <w:hyperlink r:id="rId83456a2494fc4a0a2" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.nature.com/articles/ncomms14435</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5409,51 +5409,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 13–24.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Stener LG (2010) Tillväxt, vitalitet och densitet för kloner av hybridasp och poppel i sydsvenska fältförsök [Growth, vitality and density of hybrid aspen and poplar clones from field trials in Southern Sweden]. Arbetsrapport 717, Skogforsk, Sweden. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId76056a09b26489670" w:history="1">
+      <w:hyperlink r:id="rId61336a2494fc4a152" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.skogforsk.se/cd_20190114162830/contentassets/bdd944d7edd04630b86d97d6fd172009/arbetsrapport-988-2018.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [last accessed 20 Feb 2023].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5528,51 +5528,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Entoleuca mammata</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId74576a09b26489733" w:history="1">
+      <w:hyperlink r:id="rId41726a2494fc4a219" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -5763,81 +5763,81 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">13</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 4 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId12466a09b264898a4" w:history="1">
+      <w:hyperlink r:id="rId30776a2494fc4a3b4" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://onlinelibrary.wiley.com/doi/epdf/10.1111/j.1365-2338.1983.tb01719.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="58741352" name="name55266a09b26489ccf" descr="eu_funding_250.png"/>
+            <wp:docPr id="90497449" name="name74596a2494fc4a713" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId19176a09b26489cce" cstate="print"/>
+                    <a:blip r:embed="rId83946a2494fc4a711" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -5935,137 +5935,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="38529266">
+  <w:abstractNum w:abstractNumId="57202612">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="67706299">
+    <w:lvl w:ilvl="0" w:tplc="67839332">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="67706299" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="67839332" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="67706299" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="67839332" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="67706299" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="67839332" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="67706299" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="67839332" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="67706299" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="67839332" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="67706299" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="67839332" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="67706299" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="67839332" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="67706299" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="67839332" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="38529265">
+  <w:abstractNum w:abstractNumId="57202611">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="86541001">
+    <w:lvl w:ilvl="0" w:tplc="10858684">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -6817,55 +6817,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="38529265">
-    <w:abstractNumId w:val="38529265"/>
+  <w:num w:numId="57202611">
+    <w:abstractNumId w:val="57202611"/>
   </w:num>
-  <w:num w:numId="38529266">
-    <w:abstractNumId w:val="38529266"/>
+  <w:num w:numId="57202612">
+    <w:abstractNumId w:val="57202612"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -18415,51 +18415,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId657770084" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId499883322" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId17936a09b26485e03" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/HYPOMA/" TargetMode="External"/><Relationship Id="rId56876a09b26485e6e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/HYPOMA/categorization" TargetMode="External"/><Relationship Id="rId31726a09b264865e6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/HYPOMA/photos" TargetMode="External"/><Relationship Id="rId41056a09b26488c4c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1079/DMPD/20203227937" TargetMode="External"/><Relationship Id="rId51476a09b26488d05" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2017.4925" TargetMode="External"/><Relationship Id="rId25426a09b26488d95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12414" TargetMode="External"/><Relationship Id="rId15436a09b26488dc7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/reporting/article-5677" TargetMode="External"/><Relationship Id="rId56526a09b26488e06" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/standards/PM1/" TargetMode="External"/><Relationship Id="rId75676a09b26488e63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/HYPOMA" TargetMode="External"/><Relationship Id="rId30666a09b26488ecc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://urn.kb.se/resolve?urn=urn:nbn:se:uu:diva-228443" TargetMode="External"/><Relationship Id="rId83396a09b26488f12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eur-lex.europa.eu/legal-content/EN/TXT/?uri=CELEX%3A32019R2072" TargetMode="External"/><Relationship Id="rId70746a09b26488f70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.15468/dl.w8vdpk" TargetMode="External"/><Relationship Id="rId28466a09b26488f8f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gbif.org/species/2576553" TargetMode="External"/><Relationship Id="rId56496a09b2648906a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s13225-019-00433-6" TargetMode="External"/><Relationship Id="rId78906a09b26489139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1017/S0953756204000334" TargetMode="External"/><Relationship Id="rId85426a09b264891c9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s10342-019-01165-7" TargetMode="External"/><Relationship Id="rId17736a09b264892bf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://species.nbnatlas.org/species/BMSSYS0000006456" TargetMode="External"/><Relationship Id="rId12846a09b2648937e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.foreco.2008.09.053" TargetMode="External"/><Relationship Id="rId24616a09b264895bf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.nature.com/articles/ncomms14435" TargetMode="External"/><Relationship Id="rId76056a09b26489670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skogforsk.se/cd_20190114162830/contentassets/bdd944d7edd04630b86d97d6fd172009/arbetsrapport-988-2018.pdf" TargetMode="External"/><Relationship Id="rId74576a09b26489733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId12466a09b264898a4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/epdf/10.1111/j.1365-2338.1983.tb01719.x" TargetMode="External"/><Relationship Id="rId44236a09b264864ab" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId44236a09b264864ab.jpg"/><Relationship Id="rId75626a09b26487e74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId75626a09b26487e74.jpg"/><Relationship Id="rId19176a09b26489cce" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId19176a09b26489cce.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId255017847" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId338054429" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId57526a2494fc46c3e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/HYPOMA/" TargetMode="External"/><Relationship Id="rId71316a2494fc46cab" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/HYPOMA/categorization" TargetMode="External"/><Relationship Id="rId44136a2494fc474d0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/HYPOMA/photos" TargetMode="External"/><Relationship Id="rId28216a2494fc49737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1079/DMPD/20203227937" TargetMode="External"/><Relationship Id="rId77456a2494fc497f3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2017.4925" TargetMode="External"/><Relationship Id="rId75746a2494fc49882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12414" TargetMode="External"/><Relationship Id="rId56226a2494fc498b5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/reporting/article-5677" TargetMode="External"/><Relationship Id="rId33936a2494fc498f4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/standards/PM1/" TargetMode="External"/><Relationship Id="rId11606a2494fc49951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/HYPOMA" TargetMode="External"/><Relationship Id="rId55216a2494fc499b1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://urn.kb.se/resolve?urn=urn:nbn:se:uu:diva-228443" TargetMode="External"/><Relationship Id="rId25536a2494fc499f3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eur-lex.europa.eu/legal-content/EN/TXT/?uri=CELEX%3A32019R2072" TargetMode="External"/><Relationship Id="rId34536a2494fc49a51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.15468/dl.w8vdpk" TargetMode="External"/><Relationship Id="rId20966a2494fc49a70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gbif.org/species/2576553" TargetMode="External"/><Relationship Id="rId25876a2494fc49b4a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s13225-019-00433-6" TargetMode="External"/><Relationship Id="rId28916a2494fc49c19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1017/S0953756204000334" TargetMode="External"/><Relationship Id="rId34346a2494fc49ca9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s10342-019-01165-7" TargetMode="External"/><Relationship Id="rId21386a2494fc49da6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://species.nbnatlas.org/species/BMSSYS0000006456" TargetMode="External"/><Relationship Id="rId64096a2494fc49e63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.foreco.2008.09.053" TargetMode="External"/><Relationship Id="rId83456a2494fc4a0a2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.nature.com/articles/ncomms14435" TargetMode="External"/><Relationship Id="rId61336a2494fc4a152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skogforsk.se/cd_20190114162830/contentassets/bdd944d7edd04630b86d97d6fd172009/arbetsrapport-988-2018.pdf" TargetMode="External"/><Relationship Id="rId41726a2494fc4a219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId30776a2494fc4a3b4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/epdf/10.1111/j.1365-2338.1983.tb01719.x" TargetMode="External"/><Relationship Id="rId49746a2494fc47380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId49746a2494fc47380.jpg"/><Relationship Id="rId97956a2494fc4884a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId97956a2494fc4884a.jpg"/><Relationship Id="rId83946a2494fc4a711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId83946a2494fc4a711.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>