--- v9 (2026-06-06)
+++ v10 (2026-06-27)
@@ -402,51 +402,51 @@
               <w:t xml:space="preserve"> Klotzsch</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> canker of aspen, canker of poplar, hypoxylon canker of poplar</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57526a2494fc46c3e" w:history="1">
+            <w:hyperlink r:id="rId28776a3f5ae428abf" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -462,51 +462,51 @@
               <w:t xml:space="preserve"> A1/A2 (formerly)</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> PZ Quarantine pest ((EU) 2019/2072 Annex III)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71316a2494fc46cab" w:history="1">
+            <w:hyperlink r:id="rId45576a3f5ae428b2a" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -520,86 +520,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> HYPOMA</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="41927376" name="name42726a2494fc47382" descr="2829.jpg"/>
+                  <wp:docPr id="89829403" name="name52296a3f5ae42a2e5" descr="2829.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="2829.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId49746a2494fc47380" cstate="print"/>
+                          <a:blip r:embed="rId69696a3f5ae42a2e1" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId44136a2494fc474d0" w:history="1">
+            <w:hyperlink r:id="rId84516a3f5ae42a465" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -1927,63 +1927,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 2017).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="69607272" name="name80816a2494fc4884e" descr="HYPOMA_distribution_map.jpg"/>
+            <wp:docPr id="28710879" name="name90566a3f5ae42b5fc" descr="HYPOMA_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="HYPOMA_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId97956a2494fc4884a" cstate="print"/>
+                    <a:blip r:embed="rId29666a3f5ae42b5f9" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -3815,51 +3815,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI (2020) Distribution Maps of Plant Diseases. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Entoleuca mammata</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId28216a2494fc49737" w:history="1">
+      <w:hyperlink r:id="rId27396a3f5ae42c420" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1079/DMPD/20203227937</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3923,51 +3923,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">15</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(7), 4925. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId77456a2494fc497f3" w:history="1">
+      <w:hyperlink r:id="rId35856a3f5ae42c4db" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2017.4925</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4013,120 +4013,120 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">47</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(3), 470–478. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId75746a2494fc49882" w:history="1">
+      <w:hyperlink r:id="rId79686a3f5ae42c56b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/epp.12414</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (1988) EPPO Global Database Reporting Service no. 02 1988 Num. article: 1988/01 </w:t>
       </w:r>
-      <w:hyperlink r:id="rId56226a2494fc498b5" w:history="1">
+      <w:hyperlink r:id="rId85286a3f5ae42c59d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/reporting/article-5677</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [last accessed 20 Feb 2023].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2022) EPPO Global Database page on EPPO A1 and A2 lists of pests recommended for regulation as quarantine pests. PM 1/002(30). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId33936a2494fc498f4" w:history="1">
+      <w:hyperlink r:id="rId20816a3f5ae42c5dc" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/standards/PM1/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [last accessed 20 Feb 2023].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4141,51 +4141,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2023) EPPO Global Database page on </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Entoleuca mammata</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId11606a2494fc49951" w:history="1">
+      <w:hyperlink r:id="rId80946a3f5ae42c63a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/taxon/HYPOMA</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [last accessed 20 Feb 2023].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4200,90 +4200,90 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Eriksson OE (2014) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Checklist of the non-lichenized ascomycetes of Sweden</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (2nd ed.). Acta Universitatis Upsaliensis, 499 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId55216a2494fc499b1" w:history="1">
+      <w:hyperlink r:id="rId22226a3f5ae42c697" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://urn.kb.se/resolve?urn=urn:nbn:se:uu:diva-228443</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [last accessed 20 Feb 2023].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EU (2019) Commission Implementing Regulation (EU) 2019/2072 of 28 November 2019 establishing uniform conditions for the implementation of Regulation (EU) 2016/2031 of the European Parliament and the Council, as regards protective measures against pests of plants. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId25536a2494fc499f3" w:history="1">
+      <w:hyperlink r:id="rId77256a3f5ae42c6d7" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://eur-lex.europa.eu/legal-content/EN/TXT/?uri=CELEX%3A32019R2072</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [last accessed 20 Feb 2023].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4298,72 +4298,72 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">GBIF.org (Global Biodiversity Information Facility) (2022) GBIF Occurrence of </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Entoleuca mammata</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Wahlenb.) J.D. Rogers &amp; Y.M. Ju. Download </w:t>
       </w:r>
-      <w:hyperlink r:id="rId34536a2494fc49a51" w:history="1">
+      <w:hyperlink r:id="rId73026a3f5ae42c736" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.15468/dl.w8vdpk</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId20966a2494fc49a70" w:history="1">
+      <w:hyperlink r:id="rId12326a3f5ae42c754" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.gbif.org/species/2576553</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [last accessed 20 Feb 2023].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4456,51 +4456,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">98</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 77–160. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId25876a2494fc49b4a" w:history="1">
+      <w:hyperlink r:id="rId34866a3f5ae42c82c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/s13225-019-00433-6</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4584,51 +4584,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">108</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 766–774. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId28916a2494fc49c19" w:history="1">
+      <w:hyperlink r:id="rId72166a3f5ae42c8f9" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1017/S0953756204000334</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4674,51 +4674,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">138</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(2), 263–274. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId34346a2494fc49ca9" w:history="1">
+      <w:hyperlink r:id="rId84096a3f5ae42c988" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/s10342-019-01165-7</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4820,51 +4820,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">NBN Atlas (2022) National Biodiversity Network: Fungal Records Database of Britain and Ireland for </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Entoleuca mammata</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. British Mycological Society Available online: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId21386a2494fc49da6" w:history="1">
+      <w:hyperlink r:id="rId29786a3f5ae42ca74" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://species.nbnatlas.org/species/BMSSYS0000006456#</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [last accessed 20 Feb 2023].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4939,51 +4939,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">257</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(2), 390–400. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId64096a2494fc49e63" w:history="1">
+      <w:hyperlink r:id="rId17956a3f5ae42cb30" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1016/j.foreco.2008.09.053</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5301,51 +5301,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">8</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(2), 14435. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId83456a2494fc4a0a2" w:history="1">
+      <w:hyperlink r:id="rId96936a3f5ae42cd81" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.nature.com/articles/ncomms14435</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5409,51 +5409,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 13–24.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Stener LG (2010) Tillväxt, vitalitet och densitet för kloner av hybridasp och poppel i sydsvenska fältförsök [Growth, vitality and density of hybrid aspen and poplar clones from field trials in Southern Sweden]. Arbetsrapport 717, Skogforsk, Sweden. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId61336a2494fc4a152" w:history="1">
+      <w:hyperlink r:id="rId50066a3f5ae42ce31" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.skogforsk.se/cd_20190114162830/contentassets/bdd944d7edd04630b86d97d6fd172009/arbetsrapport-988-2018.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [last accessed 20 Feb 2023].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5528,51 +5528,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Entoleuca mammata</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId41726a2494fc4a219" w:history="1">
+      <w:hyperlink r:id="rId93866a3f5ae42cf0c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -5763,81 +5763,81 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">13</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 4 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId30776a2494fc4a3b4" w:history="1">
+      <w:hyperlink r:id="rId48696a3f5ae42d0a4" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://onlinelibrary.wiley.com/doi/epdf/10.1111/j.1365-2338.1983.tb01719.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="90497449" name="name74596a2494fc4a713" descr="eu_funding_250.png"/>
+            <wp:docPr id="82005671" name="name54126a3f5ae42d2c6" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId83946a2494fc4a711" cstate="print"/>
+                    <a:blip r:embed="rId29846a3f5ae42d2c4" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -5935,137 +5935,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="57202612">
+  <w:abstractNum w:abstractNumId="45060988">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="67839332">
+    <w:lvl w:ilvl="0" w:tplc="39133184">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="67839332" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="39133184" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="67839332" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="39133184" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="67839332" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="39133184" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="67839332" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="39133184" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="67839332" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="39133184" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="67839332" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="39133184" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="67839332" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="39133184" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="67839332" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="39133184" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="57202611">
+  <w:abstractNum w:abstractNumId="45060987">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="10858684">
+    <w:lvl w:ilvl="0" w:tplc="80658990">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -6817,55 +6817,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="57202611">
-    <w:abstractNumId w:val="57202611"/>
+  <w:num w:numId="45060987">
+    <w:abstractNumId w:val="45060987"/>
   </w:num>
-  <w:num w:numId="57202612">
-    <w:abstractNumId w:val="57202612"/>
+  <w:num w:numId="45060988">
+    <w:abstractNumId w:val="45060988"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -18415,51 +18415,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId255017847" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId338054429" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId57526a2494fc46c3e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/HYPOMA/" TargetMode="External"/><Relationship Id="rId71316a2494fc46cab" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/HYPOMA/categorization" TargetMode="External"/><Relationship Id="rId44136a2494fc474d0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/HYPOMA/photos" TargetMode="External"/><Relationship Id="rId28216a2494fc49737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1079/DMPD/20203227937" TargetMode="External"/><Relationship Id="rId77456a2494fc497f3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2017.4925" TargetMode="External"/><Relationship Id="rId75746a2494fc49882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12414" TargetMode="External"/><Relationship Id="rId56226a2494fc498b5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/reporting/article-5677" TargetMode="External"/><Relationship Id="rId33936a2494fc498f4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/standards/PM1/" TargetMode="External"/><Relationship Id="rId11606a2494fc49951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/HYPOMA" TargetMode="External"/><Relationship Id="rId55216a2494fc499b1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://urn.kb.se/resolve?urn=urn:nbn:se:uu:diva-228443" TargetMode="External"/><Relationship Id="rId25536a2494fc499f3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eur-lex.europa.eu/legal-content/EN/TXT/?uri=CELEX%3A32019R2072" TargetMode="External"/><Relationship Id="rId34536a2494fc49a51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.15468/dl.w8vdpk" TargetMode="External"/><Relationship Id="rId20966a2494fc49a70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gbif.org/species/2576553" TargetMode="External"/><Relationship Id="rId25876a2494fc49b4a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s13225-019-00433-6" TargetMode="External"/><Relationship Id="rId28916a2494fc49c19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1017/S0953756204000334" TargetMode="External"/><Relationship Id="rId34346a2494fc49ca9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s10342-019-01165-7" TargetMode="External"/><Relationship Id="rId21386a2494fc49da6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://species.nbnatlas.org/species/BMSSYS0000006456" TargetMode="External"/><Relationship Id="rId64096a2494fc49e63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.foreco.2008.09.053" TargetMode="External"/><Relationship Id="rId83456a2494fc4a0a2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.nature.com/articles/ncomms14435" TargetMode="External"/><Relationship Id="rId61336a2494fc4a152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skogforsk.se/cd_20190114162830/contentassets/bdd944d7edd04630b86d97d6fd172009/arbetsrapport-988-2018.pdf" TargetMode="External"/><Relationship Id="rId41726a2494fc4a219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId30776a2494fc4a3b4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/epdf/10.1111/j.1365-2338.1983.tb01719.x" TargetMode="External"/><Relationship Id="rId49746a2494fc47380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId49746a2494fc47380.jpg"/><Relationship Id="rId97956a2494fc4884a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId97956a2494fc4884a.jpg"/><Relationship Id="rId83946a2494fc4a711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId83946a2494fc4a711.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId359130610" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId554729727" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId28776a3f5ae428abf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/HYPOMA/" TargetMode="External"/><Relationship Id="rId45576a3f5ae428b2a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/HYPOMA/categorization" TargetMode="External"/><Relationship Id="rId84516a3f5ae42a465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/HYPOMA/photos" TargetMode="External"/><Relationship Id="rId27396a3f5ae42c420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1079/DMPD/20203227937" TargetMode="External"/><Relationship Id="rId35856a3f5ae42c4db" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2017.4925" TargetMode="External"/><Relationship Id="rId79686a3f5ae42c56b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12414" TargetMode="External"/><Relationship Id="rId85286a3f5ae42c59d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/reporting/article-5677" TargetMode="External"/><Relationship Id="rId20816a3f5ae42c5dc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/standards/PM1/" TargetMode="External"/><Relationship Id="rId80946a3f5ae42c63a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/HYPOMA" TargetMode="External"/><Relationship Id="rId22226a3f5ae42c697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://urn.kb.se/resolve?urn=urn:nbn:se:uu:diva-228443" TargetMode="External"/><Relationship Id="rId77256a3f5ae42c6d7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eur-lex.europa.eu/legal-content/EN/TXT/?uri=CELEX%3A32019R2072" TargetMode="External"/><Relationship Id="rId73026a3f5ae42c736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.15468/dl.w8vdpk" TargetMode="External"/><Relationship Id="rId12326a3f5ae42c754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gbif.org/species/2576553" TargetMode="External"/><Relationship Id="rId34866a3f5ae42c82c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s13225-019-00433-6" TargetMode="External"/><Relationship Id="rId72166a3f5ae42c8f9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1017/S0953756204000334" TargetMode="External"/><Relationship Id="rId84096a3f5ae42c988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s10342-019-01165-7" TargetMode="External"/><Relationship Id="rId29786a3f5ae42ca74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://species.nbnatlas.org/species/BMSSYS0000006456" TargetMode="External"/><Relationship Id="rId17956a3f5ae42cb30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.foreco.2008.09.053" TargetMode="External"/><Relationship Id="rId96936a3f5ae42cd81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.nature.com/articles/ncomms14435" TargetMode="External"/><Relationship Id="rId50066a3f5ae42ce31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skogforsk.se/cd_20190114162830/contentassets/bdd944d7edd04630b86d97d6fd172009/arbetsrapport-988-2018.pdf" TargetMode="External"/><Relationship Id="rId93866a3f5ae42cf0c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId48696a3f5ae42d0a4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/epdf/10.1111/j.1365-2338.1983.tb01719.x" TargetMode="External"/><Relationship Id="rId69696a3f5ae42a2e1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId69696a3f5ae42a2e1.jpg"/><Relationship Id="rId29666a3f5ae42b5f9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId29666a3f5ae42b5f9.jpg"/><Relationship Id="rId29846a3f5ae42d2c4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId29846a3f5ae42d2c4.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>