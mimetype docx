--- v10 (2026-06-27)
+++ v11 (2026-07-17)
@@ -402,51 +402,51 @@
               <w:t xml:space="preserve"> Klotzsch</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> canker of aspen, canker of poplar, hypoxylon canker of poplar</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28776a3f5ae428abf" w:history="1">
+            <w:hyperlink r:id="rId75206a59ccd32a7f2" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -462,51 +462,51 @@
               <w:t xml:space="preserve"> A1/A2 (formerly)</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> PZ Quarantine pest ((EU) 2019/2072 Annex III)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45576a3f5ae428b2a" w:history="1">
+            <w:hyperlink r:id="rId25316a59ccd32a85b" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -520,86 +520,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> HYPOMA</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="89829403" name="name52296a3f5ae42a2e5" descr="2829.jpg"/>
+                  <wp:docPr id="53328174" name="name50736a59ccd32a943" descr="2829.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="2829.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId69696a3f5ae42a2e1" cstate="print"/>
+                          <a:blip r:embed="rId78246a59ccd32a942" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId84516a3f5ae42a465" w:history="1">
+            <w:hyperlink r:id="rId16726a59ccd32aa63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -1927,63 +1927,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 2017).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="28710879" name="name90566a3f5ae42b5fc" descr="HYPOMA_distribution_map.jpg"/>
+            <wp:docPr id="75731924" name="name92876a59ccd32bbb8" descr="HYPOMA_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="HYPOMA_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId29666a3f5ae42b5f9" cstate="print"/>
+                    <a:blip r:embed="rId72136a59ccd32bbb6" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -3815,51 +3815,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI (2020) Distribution Maps of Plant Diseases. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Entoleuca mammata</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId27396a3f5ae42c420" w:history="1">
+      <w:hyperlink r:id="rId92686a59ccd32c98d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1079/DMPD/20203227937</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3923,51 +3923,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">15</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(7), 4925. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId35856a3f5ae42c4db" w:history="1">
+      <w:hyperlink r:id="rId32836a59ccd32ca43" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2017.4925</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4013,120 +4013,120 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">47</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(3), 470–478. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId79686a3f5ae42c56b" w:history="1">
+      <w:hyperlink r:id="rId72726a59ccd32cad2" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/epp.12414</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (1988) EPPO Global Database Reporting Service no. 02 1988 Num. article: 1988/01 </w:t>
       </w:r>
-      <w:hyperlink r:id="rId85286a3f5ae42c59d" w:history="1">
+      <w:hyperlink r:id="rId19956a59ccd32cb04" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/reporting/article-5677</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [last accessed 20 Feb 2023].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2022) EPPO Global Database page on EPPO A1 and A2 lists of pests recommended for regulation as quarantine pests. PM 1/002(30). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId20816a3f5ae42c5dc" w:history="1">
+      <w:hyperlink r:id="rId34446a59ccd32cb42" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/standards/PM1/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [last accessed 20 Feb 2023].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4141,51 +4141,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2023) EPPO Global Database page on </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Entoleuca mammata</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId80946a3f5ae42c63a" w:history="1">
+      <w:hyperlink r:id="rId75696a59ccd32cb9e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/taxon/HYPOMA</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [last accessed 20 Feb 2023].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4200,90 +4200,90 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Eriksson OE (2014) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Checklist of the non-lichenized ascomycetes of Sweden</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (2nd ed.). Acta Universitatis Upsaliensis, 499 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId22226a3f5ae42c697" w:history="1">
+      <w:hyperlink r:id="rId47176a59ccd32cbfb" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://urn.kb.se/resolve?urn=urn:nbn:se:uu:diva-228443</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [last accessed 20 Feb 2023].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EU (2019) Commission Implementing Regulation (EU) 2019/2072 of 28 November 2019 establishing uniform conditions for the implementation of Regulation (EU) 2016/2031 of the European Parliament and the Council, as regards protective measures against pests of plants. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId77256a3f5ae42c6d7" w:history="1">
+      <w:hyperlink r:id="rId63066a59ccd32cc3b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://eur-lex.europa.eu/legal-content/EN/TXT/?uri=CELEX%3A32019R2072</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [last accessed 20 Feb 2023].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4298,72 +4298,72 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">GBIF.org (Global Biodiversity Information Facility) (2022) GBIF Occurrence of </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Entoleuca mammata</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Wahlenb.) J.D. Rogers &amp; Y.M. Ju. Download </w:t>
       </w:r>
-      <w:hyperlink r:id="rId73026a3f5ae42c736" w:history="1">
+      <w:hyperlink r:id="rId77246a59ccd32cc9a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.15468/dl.w8vdpk</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId12326a3f5ae42c754" w:history="1">
+      <w:hyperlink r:id="rId95556a59ccd32ccb9" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.gbif.org/species/2576553</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [last accessed 20 Feb 2023].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4456,51 +4456,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">98</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 77–160. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId34866a3f5ae42c82c" w:history="1">
+      <w:hyperlink r:id="rId47856a59ccd32cd91" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/s13225-019-00433-6</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4584,51 +4584,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">108</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 766–774. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId72166a3f5ae42c8f9" w:history="1">
+      <w:hyperlink r:id="rId96496a59ccd32ce5f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1017/S0953756204000334</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4674,51 +4674,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">138</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(2), 263–274. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId84096a3f5ae42c988" w:history="1">
+      <w:hyperlink r:id="rId69276a59ccd32cf0a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/s10342-019-01165-7</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4820,51 +4820,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">NBN Atlas (2022) National Biodiversity Network: Fungal Records Database of Britain and Ireland for </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Entoleuca mammata</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. British Mycological Society Available online: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId29786a3f5ae42ca74" w:history="1">
+      <w:hyperlink r:id="rId25176a59ccd32cff9" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://species.nbnatlas.org/species/BMSSYS0000006456#</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [last accessed 20 Feb 2023].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4939,51 +4939,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">257</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(2), 390–400. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId17956a3f5ae42cb30" w:history="1">
+      <w:hyperlink r:id="rId52976a59ccd32d0b3" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1016/j.foreco.2008.09.053</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5301,51 +5301,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">8</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(2), 14435. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId96936a3f5ae42cd81" w:history="1">
+      <w:hyperlink r:id="rId99266a59ccd32d2f0" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.nature.com/articles/ncomms14435</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5409,51 +5409,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 13–24.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Stener LG (2010) Tillväxt, vitalitet och densitet för kloner av hybridasp och poppel i sydsvenska fältförsök [Growth, vitality and density of hybrid aspen and poplar clones from field trials in Southern Sweden]. Arbetsrapport 717, Skogforsk, Sweden. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId50066a3f5ae42ce31" w:history="1">
+      <w:hyperlink r:id="rId72736a59ccd32d3ac" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.skogforsk.se/cd_20190114162830/contentassets/bdd944d7edd04630b86d97d6fd172009/arbetsrapport-988-2018.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [last accessed 20 Feb 2023].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5528,51 +5528,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Entoleuca mammata</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId93866a3f5ae42cf0c" w:history="1">
+      <w:hyperlink r:id="rId11406a59ccd32d473" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -5763,81 +5763,81 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">13</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 4 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId48696a3f5ae42d0a4" w:history="1">
+      <w:hyperlink r:id="rId15416a59ccd32d5e7" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://onlinelibrary.wiley.com/doi/epdf/10.1111/j.1365-2338.1983.tb01719.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="82005671" name="name54126a3f5ae42d2c6" descr="eu_funding_250.png"/>
+            <wp:docPr id="678834" name="name80486a59ccd32d66d" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId29846a3f5ae42d2c4" cstate="print"/>
+                    <a:blip r:embed="rId11746a59ccd32d66c" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -5935,137 +5935,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="45060988">
+  <w:abstractNum w:abstractNumId="22783081">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="39133184">
+    <w:lvl w:ilvl="0" w:tplc="54914833">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="39133184" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="54914833" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="39133184" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="54914833" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="39133184" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="54914833" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="39133184" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="54914833" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="39133184" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="54914833" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="39133184" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="54914833" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="39133184" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="54914833" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="39133184" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="54914833" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="45060987">
+  <w:abstractNum w:abstractNumId="22783080">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="80658990">
+    <w:lvl w:ilvl="0" w:tplc="34307368">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -6817,55 +6817,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="45060987">
-    <w:abstractNumId w:val="45060987"/>
+  <w:num w:numId="22783080">
+    <w:abstractNumId w:val="22783080"/>
   </w:num>
-  <w:num w:numId="45060988">
-    <w:abstractNumId w:val="45060988"/>
+  <w:num w:numId="22783081">
+    <w:abstractNumId w:val="22783081"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -18415,51 +18415,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId359130610" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId554729727" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId28776a3f5ae428abf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/HYPOMA/" TargetMode="External"/><Relationship Id="rId45576a3f5ae428b2a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/HYPOMA/categorization" TargetMode="External"/><Relationship Id="rId84516a3f5ae42a465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/HYPOMA/photos" TargetMode="External"/><Relationship Id="rId27396a3f5ae42c420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1079/DMPD/20203227937" TargetMode="External"/><Relationship Id="rId35856a3f5ae42c4db" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2017.4925" TargetMode="External"/><Relationship Id="rId79686a3f5ae42c56b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12414" TargetMode="External"/><Relationship Id="rId85286a3f5ae42c59d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/reporting/article-5677" TargetMode="External"/><Relationship Id="rId20816a3f5ae42c5dc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/standards/PM1/" TargetMode="External"/><Relationship Id="rId80946a3f5ae42c63a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/HYPOMA" TargetMode="External"/><Relationship Id="rId22226a3f5ae42c697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://urn.kb.se/resolve?urn=urn:nbn:se:uu:diva-228443" TargetMode="External"/><Relationship Id="rId77256a3f5ae42c6d7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eur-lex.europa.eu/legal-content/EN/TXT/?uri=CELEX%3A32019R2072" TargetMode="External"/><Relationship Id="rId73026a3f5ae42c736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.15468/dl.w8vdpk" TargetMode="External"/><Relationship Id="rId12326a3f5ae42c754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gbif.org/species/2576553" TargetMode="External"/><Relationship Id="rId34866a3f5ae42c82c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s13225-019-00433-6" TargetMode="External"/><Relationship Id="rId72166a3f5ae42c8f9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1017/S0953756204000334" TargetMode="External"/><Relationship Id="rId84096a3f5ae42c988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s10342-019-01165-7" TargetMode="External"/><Relationship Id="rId29786a3f5ae42ca74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://species.nbnatlas.org/species/BMSSYS0000006456" TargetMode="External"/><Relationship Id="rId17956a3f5ae42cb30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.foreco.2008.09.053" TargetMode="External"/><Relationship Id="rId96936a3f5ae42cd81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.nature.com/articles/ncomms14435" TargetMode="External"/><Relationship Id="rId50066a3f5ae42ce31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skogforsk.se/cd_20190114162830/contentassets/bdd944d7edd04630b86d97d6fd172009/arbetsrapport-988-2018.pdf" TargetMode="External"/><Relationship Id="rId93866a3f5ae42cf0c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId48696a3f5ae42d0a4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/epdf/10.1111/j.1365-2338.1983.tb01719.x" TargetMode="External"/><Relationship Id="rId69696a3f5ae42a2e1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId69696a3f5ae42a2e1.jpg"/><Relationship Id="rId29666a3f5ae42b5f9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId29666a3f5ae42b5f9.jpg"/><Relationship Id="rId29846a3f5ae42d2c4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId29846a3f5ae42d2c4.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId651129073" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId890902779" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId75206a59ccd32a7f2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/HYPOMA/" TargetMode="External"/><Relationship Id="rId25316a59ccd32a85b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/HYPOMA/categorization" TargetMode="External"/><Relationship Id="rId16726a59ccd32aa63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/HYPOMA/photos" TargetMode="External"/><Relationship Id="rId92686a59ccd32c98d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1079/DMPD/20203227937" TargetMode="External"/><Relationship Id="rId32836a59ccd32ca43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2017.4925" TargetMode="External"/><Relationship Id="rId72726a59ccd32cad2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12414" TargetMode="External"/><Relationship Id="rId19956a59ccd32cb04" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/reporting/article-5677" TargetMode="External"/><Relationship Id="rId34446a59ccd32cb42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/standards/PM1/" TargetMode="External"/><Relationship Id="rId75696a59ccd32cb9e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/HYPOMA" TargetMode="External"/><Relationship Id="rId47176a59ccd32cbfb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://urn.kb.se/resolve?urn=urn:nbn:se:uu:diva-228443" TargetMode="External"/><Relationship Id="rId63066a59ccd32cc3b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eur-lex.europa.eu/legal-content/EN/TXT/?uri=CELEX%3A32019R2072" TargetMode="External"/><Relationship Id="rId77246a59ccd32cc9a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.15468/dl.w8vdpk" TargetMode="External"/><Relationship Id="rId95556a59ccd32ccb9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gbif.org/species/2576553" TargetMode="External"/><Relationship Id="rId47856a59ccd32cd91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s13225-019-00433-6" TargetMode="External"/><Relationship Id="rId96496a59ccd32ce5f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1017/S0953756204000334" TargetMode="External"/><Relationship Id="rId69276a59ccd32cf0a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s10342-019-01165-7" TargetMode="External"/><Relationship Id="rId25176a59ccd32cff9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://species.nbnatlas.org/species/BMSSYS0000006456" TargetMode="External"/><Relationship Id="rId52976a59ccd32d0b3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.foreco.2008.09.053" TargetMode="External"/><Relationship Id="rId99266a59ccd32d2f0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.nature.com/articles/ncomms14435" TargetMode="External"/><Relationship Id="rId72736a59ccd32d3ac" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skogforsk.se/cd_20190114162830/contentassets/bdd944d7edd04630b86d97d6fd172009/arbetsrapport-988-2018.pdf" TargetMode="External"/><Relationship Id="rId11406a59ccd32d473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId15416a59ccd32d5e7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/epdf/10.1111/j.1365-2338.1983.tb01719.x" TargetMode="External"/><Relationship Id="rId78246a59ccd32a942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId78246a59ccd32a942.jpg"/><Relationship Id="rId72136a59ccd32bbb6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId72136a59ccd32bbb6.jpg"/><Relationship Id="rId11746a59ccd32d66c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId11746a59ccd32d66c.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>