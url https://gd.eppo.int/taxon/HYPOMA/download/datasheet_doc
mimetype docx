--- v11 (2026-07-17)
+++ v12 (2026-08-06)
@@ -402,51 +402,51 @@
               <w:t xml:space="preserve"> Klotzsch</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> canker of aspen, canker of poplar, hypoxylon canker of poplar</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75206a59ccd32a7f2" w:history="1">
+            <w:hyperlink r:id="rId43336a7479003cddb" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -462,51 +462,51 @@
               <w:t xml:space="preserve"> A1/A2 (formerly)</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> PZ Quarantine pest ((EU) 2019/2072 Annex III)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25316a59ccd32a85b" w:history="1">
+            <w:hyperlink r:id="rId11246a7479003ce45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -520,86 +520,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> HYPOMA</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="53328174" name="name50736a59ccd32a943" descr="2829.jpg"/>
+                  <wp:docPr id="63742194" name="name81336a7479003cf01" descr="2829.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="2829.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId78246a59ccd32a942" cstate="print"/>
+                          <a:blip r:embed="rId17576a7479003cf00" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId16726a59ccd32aa63" w:history="1">
+            <w:hyperlink r:id="rId45556a7479003d00e" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -1927,63 +1927,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 2017).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="75731924" name="name92876a59ccd32bbb8" descr="HYPOMA_distribution_map.jpg"/>
+            <wp:docPr id="18747581" name="name89066a7479003e769" descr="HYPOMA_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="HYPOMA_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId72136a59ccd32bbb6" cstate="print"/>
+                    <a:blip r:embed="rId38146a7479003e765" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -3815,51 +3815,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI (2020) Distribution Maps of Plant Diseases. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Entoleuca mammata</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId92686a59ccd32c98d" w:history="1">
+      <w:hyperlink r:id="rId54846a7479003f56c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1079/DMPD/20203227937</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3923,51 +3923,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">15</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(7), 4925. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId32836a59ccd32ca43" w:history="1">
+      <w:hyperlink r:id="rId66856a7479003f624" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2017.4925</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4013,120 +4013,120 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">47</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(3), 470–478. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId72726a59ccd32cad2" w:history="1">
+      <w:hyperlink r:id="rId96166a7479003f6b2" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/epp.12414</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (1988) EPPO Global Database Reporting Service no. 02 1988 Num. article: 1988/01 </w:t>
       </w:r>
-      <w:hyperlink r:id="rId19956a59ccd32cb04" w:history="1">
+      <w:hyperlink r:id="rId21856a7479003f6e4" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/reporting/article-5677</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [last accessed 20 Feb 2023].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2022) EPPO Global Database page on EPPO A1 and A2 lists of pests recommended for regulation as quarantine pests. PM 1/002(30). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId34446a59ccd32cb42" w:history="1">
+      <w:hyperlink r:id="rId91996a7479003f746" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/standards/PM1/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [last accessed 20 Feb 2023].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4141,51 +4141,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2023) EPPO Global Database page on </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Entoleuca mammata</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId75696a59ccd32cb9e" w:history="1">
+      <w:hyperlink r:id="rId45536a7479003f7a7" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/taxon/HYPOMA</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [last accessed 20 Feb 2023].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4200,90 +4200,90 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Eriksson OE (2014) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Checklist of the non-lichenized ascomycetes of Sweden</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (2nd ed.). Acta Universitatis Upsaliensis, 499 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId47176a59ccd32cbfb" w:history="1">
+      <w:hyperlink r:id="rId92446a7479003f807" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://urn.kb.se/resolve?urn=urn:nbn:se:uu:diva-228443</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [last accessed 20 Feb 2023].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EU (2019) Commission Implementing Regulation (EU) 2019/2072 of 28 November 2019 establishing uniform conditions for the implementation of Regulation (EU) 2016/2031 of the European Parliament and the Council, as regards protective measures against pests of plants. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId63066a59ccd32cc3b" w:history="1">
+      <w:hyperlink r:id="rId74996a7479003f847" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://eur-lex.europa.eu/legal-content/EN/TXT/?uri=CELEX%3A32019R2072</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [last accessed 20 Feb 2023].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4298,72 +4298,72 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">GBIF.org (Global Biodiversity Information Facility) (2022) GBIF Occurrence of </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Entoleuca mammata</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Wahlenb.) J.D. Rogers &amp; Y.M. Ju. Download </w:t>
       </w:r>
-      <w:hyperlink r:id="rId77246a59ccd32cc9a" w:history="1">
+      <w:hyperlink r:id="rId72326a7479003f8a7" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.15468/dl.w8vdpk</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId95556a59ccd32ccb9" w:history="1">
+      <w:hyperlink r:id="rId22646a7479003f8c6" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.gbif.org/species/2576553</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [last accessed 20 Feb 2023].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4456,51 +4456,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">98</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 77–160. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId47856a59ccd32cd91" w:history="1">
+      <w:hyperlink r:id="rId75396a7479003f99f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/s13225-019-00433-6</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4584,51 +4584,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">108</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 766–774. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId96496a59ccd32ce5f" w:history="1">
+      <w:hyperlink r:id="rId20276a7479003fa6d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1017/S0953756204000334</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4674,51 +4674,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">138</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(2), 263–274. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId69276a59ccd32cf0a" w:history="1">
+      <w:hyperlink r:id="rId73136a7479003fafd" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/s10342-019-01165-7</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4820,51 +4820,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">NBN Atlas (2022) National Biodiversity Network: Fungal Records Database of Britain and Ireland for </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Entoleuca mammata</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. British Mycological Society Available online: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId25176a59ccd32cff9" w:history="1">
+      <w:hyperlink r:id="rId87046a7479003fc64" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://species.nbnatlas.org/species/BMSSYS0000006456#</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [last accessed 20 Feb 2023].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4939,51 +4939,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">257</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(2), 390–400. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId52976a59ccd32d0b3" w:history="1">
+      <w:hyperlink r:id="rId82626a7479003fd40" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1016/j.foreco.2008.09.053</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5301,51 +5301,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">8</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(2), 14435. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId99266a59ccd32d2f0" w:history="1">
+      <w:hyperlink r:id="rId49436a7479003ff84" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.nature.com/articles/ncomms14435</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5409,51 +5409,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 13–24.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Stener LG (2010) Tillväxt, vitalitet och densitet för kloner av hybridasp och poppel i sydsvenska fältförsök [Growth, vitality and density of hybrid aspen and poplar clones from field trials in Southern Sweden]. Arbetsrapport 717, Skogforsk, Sweden. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId72736a59ccd32d3ac" w:history="1">
+      <w:hyperlink r:id="rId56286a74790040034" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.skogforsk.se/cd_20190114162830/contentassets/bdd944d7edd04630b86d97d6fd172009/arbetsrapport-988-2018.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [last accessed 20 Feb 2023].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5528,51 +5528,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Entoleuca mammata</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId11406a59ccd32d473" w:history="1">
+      <w:hyperlink r:id="rId87306a747900400fb" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -5763,81 +5763,81 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">13</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 4 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId15416a59ccd32d5e7" w:history="1">
+      <w:hyperlink r:id="rId23216a7479004026e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://onlinelibrary.wiley.com/doi/epdf/10.1111/j.1365-2338.1983.tb01719.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="678834" name="name80486a59ccd32d66d" descr="eu_funding_250.png"/>
+            <wp:docPr id="23069985" name="name31746a74790040300" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId11746a59ccd32d66c" cstate="print"/>
+                    <a:blip r:embed="rId49606a747900402ff" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -5935,137 +5935,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="22783081">
+  <w:abstractNum w:abstractNumId="13283194">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="54914833">
+    <w:lvl w:ilvl="0" w:tplc="33961634">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="54914833" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="33961634" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="54914833" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="33961634" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="54914833" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="33961634" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="54914833" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="33961634" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="54914833" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="33961634" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="54914833" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="33961634" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="54914833" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="33961634" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="54914833" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="33961634" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="22783080">
+  <w:abstractNum w:abstractNumId="13283193">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="34307368">
+    <w:lvl w:ilvl="0" w:tplc="34620298">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -6817,55 +6817,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="22783080">
-    <w:abstractNumId w:val="22783080"/>
+  <w:num w:numId="13283193">
+    <w:abstractNumId w:val="13283193"/>
   </w:num>
-  <w:num w:numId="22783081">
-    <w:abstractNumId w:val="22783081"/>
+  <w:num w:numId="13283194">
+    <w:abstractNumId w:val="13283194"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -18415,51 +18415,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId651129073" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId890902779" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId75206a59ccd32a7f2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/HYPOMA/" TargetMode="External"/><Relationship Id="rId25316a59ccd32a85b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/HYPOMA/categorization" TargetMode="External"/><Relationship Id="rId16726a59ccd32aa63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/HYPOMA/photos" TargetMode="External"/><Relationship Id="rId92686a59ccd32c98d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1079/DMPD/20203227937" TargetMode="External"/><Relationship Id="rId32836a59ccd32ca43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2017.4925" TargetMode="External"/><Relationship Id="rId72726a59ccd32cad2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12414" TargetMode="External"/><Relationship Id="rId19956a59ccd32cb04" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/reporting/article-5677" TargetMode="External"/><Relationship Id="rId34446a59ccd32cb42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/standards/PM1/" TargetMode="External"/><Relationship Id="rId75696a59ccd32cb9e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/HYPOMA" TargetMode="External"/><Relationship Id="rId47176a59ccd32cbfb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://urn.kb.se/resolve?urn=urn:nbn:se:uu:diva-228443" TargetMode="External"/><Relationship Id="rId63066a59ccd32cc3b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eur-lex.europa.eu/legal-content/EN/TXT/?uri=CELEX%3A32019R2072" TargetMode="External"/><Relationship Id="rId77246a59ccd32cc9a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.15468/dl.w8vdpk" TargetMode="External"/><Relationship Id="rId95556a59ccd32ccb9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gbif.org/species/2576553" TargetMode="External"/><Relationship Id="rId47856a59ccd32cd91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s13225-019-00433-6" TargetMode="External"/><Relationship Id="rId96496a59ccd32ce5f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1017/S0953756204000334" TargetMode="External"/><Relationship Id="rId69276a59ccd32cf0a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s10342-019-01165-7" TargetMode="External"/><Relationship Id="rId25176a59ccd32cff9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://species.nbnatlas.org/species/BMSSYS0000006456" TargetMode="External"/><Relationship Id="rId52976a59ccd32d0b3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.foreco.2008.09.053" TargetMode="External"/><Relationship Id="rId99266a59ccd32d2f0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.nature.com/articles/ncomms14435" TargetMode="External"/><Relationship Id="rId72736a59ccd32d3ac" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skogforsk.se/cd_20190114162830/contentassets/bdd944d7edd04630b86d97d6fd172009/arbetsrapport-988-2018.pdf" TargetMode="External"/><Relationship Id="rId11406a59ccd32d473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId15416a59ccd32d5e7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/epdf/10.1111/j.1365-2338.1983.tb01719.x" TargetMode="External"/><Relationship Id="rId78246a59ccd32a942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId78246a59ccd32a942.jpg"/><Relationship Id="rId72136a59ccd32bbb6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId72136a59ccd32bbb6.jpg"/><Relationship Id="rId11746a59ccd32d66c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId11746a59ccd32d66c.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId555244775" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId823127734" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId43336a7479003cddb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/HYPOMA/" TargetMode="External"/><Relationship Id="rId11246a7479003ce45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/HYPOMA/categorization" TargetMode="External"/><Relationship Id="rId45556a7479003d00e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/HYPOMA/photos" TargetMode="External"/><Relationship Id="rId54846a7479003f56c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1079/DMPD/20203227937" TargetMode="External"/><Relationship Id="rId66856a7479003f624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2017.4925" TargetMode="External"/><Relationship Id="rId96166a7479003f6b2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12414" TargetMode="External"/><Relationship Id="rId21856a7479003f6e4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/reporting/article-5677" TargetMode="External"/><Relationship Id="rId91996a7479003f746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/standards/PM1/" TargetMode="External"/><Relationship Id="rId45536a7479003f7a7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/HYPOMA" TargetMode="External"/><Relationship Id="rId92446a7479003f807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://urn.kb.se/resolve?urn=urn:nbn:se:uu:diva-228443" TargetMode="External"/><Relationship Id="rId74996a7479003f847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eur-lex.europa.eu/legal-content/EN/TXT/?uri=CELEX%3A32019R2072" TargetMode="External"/><Relationship Id="rId72326a7479003f8a7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.15468/dl.w8vdpk" TargetMode="External"/><Relationship Id="rId22646a7479003f8c6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gbif.org/species/2576553" TargetMode="External"/><Relationship Id="rId75396a7479003f99f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s13225-019-00433-6" TargetMode="External"/><Relationship Id="rId20276a7479003fa6d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1017/S0953756204000334" TargetMode="External"/><Relationship Id="rId73136a7479003fafd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s10342-019-01165-7" TargetMode="External"/><Relationship Id="rId87046a7479003fc64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://species.nbnatlas.org/species/BMSSYS0000006456" TargetMode="External"/><Relationship Id="rId82626a7479003fd40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.foreco.2008.09.053" TargetMode="External"/><Relationship Id="rId49436a7479003ff84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.nature.com/articles/ncomms14435" TargetMode="External"/><Relationship Id="rId56286a74790040034" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skogforsk.se/cd_20190114162830/contentassets/bdd944d7edd04630b86d97d6fd172009/arbetsrapport-988-2018.pdf" TargetMode="External"/><Relationship Id="rId87306a747900400fb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId23216a7479004026e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/epdf/10.1111/j.1365-2338.1983.tb01719.x" TargetMode="External"/><Relationship Id="rId17576a7479003cf00" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId17576a7479003cf00.jpg"/><Relationship Id="rId38146a7479003e765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId38146a7479003e765.jpg"/><Relationship Id="rId49606a747900402ff" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId49606a747900402ff.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>