--- v12 (2026-08-06)
+++ v13 (2026-08-26)
@@ -402,51 +402,51 @@
               <w:t xml:space="preserve"> Klotzsch</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> canker of aspen, canker of poplar, hypoxylon canker of poplar</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43336a7479003cddb" w:history="1">
+            <w:hyperlink r:id="rId51006a8f5b7d12893" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -462,51 +462,51 @@
               <w:t xml:space="preserve"> A1/A2 (formerly)</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> PZ Quarantine pest ((EU) 2019/2072 Annex III)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11246a7479003ce45" w:history="1">
+            <w:hyperlink r:id="rId37776a8f5b7d12901" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -520,86 +520,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> HYPOMA</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="63742194" name="name81336a7479003cf01" descr="2829.jpg"/>
+                  <wp:docPr id="33603560" name="name61906a8f5b7d129f6" descr="2829.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="2829.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId17576a7479003cf00" cstate="print"/>
+                          <a:blip r:embed="rId74686a8f5b7d129f5" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId45556a7479003d00e" w:history="1">
+            <w:hyperlink r:id="rId58236a8f5b7d12b1e" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -1927,63 +1927,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 2017).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="18747581" name="name89066a7479003e769" descr="HYPOMA_distribution_map.jpg"/>
+            <wp:docPr id="28511397" name="name94226a8f5b7d141ce" descr="HYPOMA_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="HYPOMA_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId38146a7479003e765" cstate="print"/>
+                    <a:blip r:embed="rId82136a8f5b7d141c4" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -3815,51 +3815,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI (2020) Distribution Maps of Plant Diseases. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Entoleuca mammata</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId54846a7479003f56c" w:history="1">
+      <w:hyperlink r:id="rId43936a8f5b7d15a6a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1079/DMPD/20203227937</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3923,51 +3923,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">15</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(7), 4925. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId66856a7479003f624" w:history="1">
+      <w:hyperlink r:id="rId51496a8f5b7d15b36" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2017.4925</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4013,120 +4013,120 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">47</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(3), 470–478. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId96166a7479003f6b2" w:history="1">
+      <w:hyperlink r:id="rId71476a8f5b7d15bd1" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/epp.12414</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (1988) EPPO Global Database Reporting Service no. 02 1988 Num. article: 1988/01 </w:t>
       </w:r>
-      <w:hyperlink r:id="rId21856a7479003f6e4" w:history="1">
+      <w:hyperlink r:id="rId46256a8f5b7d15c06" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/reporting/article-5677</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [last accessed 20 Feb 2023].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2022) EPPO Global Database page on EPPO A1 and A2 lists of pests recommended for regulation as quarantine pests. PM 1/002(30). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId91996a7479003f746" w:history="1">
+      <w:hyperlink r:id="rId89716a8f5b7d15c4a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/standards/PM1/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [last accessed 20 Feb 2023].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4141,51 +4141,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2023) EPPO Global Database page on </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Entoleuca mammata</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId45536a7479003f7a7" w:history="1">
+      <w:hyperlink r:id="rId15546a8f5b7d15cb0" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/taxon/HYPOMA</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [last accessed 20 Feb 2023].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4200,90 +4200,90 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Eriksson OE (2014) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Checklist of the non-lichenized ascomycetes of Sweden</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (2nd ed.). Acta Universitatis Upsaliensis, 499 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId92446a7479003f807" w:history="1">
+      <w:hyperlink r:id="rId94506a8f5b7d15d14" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://urn.kb.se/resolve?urn=urn:nbn:se:uu:diva-228443</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [last accessed 20 Feb 2023].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EU (2019) Commission Implementing Regulation (EU) 2019/2072 of 28 November 2019 establishing uniform conditions for the implementation of Regulation (EU) 2016/2031 of the European Parliament and the Council, as regards protective measures against pests of plants. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId74996a7479003f847" w:history="1">
+      <w:hyperlink r:id="rId31386a8f5b7d15d5a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://eur-lex.europa.eu/legal-content/EN/TXT/?uri=CELEX%3A32019R2072</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [last accessed 20 Feb 2023].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4298,72 +4298,72 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">GBIF.org (Global Biodiversity Information Facility) (2022) GBIF Occurrence of </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Entoleuca mammata</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Wahlenb.) J.D. Rogers &amp; Y.M. Ju. Download </w:t>
       </w:r>
-      <w:hyperlink r:id="rId72326a7479003f8a7" w:history="1">
+      <w:hyperlink r:id="rId98946a8f5b7d15dc1" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.15468/dl.w8vdpk</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId22646a7479003f8c6" w:history="1">
+      <w:hyperlink r:id="rId16756a8f5b7d15de2" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.gbif.org/species/2576553</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [last accessed 20 Feb 2023].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4456,51 +4456,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">98</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 77–160. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId75396a7479003f99f" w:history="1">
+      <w:hyperlink r:id="rId77346a8f5b7d15ecc" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/s13225-019-00433-6</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4584,51 +4584,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">108</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 766–774. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId20276a7479003fa6d" w:history="1">
+      <w:hyperlink r:id="rId12396a8f5b7d15fad" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1017/S0953756204000334</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4674,51 +4674,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">138</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(2), 263–274. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId73136a7479003fafd" w:history="1">
+      <w:hyperlink r:id="rId24726a8f5b7d1604e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/s10342-019-01165-7</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4820,51 +4820,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">NBN Atlas (2022) National Biodiversity Network: Fungal Records Database of Britain and Ireland for </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Entoleuca mammata</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. British Mycological Society Available online: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId87046a7479003fc64" w:history="1">
+      <w:hyperlink r:id="rId96396a8f5b7d16147" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://species.nbnatlas.org/species/BMSSYS0000006456#</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [last accessed 20 Feb 2023].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4939,51 +4939,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">257</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(2), 390–400. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId82626a7479003fd40" w:history="1">
+      <w:hyperlink r:id="rId42216a8f5b7d16208" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1016/j.foreco.2008.09.053</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5301,51 +5301,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">8</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(2), 14435. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId49436a7479003ff84" w:history="1">
+      <w:hyperlink r:id="rId39686a8f5b7d1645b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.nature.com/articles/ncomms14435</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5409,51 +5409,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 13–24.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Stener LG (2010) Tillväxt, vitalitet och densitet för kloner av hybridasp och poppel i sydsvenska fältförsök [Growth, vitality and density of hybrid aspen and poplar clones from field trials in Southern Sweden]. Arbetsrapport 717, Skogforsk, Sweden. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId56286a74790040034" w:history="1">
+      <w:hyperlink r:id="rId53586a8f5b7d1650f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.skogforsk.se/cd_20190114162830/contentassets/bdd944d7edd04630b86d97d6fd172009/arbetsrapport-988-2018.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [last accessed 20 Feb 2023].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5528,51 +5528,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Entoleuca mammata</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId87306a747900400fb" w:history="1">
+      <w:hyperlink r:id="rId22346a8f5b7d165d8" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -5763,81 +5763,81 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">13</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 4 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId23216a7479004026e" w:history="1">
+      <w:hyperlink r:id="rId41146a8f5b7d16771" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://onlinelibrary.wiley.com/doi/epdf/10.1111/j.1365-2338.1983.tb01719.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="23069985" name="name31746a74790040300" descr="eu_funding_250.png"/>
+            <wp:docPr id="16621091" name="name10786a8f5b7d167da" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId49606a747900402ff" cstate="print"/>
+                    <a:blip r:embed="rId29706a8f5b7d167d9" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -5935,137 +5935,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="13283194">
+  <w:abstractNum w:abstractNumId="16558357">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="33961634">
+    <w:lvl w:ilvl="0" w:tplc="73637895">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="33961634" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="73637895" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="33961634" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="73637895" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="33961634" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="73637895" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="33961634" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="73637895" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="33961634" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="73637895" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="33961634" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="73637895" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="33961634" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="73637895" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="33961634" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="73637895" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="13283193">
+  <w:abstractNum w:abstractNumId="16558356">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="34620298">
+    <w:lvl w:ilvl="0" w:tplc="82332801">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -6817,55 +6817,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="13283193">
-    <w:abstractNumId w:val="13283193"/>
+  <w:num w:numId="16558356">
+    <w:abstractNumId w:val="16558356"/>
   </w:num>
-  <w:num w:numId="13283194">
-    <w:abstractNumId w:val="13283194"/>
+  <w:num w:numId="16558357">
+    <w:abstractNumId w:val="16558357"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -18415,51 +18415,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId555244775" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId823127734" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId43336a7479003cddb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/HYPOMA/" TargetMode="External"/><Relationship Id="rId11246a7479003ce45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/HYPOMA/categorization" TargetMode="External"/><Relationship Id="rId45556a7479003d00e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/HYPOMA/photos" TargetMode="External"/><Relationship Id="rId54846a7479003f56c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1079/DMPD/20203227937" TargetMode="External"/><Relationship Id="rId66856a7479003f624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2017.4925" TargetMode="External"/><Relationship Id="rId96166a7479003f6b2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12414" TargetMode="External"/><Relationship Id="rId21856a7479003f6e4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/reporting/article-5677" TargetMode="External"/><Relationship Id="rId91996a7479003f746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/standards/PM1/" TargetMode="External"/><Relationship Id="rId45536a7479003f7a7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/HYPOMA" TargetMode="External"/><Relationship Id="rId92446a7479003f807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://urn.kb.se/resolve?urn=urn:nbn:se:uu:diva-228443" TargetMode="External"/><Relationship Id="rId74996a7479003f847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eur-lex.europa.eu/legal-content/EN/TXT/?uri=CELEX%3A32019R2072" TargetMode="External"/><Relationship Id="rId72326a7479003f8a7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.15468/dl.w8vdpk" TargetMode="External"/><Relationship Id="rId22646a7479003f8c6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gbif.org/species/2576553" TargetMode="External"/><Relationship Id="rId75396a7479003f99f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s13225-019-00433-6" TargetMode="External"/><Relationship Id="rId20276a7479003fa6d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1017/S0953756204000334" TargetMode="External"/><Relationship Id="rId73136a7479003fafd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s10342-019-01165-7" TargetMode="External"/><Relationship Id="rId87046a7479003fc64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://species.nbnatlas.org/species/BMSSYS0000006456" TargetMode="External"/><Relationship Id="rId82626a7479003fd40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.foreco.2008.09.053" TargetMode="External"/><Relationship Id="rId49436a7479003ff84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.nature.com/articles/ncomms14435" TargetMode="External"/><Relationship Id="rId56286a74790040034" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skogforsk.se/cd_20190114162830/contentassets/bdd944d7edd04630b86d97d6fd172009/arbetsrapport-988-2018.pdf" TargetMode="External"/><Relationship Id="rId87306a747900400fb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId23216a7479004026e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/epdf/10.1111/j.1365-2338.1983.tb01719.x" TargetMode="External"/><Relationship Id="rId17576a7479003cf00" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId17576a7479003cf00.jpg"/><Relationship Id="rId38146a7479003e765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId38146a7479003e765.jpg"/><Relationship Id="rId49606a747900402ff" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId49606a747900402ff.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId452699749" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId804986562" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId51006a8f5b7d12893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/HYPOMA/" TargetMode="External"/><Relationship Id="rId37776a8f5b7d12901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/HYPOMA/categorization" TargetMode="External"/><Relationship Id="rId58236a8f5b7d12b1e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/HYPOMA/photos" TargetMode="External"/><Relationship Id="rId43936a8f5b7d15a6a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1079/DMPD/20203227937" TargetMode="External"/><Relationship Id="rId51496a8f5b7d15b36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2017.4925" TargetMode="External"/><Relationship Id="rId71476a8f5b7d15bd1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12414" TargetMode="External"/><Relationship Id="rId46256a8f5b7d15c06" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/reporting/article-5677" TargetMode="External"/><Relationship Id="rId89716a8f5b7d15c4a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/standards/PM1/" TargetMode="External"/><Relationship Id="rId15546a8f5b7d15cb0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/HYPOMA" TargetMode="External"/><Relationship Id="rId94506a8f5b7d15d14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://urn.kb.se/resolve?urn=urn:nbn:se:uu:diva-228443" TargetMode="External"/><Relationship Id="rId31386a8f5b7d15d5a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eur-lex.europa.eu/legal-content/EN/TXT/?uri=CELEX%3A32019R2072" TargetMode="External"/><Relationship Id="rId98946a8f5b7d15dc1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.15468/dl.w8vdpk" TargetMode="External"/><Relationship Id="rId16756a8f5b7d15de2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gbif.org/species/2576553" TargetMode="External"/><Relationship Id="rId77346a8f5b7d15ecc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s13225-019-00433-6" TargetMode="External"/><Relationship Id="rId12396a8f5b7d15fad" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1017/S0953756204000334" TargetMode="External"/><Relationship Id="rId24726a8f5b7d1604e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s10342-019-01165-7" TargetMode="External"/><Relationship Id="rId96396a8f5b7d16147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://species.nbnatlas.org/species/BMSSYS0000006456" TargetMode="External"/><Relationship Id="rId42216a8f5b7d16208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.foreco.2008.09.053" TargetMode="External"/><Relationship Id="rId39686a8f5b7d1645b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.nature.com/articles/ncomms14435" TargetMode="External"/><Relationship Id="rId53586a8f5b7d1650f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skogforsk.se/cd_20190114162830/contentassets/bdd944d7edd04630b86d97d6fd172009/arbetsrapport-988-2018.pdf" TargetMode="External"/><Relationship Id="rId22346a8f5b7d165d8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId41146a8f5b7d16771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/epdf/10.1111/j.1365-2338.1983.tb01719.x" TargetMode="External"/><Relationship Id="rId74686a8f5b7d129f5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId74686a8f5b7d129f5.jpg"/><Relationship Id="rId82136a8f5b7d141c4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId82136a8f5b7d141c4.jpg"/><Relationship Id="rId29706a8f5b7d167d9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId29706a8f5b7d167d9.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>