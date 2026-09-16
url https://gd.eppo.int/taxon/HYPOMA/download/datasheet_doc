--- v13 (2026-08-26)
+++ v14 (2026-09-16)
@@ -402,51 +402,51 @@
               <w:t xml:space="preserve"> Klotzsch</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> canker of aspen, canker of poplar, hypoxylon canker of poplar</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51006a8f5b7d12893" w:history="1">
+            <w:hyperlink r:id="rId85316aa9f14d0823b" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -462,51 +462,51 @@
               <w:t xml:space="preserve"> A1/A2 (formerly)</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> PZ Quarantine pest ((EU) 2019/2072 Annex III)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37776a8f5b7d12901" w:history="1">
+            <w:hyperlink r:id="rId52956aa9f14d082a6" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -520,86 +520,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> HYPOMA</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="33603560" name="name61906a8f5b7d129f6" descr="2829.jpg"/>
+                  <wp:docPr id="94290692" name="name30016aa9f14d08a0a" descr="2829.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="2829.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId74686a8f5b7d129f5" cstate="print"/>
+                          <a:blip r:embed="rId80636aa9f14d08a09" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId58236a8f5b7d12b1e" w:history="1">
+            <w:hyperlink r:id="rId42916aa9f14d08b37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -1927,63 +1927,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 2017).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="28511397" name="name94226a8f5b7d141ce" descr="HYPOMA_distribution_map.jpg"/>
+            <wp:docPr id="21330400" name="name71516aa9f14d0a108" descr="HYPOMA_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="HYPOMA_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId82136a8f5b7d141c4" cstate="print"/>
+                    <a:blip r:embed="rId11196aa9f14d0a105" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -3815,51 +3815,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI (2020) Distribution Maps of Plant Diseases. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Entoleuca mammata</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId43936a8f5b7d15a6a" w:history="1">
+      <w:hyperlink r:id="rId17406aa9f14d0af15" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1079/DMPD/20203227937</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3923,51 +3923,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">15</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(7), 4925. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId51496a8f5b7d15b36" w:history="1">
+      <w:hyperlink r:id="rId83836aa9f14d0afd1" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2017.4925</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4013,120 +4013,120 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">47</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(3), 470–478. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId71476a8f5b7d15bd1" w:history="1">
+      <w:hyperlink r:id="rId40596aa9f14d0b063" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/epp.12414</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (1988) EPPO Global Database Reporting Service no. 02 1988 Num. article: 1988/01 </w:t>
       </w:r>
-      <w:hyperlink r:id="rId46256a8f5b7d15c06" w:history="1">
+      <w:hyperlink r:id="rId44306aa9f14d0b096" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/reporting/article-5677</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [last accessed 20 Feb 2023].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2022) EPPO Global Database page on EPPO A1 and A2 lists of pests recommended for regulation as quarantine pests. PM 1/002(30). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId89716a8f5b7d15c4a" w:history="1">
+      <w:hyperlink r:id="rId26806aa9f14d0b0d7" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/standards/PM1/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [last accessed 20 Feb 2023].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4141,51 +4141,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2023) EPPO Global Database page on </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Entoleuca mammata</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId15546a8f5b7d15cb0" w:history="1">
+      <w:hyperlink r:id="rId69696aa9f14d0b135" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/taxon/HYPOMA</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [last accessed 20 Feb 2023].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4200,90 +4200,90 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Eriksson OE (2014) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Checklist of the non-lichenized ascomycetes of Sweden</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (2nd ed.). Acta Universitatis Upsaliensis, 499 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId94506a8f5b7d15d14" w:history="1">
+      <w:hyperlink r:id="rId98526aa9f14d0b195" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://urn.kb.se/resolve?urn=urn:nbn:se:uu:diva-228443</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [last accessed 20 Feb 2023].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EU (2019) Commission Implementing Regulation (EU) 2019/2072 of 28 November 2019 establishing uniform conditions for the implementation of Regulation (EU) 2016/2031 of the European Parliament and the Council, as regards protective measures against pests of plants. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId31386a8f5b7d15d5a" w:history="1">
+      <w:hyperlink r:id="rId11456aa9f14d0b1d6" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://eur-lex.europa.eu/legal-content/EN/TXT/?uri=CELEX%3A32019R2072</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [last accessed 20 Feb 2023].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4298,72 +4298,72 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">GBIF.org (Global Biodiversity Information Facility) (2022) GBIF Occurrence of </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Entoleuca mammata</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Wahlenb.) J.D. Rogers &amp; Y.M. Ju. Download </w:t>
       </w:r>
-      <w:hyperlink r:id="rId98946a8f5b7d15dc1" w:history="1">
+      <w:hyperlink r:id="rId19236aa9f14d0b236" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.15468/dl.w8vdpk</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId16756a8f5b7d15de2" w:history="1">
+      <w:hyperlink r:id="rId28396aa9f14d0b255" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.gbif.org/species/2576553</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [last accessed 20 Feb 2023].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4456,51 +4456,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">98</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 77–160. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId77346a8f5b7d15ecc" w:history="1">
+      <w:hyperlink r:id="rId93206aa9f14d0b332" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/s13225-019-00433-6</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4584,51 +4584,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">108</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 766–774. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId12396a8f5b7d15fad" w:history="1">
+      <w:hyperlink r:id="rId95226aa9f14d0b456" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1017/S0953756204000334</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4674,51 +4674,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">138</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(2), 263–274. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId24726a8f5b7d1604e" w:history="1">
+      <w:hyperlink r:id="rId36706aa9f14d0b4ea" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/s10342-019-01165-7</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4820,51 +4820,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">NBN Atlas (2022) National Biodiversity Network: Fungal Records Database of Britain and Ireland for </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Entoleuca mammata</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. British Mycological Society Available online: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId96396a8f5b7d16147" w:history="1">
+      <w:hyperlink r:id="rId23166aa9f14d0b5dc" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://species.nbnatlas.org/species/BMSSYS0000006456#</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [last accessed 20 Feb 2023].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4939,51 +4939,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">257</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(2), 390–400. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId42216a8f5b7d16208" w:history="1">
+      <w:hyperlink r:id="rId90706aa9f14d0b69a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1016/j.foreco.2008.09.053</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5301,51 +5301,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">8</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(2), 14435. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId39686a8f5b7d1645b" w:history="1">
+      <w:hyperlink r:id="rId99766aa9f14d0b8f0" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.nature.com/articles/ncomms14435</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5409,51 +5409,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 13–24.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Stener LG (2010) Tillväxt, vitalitet och densitet för kloner av hybridasp och poppel i sydsvenska fältförsök [Growth, vitality and density of hybrid aspen and poplar clones from field trials in Southern Sweden]. Arbetsrapport 717, Skogforsk, Sweden. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId53586a8f5b7d1650f" w:history="1">
+      <w:hyperlink r:id="rId48146aa9f14d0b9a2" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.skogforsk.se/cd_20190114162830/contentassets/bdd944d7edd04630b86d97d6fd172009/arbetsrapport-988-2018.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [last accessed 20 Feb 2023].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5528,51 +5528,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Entoleuca mammata</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId22346a8f5b7d165d8" w:history="1">
+      <w:hyperlink r:id="rId68216aa9f14d0ba6b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -5763,81 +5763,81 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">13</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 4 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId41146a8f5b7d16771" w:history="1">
+      <w:hyperlink r:id="rId99436aa9f14d0bc8d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://onlinelibrary.wiley.com/doi/epdf/10.1111/j.1365-2338.1983.tb01719.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="16621091" name="name10786a8f5b7d167da" descr="eu_funding_250.png"/>
+            <wp:docPr id="44722189" name="name66026aa9f14d0c094" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId29706a8f5b7d167d9" cstate="print"/>
+                    <a:blip r:embed="rId33956aa9f14d0c092" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -5935,137 +5935,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="16558357">
+  <w:abstractNum w:abstractNumId="28872066">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="73637895">
+    <w:lvl w:ilvl="0" w:tplc="53685782">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="73637895" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="53685782" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="73637895" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="53685782" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="73637895" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="53685782" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="73637895" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="53685782" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="73637895" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="53685782" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="73637895" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="53685782" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="73637895" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="53685782" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="73637895" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="53685782" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="16558356">
+  <w:abstractNum w:abstractNumId="28872065">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="82332801">
+    <w:lvl w:ilvl="0" w:tplc="99864106">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -6817,55 +6817,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="16558356">
-    <w:abstractNumId w:val="16558356"/>
+  <w:num w:numId="28872065">
+    <w:abstractNumId w:val="28872065"/>
   </w:num>
-  <w:num w:numId="16558357">
-    <w:abstractNumId w:val="16558357"/>
+  <w:num w:numId="28872066">
+    <w:abstractNumId w:val="28872066"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -18415,51 +18415,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId452699749" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId804986562" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId51006a8f5b7d12893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/HYPOMA/" TargetMode="External"/><Relationship Id="rId37776a8f5b7d12901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/HYPOMA/categorization" TargetMode="External"/><Relationship Id="rId58236a8f5b7d12b1e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/HYPOMA/photos" TargetMode="External"/><Relationship Id="rId43936a8f5b7d15a6a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1079/DMPD/20203227937" TargetMode="External"/><Relationship Id="rId51496a8f5b7d15b36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2017.4925" TargetMode="External"/><Relationship Id="rId71476a8f5b7d15bd1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12414" TargetMode="External"/><Relationship Id="rId46256a8f5b7d15c06" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/reporting/article-5677" TargetMode="External"/><Relationship Id="rId89716a8f5b7d15c4a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/standards/PM1/" TargetMode="External"/><Relationship Id="rId15546a8f5b7d15cb0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/HYPOMA" TargetMode="External"/><Relationship Id="rId94506a8f5b7d15d14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://urn.kb.se/resolve?urn=urn:nbn:se:uu:diva-228443" TargetMode="External"/><Relationship Id="rId31386a8f5b7d15d5a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eur-lex.europa.eu/legal-content/EN/TXT/?uri=CELEX%3A32019R2072" TargetMode="External"/><Relationship Id="rId98946a8f5b7d15dc1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.15468/dl.w8vdpk" TargetMode="External"/><Relationship Id="rId16756a8f5b7d15de2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gbif.org/species/2576553" TargetMode="External"/><Relationship Id="rId77346a8f5b7d15ecc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s13225-019-00433-6" TargetMode="External"/><Relationship Id="rId12396a8f5b7d15fad" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1017/S0953756204000334" TargetMode="External"/><Relationship Id="rId24726a8f5b7d1604e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s10342-019-01165-7" TargetMode="External"/><Relationship Id="rId96396a8f5b7d16147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://species.nbnatlas.org/species/BMSSYS0000006456" TargetMode="External"/><Relationship Id="rId42216a8f5b7d16208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.foreco.2008.09.053" TargetMode="External"/><Relationship Id="rId39686a8f5b7d1645b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.nature.com/articles/ncomms14435" TargetMode="External"/><Relationship Id="rId53586a8f5b7d1650f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skogforsk.se/cd_20190114162830/contentassets/bdd944d7edd04630b86d97d6fd172009/arbetsrapport-988-2018.pdf" TargetMode="External"/><Relationship Id="rId22346a8f5b7d165d8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId41146a8f5b7d16771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/epdf/10.1111/j.1365-2338.1983.tb01719.x" TargetMode="External"/><Relationship Id="rId74686a8f5b7d129f5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId74686a8f5b7d129f5.jpg"/><Relationship Id="rId82136a8f5b7d141c4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId82136a8f5b7d141c4.jpg"/><Relationship Id="rId29706a8f5b7d167d9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId29706a8f5b7d167d9.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId971706795" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId167948927" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId85316aa9f14d0823b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/HYPOMA/" TargetMode="External"/><Relationship Id="rId52956aa9f14d082a6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/HYPOMA/categorization" TargetMode="External"/><Relationship Id="rId42916aa9f14d08b37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/HYPOMA/photos" TargetMode="External"/><Relationship Id="rId17406aa9f14d0af15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1079/DMPD/20203227937" TargetMode="External"/><Relationship Id="rId83836aa9f14d0afd1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2017.4925" TargetMode="External"/><Relationship Id="rId40596aa9f14d0b063" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12414" TargetMode="External"/><Relationship Id="rId44306aa9f14d0b096" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/reporting/article-5677" TargetMode="External"/><Relationship Id="rId26806aa9f14d0b0d7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/standards/PM1/" TargetMode="External"/><Relationship Id="rId69696aa9f14d0b135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/HYPOMA" TargetMode="External"/><Relationship Id="rId98526aa9f14d0b195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://urn.kb.se/resolve?urn=urn:nbn:se:uu:diva-228443" TargetMode="External"/><Relationship Id="rId11456aa9f14d0b1d6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eur-lex.europa.eu/legal-content/EN/TXT/?uri=CELEX%3A32019R2072" TargetMode="External"/><Relationship Id="rId19236aa9f14d0b236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.15468/dl.w8vdpk" TargetMode="External"/><Relationship Id="rId28396aa9f14d0b255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gbif.org/species/2576553" TargetMode="External"/><Relationship Id="rId93206aa9f14d0b332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s13225-019-00433-6" TargetMode="External"/><Relationship Id="rId95226aa9f14d0b456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1017/S0953756204000334" TargetMode="External"/><Relationship Id="rId36706aa9f14d0b4ea" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s10342-019-01165-7" TargetMode="External"/><Relationship Id="rId23166aa9f14d0b5dc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://species.nbnatlas.org/species/BMSSYS0000006456" TargetMode="External"/><Relationship Id="rId90706aa9f14d0b69a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.foreco.2008.09.053" TargetMode="External"/><Relationship Id="rId99766aa9f14d0b8f0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.nature.com/articles/ncomms14435" TargetMode="External"/><Relationship Id="rId48146aa9f14d0b9a2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skogforsk.se/cd_20190114162830/contentassets/bdd944d7edd04630b86d97d6fd172009/arbetsrapport-988-2018.pdf" TargetMode="External"/><Relationship Id="rId68216aa9f14d0ba6b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId99436aa9f14d0bc8d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/epdf/10.1111/j.1365-2338.1983.tb01719.x" TargetMode="External"/><Relationship Id="rId80636aa9f14d08a09" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId80636aa9f14d08a09.jpg"/><Relationship Id="rId11196aa9f14d0a105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId11196aa9f14d0a105.jpg"/><Relationship Id="rId33956aa9f14d0c092" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId33956aa9f14d0c092.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>