--- v0 (2026-04-08)
+++ v1 (2026-04-28)
@@ -270,51 +270,51 @@
               <w:t xml:space="preserve"> Cirillo</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> floating pennywort, water pennywort</w:t>
             </w:r>
-            <w:hyperlink r:id="rId667469d5f994a67f5" w:history="1">
+            <w:hyperlink r:id="rId863569f12f90cb640" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -330,51 +330,51 @@
               <w:t xml:space="preserve"> A2 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> IAS of Union concern</w:t>
             </w:r>
-            <w:hyperlink r:id="rId867269d5f994a6867" w:history="1">
+            <w:hyperlink r:id="rId747069f12f90cb6ab" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -388,86 +388,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> HYDRA</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="22194785" name="name113169d5f994a6938" descr="912.jpg"/>
+                  <wp:docPr id="90963559" name="name191969f12f90cbc31" descr="912.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="912.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId661969d5f994a6937" cstate="print"/>
+                          <a:blip r:embed="rId538969f12f90cbc2f" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId247269d5f994a6a5b" w:history="1">
+            <w:hyperlink r:id="rId176369f12f90cbd8c" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -871,63 +871,63 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">In 1983, the plant was observed for the first time in the urban drainage network in the Canning River Regional Park in Western Australia. Eight years later, it had spread throughout the drainage system into the river and nearby wetlands (Ruiz Avila &amp; Klemm, 1996).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="29517114" name="name473269d5f994a76e9" descr="HYDRA_distribution_map.jpg"/>
+            <wp:docPr id="33709634" name="name941869f12f90ccbbc" descr="HYDRA_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="HYDRA_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId247169d5f994a76e7" cstate="print"/>
+                    <a:blip r:embed="rId733769f12f90ccbb8" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -2801,51 +2801,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 164–165.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI (2024) Progress with Weed Biocontrol Projects. March 2024 </w:t>
       </w:r>
-      <w:hyperlink r:id="rId986469d5f994a85f4" w:history="1">
+      <w:hyperlink r:id="rId651969f12f90cda47" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.cabi.org/wp-content/uploads/CABI-weed-biocontrol-Public-Summary_March-2024.pdf</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -2891,51 +2891,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">110</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 78-83. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId526369d5f994a868c" w:history="1">
+      <w:hyperlink r:id="rId842969f12f90cdae0" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1016/j.aquabot.2013.05.011</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3010,102 +3010,102 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">62</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 269–279. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId830369d5f994a8749" w:history="1">
+      <w:hyperlink r:id="rId201069f12f90cdb9d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/s10526-017-9785-0</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Commission Implementing Regulation (EU) 2025/1422 of 17 July 2025 amending Implementing Regulation (EU) 2016/1141 to update the list of invasive alien species of Union concern. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">OJ L 2025/1422. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
-      <w:hyperlink r:id="rId826069d5f994a879c" w:history="1"/>
-      <w:hyperlink r:id="rId892269d5f994a87a2" w:history="1">
+      <w:hyperlink r:id="rId987769f12f90cdbf1" w:history="1"/>
+      <w:hyperlink r:id="rId922869f12f90cdbf7" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://data.europa.eu/eli/reg_impl/2025/1422/oj</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3196,72 +3196,72 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(3),</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">457-471. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId678869d5f994a887b" w:history="1">
+      <w:hyperlink r:id="rId412969f12f90cdcd3" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/epp.12165</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Also available from </w:t>
       </w:r>
-      <w:hyperlink r:id="rId675769d5f994a889a" w:history="1">
+      <w:hyperlink r:id="rId356269f12f90cdcf3" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/standards/PM9/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3276,51 +3276,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2009) EPPO Pest risk analysis for </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Hydrocotyle ranunculoides</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Available at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId865769d5f994a88f7" w:history="1">
+      <w:hyperlink r:id="rId647569f12f90cdd50" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/taxon/HYDRA/documents</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3346,72 +3346,72 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">54</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 274-288. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId872869d5f994a8966" w:history="1">
+      <w:hyperlink r:id="rId720069f12f90cddc1" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/epp.13033</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Also available from </w:t>
       </w:r>
-      <w:hyperlink r:id="rId385369d5f994a8984" w:history="1">
+      <w:hyperlink r:id="rId396269f12f90cdddf" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/standards/PM3/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4082,51 +4082,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Hydrocotyle ranunculoides</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId709969d5f994a8e31" w:history="1">
+      <w:hyperlink r:id="rId627469f12f90ce2a3" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -4202,51 +4202,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">36</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 3-6. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId736269d5f994a8f1d" w:history="1">
+      <w:hyperlink r:id="rId460969f12f90ce36d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2338.2006.00945.x</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4262,93 +4262,84 @@
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">
 EPPO (2026) Datasheets on  pests recommended for regulation. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Hydrocotyle ranunculoides. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">EPPO Bulletin</w:t>
-[...8 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve">EPPO Bulletin </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">56</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">(1)</w:t>
+        <w:t xml:space="preserve">(1), 125-129</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
-      <w:hyperlink r:id="rId835769d5f994a8fbc" w:history="1">
+      <w:hyperlink r:id="rId587869f12f90ce401" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/epp.70048</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
       <w:pgMar w:top="1100" w:right="1100" w:bottom="1100" w:left="1100" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708" w:num="1"/>
@@ -4444,137 +4435,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="17925429">
+  <w:abstractNum w:abstractNumId="87451998">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="29899276">
+    <w:lvl w:ilvl="0" w:tplc="14967990">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="29899276" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="14967990" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="29899276" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="14967990" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="29899276" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="14967990" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="29899276" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="14967990" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="29899276" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="14967990" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="29899276" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="14967990" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="29899276" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="14967990" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="29899276" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="14967990" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="17925428">
+  <w:abstractNum w:abstractNumId="87451997">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="59590983">
+    <w:lvl w:ilvl="0" w:tplc="92411574">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -5326,55 +5317,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="17925428">
-    <w:abstractNumId w:val="17925428"/>
+  <w:num w:numId="87451997">
+    <w:abstractNumId w:val="87451997"/>
   </w:num>
-  <w:num w:numId="17925429">
-    <w:abstractNumId w:val="17925429"/>
+  <w:num w:numId="87451998">
+    <w:abstractNumId w:val="87451998"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -16924,51 +16915,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId917575481" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId108216669" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId667469d5f994a67f5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/HYDRA/" TargetMode="External"/><Relationship Id="rId867269d5f994a6867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/HYDRA/categorization" TargetMode="External"/><Relationship Id="rId247269d5f994a6a5b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/HYDRA/photos" TargetMode="External"/><Relationship Id="rId986469d5f994a85f4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/wp-content/uploads/CABI-weed-biocontrol-Public-Summary_March-2024.pdf" TargetMode="External"/><Relationship Id="rId526369d5f994a868c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.aquabot.2013.05.011" TargetMode="External"/><Relationship Id="rId830369d5f994a8749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s10526-017-9785-0" TargetMode="External"/><Relationship Id="rId826069d5f994a879c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://data.europa.eu/eli/reg_impl/2025/1422/oj" TargetMode="External"/><Relationship Id="rId892269d5f994a87a2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://data.europa.eu/eli/reg_impl/2025/1422/oj" TargetMode="External"/><Relationship Id="rId678869d5f994a887b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12165" TargetMode="External"/><Relationship Id="rId675769d5f994a889a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/standards/PM9/" TargetMode="External"/><Relationship Id="rId865769d5f994a88f7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/HYDRA/documents" TargetMode="External"/><Relationship Id="rId872869d5f994a8966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.13033" TargetMode="External"/><Relationship Id="rId385369d5f994a8984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/standards/PM3/" TargetMode="External"/><Relationship Id="rId709969d5f994a8e31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId736269d5f994a8f1d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.2006.00945.x" TargetMode="External"/><Relationship Id="rId835769d5f994a8fbc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.70048" TargetMode="External"/><Relationship Id="rId661969d5f994a6937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId661969d5f994a6937.jpg"/><Relationship Id="rId247169d5f994a76e7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId247169d5f994a76e7.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId357881288" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId528244899" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId863569f12f90cb640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/HYDRA/" TargetMode="External"/><Relationship Id="rId747069f12f90cb6ab" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/HYDRA/categorization" TargetMode="External"/><Relationship Id="rId176369f12f90cbd8c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/HYDRA/photos" TargetMode="External"/><Relationship Id="rId651969f12f90cda47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/wp-content/uploads/CABI-weed-biocontrol-Public-Summary_March-2024.pdf" TargetMode="External"/><Relationship Id="rId842969f12f90cdae0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.aquabot.2013.05.011" TargetMode="External"/><Relationship Id="rId201069f12f90cdb9d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s10526-017-9785-0" TargetMode="External"/><Relationship Id="rId987769f12f90cdbf1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://data.europa.eu/eli/reg_impl/2025/1422/oj" TargetMode="External"/><Relationship Id="rId922869f12f90cdbf7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://data.europa.eu/eli/reg_impl/2025/1422/oj" TargetMode="External"/><Relationship Id="rId412969f12f90cdcd3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12165" TargetMode="External"/><Relationship Id="rId356269f12f90cdcf3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/standards/PM9/" TargetMode="External"/><Relationship Id="rId647569f12f90cdd50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/HYDRA/documents" TargetMode="External"/><Relationship Id="rId720069f12f90cddc1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.13033" TargetMode="External"/><Relationship Id="rId396269f12f90cdddf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/standards/PM3/" TargetMode="External"/><Relationship Id="rId627469f12f90ce2a3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId460969f12f90ce36d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.2006.00945.x" TargetMode="External"/><Relationship Id="rId587869f12f90ce401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.70048" TargetMode="External"/><Relationship Id="rId538969f12f90cbc2f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId538969f12f90cbc2f.jpg"/><Relationship Id="rId733769f12f90ccbb8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId733769f12f90ccbb8.jpg"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>