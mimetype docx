--- v1 (2026-04-28)
+++ v2 (2026-05-20)
@@ -270,51 +270,51 @@
               <w:t xml:space="preserve"> Cirillo</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> floating pennywort, water pennywort</w:t>
             </w:r>
-            <w:hyperlink r:id="rId863569f12f90cb640" w:history="1">
+            <w:hyperlink r:id="rId74866a0d3fff4e6de" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -330,51 +330,51 @@
               <w:t xml:space="preserve"> A2 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> IAS of Union concern</w:t>
             </w:r>
-            <w:hyperlink r:id="rId747069f12f90cb6ab" w:history="1">
+            <w:hyperlink r:id="rId87926a0d3fff4e74a" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -388,86 +388,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> HYDRA</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="90963559" name="name191969f12f90cbc31" descr="912.jpg"/>
+                  <wp:docPr id="90757709" name="name53706a0d3fff4ef5f" descr="912.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="912.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId538969f12f90cbc2f" cstate="print"/>
+                          <a:blip r:embed="rId84146a0d3fff4ef5c" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId176369f12f90cbd8c" w:history="1">
+            <w:hyperlink r:id="rId27866a0d3fff4f0dd" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -871,63 +871,63 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">In 1983, the plant was observed for the first time in the urban drainage network in the Canning River Regional Park in Western Australia. Eight years later, it had spread throughout the drainage system into the river and nearby wetlands (Ruiz Avila &amp; Klemm, 1996).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="33709634" name="name941869f12f90ccbbc" descr="HYDRA_distribution_map.jpg"/>
+            <wp:docPr id="50389562" name="name42576a0d3fff4fecc" descr="HYDRA_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="HYDRA_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId733769f12f90ccbb8" cstate="print"/>
+                    <a:blip r:embed="rId37796a0d3fff4fec8" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -2801,51 +2801,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 164–165.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI (2024) Progress with Weed Biocontrol Projects. March 2024 </w:t>
       </w:r>
-      <w:hyperlink r:id="rId651969f12f90cda47" w:history="1">
+      <w:hyperlink r:id="rId55766a0d3fff50de9" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.cabi.org/wp-content/uploads/CABI-weed-biocontrol-Public-Summary_March-2024.pdf</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -2891,51 +2891,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">110</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 78-83. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId842969f12f90cdae0" w:history="1">
+      <w:hyperlink r:id="rId90626a0d3fff50e82" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1016/j.aquabot.2013.05.011</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3010,102 +3010,102 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">62</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 269–279. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId201069f12f90cdb9d" w:history="1">
+      <w:hyperlink r:id="rId26806a0d3fff50f3e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/s10526-017-9785-0</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Commission Implementing Regulation (EU) 2025/1422 of 17 July 2025 amending Implementing Regulation (EU) 2016/1141 to update the list of invasive alien species of Union concern. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">OJ L 2025/1422. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
-      <w:hyperlink r:id="rId987769f12f90cdbf1" w:history="1"/>
-      <w:hyperlink r:id="rId922869f12f90cdbf7" w:history="1">
+      <w:hyperlink r:id="rId94976a0d3fff50f92" w:history="1"/>
+      <w:hyperlink r:id="rId60996a0d3fff50f98" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://data.europa.eu/eli/reg_impl/2025/1422/oj</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3196,72 +3196,72 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(3),</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">457-471. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId412969f12f90cdcd3" w:history="1">
+      <w:hyperlink r:id="rId59936a0d3fff51073" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/epp.12165</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Also available from </w:t>
       </w:r>
-      <w:hyperlink r:id="rId356269f12f90cdcf3" w:history="1">
+      <w:hyperlink r:id="rId44036a0d3fff51092" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/standards/PM9/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3276,51 +3276,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2009) EPPO Pest risk analysis for </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Hydrocotyle ranunculoides</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Available at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId647569f12f90cdd50" w:history="1">
+      <w:hyperlink r:id="rId95186a0d3fff51110" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/taxon/HYDRA/documents</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3346,72 +3346,72 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">54</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 274-288. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId720069f12f90cddc1" w:history="1">
+      <w:hyperlink r:id="rId55806a0d3fff51183" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/epp.13033</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Also available from </w:t>
       </w:r>
-      <w:hyperlink r:id="rId396269f12f90cdddf" w:history="1">
+      <w:hyperlink r:id="rId85176a0d3fff511a3" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/standards/PM3/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4082,51 +4082,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Hydrocotyle ranunculoides</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId627469f12f90ce2a3" w:history="1">
+      <w:hyperlink r:id="rId10576a0d3fff51646" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -4202,51 +4202,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">36</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 3-6. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId460969f12f90ce36d" w:history="1">
+      <w:hyperlink r:id="rId40216a0d3fff5170c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2338.2006.00945.x</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4295,51 +4295,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">56</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 125-129</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
-      <w:hyperlink r:id="rId587869f12f90ce401" w:history="1">
+      <w:hyperlink r:id="rId29806a0d3fff5179e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/epp.70048</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
       <w:pgMar w:top="1100" w:right="1100" w:bottom="1100" w:left="1100" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708" w:num="1"/>
@@ -4435,137 +4435,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="87451998">
+  <w:abstractNum w:abstractNumId="29770204">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="14967990">
+    <w:lvl w:ilvl="0" w:tplc="13191258">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="14967990" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="13191258" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="14967990" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="13191258" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="14967990" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="13191258" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="14967990" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="13191258" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="14967990" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="13191258" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="14967990" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="13191258" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="14967990" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="13191258" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="14967990" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="13191258" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="87451997">
+  <w:abstractNum w:abstractNumId="29770203">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="92411574">
+    <w:lvl w:ilvl="0" w:tplc="43610966">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -5317,55 +5317,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="87451997">
-    <w:abstractNumId w:val="87451997"/>
+  <w:num w:numId="29770203">
+    <w:abstractNumId w:val="29770203"/>
   </w:num>
-  <w:num w:numId="87451998">
-    <w:abstractNumId w:val="87451998"/>
+  <w:num w:numId="29770204">
+    <w:abstractNumId w:val="29770204"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -16915,51 +16915,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId357881288" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId528244899" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId863569f12f90cb640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/HYDRA/" TargetMode="External"/><Relationship Id="rId747069f12f90cb6ab" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/HYDRA/categorization" TargetMode="External"/><Relationship Id="rId176369f12f90cbd8c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/HYDRA/photos" TargetMode="External"/><Relationship Id="rId651969f12f90cda47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/wp-content/uploads/CABI-weed-biocontrol-Public-Summary_March-2024.pdf" TargetMode="External"/><Relationship Id="rId842969f12f90cdae0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.aquabot.2013.05.011" TargetMode="External"/><Relationship Id="rId201069f12f90cdb9d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s10526-017-9785-0" TargetMode="External"/><Relationship Id="rId987769f12f90cdbf1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://data.europa.eu/eli/reg_impl/2025/1422/oj" TargetMode="External"/><Relationship Id="rId922869f12f90cdbf7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://data.europa.eu/eli/reg_impl/2025/1422/oj" TargetMode="External"/><Relationship Id="rId412969f12f90cdcd3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12165" TargetMode="External"/><Relationship Id="rId356269f12f90cdcf3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/standards/PM9/" TargetMode="External"/><Relationship Id="rId647569f12f90cdd50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/HYDRA/documents" TargetMode="External"/><Relationship Id="rId720069f12f90cddc1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.13033" TargetMode="External"/><Relationship Id="rId396269f12f90cdddf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/standards/PM3/" TargetMode="External"/><Relationship Id="rId627469f12f90ce2a3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId460969f12f90ce36d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.2006.00945.x" TargetMode="External"/><Relationship Id="rId587869f12f90ce401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.70048" TargetMode="External"/><Relationship Id="rId538969f12f90cbc2f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId538969f12f90cbc2f.jpg"/><Relationship Id="rId733769f12f90ccbb8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId733769f12f90ccbb8.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId666289473" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId968409633" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId74866a0d3fff4e6de" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/HYDRA/" TargetMode="External"/><Relationship Id="rId87926a0d3fff4e74a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/HYDRA/categorization" TargetMode="External"/><Relationship Id="rId27866a0d3fff4f0dd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/HYDRA/photos" TargetMode="External"/><Relationship Id="rId55766a0d3fff50de9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/wp-content/uploads/CABI-weed-biocontrol-Public-Summary_March-2024.pdf" TargetMode="External"/><Relationship Id="rId90626a0d3fff50e82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.aquabot.2013.05.011" TargetMode="External"/><Relationship Id="rId26806a0d3fff50f3e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s10526-017-9785-0" TargetMode="External"/><Relationship Id="rId94976a0d3fff50f92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://data.europa.eu/eli/reg_impl/2025/1422/oj" TargetMode="External"/><Relationship Id="rId60996a0d3fff50f98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://data.europa.eu/eli/reg_impl/2025/1422/oj" TargetMode="External"/><Relationship Id="rId59936a0d3fff51073" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12165" TargetMode="External"/><Relationship Id="rId44036a0d3fff51092" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/standards/PM9/" TargetMode="External"/><Relationship Id="rId95186a0d3fff51110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/HYDRA/documents" TargetMode="External"/><Relationship Id="rId55806a0d3fff51183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.13033" TargetMode="External"/><Relationship Id="rId85176a0d3fff511a3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/standards/PM3/" TargetMode="External"/><Relationship Id="rId10576a0d3fff51646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId40216a0d3fff5170c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.2006.00945.x" TargetMode="External"/><Relationship Id="rId29806a0d3fff5179e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.70048" TargetMode="External"/><Relationship Id="rId84146a0d3fff4ef5c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId84146a0d3fff4ef5c.jpg"/><Relationship Id="rId37796a0d3fff4fec8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId37796a0d3fff4fec8.jpg"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>