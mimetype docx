--- v2 (2026-05-20)
+++ v3 (2026-06-09)
@@ -270,51 +270,51 @@
               <w:t xml:space="preserve"> Cirillo</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> floating pennywort, water pennywort</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74866a0d3fff4e6de" w:history="1">
+            <w:hyperlink r:id="rId65486a28a6e89b6c4" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -330,51 +330,51 @@
               <w:t xml:space="preserve"> A2 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> IAS of Union concern</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87926a0d3fff4e74a" w:history="1">
+            <w:hyperlink r:id="rId64026a28a6e89b72c" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -388,86 +388,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> HYDRA</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="90757709" name="name53706a0d3fff4ef5f" descr="912.jpg"/>
+                  <wp:docPr id="75283415" name="name19436a28a6e89c02f" descr="912.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="912.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId84146a0d3fff4ef5c" cstate="print"/>
+                          <a:blip r:embed="rId38286a28a6e89c02c" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId27866a0d3fff4f0dd" w:history="1">
+            <w:hyperlink r:id="rId51806a28a6e89c1d0" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -871,63 +871,63 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">In 1983, the plant was observed for the first time in the urban drainage network in the Canning River Regional Park in Western Australia. Eight years later, it had spread throughout the drainage system into the river and nearby wetlands (Ruiz Avila &amp; Klemm, 1996).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="50389562" name="name42576a0d3fff4fecc" descr="HYDRA_distribution_map.jpg"/>
+            <wp:docPr id="74386971" name="name92306a28a6e89d6bc" descr="HYDRA_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="HYDRA_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId37796a0d3fff4fec8" cstate="print"/>
+                    <a:blip r:embed="rId45616a28a6e89d6b5" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -2801,51 +2801,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 164–165.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI (2024) Progress with Weed Biocontrol Projects. March 2024 </w:t>
       </w:r>
-      <w:hyperlink r:id="rId55766a0d3fff50de9" w:history="1">
+      <w:hyperlink r:id="rId16366a28a6e89eb26" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.cabi.org/wp-content/uploads/CABI-weed-biocontrol-Public-Summary_March-2024.pdf</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -2891,51 +2891,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">110</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 78-83. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId90626a0d3fff50e82" w:history="1">
+      <w:hyperlink r:id="rId27706a28a6e89ebc3" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1016/j.aquabot.2013.05.011</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3010,102 +3010,102 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">62</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 269–279. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId26806a0d3fff50f3e" w:history="1">
+      <w:hyperlink r:id="rId40706a28a6e89ec7e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/s10526-017-9785-0</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Commission Implementing Regulation (EU) 2025/1422 of 17 July 2025 amending Implementing Regulation (EU) 2016/1141 to update the list of invasive alien species of Union concern. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">OJ L 2025/1422. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
-      <w:hyperlink r:id="rId94976a0d3fff50f92" w:history="1"/>
-      <w:hyperlink r:id="rId60996a0d3fff50f98" w:history="1">
+      <w:hyperlink r:id="rId45076a28a6e89ecd2" w:history="1"/>
+      <w:hyperlink r:id="rId99896a28a6e89ecd8" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://data.europa.eu/eli/reg_impl/2025/1422/oj</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3196,72 +3196,72 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(3),</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">457-471. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId59936a0d3fff51073" w:history="1">
+      <w:hyperlink r:id="rId35196a28a6e89edb0" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/epp.12165</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Also available from </w:t>
       </w:r>
-      <w:hyperlink r:id="rId44036a0d3fff51092" w:history="1">
+      <w:hyperlink r:id="rId39526a28a6e89edd0" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/standards/PM9/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3276,51 +3276,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2009) EPPO Pest risk analysis for </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Hydrocotyle ranunculoides</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Available at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId95186a0d3fff51110" w:history="1">
+      <w:hyperlink r:id="rId96826a28a6e89ee2d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/taxon/HYDRA/documents</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3346,72 +3346,72 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">54</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 274-288. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId55806a0d3fff51183" w:history="1">
+      <w:hyperlink r:id="rId39746a28a6e89ee9c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/epp.13033</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Also available from </w:t>
       </w:r>
-      <w:hyperlink r:id="rId85176a0d3fff511a3" w:history="1">
+      <w:hyperlink r:id="rId71516a28a6e89eebb" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/standards/PM3/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4082,51 +4082,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Hydrocotyle ranunculoides</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId10576a0d3fff51646" w:history="1">
+      <w:hyperlink r:id="rId19656a28a6e89f359" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -4202,51 +4202,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">36</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 3-6. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId40216a0d3fff5170c" w:history="1">
+      <w:hyperlink r:id="rId77346a28a6e89f423" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2338.2006.00945.x</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4295,51 +4295,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">56</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 125-129</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
-      <w:hyperlink r:id="rId29806a0d3fff5179e" w:history="1">
+      <w:hyperlink r:id="rId30426a28a6e89f4b5" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/epp.70048</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
       <w:pgMar w:top="1100" w:right="1100" w:bottom="1100" w:left="1100" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708" w:num="1"/>
@@ -4435,137 +4435,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="29770204">
+  <w:abstractNum w:abstractNumId="39355717">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="13191258">
+    <w:lvl w:ilvl="0" w:tplc="26273865">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="13191258" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="26273865" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="13191258" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="26273865" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="13191258" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="26273865" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="13191258" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="26273865" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="13191258" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="26273865" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="13191258" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="26273865" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="13191258" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="26273865" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="13191258" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="26273865" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="29770203">
+  <w:abstractNum w:abstractNumId="39355716">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="43610966">
+    <w:lvl w:ilvl="0" w:tplc="93485699">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -5317,55 +5317,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="29770203">
-    <w:abstractNumId w:val="29770203"/>
+  <w:num w:numId="39355716">
+    <w:abstractNumId w:val="39355716"/>
   </w:num>
-  <w:num w:numId="29770204">
-    <w:abstractNumId w:val="29770204"/>
+  <w:num w:numId="39355717">
+    <w:abstractNumId w:val="39355717"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -16915,51 +16915,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId666289473" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId968409633" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId74866a0d3fff4e6de" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/HYDRA/" TargetMode="External"/><Relationship Id="rId87926a0d3fff4e74a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/HYDRA/categorization" TargetMode="External"/><Relationship Id="rId27866a0d3fff4f0dd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/HYDRA/photos" TargetMode="External"/><Relationship Id="rId55766a0d3fff50de9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/wp-content/uploads/CABI-weed-biocontrol-Public-Summary_March-2024.pdf" TargetMode="External"/><Relationship Id="rId90626a0d3fff50e82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.aquabot.2013.05.011" TargetMode="External"/><Relationship Id="rId26806a0d3fff50f3e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s10526-017-9785-0" TargetMode="External"/><Relationship Id="rId94976a0d3fff50f92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://data.europa.eu/eli/reg_impl/2025/1422/oj" TargetMode="External"/><Relationship Id="rId60996a0d3fff50f98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://data.europa.eu/eli/reg_impl/2025/1422/oj" TargetMode="External"/><Relationship Id="rId59936a0d3fff51073" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12165" TargetMode="External"/><Relationship Id="rId44036a0d3fff51092" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/standards/PM9/" TargetMode="External"/><Relationship Id="rId95186a0d3fff51110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/HYDRA/documents" TargetMode="External"/><Relationship Id="rId55806a0d3fff51183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.13033" TargetMode="External"/><Relationship Id="rId85176a0d3fff511a3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/standards/PM3/" TargetMode="External"/><Relationship Id="rId10576a0d3fff51646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId40216a0d3fff5170c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.2006.00945.x" TargetMode="External"/><Relationship Id="rId29806a0d3fff5179e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.70048" TargetMode="External"/><Relationship Id="rId84146a0d3fff4ef5c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId84146a0d3fff4ef5c.jpg"/><Relationship Id="rId37796a0d3fff4fec8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId37796a0d3fff4fec8.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId547516088" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId905043367" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId65486a28a6e89b6c4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/HYDRA/" TargetMode="External"/><Relationship Id="rId64026a28a6e89b72c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/HYDRA/categorization" TargetMode="External"/><Relationship Id="rId51806a28a6e89c1d0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/HYDRA/photos" TargetMode="External"/><Relationship Id="rId16366a28a6e89eb26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/wp-content/uploads/CABI-weed-biocontrol-Public-Summary_March-2024.pdf" TargetMode="External"/><Relationship Id="rId27706a28a6e89ebc3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.aquabot.2013.05.011" TargetMode="External"/><Relationship Id="rId40706a28a6e89ec7e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s10526-017-9785-0" TargetMode="External"/><Relationship Id="rId45076a28a6e89ecd2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://data.europa.eu/eli/reg_impl/2025/1422/oj" TargetMode="External"/><Relationship Id="rId99896a28a6e89ecd8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://data.europa.eu/eli/reg_impl/2025/1422/oj" TargetMode="External"/><Relationship Id="rId35196a28a6e89edb0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12165" TargetMode="External"/><Relationship Id="rId39526a28a6e89edd0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/standards/PM9/" TargetMode="External"/><Relationship Id="rId96826a28a6e89ee2d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/HYDRA/documents" TargetMode="External"/><Relationship Id="rId39746a28a6e89ee9c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.13033" TargetMode="External"/><Relationship Id="rId71516a28a6e89eebb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/standards/PM3/" TargetMode="External"/><Relationship Id="rId19656a28a6e89f359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId77346a28a6e89f423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.2006.00945.x" TargetMode="External"/><Relationship Id="rId30426a28a6e89f4b5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.70048" TargetMode="External"/><Relationship Id="rId38286a28a6e89c02c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId38286a28a6e89c02c.jpg"/><Relationship Id="rId45616a28a6e89d6b5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId45616a28a6e89d6b5.jpg"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>