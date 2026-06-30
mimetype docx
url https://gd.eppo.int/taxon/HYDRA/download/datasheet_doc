--- v3 (2026-06-09)
+++ v4 (2026-06-30)
@@ -270,51 +270,51 @@
               <w:t xml:space="preserve"> Cirillo</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> floating pennywort, water pennywort</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65486a28a6e89b6c4" w:history="1">
+            <w:hyperlink r:id="rId74386a440f7e2ce47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -330,51 +330,51 @@
               <w:t xml:space="preserve"> A2 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> IAS of Union concern</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64026a28a6e89b72c" w:history="1">
+            <w:hyperlink r:id="rId77276a440f7e2cec9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -388,86 +388,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> HYDRA</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="75283415" name="name19436a28a6e89c02f" descr="912.jpg"/>
+                  <wp:docPr id="40924401" name="name68516a440f7e2d3a4" descr="912.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="912.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId38286a28a6e89c02c" cstate="print"/>
+                          <a:blip r:embed="rId25226a440f7e2d3a2" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId51806a28a6e89c1d0" w:history="1">
+            <w:hyperlink r:id="rId84316a440f7e2d4c8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -871,63 +871,63 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">In 1983, the plant was observed for the first time in the urban drainage network in the Canning River Regional Park in Western Australia. Eight years later, it had spread throughout the drainage system into the river and nearby wetlands (Ruiz Avila &amp; Klemm, 1996).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="74386971" name="name92306a28a6e89d6bc" descr="HYDRA_distribution_map.jpg"/>
+            <wp:docPr id="76621956" name="name76286a440f7e2e0cc" descr="HYDRA_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="HYDRA_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId45616a28a6e89d6b5" cstate="print"/>
+                    <a:blip r:embed="rId77196a440f7e2e0c9" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -2801,51 +2801,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 164–165.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI (2024) Progress with Weed Biocontrol Projects. March 2024 </w:t>
       </w:r>
-      <w:hyperlink r:id="rId16366a28a6e89eb26" w:history="1">
+      <w:hyperlink r:id="rId77476a440f7e2eef7" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.cabi.org/wp-content/uploads/CABI-weed-biocontrol-Public-Summary_March-2024.pdf</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -2891,51 +2891,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">110</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 78-83. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId27706a28a6e89ebc3" w:history="1">
+      <w:hyperlink r:id="rId73716a440f7e2ef91" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1016/j.aquabot.2013.05.011</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3010,102 +3010,102 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">62</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 269–279. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId40706a28a6e89ec7e" w:history="1">
+      <w:hyperlink r:id="rId24656a440f7e2f04d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/s10526-017-9785-0</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Commission Implementing Regulation (EU) 2025/1422 of 17 July 2025 amending Implementing Regulation (EU) 2016/1141 to update the list of invasive alien species of Union concern. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">OJ L 2025/1422. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
-      <w:hyperlink r:id="rId45076a28a6e89ecd2" w:history="1"/>
-      <w:hyperlink r:id="rId99896a28a6e89ecd8" w:history="1">
+      <w:hyperlink r:id="rId41626a440f7e2f0a0" w:history="1"/>
+      <w:hyperlink r:id="rId40766a440f7e2f0a6" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://data.europa.eu/eli/reg_impl/2025/1422/oj</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3196,72 +3196,72 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(3),</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">457-471. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId35196a28a6e89edb0" w:history="1">
+      <w:hyperlink r:id="rId55846a440f7e2f17c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/epp.12165</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Also available from </w:t>
       </w:r>
-      <w:hyperlink r:id="rId39526a28a6e89edd0" w:history="1">
+      <w:hyperlink r:id="rId28566a440f7e2f19b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/standards/PM9/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3276,51 +3276,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2009) EPPO Pest risk analysis for </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Hydrocotyle ranunculoides</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Available at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId96826a28a6e89ee2d" w:history="1">
+      <w:hyperlink r:id="rId50836a440f7e2f1f7" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/taxon/HYDRA/documents</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3346,72 +3346,72 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">54</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 274-288. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId39746a28a6e89ee9c" w:history="1">
+      <w:hyperlink r:id="rId72506a440f7e2f266" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/epp.13033</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Also available from </w:t>
       </w:r>
-      <w:hyperlink r:id="rId71516a28a6e89eebb" w:history="1">
+      <w:hyperlink r:id="rId68936a440f7e2f284" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/standards/PM3/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4082,51 +4082,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Hydrocotyle ranunculoides</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId19656a28a6e89f359" w:history="1">
+      <w:hyperlink r:id="rId30246a440f7e2f71e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -4202,51 +4202,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">36</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 3-6. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId77346a28a6e89f423" w:history="1">
+      <w:hyperlink r:id="rId22166a440f7e2f7ec" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2338.2006.00945.x</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4295,51 +4295,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">56</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 125-129</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
-      <w:hyperlink r:id="rId30426a28a6e89f4b5" w:history="1">
+      <w:hyperlink r:id="rId25386a440f7e2f87c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/epp.70048</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
       <w:pgMar w:top="1100" w:right="1100" w:bottom="1100" w:left="1100" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708" w:num="1"/>
@@ -4435,137 +4435,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="39355717">
+  <w:abstractNum w:abstractNumId="18781210">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="26273865">
+    <w:lvl w:ilvl="0" w:tplc="90506552">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="26273865" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="90506552" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="26273865" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="90506552" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="26273865" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="90506552" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="26273865" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="90506552" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="26273865" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="90506552" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="26273865" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="90506552" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="26273865" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="90506552" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="26273865" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="90506552" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="39355716">
+  <w:abstractNum w:abstractNumId="18781209">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="93485699">
+    <w:lvl w:ilvl="0" w:tplc="48039440">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -5317,55 +5317,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="39355716">
-    <w:abstractNumId w:val="39355716"/>
+  <w:num w:numId="18781209">
+    <w:abstractNumId w:val="18781209"/>
   </w:num>
-  <w:num w:numId="39355717">
-    <w:abstractNumId w:val="39355717"/>
+  <w:num w:numId="18781210">
+    <w:abstractNumId w:val="18781210"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -16915,51 +16915,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId547516088" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId905043367" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId65486a28a6e89b6c4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/HYDRA/" TargetMode="External"/><Relationship Id="rId64026a28a6e89b72c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/HYDRA/categorization" TargetMode="External"/><Relationship Id="rId51806a28a6e89c1d0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/HYDRA/photos" TargetMode="External"/><Relationship Id="rId16366a28a6e89eb26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/wp-content/uploads/CABI-weed-biocontrol-Public-Summary_March-2024.pdf" TargetMode="External"/><Relationship Id="rId27706a28a6e89ebc3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.aquabot.2013.05.011" TargetMode="External"/><Relationship Id="rId40706a28a6e89ec7e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s10526-017-9785-0" TargetMode="External"/><Relationship Id="rId45076a28a6e89ecd2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://data.europa.eu/eli/reg_impl/2025/1422/oj" TargetMode="External"/><Relationship Id="rId99896a28a6e89ecd8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://data.europa.eu/eli/reg_impl/2025/1422/oj" TargetMode="External"/><Relationship Id="rId35196a28a6e89edb0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12165" TargetMode="External"/><Relationship Id="rId39526a28a6e89edd0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/standards/PM9/" TargetMode="External"/><Relationship Id="rId96826a28a6e89ee2d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/HYDRA/documents" TargetMode="External"/><Relationship Id="rId39746a28a6e89ee9c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.13033" TargetMode="External"/><Relationship Id="rId71516a28a6e89eebb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/standards/PM3/" TargetMode="External"/><Relationship Id="rId19656a28a6e89f359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId77346a28a6e89f423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.2006.00945.x" TargetMode="External"/><Relationship Id="rId30426a28a6e89f4b5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.70048" TargetMode="External"/><Relationship Id="rId38286a28a6e89c02c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId38286a28a6e89c02c.jpg"/><Relationship Id="rId45616a28a6e89d6b5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId45616a28a6e89d6b5.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId536851847" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId836966892" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId74386a440f7e2ce47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/HYDRA/" TargetMode="External"/><Relationship Id="rId77276a440f7e2cec9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/HYDRA/categorization" TargetMode="External"/><Relationship Id="rId84316a440f7e2d4c8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/HYDRA/photos" TargetMode="External"/><Relationship Id="rId77476a440f7e2eef7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/wp-content/uploads/CABI-weed-biocontrol-Public-Summary_March-2024.pdf" TargetMode="External"/><Relationship Id="rId73716a440f7e2ef91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.aquabot.2013.05.011" TargetMode="External"/><Relationship Id="rId24656a440f7e2f04d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s10526-017-9785-0" TargetMode="External"/><Relationship Id="rId41626a440f7e2f0a0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://data.europa.eu/eli/reg_impl/2025/1422/oj" TargetMode="External"/><Relationship Id="rId40766a440f7e2f0a6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://data.europa.eu/eli/reg_impl/2025/1422/oj" TargetMode="External"/><Relationship Id="rId55846a440f7e2f17c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12165" TargetMode="External"/><Relationship Id="rId28566a440f7e2f19b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/standards/PM9/" TargetMode="External"/><Relationship Id="rId50836a440f7e2f1f7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/HYDRA/documents" TargetMode="External"/><Relationship Id="rId72506a440f7e2f266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.13033" TargetMode="External"/><Relationship Id="rId68936a440f7e2f284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/standards/PM3/" TargetMode="External"/><Relationship Id="rId30246a440f7e2f71e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId22166a440f7e2f7ec" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.2006.00945.x" TargetMode="External"/><Relationship Id="rId25386a440f7e2f87c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.70048" TargetMode="External"/><Relationship Id="rId25226a440f7e2d3a2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId25226a440f7e2d3a2.jpg"/><Relationship Id="rId77196a440f7e2e0c9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId77196a440f7e2e0c9.jpg"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>