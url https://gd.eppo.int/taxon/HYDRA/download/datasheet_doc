--- v4 (2026-06-30)
+++ v5 (2026-07-21)
@@ -270,51 +270,51 @@
               <w:t xml:space="preserve"> Cirillo</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> floating pennywort, water pennywort</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74386a440f7e2ce47" w:history="1">
+            <w:hyperlink r:id="rId30536a5f842dd985f" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -330,51 +330,51 @@
               <w:t xml:space="preserve"> A2 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> IAS of Union concern</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77276a440f7e2cec9" w:history="1">
+            <w:hyperlink r:id="rId78666a5f842dd98c6" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -388,86 +388,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> HYDRA</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="40924401" name="name68516a440f7e2d3a4" descr="912.jpg"/>
+                  <wp:docPr id="87508559" name="name37426a5f842dd9f03" descr="912.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="912.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId25226a440f7e2d3a2" cstate="print"/>
+                          <a:blip r:embed="rId15236a5f842dd9f02" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId84316a440f7e2d4c8" w:history="1">
+            <w:hyperlink r:id="rId11906a5f842dd9ffd" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -871,63 +871,63 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">In 1983, the plant was observed for the first time in the urban drainage network in the Canning River Regional Park in Western Australia. Eight years later, it had spread throughout the drainage system into the river and nearby wetlands (Ruiz Avila &amp; Klemm, 1996).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="76621956" name="name76286a440f7e2e0cc" descr="HYDRA_distribution_map.jpg"/>
+            <wp:docPr id="77960973" name="name65986a5f842ddad86" descr="HYDRA_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="HYDRA_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId77196a440f7e2e0c9" cstate="print"/>
+                    <a:blip r:embed="rId99586a5f842ddad82" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -2801,51 +2801,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 164–165.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI (2024) Progress with Weed Biocontrol Projects. March 2024 </w:t>
       </w:r>
-      <w:hyperlink r:id="rId77476a440f7e2eef7" w:history="1">
+      <w:hyperlink r:id="rId38556a5f842ddbd42" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.cabi.org/wp-content/uploads/CABI-weed-biocontrol-Public-Summary_March-2024.pdf</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -2891,51 +2891,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">110</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 78-83. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId73716a440f7e2ef91" w:history="1">
+      <w:hyperlink r:id="rId84706a5f842ddbdfa" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1016/j.aquabot.2013.05.011</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3010,102 +3010,102 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">62</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 269–279. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId24656a440f7e2f04d" w:history="1">
+      <w:hyperlink r:id="rId62126a5f842ddbee8" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/s10526-017-9785-0</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Commission Implementing Regulation (EU) 2025/1422 of 17 July 2025 amending Implementing Regulation (EU) 2016/1141 to update the list of invasive alien species of Union concern. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">OJ L 2025/1422. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
-      <w:hyperlink r:id="rId41626a440f7e2f0a0" w:history="1"/>
-      <w:hyperlink r:id="rId40766a440f7e2f0a6" w:history="1">
+      <w:hyperlink r:id="rId43716a5f842ddbf42" w:history="1"/>
+      <w:hyperlink r:id="rId19956a5f842ddbf49" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://data.europa.eu/eli/reg_impl/2025/1422/oj</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3196,72 +3196,72 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(3),</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">457-471. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId55846a440f7e2f17c" w:history="1">
+      <w:hyperlink r:id="rId34986a5f842ddc059" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/epp.12165</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Also available from </w:t>
       </w:r>
-      <w:hyperlink r:id="rId28566a440f7e2f19b" w:history="1">
+      <w:hyperlink r:id="rId26926a5f842ddc07a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/standards/PM9/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3276,51 +3276,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2009) EPPO Pest risk analysis for </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Hydrocotyle ranunculoides</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Available at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId50836a440f7e2f1f7" w:history="1">
+      <w:hyperlink r:id="rId86036a5f842ddc0db" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/taxon/HYDRA/documents</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3346,72 +3346,72 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">54</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 274-288. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId72506a440f7e2f266" w:history="1">
+      <w:hyperlink r:id="rId18176a5f842ddc150" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/epp.13033</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Also available from </w:t>
       </w:r>
-      <w:hyperlink r:id="rId68936a440f7e2f284" w:history="1">
+      <w:hyperlink r:id="rId49926a5f842ddc170" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/standards/PM3/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4082,51 +4082,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Hydrocotyle ranunculoides</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId30246a440f7e2f71e" w:history="1">
+      <w:hyperlink r:id="rId88176a5f842ddc6e9" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -4202,51 +4202,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">36</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 3-6. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId22166a440f7e2f7ec" w:history="1">
+      <w:hyperlink r:id="rId73776a5f842ddc7c7" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2338.2006.00945.x</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4295,51 +4295,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">56</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 125-129</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
-      <w:hyperlink r:id="rId25386a440f7e2f87c" w:history="1">
+      <w:hyperlink r:id="rId62446a5f842ddc860" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/epp.70048</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
       <w:pgMar w:top="1100" w:right="1100" w:bottom="1100" w:left="1100" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708" w:num="1"/>
@@ -4435,137 +4435,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="18781210">
+  <w:abstractNum w:abstractNumId="65432393">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="90506552">
+    <w:lvl w:ilvl="0" w:tplc="44390321">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="90506552" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="44390321" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="90506552" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="44390321" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="90506552" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="44390321" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="90506552" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="44390321" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="90506552" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="44390321" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="90506552" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="44390321" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="90506552" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="44390321" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="90506552" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="44390321" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="18781209">
+  <w:abstractNum w:abstractNumId="65432392">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="48039440">
+    <w:lvl w:ilvl="0" w:tplc="57275261">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -5317,55 +5317,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="18781209">
-    <w:abstractNumId w:val="18781209"/>
+  <w:num w:numId="65432392">
+    <w:abstractNumId w:val="65432392"/>
   </w:num>
-  <w:num w:numId="18781210">
-    <w:abstractNumId w:val="18781210"/>
+  <w:num w:numId="65432393">
+    <w:abstractNumId w:val="65432393"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -16915,51 +16915,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId536851847" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId836966892" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId74386a440f7e2ce47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/HYDRA/" TargetMode="External"/><Relationship Id="rId77276a440f7e2cec9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/HYDRA/categorization" TargetMode="External"/><Relationship Id="rId84316a440f7e2d4c8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/HYDRA/photos" TargetMode="External"/><Relationship Id="rId77476a440f7e2eef7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/wp-content/uploads/CABI-weed-biocontrol-Public-Summary_March-2024.pdf" TargetMode="External"/><Relationship Id="rId73716a440f7e2ef91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.aquabot.2013.05.011" TargetMode="External"/><Relationship Id="rId24656a440f7e2f04d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s10526-017-9785-0" TargetMode="External"/><Relationship Id="rId41626a440f7e2f0a0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://data.europa.eu/eli/reg_impl/2025/1422/oj" TargetMode="External"/><Relationship Id="rId40766a440f7e2f0a6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://data.europa.eu/eli/reg_impl/2025/1422/oj" TargetMode="External"/><Relationship Id="rId55846a440f7e2f17c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12165" TargetMode="External"/><Relationship Id="rId28566a440f7e2f19b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/standards/PM9/" TargetMode="External"/><Relationship Id="rId50836a440f7e2f1f7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/HYDRA/documents" TargetMode="External"/><Relationship Id="rId72506a440f7e2f266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.13033" TargetMode="External"/><Relationship Id="rId68936a440f7e2f284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/standards/PM3/" TargetMode="External"/><Relationship Id="rId30246a440f7e2f71e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId22166a440f7e2f7ec" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.2006.00945.x" TargetMode="External"/><Relationship Id="rId25386a440f7e2f87c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.70048" TargetMode="External"/><Relationship Id="rId25226a440f7e2d3a2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId25226a440f7e2d3a2.jpg"/><Relationship Id="rId77196a440f7e2e0c9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId77196a440f7e2e0c9.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId965750391" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId218069217" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId30536a5f842dd985f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/HYDRA/" TargetMode="External"/><Relationship Id="rId78666a5f842dd98c6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/HYDRA/categorization" TargetMode="External"/><Relationship Id="rId11906a5f842dd9ffd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/HYDRA/photos" TargetMode="External"/><Relationship Id="rId38556a5f842ddbd42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/wp-content/uploads/CABI-weed-biocontrol-Public-Summary_March-2024.pdf" TargetMode="External"/><Relationship Id="rId84706a5f842ddbdfa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.aquabot.2013.05.011" TargetMode="External"/><Relationship Id="rId62126a5f842ddbee8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s10526-017-9785-0" TargetMode="External"/><Relationship Id="rId43716a5f842ddbf42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://data.europa.eu/eli/reg_impl/2025/1422/oj" TargetMode="External"/><Relationship Id="rId19956a5f842ddbf49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://data.europa.eu/eli/reg_impl/2025/1422/oj" TargetMode="External"/><Relationship Id="rId34986a5f842ddc059" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12165" TargetMode="External"/><Relationship Id="rId26926a5f842ddc07a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/standards/PM9/" TargetMode="External"/><Relationship Id="rId86036a5f842ddc0db" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/HYDRA/documents" TargetMode="External"/><Relationship Id="rId18176a5f842ddc150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.13033" TargetMode="External"/><Relationship Id="rId49926a5f842ddc170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/standards/PM3/" TargetMode="External"/><Relationship Id="rId88176a5f842ddc6e9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId73776a5f842ddc7c7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.2006.00945.x" TargetMode="External"/><Relationship Id="rId62446a5f842ddc860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.70048" TargetMode="External"/><Relationship Id="rId15236a5f842dd9f02" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId15236a5f842dd9f02.jpg"/><Relationship Id="rId99586a5f842ddad82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId99586a5f842ddad82.jpg"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>