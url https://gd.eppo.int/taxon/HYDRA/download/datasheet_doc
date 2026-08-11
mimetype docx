--- v5 (2026-07-21)
+++ v6 (2026-08-11)
@@ -270,51 +270,51 @@
               <w:t xml:space="preserve"> Cirillo</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> floating pennywort, water pennywort</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30536a5f842dd985f" w:history="1">
+            <w:hyperlink r:id="rId48276a7b715c337ff" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -330,51 +330,51 @@
               <w:t xml:space="preserve"> A2 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> IAS of Union concern</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78666a5f842dd98c6" w:history="1">
+            <w:hyperlink r:id="rId37006a7b715c33868" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -388,86 +388,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> HYDRA</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="87508559" name="name37426a5f842dd9f03" descr="912.jpg"/>
+                  <wp:docPr id="47332473" name="name26006a7b715c33ec1" descr="912.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="912.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId15236a5f842dd9f02" cstate="print"/>
+                          <a:blip r:embed="rId26846a7b715c33ebf" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId11906a5f842dd9ffd" w:history="1">
+            <w:hyperlink r:id="rId62276a7b715c33f9b" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -871,63 +871,63 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">In 1983, the plant was observed for the first time in the urban drainage network in the Canning River Regional Park in Western Australia. Eight years later, it had spread throughout the drainage system into the river and nearby wetlands (Ruiz Avila &amp; Klemm, 1996).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="77960973" name="name65986a5f842ddad86" descr="HYDRA_distribution_map.jpg"/>
+            <wp:docPr id="44680811" name="name85636a7b715c34e41" descr="HYDRA_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="HYDRA_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId99586a5f842ddad82" cstate="print"/>
+                    <a:blip r:embed="rId68726a7b715c34e3f" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -2801,51 +2801,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 164–165.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI (2024) Progress with Weed Biocontrol Projects. March 2024 </w:t>
       </w:r>
-      <w:hyperlink r:id="rId38556a5f842ddbd42" w:history="1">
+      <w:hyperlink r:id="rId69656a7b715c35bef" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.cabi.org/wp-content/uploads/CABI-weed-biocontrol-Public-Summary_March-2024.pdf</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -2891,51 +2891,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">110</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 78-83. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId84706a5f842ddbdfa" w:history="1">
+      <w:hyperlink r:id="rId14856a7b715c35c87" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1016/j.aquabot.2013.05.011</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3010,102 +3010,102 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">62</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 269–279. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId62126a5f842ddbee8" w:history="1">
+      <w:hyperlink r:id="rId61726a7b715c35d44" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/s10526-017-9785-0</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Commission Implementing Regulation (EU) 2025/1422 of 17 July 2025 amending Implementing Regulation (EU) 2016/1141 to update the list of invasive alien species of Union concern. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">OJ L 2025/1422. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
-      <w:hyperlink r:id="rId43716a5f842ddbf42" w:history="1"/>
-      <w:hyperlink r:id="rId19956a5f842ddbf49" w:history="1">
+      <w:hyperlink r:id="rId19816a7b715c35d98" w:history="1"/>
+      <w:hyperlink r:id="rId65966a7b715c35d9e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://data.europa.eu/eli/reg_impl/2025/1422/oj</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3196,72 +3196,72 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(3),</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">457-471. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId34986a5f842ddc059" w:history="1">
+      <w:hyperlink r:id="rId81696a7b715c35e77" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/epp.12165</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Also available from </w:t>
       </w:r>
-      <w:hyperlink r:id="rId26926a5f842ddc07a" w:history="1">
+      <w:hyperlink r:id="rId76016a7b715c35e97" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/standards/PM9/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3276,51 +3276,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2009) EPPO Pest risk analysis for </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Hydrocotyle ranunculoides</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Available at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId86036a5f842ddc0db" w:history="1">
+      <w:hyperlink r:id="rId81666a7b715c35ef3" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/taxon/HYDRA/documents</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3346,72 +3346,72 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">54</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 274-288. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId18176a5f842ddc150" w:history="1">
+      <w:hyperlink r:id="rId60506a7b715c35f63" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/epp.13033</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Also available from </w:t>
       </w:r>
-      <w:hyperlink r:id="rId49926a5f842ddc170" w:history="1">
+      <w:hyperlink r:id="rId75486a7b715c35f81" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/standards/PM3/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4082,51 +4082,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Hydrocotyle ranunculoides</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId88176a5f842ddc6e9" w:history="1">
+      <w:hyperlink r:id="rId13146a7b715c36414" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -4202,51 +4202,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">36</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 3-6. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId73776a5f842ddc7c7" w:history="1">
+      <w:hyperlink r:id="rId84016a7b715c364da" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2338.2006.00945.x</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4295,51 +4295,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">56</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 125-129</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
-      <w:hyperlink r:id="rId62446a5f842ddc860" w:history="1">
+      <w:hyperlink r:id="rId30776a7b715c3656a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/epp.70048</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
       <w:pgMar w:top="1100" w:right="1100" w:bottom="1100" w:left="1100" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708" w:num="1"/>
@@ -4435,137 +4435,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="65432393">
+  <w:abstractNum w:abstractNumId="80591206">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="44390321">
+    <w:lvl w:ilvl="0" w:tplc="19397504">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="44390321" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="19397504" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="44390321" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="19397504" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="44390321" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="19397504" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="44390321" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="19397504" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="44390321" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="19397504" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="44390321" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="19397504" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="44390321" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="19397504" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="44390321" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="19397504" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="65432392">
+  <w:abstractNum w:abstractNumId="80591205">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="57275261">
+    <w:lvl w:ilvl="0" w:tplc="45332328">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -5317,55 +5317,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="65432392">
-    <w:abstractNumId w:val="65432392"/>
+  <w:num w:numId="80591205">
+    <w:abstractNumId w:val="80591205"/>
   </w:num>
-  <w:num w:numId="65432393">
-    <w:abstractNumId w:val="65432393"/>
+  <w:num w:numId="80591206">
+    <w:abstractNumId w:val="80591206"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -16915,51 +16915,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId965750391" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId218069217" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId30536a5f842dd985f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/HYDRA/" TargetMode="External"/><Relationship Id="rId78666a5f842dd98c6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/HYDRA/categorization" TargetMode="External"/><Relationship Id="rId11906a5f842dd9ffd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/HYDRA/photos" TargetMode="External"/><Relationship Id="rId38556a5f842ddbd42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/wp-content/uploads/CABI-weed-biocontrol-Public-Summary_March-2024.pdf" TargetMode="External"/><Relationship Id="rId84706a5f842ddbdfa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.aquabot.2013.05.011" TargetMode="External"/><Relationship Id="rId62126a5f842ddbee8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s10526-017-9785-0" TargetMode="External"/><Relationship Id="rId43716a5f842ddbf42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://data.europa.eu/eli/reg_impl/2025/1422/oj" TargetMode="External"/><Relationship Id="rId19956a5f842ddbf49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://data.europa.eu/eli/reg_impl/2025/1422/oj" TargetMode="External"/><Relationship Id="rId34986a5f842ddc059" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12165" TargetMode="External"/><Relationship Id="rId26926a5f842ddc07a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/standards/PM9/" TargetMode="External"/><Relationship Id="rId86036a5f842ddc0db" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/HYDRA/documents" TargetMode="External"/><Relationship Id="rId18176a5f842ddc150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.13033" TargetMode="External"/><Relationship Id="rId49926a5f842ddc170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/standards/PM3/" TargetMode="External"/><Relationship Id="rId88176a5f842ddc6e9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId73776a5f842ddc7c7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.2006.00945.x" TargetMode="External"/><Relationship Id="rId62446a5f842ddc860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.70048" TargetMode="External"/><Relationship Id="rId15236a5f842dd9f02" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId15236a5f842dd9f02.jpg"/><Relationship Id="rId99586a5f842ddad82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId99586a5f842ddad82.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId248965923" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId210952744" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId48276a7b715c337ff" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/HYDRA/" TargetMode="External"/><Relationship Id="rId37006a7b715c33868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/HYDRA/categorization" TargetMode="External"/><Relationship Id="rId62276a7b715c33f9b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/HYDRA/photos" TargetMode="External"/><Relationship Id="rId69656a7b715c35bef" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/wp-content/uploads/CABI-weed-biocontrol-Public-Summary_March-2024.pdf" TargetMode="External"/><Relationship Id="rId14856a7b715c35c87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.aquabot.2013.05.011" TargetMode="External"/><Relationship Id="rId61726a7b715c35d44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s10526-017-9785-0" TargetMode="External"/><Relationship Id="rId19816a7b715c35d98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://data.europa.eu/eli/reg_impl/2025/1422/oj" TargetMode="External"/><Relationship Id="rId65966a7b715c35d9e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://data.europa.eu/eli/reg_impl/2025/1422/oj" TargetMode="External"/><Relationship Id="rId81696a7b715c35e77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12165" TargetMode="External"/><Relationship Id="rId76016a7b715c35e97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/standards/PM9/" TargetMode="External"/><Relationship Id="rId81666a7b715c35ef3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/HYDRA/documents" TargetMode="External"/><Relationship Id="rId60506a7b715c35f63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.13033" TargetMode="External"/><Relationship Id="rId75486a7b715c35f81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/standards/PM3/" TargetMode="External"/><Relationship Id="rId13146a7b715c36414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId84016a7b715c364da" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.2006.00945.x" TargetMode="External"/><Relationship Id="rId30776a7b715c3656a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.70048" TargetMode="External"/><Relationship Id="rId26846a7b715c33ebf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId26846a7b715c33ebf.jpg"/><Relationship Id="rId68726a7b715c34e3f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId68726a7b715c34e3f.jpg"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>