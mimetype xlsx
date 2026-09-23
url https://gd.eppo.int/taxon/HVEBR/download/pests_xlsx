--- v1 (2026-03-27)
+++ v2 (2026-09-23)
@@ -12,80 +12,89 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="HVEBR" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="81">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="84">
   <si>
     <t>type</t>
   </si>
   <si>
     <t>EPPOCode</t>
   </si>
   <si>
     <t>Pref_name</t>
   </si>
   <si>
     <t>References</t>
   </si>
   <si>
     <t>Host</t>
   </si>
   <si>
     <t>BRVPYO</t>
   </si>
   <si>
     <t>Brevipalpus yothersi (as Hevea)</t>
   </si>
   <si>
     <t>* Beard JJ, Ochoa R, Braswell WE, Bauchan GR (2015) Brevipalpus phoenicis (Geijskes) species complex (Acari: Tenuipalpidae) – a closer look. Zootaxa 3944(1), 67 pp. DOI: 10.11646/zootaxa.3944.1.1</t>
   </si>
   <si>
     <t>CERAFI</t>
   </si>
   <si>
     <t>Ceratocystis fimbriata</t>
+  </si>
+  <si>
+    <t>CHRYFI</t>
+  </si>
+  <si>
+    <t>Chrysomphalus aonidum</t>
+  </si>
+  <si>
+    <t>* Hernández-Ruiz A, Gonzaga-Segura AJ, Castrejón-Gómez VR (2026) Scale insects (Hemiptera: Coccomorpha) of agricultural amportance in Mexico. Journal of Entomological Science 61(3), 528–559. doi:10.18474/JES25-42</t>
   </si>
   <si>
     <t>COLLFC</t>
   </si>
   <si>
     <t>Colletotrichum fructicola</t>
   </si>
   <si>
     <t>* EFSA PLH Panel (EFSA Panel on Plant Health), Bragard C, Dehnen-Schmutz K, Di Serio F, Gonthier P, Jacques M-A, Jaques Miret JA, Justesen AF, MacLeod A, Magnusson CS, Milonas P, Navas-Cortes JA, Parnell S, Potting R, Thulke H-H, Van der Werf W, Civera AV, Yuen J, Zappala L,  Migheli Q, Vloutoglou I, Campese C, Maiorano A, Streissl F, Reignault PL (2021) Scientific Opinion on the pest categorisation of Colletotrichum fructicola. EFSA Journal 19(8), 6803, 41 pp
 * Vineeth VK, Babu S, Reshma TR, Philip S, Prem E (2024) Exhaustive identification and characterization of Colletotrichum siamense and Colletotrichum fructicola as causative agents of circular leaf spot disease of rubber tree (Hevea brasiliensis) in India. Fungal Biology 128(5), 1907-1916.</t>
   </si>
   <si>
     <t>ROSLBU</t>
   </si>
   <si>
     <t>Dematophora bunodes</t>
   </si>
   <si>
     <t>PLTPPA</t>
   </si>
   <si>
     <t>Euplatypus parallelus</t>
   </si>
   <si>
     <t>* Hiremath SR, Prathapan KD (2019) First report of the invasive South American pinhole borer, Euplatypus parallelus (Fabricius) (Coleoptera: Curculionidae: Platypodinae), on rubber in India. The Coleopterists Bulletin 73(3), 714–717.
@@ -613,51 +622,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:D32"/>
+  <dimension ref="A1:D33"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.569" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="57.7" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="548.438" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
@@ -691,65 +700,65 @@
     </row>
     <row r="4" spans="1:4">
       <c r="A4" t="s">
         <v>4</v>
       </c>
       <c r="B4" t="s">
         <v>10</v>
       </c>
       <c r="C4" t="s">
         <v>11</v>
       </c>
       <c r="D4" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="5" spans="1:4">
       <c r="A5" t="s">
         <v>4</v>
       </c>
       <c r="B5" t="s">
         <v>13</v>
       </c>
       <c r="C5" t="s">
         <v>14</v>
       </c>
-      <c r="D5"/>
+      <c r="D5" t="s">
+        <v>15</v>
+      </c>
     </row>
     <row r="6" spans="1:4">
       <c r="A6" t="s">
         <v>4</v>
       </c>
       <c r="B6" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="C6" t="s">
-        <v>16</v>
-[...1 lines deleted...]
-      <c r="D6" t="s">
         <v>17</v>
       </c>
+      <c r="D6"/>
     </row>
     <row r="7" spans="1:4">
       <c r="A7" t="s">
         <v>4</v>
       </c>
       <c r="B7" t="s">
         <v>18</v>
       </c>
       <c r="C7" t="s">
         <v>19</v>
       </c>
       <c r="D7" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="8" spans="1:4">
       <c r="A8" t="s">
         <v>4</v>
       </c>
       <c r="B8" t="s">
         <v>21</v>
       </c>
       <c r="C8" t="s">
         <v>22</v>
       </c>
@@ -759,329 +768,345 @@
     </row>
     <row r="9" spans="1:4">
       <c r="A9" t="s">
         <v>4</v>
       </c>
       <c r="B9" t="s">
         <v>24</v>
       </c>
       <c r="C9" t="s">
         <v>25</v>
       </c>
       <c r="D9" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="10" spans="1:4">
       <c r="A10" t="s">
         <v>4</v>
       </c>
       <c r="B10" t="s">
         <v>27</v>
       </c>
       <c r="C10" t="s">
         <v>28</v>
       </c>
-      <c r="D10"/>
+      <c r="D10" t="s">
+        <v>29</v>
+      </c>
     </row>
     <row r="11" spans="1:4">
       <c r="A11" t="s">
         <v>4</v>
       </c>
       <c r="B11" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="C11" t="s">
-        <v>30</v>
-[...1 lines deleted...]
-      <c r="D11" t="s">
         <v>31</v>
       </c>
+      <c r="D11"/>
     </row>
     <row r="12" spans="1:4">
       <c r="A12" t="s">
         <v>4</v>
       </c>
       <c r="B12" t="s">
         <v>32</v>
       </c>
       <c r="C12" t="s">
         <v>33</v>
       </c>
-      <c r="D12"/>
+      <c r="D12" t="s">
+        <v>34</v>
+      </c>
     </row>
     <row r="13" spans="1:4">
       <c r="A13" t="s">
         <v>4</v>
       </c>
       <c r="B13" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="C13" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="D13"/>
     </row>
     <row r="14" spans="1:4">
       <c r="A14" t="s">
         <v>4</v>
       </c>
       <c r="B14" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="C14" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D14"/>
     </row>
     <row r="15" spans="1:4">
       <c r="A15" t="s">
         <v>4</v>
       </c>
       <c r="B15" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="C15" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="D15"/>
     </row>
     <row r="16" spans="1:4">
       <c r="A16" t="s">
         <v>4</v>
       </c>
       <c r="B16" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="C16" t="s">
-        <v>41</v>
-[...1 lines deleted...]
-      <c r="D16"/>
+        <v>42</v>
+      </c>
+      <c r="D16" t="s">
+        <v>12</v>
+      </c>
     </row>
     <row r="17" spans="1:4">
       <c r="A17" t="s">
         <v>4</v>
       </c>
       <c r="B17" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="C17" t="s">
-        <v>43</v>
-[...1 lines deleted...]
-      <c r="D17" t="s">
         <v>44</v>
       </c>
+      <c r="D17"/>
     </row>
     <row r="18" spans="1:4">
       <c r="A18" t="s">
         <v>4</v>
       </c>
       <c r="B18" t="s">
         <v>45</v>
       </c>
       <c r="C18" t="s">
         <v>46</v>
       </c>
-      <c r="D18"/>
+      <c r="D18" t="s">
+        <v>47</v>
+      </c>
     </row>
     <row r="19" spans="1:4">
       <c r="A19" t="s">
         <v>4</v>
       </c>
       <c r="B19" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="C19" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="D19"/>
     </row>
     <row r="20" spans="1:4">
       <c r="A20" t="s">
         <v>4</v>
       </c>
       <c r="B20" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="C20" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="D20"/>
     </row>
     <row r="21" spans="1:4">
       <c r="A21" t="s">
         <v>4</v>
       </c>
       <c r="B21" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="C21" t="s">
-        <v>52</v>
-[...1 lines deleted...]
-      <c r="D21" t="s">
         <v>53</v>
       </c>
+      <c r="D21"/>
     </row>
     <row r="22" spans="1:4">
       <c r="A22" t="s">
         <v>4</v>
       </c>
       <c r="B22" t="s">
         <v>54</v>
       </c>
       <c r="C22" t="s">
         <v>55</v>
       </c>
-      <c r="D22"/>
+      <c r="D22" t="s">
+        <v>56</v>
+      </c>
     </row>
     <row r="23" spans="1:4">
       <c r="A23" t="s">
         <v>4</v>
       </c>
       <c r="B23" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="C23" t="s">
-        <v>57</v>
-[...1 lines deleted...]
-      <c r="D23" t="s">
         <v>58</v>
       </c>
+      <c r="D23"/>
     </row>
     <row r="24" spans="1:4">
       <c r="A24" t="s">
         <v>4</v>
       </c>
       <c r="B24" t="s">
         <v>59</v>
       </c>
       <c r="C24" t="s">
         <v>60</v>
       </c>
       <c r="D24" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="25" spans="1:4">
       <c r="A25" t="s">
         <v>4</v>
       </c>
       <c r="B25" t="s">
         <v>62</v>
       </c>
       <c r="C25" t="s">
         <v>63</v>
       </c>
-      <c r="D25"/>
+      <c r="D25" t="s">
+        <v>64</v>
+      </c>
     </row>
     <row r="26" spans="1:4">
       <c r="A26" t="s">
         <v>4</v>
       </c>
       <c r="B26" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="C26" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="D26"/>
     </row>
     <row r="27" spans="1:4">
       <c r="A27" t="s">
         <v>4</v>
       </c>
       <c r="B27" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="C27" t="s">
-        <v>67</v>
-[...1 lines deleted...]
-      <c r="D27" t="s">
         <v>68</v>
       </c>
+      <c r="D27"/>
     </row>
     <row r="28" spans="1:4">
       <c r="A28" t="s">
         <v>4</v>
       </c>
       <c r="B28" t="s">
         <v>69</v>
       </c>
       <c r="C28" t="s">
         <v>70</v>
       </c>
-      <c r="D28"/>
+      <c r="D28" t="s">
+        <v>71</v>
+      </c>
     </row>
     <row r="29" spans="1:4">
       <c r="A29" t="s">
         <v>4</v>
       </c>
       <c r="B29" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="C29" t="s">
-        <v>72</v>
-[...1 lines deleted...]
-      <c r="D29" t="s">
         <v>73</v>
       </c>
+      <c r="D29"/>
     </row>
     <row r="30" spans="1:4">
       <c r="A30" t="s">
+        <v>4</v>
+      </c>
+      <c r="B30" t="s">
         <v>74</v>
       </c>
-      <c r="B30" t="s">
+      <c r="C30" t="s">
         <v>75</v>
       </c>
-      <c r="C30" t="s">
+      <c r="D30" t="s">
         <v>76</v>
       </c>
-      <c r="D30"/>
     </row>
     <row r="31" spans="1:4">
       <c r="A31" t="s">
-        <v>74</v>
+        <v>77</v>
       </c>
       <c r="B31" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="C31" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="D31"/>
     </row>
     <row r="32" spans="1:4">
       <c r="A32" t="s">
-        <v>74</v>
+        <v>77</v>
       </c>
       <c r="B32" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="C32" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="D32"/>
+    </row>
+    <row r="33" spans="1:4">
+      <c r="A33" t="s">
+        <v>77</v>
+      </c>
+      <c r="B33" t="s">
+        <v>82</v>
+      </c>
+      <c r="C33" t="s">
+        <v>83</v>
+      </c>
+      <c r="D33"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>