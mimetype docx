--- v8 (2026-03-16)
+++ v9 (2026-04-05)
@@ -314,51 +314,51 @@
               <w:t xml:space="preserve"> Siebold &amp; Zuccarini</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Asian hop, Japanese hop (US)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId809369b7c52bc2695" w:history="1">
+            <w:hyperlink r:id="rId921369d281a268f3f" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -374,51 +374,51 @@
               <w:t xml:space="preserve"> A2 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> IAS of Union concern</w:t>
             </w:r>
-            <w:hyperlink r:id="rId377669b7c52bc26fd" w:history="1">
+            <w:hyperlink r:id="rId507469d281a268fae" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -432,86 +432,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> HUMJA</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="36172695" name="name553869b7c52bc2c1a" descr="3412.jpg"/>
+                  <wp:docPr id="66398883" name="name727869d281a26906d" descr="3412.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="3412.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId663469b7c52bc2c17" cstate="print"/>
+                          <a:blip r:embed="rId260269d281a26906b" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId858869b7c52bc2de4" w:history="1">
+            <w:hyperlink r:id="rId637369d281a26919c" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
@@ -962,63 +962,63 @@
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="293" w:after="293" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="both"/>
         <w:outlineLvl w:val="3"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Distribution</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="26349045" name="name228469b7c52bc41fc" descr="HUMJA_distribution_map.jpg"/>
+            <wp:docPr id="89108689" name="name994169d281a26965c" descr="HUMJA_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="HUMJA_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId260269b7c52bc41f6" cstate="print"/>
+                    <a:blip r:embed="rId317069d281a26965a" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -3774,51 +3774,51 @@
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">REFERENCES</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Arrigoni PV &amp; Viegi L (2011) La flora vascolare esotica spontaneizzata della Toscana. Regione Toscana, Firenze. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId749969b7c52bc6347" w:history="1">
+      <w:hyperlink r:id="rId344169d281a26abe8" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.regione.toscana.it/documents/10180/320308/La+flora+vascolare+esotica+spontaneizzata+della+Toscana/acd32225-2909-4d0b-a1ba-80f89d 68a3f7?version=1.0</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 25 November 2017]. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4201,51 +4201,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2018) Pest risk analysis for </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Humulus scandens</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId856469b7c52bc683d" w:history="1">
+      <w:hyperlink r:id="rId608169d281a26aed1" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://pra.eppo. int/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 8 November 2018]. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4376,51 +4376,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">IPANE (2005) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Humulus japonicus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Japanese hops). Invasive plant atlas of New England. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId865869b7c52bc695e" w:history="1">
+      <w:hyperlink r:id="rId189569d281a26b010" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.invasive.org/weedcd/pdfs/ipane/ Humulusjaponicus.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 7 March 2017]. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4738,51 +4738,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 169–182. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">NatureServe (2017) NatureServe Explorer: An online encyclopedia of life [web application]. Version 7.1. NatureServe, Arlington, Virginia. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId883769b7c52bc6bb1" w:history="1">
+      <w:hyperlink r:id="rId964669d281a26b284" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://explorer.natureserve.org</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 2 March 2017]. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4904,51 +4904,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Humulus </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">japonicus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Plant Conservation Alliances Alien Plant Working Group Weeds Gone Wild: Alien Plant Invaders of Natural Areas. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId241569b7c52bc6cc0" w:history="1">
+      <w:hyperlink r:id="rId775769d281a26b396" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.nps.gov/plants/alien/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 15 March 2017]. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5583,51 +5583,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Humulus scandens</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId129369b7c52bc712f" w:history="1">
+      <w:hyperlink r:id="rId692969d281a26b824" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -5703,51 +5703,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO Bulletin </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">49</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(2), 267-272. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId980469b7c52bc71fb" w:history="1">
+      <w:hyperlink r:id="rId131069d281a26b8f0" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/epp.12524</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
       <w:pgMar w:top="1100" w:right="1100" w:bottom="1100" w:left="1100" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708" w:num="1"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14"/>
 </file>
@@ -5834,137 +5834,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="32096163">
+  <w:abstractNum w:abstractNumId="93969042">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="32104071">
+    <w:lvl w:ilvl="0" w:tplc="96980254">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="32104071" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="96980254" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="32104071" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="96980254" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="32104071" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="96980254" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="32104071" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="96980254" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="32104071" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="96980254" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="32104071" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="96980254" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="32104071" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="96980254" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="32104071" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="96980254" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="32096162">
+  <w:abstractNum w:abstractNumId="93969041">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="85177772">
+    <w:lvl w:ilvl="0" w:tplc="86201063">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -6716,55 +6716,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="32096162">
-    <w:abstractNumId w:val="32096162"/>
+  <w:num w:numId="93969041">
+    <w:abstractNumId w:val="93969041"/>
   </w:num>
-  <w:num w:numId="32096163">
-    <w:abstractNumId w:val="32096163"/>
+  <w:num w:numId="93969042">
+    <w:abstractNumId w:val="93969042"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -18314,51 +18314,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId378575248" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId911707514" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId809369b7c52bc2695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/HUMJA/" TargetMode="External"/><Relationship Id="rId377669b7c52bc26fd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/HUMJA/categorization" TargetMode="External"/><Relationship Id="rId858869b7c52bc2de4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/HUMJA/photos" TargetMode="External"/><Relationship Id="rId749969b7c52bc6347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.regione.toscana.it/documents/10180/320308/La+flora+vascolare+esotica+spontaneizzata+della+Toscana/acd32225-2909-4d0b-a1ba-80f89d%2068a3f7?version=1.0" TargetMode="External"/><Relationship Id="rId856469b7c52bc683d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pra.eppo.%20int/" TargetMode="External"/><Relationship Id="rId865869b7c52bc695e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.invasive.org/weedcd/pdfs/ipane/%20Humulusjaponicus.pdf" TargetMode="External"/><Relationship Id="rId883769b7c52bc6bb1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://explorer.natureserve.org" TargetMode="External"/><Relationship Id="rId241569b7c52bc6cc0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.nps.gov/plants/alien/" TargetMode="External"/><Relationship Id="rId129369b7c52bc712f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId980469b7c52bc71fb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12524" TargetMode="External"/><Relationship Id="rId663469b7c52bc2c17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId663469b7c52bc2c17.jpg"/><Relationship Id="rId260269b7c52bc41f6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId260269b7c52bc41f6.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId993769319" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId958645059" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId921369d281a268f3f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/HUMJA/" TargetMode="External"/><Relationship Id="rId507469d281a268fae" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/HUMJA/categorization" TargetMode="External"/><Relationship Id="rId637369d281a26919c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/HUMJA/photos" TargetMode="External"/><Relationship Id="rId344169d281a26abe8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.regione.toscana.it/documents/10180/320308/La+flora+vascolare+esotica+spontaneizzata+della+Toscana/acd32225-2909-4d0b-a1ba-80f89d%2068a3f7?version=1.0" TargetMode="External"/><Relationship Id="rId608169d281a26aed1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pra.eppo.%20int/" TargetMode="External"/><Relationship Id="rId189569d281a26b010" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.invasive.org/weedcd/pdfs/ipane/%20Humulusjaponicus.pdf" TargetMode="External"/><Relationship Id="rId964669d281a26b284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://explorer.natureserve.org" TargetMode="External"/><Relationship Id="rId775769d281a26b396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.nps.gov/plants/alien/" TargetMode="External"/><Relationship Id="rId692969d281a26b824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId131069d281a26b8f0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12524" TargetMode="External"/><Relationship Id="rId260269d281a26906b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId260269d281a26906b.jpg"/><Relationship Id="rId317069d281a26965a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId317069d281a26965a.jpg"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>