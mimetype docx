--- v9 (2026-04-05)
+++ v10 (2026-04-25)
@@ -314,51 +314,51 @@
               <w:t xml:space="preserve"> Siebold &amp; Zuccarini</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Asian hop, Japanese hop (US)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId921369d281a268f3f" w:history="1">
+            <w:hyperlink r:id="rId794669ecfd5f29cec" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -374,51 +374,51 @@
               <w:t xml:space="preserve"> A2 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> IAS of Union concern</w:t>
             </w:r>
-            <w:hyperlink r:id="rId507469d281a268fae" w:history="1">
+            <w:hyperlink r:id="rId219969ecfd5f29d55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -432,86 +432,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> HUMJA</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="66398883" name="name727869d281a26906d" descr="3412.jpg"/>
+                  <wp:docPr id="12527710" name="name917969ecfd5f2a498" descr="3412.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="3412.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId260269d281a26906b" cstate="print"/>
+                          <a:blip r:embed="rId529669ecfd5f2a495" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId637369d281a26919c" w:history="1">
+            <w:hyperlink r:id="rId573669ecfd5f2a5d8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
@@ -962,63 +962,63 @@
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="293" w:after="293" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="both"/>
         <w:outlineLvl w:val="3"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Distribution</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="89108689" name="name994169d281a26965c" descr="HUMJA_distribution_map.jpg"/>
+            <wp:docPr id="20816857" name="name332569ecfd5f2b5f8" descr="HUMJA_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="HUMJA_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId317069d281a26965a" cstate="print"/>
+                    <a:blip r:embed="rId757769ecfd5f2b5f5" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -3774,51 +3774,51 @@
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">REFERENCES</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Arrigoni PV &amp; Viegi L (2011) La flora vascolare esotica spontaneizzata della Toscana. Regione Toscana, Firenze. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId344169d281a26abe8" w:history="1">
+      <w:hyperlink r:id="rId853869ecfd5f2c9d1" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.regione.toscana.it/documents/10180/320308/La+flora+vascolare+esotica+spontaneizzata+della+Toscana/acd32225-2909-4d0b-a1ba-80f89d 68a3f7?version=1.0</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 25 November 2017]. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4201,51 +4201,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2018) Pest risk analysis for </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Humulus scandens</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId608169d281a26aed1" w:history="1">
+      <w:hyperlink r:id="rId260169ecfd5f2cca0" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://pra.eppo. int/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 8 November 2018]. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4376,51 +4376,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">IPANE (2005) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Humulus japonicus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Japanese hops). Invasive plant atlas of New England. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId189569d281a26b010" w:history="1">
+      <w:hyperlink r:id="rId759169ecfd5f2cdc3" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.invasive.org/weedcd/pdfs/ipane/ Humulusjaponicus.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 7 March 2017]. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4738,51 +4738,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 169–182. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">NatureServe (2017) NatureServe Explorer: An online encyclopedia of life [web application]. Version 7.1. NatureServe, Arlington, Virginia. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId964669d281a26b284" w:history="1">
+      <w:hyperlink r:id="rId908269ecfd5f2d04f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://explorer.natureserve.org</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 2 March 2017]. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4904,51 +4904,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Humulus </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">japonicus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Plant Conservation Alliances Alien Plant Working Group Weeds Gone Wild: Alien Plant Invaders of Natural Areas. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId775769d281a26b396" w:history="1">
+      <w:hyperlink r:id="rId225369ecfd5f2d162" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.nps.gov/plants/alien/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 15 March 2017]. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5583,51 +5583,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Humulus scandens</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId692969d281a26b824" w:history="1">
+      <w:hyperlink r:id="rId848169ecfd5f2d5b9" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -5703,51 +5703,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO Bulletin </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">49</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(2), 267-272. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId131069d281a26b8f0" w:history="1">
+      <w:hyperlink r:id="rId545369ecfd5f2d681" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/epp.12524</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
       <w:pgMar w:top="1100" w:right="1100" w:bottom="1100" w:left="1100" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708" w:num="1"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14"/>
 </file>
@@ -5834,137 +5834,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="93969042">
+  <w:abstractNum w:abstractNumId="78657224">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="96980254">
+    <w:lvl w:ilvl="0" w:tplc="35969087">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="96980254" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="35969087" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="96980254" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="35969087" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="96980254" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="35969087" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="96980254" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="35969087" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="96980254" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="35969087" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="96980254" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="35969087" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="96980254" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="35969087" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="96980254" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="35969087" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="93969041">
+  <w:abstractNum w:abstractNumId="78657223">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="86201063">
+    <w:lvl w:ilvl="0" w:tplc="63758517">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -6716,55 +6716,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="93969041">
-    <w:abstractNumId w:val="93969041"/>
+  <w:num w:numId="78657223">
+    <w:abstractNumId w:val="78657223"/>
   </w:num>
-  <w:num w:numId="93969042">
-    <w:abstractNumId w:val="93969042"/>
+  <w:num w:numId="78657224">
+    <w:abstractNumId w:val="78657224"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -18314,51 +18314,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId993769319" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId958645059" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId921369d281a268f3f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/HUMJA/" TargetMode="External"/><Relationship Id="rId507469d281a268fae" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/HUMJA/categorization" TargetMode="External"/><Relationship Id="rId637369d281a26919c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/HUMJA/photos" TargetMode="External"/><Relationship Id="rId344169d281a26abe8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.regione.toscana.it/documents/10180/320308/La+flora+vascolare+esotica+spontaneizzata+della+Toscana/acd32225-2909-4d0b-a1ba-80f89d%2068a3f7?version=1.0" TargetMode="External"/><Relationship Id="rId608169d281a26aed1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pra.eppo.%20int/" TargetMode="External"/><Relationship Id="rId189569d281a26b010" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.invasive.org/weedcd/pdfs/ipane/%20Humulusjaponicus.pdf" TargetMode="External"/><Relationship Id="rId964669d281a26b284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://explorer.natureserve.org" TargetMode="External"/><Relationship Id="rId775769d281a26b396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.nps.gov/plants/alien/" TargetMode="External"/><Relationship Id="rId692969d281a26b824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId131069d281a26b8f0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12524" TargetMode="External"/><Relationship Id="rId260269d281a26906b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId260269d281a26906b.jpg"/><Relationship Id="rId317069d281a26965a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId317069d281a26965a.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId787305948" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId153522500" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId794669ecfd5f29cec" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/HUMJA/" TargetMode="External"/><Relationship Id="rId219969ecfd5f29d55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/HUMJA/categorization" TargetMode="External"/><Relationship Id="rId573669ecfd5f2a5d8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/HUMJA/photos" TargetMode="External"/><Relationship Id="rId853869ecfd5f2c9d1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.regione.toscana.it/documents/10180/320308/La+flora+vascolare+esotica+spontaneizzata+della+Toscana/acd32225-2909-4d0b-a1ba-80f89d%2068a3f7?version=1.0" TargetMode="External"/><Relationship Id="rId260169ecfd5f2cca0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pra.eppo.%20int/" TargetMode="External"/><Relationship Id="rId759169ecfd5f2cdc3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.invasive.org/weedcd/pdfs/ipane/%20Humulusjaponicus.pdf" TargetMode="External"/><Relationship Id="rId908269ecfd5f2d04f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://explorer.natureserve.org" TargetMode="External"/><Relationship Id="rId225369ecfd5f2d162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.nps.gov/plants/alien/" TargetMode="External"/><Relationship Id="rId848169ecfd5f2d5b9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId545369ecfd5f2d681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12524" TargetMode="External"/><Relationship Id="rId529669ecfd5f2a495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId529669ecfd5f2a495.jpg"/><Relationship Id="rId757769ecfd5f2b5f5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId757769ecfd5f2b5f5.jpg"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>