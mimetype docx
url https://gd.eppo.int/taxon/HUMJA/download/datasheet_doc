--- v10 (2026-04-25)
+++ v11 (2026-05-16)
@@ -314,51 +314,51 @@
               <w:t xml:space="preserve"> Siebold &amp; Zuccarini</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Asian hop, Japanese hop (US)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId794669ecfd5f29cec" w:history="1">
+            <w:hyperlink r:id="rId33236a07ba56b3548" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -374,51 +374,51 @@
               <w:t xml:space="preserve"> A2 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> IAS of Union concern</w:t>
             </w:r>
-            <w:hyperlink r:id="rId219969ecfd5f29d55" w:history="1">
+            <w:hyperlink r:id="rId89246a07ba56b35b1" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -432,86 +432,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> HUMJA</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="12527710" name="name917969ecfd5f2a498" descr="3412.jpg"/>
+                  <wp:docPr id="45352840" name="name40986a07ba56b36c3" descr="3412.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="3412.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId529669ecfd5f2a495" cstate="print"/>
+                          <a:blip r:embed="rId68166a07ba56b36c2" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId573669ecfd5f2a5d8" w:history="1">
+            <w:hyperlink r:id="rId11126a07ba56b37f6" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
@@ -962,63 +962,63 @@
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="293" w:after="293" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="both"/>
         <w:outlineLvl w:val="3"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Distribution</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="20816857" name="name332569ecfd5f2b5f8" descr="HUMJA_distribution_map.jpg"/>
+            <wp:docPr id="42633706" name="name63506a07ba56b4a49" descr="HUMJA_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="HUMJA_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId757769ecfd5f2b5f5" cstate="print"/>
+                    <a:blip r:embed="rId70996a07ba56b4a47" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -3774,51 +3774,51 @@
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">REFERENCES</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Arrigoni PV &amp; Viegi L (2011) La flora vascolare esotica spontaneizzata della Toscana. Regione Toscana, Firenze. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId853869ecfd5f2c9d1" w:history="1">
+      <w:hyperlink r:id="rId74596a07ba56b5dbf" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.regione.toscana.it/documents/10180/320308/La+flora+vascolare+esotica+spontaneizzata+della+Toscana/acd32225-2909-4d0b-a1ba-80f89d 68a3f7?version=1.0</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 25 November 2017]. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4201,51 +4201,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2018) Pest risk analysis for </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Humulus scandens</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId260169ecfd5f2cca0" w:history="1">
+      <w:hyperlink r:id="rId56106a07ba56b6078" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://pra.eppo. int/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 8 November 2018]. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4376,51 +4376,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">IPANE (2005) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Humulus japonicus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Japanese hops). Invasive plant atlas of New England. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId759169ecfd5f2cdc3" w:history="1">
+      <w:hyperlink r:id="rId52056a07ba56b619a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.invasive.org/weedcd/pdfs/ipane/ Humulusjaponicus.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 7 March 2017]. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4738,51 +4738,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 169–182. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">NatureServe (2017) NatureServe Explorer: An online encyclopedia of life [web application]. Version 7.1. NatureServe, Arlington, Virginia. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId908269ecfd5f2d04f" w:history="1">
+      <w:hyperlink r:id="rId10076a07ba56b63e6" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://explorer.natureserve.org</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 2 March 2017]. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4904,51 +4904,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Humulus </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">japonicus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Plant Conservation Alliances Alien Plant Working Group Weeds Gone Wild: Alien Plant Invaders of Natural Areas. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId225369ecfd5f2d162" w:history="1">
+      <w:hyperlink r:id="rId42496a07ba56b64f2" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.nps.gov/plants/alien/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 15 March 2017]. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5583,51 +5583,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Humulus scandens</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId848169ecfd5f2d5b9" w:history="1">
+      <w:hyperlink r:id="rId28546a07ba56b6960" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -5703,51 +5703,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO Bulletin </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">49</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(2), 267-272. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId545369ecfd5f2d681" w:history="1">
+      <w:hyperlink r:id="rId62956a07ba56b6a3a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/epp.12524</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
       <w:pgMar w:top="1100" w:right="1100" w:bottom="1100" w:left="1100" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708" w:num="1"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14"/>
 </file>
@@ -5834,137 +5834,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="78657224">
+  <w:abstractNum w:abstractNumId="93701262">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="35969087">
+    <w:lvl w:ilvl="0" w:tplc="61926678">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="35969087" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="61926678" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="35969087" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="61926678" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="35969087" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="61926678" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="35969087" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="61926678" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="35969087" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="61926678" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="35969087" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="61926678" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="35969087" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="61926678" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="35969087" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="61926678" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="78657223">
+  <w:abstractNum w:abstractNumId="93701261">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="63758517">
+    <w:lvl w:ilvl="0" w:tplc="41990087">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -6716,55 +6716,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="78657223">
-    <w:abstractNumId w:val="78657223"/>
+  <w:num w:numId="93701261">
+    <w:abstractNumId w:val="93701261"/>
   </w:num>
-  <w:num w:numId="78657224">
-    <w:abstractNumId w:val="78657224"/>
+  <w:num w:numId="93701262">
+    <w:abstractNumId w:val="93701262"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -18314,51 +18314,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId787305948" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId153522500" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId794669ecfd5f29cec" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/HUMJA/" TargetMode="External"/><Relationship Id="rId219969ecfd5f29d55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/HUMJA/categorization" TargetMode="External"/><Relationship Id="rId573669ecfd5f2a5d8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/HUMJA/photos" TargetMode="External"/><Relationship Id="rId853869ecfd5f2c9d1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.regione.toscana.it/documents/10180/320308/La+flora+vascolare+esotica+spontaneizzata+della+Toscana/acd32225-2909-4d0b-a1ba-80f89d%2068a3f7?version=1.0" TargetMode="External"/><Relationship Id="rId260169ecfd5f2cca0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pra.eppo.%20int/" TargetMode="External"/><Relationship Id="rId759169ecfd5f2cdc3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.invasive.org/weedcd/pdfs/ipane/%20Humulusjaponicus.pdf" TargetMode="External"/><Relationship Id="rId908269ecfd5f2d04f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://explorer.natureserve.org" TargetMode="External"/><Relationship Id="rId225369ecfd5f2d162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.nps.gov/plants/alien/" TargetMode="External"/><Relationship Id="rId848169ecfd5f2d5b9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId545369ecfd5f2d681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12524" TargetMode="External"/><Relationship Id="rId529669ecfd5f2a495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId529669ecfd5f2a495.jpg"/><Relationship Id="rId757769ecfd5f2b5f5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId757769ecfd5f2b5f5.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId720246701" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId202870951" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId33236a07ba56b3548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/HUMJA/" TargetMode="External"/><Relationship Id="rId89246a07ba56b35b1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/HUMJA/categorization" TargetMode="External"/><Relationship Id="rId11126a07ba56b37f6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/HUMJA/photos" TargetMode="External"/><Relationship Id="rId74596a07ba56b5dbf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.regione.toscana.it/documents/10180/320308/La+flora+vascolare+esotica+spontaneizzata+della+Toscana/acd32225-2909-4d0b-a1ba-80f89d%2068a3f7?version=1.0" TargetMode="External"/><Relationship Id="rId56106a07ba56b6078" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pra.eppo.%20int/" TargetMode="External"/><Relationship Id="rId52056a07ba56b619a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.invasive.org/weedcd/pdfs/ipane/%20Humulusjaponicus.pdf" TargetMode="External"/><Relationship Id="rId10076a07ba56b63e6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://explorer.natureserve.org" TargetMode="External"/><Relationship Id="rId42496a07ba56b64f2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.nps.gov/plants/alien/" TargetMode="External"/><Relationship Id="rId28546a07ba56b6960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId62956a07ba56b6a3a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12524" TargetMode="External"/><Relationship Id="rId68166a07ba56b36c2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId68166a07ba56b36c2.jpg"/><Relationship Id="rId70996a07ba56b4a47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId70996a07ba56b4a47.jpg"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>