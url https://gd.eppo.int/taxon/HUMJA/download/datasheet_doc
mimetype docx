--- v11 (2026-05-16)
+++ v12 (2026-06-05)
@@ -314,51 +314,51 @@
               <w:t xml:space="preserve"> Siebold &amp; Zuccarini</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Asian hop, Japanese hop (US)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33236a07ba56b3548" w:history="1">
+            <w:hyperlink r:id="rId39556a2240ede718e" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -374,51 +374,51 @@
               <w:t xml:space="preserve"> A2 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> IAS of Union concern</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89246a07ba56b35b1" w:history="1">
+            <w:hyperlink r:id="rId64926a2240ede71f9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -432,86 +432,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> HUMJA</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="45352840" name="name40986a07ba56b36c3" descr="3412.jpg"/>
+                  <wp:docPr id="76574744" name="name17826a2240ede789e" descr="3412.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="3412.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId68166a07ba56b36c2" cstate="print"/>
+                          <a:blip r:embed="rId31526a2240ede789c" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId11126a07ba56b37f6" w:history="1">
+            <w:hyperlink r:id="rId27336a2240ede79e7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
@@ -962,63 +962,63 @@
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="293" w:after="293" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="both"/>
         <w:outlineLvl w:val="3"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Distribution</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="42633706" name="name63506a07ba56b4a49" descr="HUMJA_distribution_map.jpg"/>
+            <wp:docPr id="95285201" name="name47766a2240ede89f8" descr="HUMJA_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="HUMJA_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId70996a07ba56b4a47" cstate="print"/>
+                    <a:blip r:embed="rId42836a2240ede89f4" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -3774,51 +3774,51 @@
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">REFERENCES</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Arrigoni PV &amp; Viegi L (2011) La flora vascolare esotica spontaneizzata della Toscana. Regione Toscana, Firenze. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId74596a07ba56b5dbf" w:history="1">
+      <w:hyperlink r:id="rId34226a2240ede9e43" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.regione.toscana.it/documents/10180/320308/La+flora+vascolare+esotica+spontaneizzata+della+Toscana/acd32225-2909-4d0b-a1ba-80f89d 68a3f7?version=1.0</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 25 November 2017]. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4201,51 +4201,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2018) Pest risk analysis for </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Humulus scandens</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId56106a07ba56b6078" w:history="1">
+      <w:hyperlink r:id="rId96226a2240edea11c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://pra.eppo. int/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 8 November 2018]. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4376,51 +4376,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">IPANE (2005) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Humulus japonicus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Japanese hops). Invasive plant atlas of New England. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId52056a07ba56b619a" w:history="1">
+      <w:hyperlink r:id="rId23656a2240edea23a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.invasive.org/weedcd/pdfs/ipane/ Humulusjaponicus.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 7 March 2017]. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4738,51 +4738,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 169–182. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">NatureServe (2017) NatureServe Explorer: An online encyclopedia of life [web application]. Version 7.1. NatureServe, Arlington, Virginia. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId10076a07ba56b63e6" w:history="1">
+      <w:hyperlink r:id="rId78236a2240edea4a5" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://explorer.natureserve.org</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 2 March 2017]. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4904,51 +4904,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Humulus </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">japonicus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Plant Conservation Alliances Alien Plant Working Group Weeds Gone Wild: Alien Plant Invaders of Natural Areas. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId42496a07ba56b64f2" w:history="1">
+      <w:hyperlink r:id="rId85206a2240edea5b0" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.nps.gov/plants/alien/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 15 March 2017]. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5583,51 +5583,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Humulus scandens</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId28546a07ba56b6960" w:history="1">
+      <w:hyperlink r:id="rId80696a2240edeaa98" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -5703,51 +5703,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO Bulletin </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">49</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(2), 267-272. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId62956a07ba56b6a3a" w:history="1">
+      <w:hyperlink r:id="rId17276a2240edeab6e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/epp.12524</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
       <w:pgMar w:top="1100" w:right="1100" w:bottom="1100" w:left="1100" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708" w:num="1"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14"/>
 </file>
@@ -5834,137 +5834,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="93701262">
+  <w:abstractNum w:abstractNumId="87601845">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="61926678">
+    <w:lvl w:ilvl="0" w:tplc="42149364">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="61926678" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="42149364" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="61926678" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="42149364" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="61926678" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="42149364" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="61926678" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="42149364" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="61926678" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="42149364" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="61926678" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="42149364" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="61926678" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="42149364" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="61926678" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="42149364" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="93701261">
+  <w:abstractNum w:abstractNumId="87601844">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="41990087">
+    <w:lvl w:ilvl="0" w:tplc="20940178">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -6716,55 +6716,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="93701261">
-    <w:abstractNumId w:val="93701261"/>
+  <w:num w:numId="87601844">
+    <w:abstractNumId w:val="87601844"/>
   </w:num>
-  <w:num w:numId="93701262">
-    <w:abstractNumId w:val="93701262"/>
+  <w:num w:numId="87601845">
+    <w:abstractNumId w:val="87601845"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -18314,51 +18314,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId720246701" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId202870951" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId33236a07ba56b3548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/HUMJA/" TargetMode="External"/><Relationship Id="rId89246a07ba56b35b1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/HUMJA/categorization" TargetMode="External"/><Relationship Id="rId11126a07ba56b37f6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/HUMJA/photos" TargetMode="External"/><Relationship Id="rId74596a07ba56b5dbf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.regione.toscana.it/documents/10180/320308/La+flora+vascolare+esotica+spontaneizzata+della+Toscana/acd32225-2909-4d0b-a1ba-80f89d%2068a3f7?version=1.0" TargetMode="External"/><Relationship Id="rId56106a07ba56b6078" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pra.eppo.%20int/" TargetMode="External"/><Relationship Id="rId52056a07ba56b619a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.invasive.org/weedcd/pdfs/ipane/%20Humulusjaponicus.pdf" TargetMode="External"/><Relationship Id="rId10076a07ba56b63e6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://explorer.natureserve.org" TargetMode="External"/><Relationship Id="rId42496a07ba56b64f2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.nps.gov/plants/alien/" TargetMode="External"/><Relationship Id="rId28546a07ba56b6960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId62956a07ba56b6a3a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12524" TargetMode="External"/><Relationship Id="rId68166a07ba56b36c2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId68166a07ba56b36c2.jpg"/><Relationship Id="rId70996a07ba56b4a47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId70996a07ba56b4a47.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId944029767" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId145478552" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId39556a2240ede718e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/HUMJA/" TargetMode="External"/><Relationship Id="rId64926a2240ede71f9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/HUMJA/categorization" TargetMode="External"/><Relationship Id="rId27336a2240ede79e7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/HUMJA/photos" TargetMode="External"/><Relationship Id="rId34226a2240ede9e43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.regione.toscana.it/documents/10180/320308/La+flora+vascolare+esotica+spontaneizzata+della+Toscana/acd32225-2909-4d0b-a1ba-80f89d%2068a3f7?version=1.0" TargetMode="External"/><Relationship Id="rId96226a2240edea11c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pra.eppo.%20int/" TargetMode="External"/><Relationship Id="rId23656a2240edea23a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.invasive.org/weedcd/pdfs/ipane/%20Humulusjaponicus.pdf" TargetMode="External"/><Relationship Id="rId78236a2240edea4a5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://explorer.natureserve.org" TargetMode="External"/><Relationship Id="rId85206a2240edea5b0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.nps.gov/plants/alien/" TargetMode="External"/><Relationship Id="rId80696a2240edeaa98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId17276a2240edeab6e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12524" TargetMode="External"/><Relationship Id="rId31526a2240ede789c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId31526a2240ede789c.jpg"/><Relationship Id="rId42836a2240ede89f4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId42836a2240ede89f4.jpg"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>