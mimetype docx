--- v12 (2026-06-05)
+++ v13 (2026-06-25)
@@ -314,51 +314,51 @@
               <w:t xml:space="preserve"> Siebold &amp; Zuccarini</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Asian hop, Japanese hop (US)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39556a2240ede718e" w:history="1">
+            <w:hyperlink r:id="rId89896a3cebf188566" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -374,51 +374,51 @@
               <w:t xml:space="preserve"> A2 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> IAS of Union concern</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64926a2240ede71f9" w:history="1">
+            <w:hyperlink r:id="rId43196a3cebf1885d8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -432,86 +432,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> HUMJA</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="76574744" name="name17826a2240ede789e" descr="3412.jpg"/>
+                  <wp:docPr id="41624156" name="name77856a3cebf188e97" descr="3412.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="3412.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId31526a2240ede789c" cstate="print"/>
+                          <a:blip r:embed="rId57636a3cebf188e95" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId27336a2240ede79e7" w:history="1">
+            <w:hyperlink r:id="rId54666a3cebf188fe1" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
@@ -962,63 +962,63 @@
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="293" w:after="293" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="both"/>
         <w:outlineLvl w:val="3"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Distribution</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="95285201" name="name47766a2240ede89f8" descr="HUMJA_distribution_map.jpg"/>
+            <wp:docPr id="5234371" name="name43546a3cebf18a032" descr="HUMJA_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="HUMJA_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId42836a2240ede89f4" cstate="print"/>
+                    <a:blip r:embed="rId36746a3cebf18a02e" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -3774,51 +3774,51 @@
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">REFERENCES</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Arrigoni PV &amp; Viegi L (2011) La flora vascolare esotica spontaneizzata della Toscana. Regione Toscana, Firenze. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId34226a2240ede9e43" w:history="1">
+      <w:hyperlink r:id="rId34146a3cebf18b437" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.regione.toscana.it/documents/10180/320308/La+flora+vascolare+esotica+spontaneizzata+della+Toscana/acd32225-2909-4d0b-a1ba-80f89d 68a3f7?version=1.0</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 25 November 2017]. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4201,51 +4201,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2018) Pest risk analysis for </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Humulus scandens</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId96226a2240edea11c" w:history="1">
+      <w:hyperlink r:id="rId39756a3cebf18b832" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://pra.eppo. int/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 8 November 2018]. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4376,51 +4376,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">IPANE (2005) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Humulus japonicus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Japanese hops). Invasive plant atlas of New England. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId23656a2240edea23a" w:history="1">
+      <w:hyperlink r:id="rId82796a3cebf18b95b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.invasive.org/weedcd/pdfs/ipane/ Humulusjaponicus.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 7 March 2017]. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4738,51 +4738,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 169–182. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">NatureServe (2017) NatureServe Explorer: An online encyclopedia of life [web application]. Version 7.1. NatureServe, Arlington, Virginia. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId78236a2240edea4a5" w:history="1">
+      <w:hyperlink r:id="rId33306a3cebf18bbc9" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://explorer.natureserve.org</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 2 March 2017]. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4904,51 +4904,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Humulus </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">japonicus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Plant Conservation Alliances Alien Plant Working Group Weeds Gone Wild: Alien Plant Invaders of Natural Areas. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId85206a2240edea5b0" w:history="1">
+      <w:hyperlink r:id="rId52646a3cebf18bcdb" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.nps.gov/plants/alien/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 15 March 2017]. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5583,51 +5583,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Humulus scandens</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId80696a2240edeaa98" w:history="1">
+      <w:hyperlink r:id="rId10736a3cebf18c14e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -5703,51 +5703,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO Bulletin </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">49</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(2), 267-272. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId17276a2240edeab6e" w:history="1">
+      <w:hyperlink r:id="rId15606a3cebf18c21c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/epp.12524</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
       <w:pgMar w:top="1100" w:right="1100" w:bottom="1100" w:left="1100" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708" w:num="1"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14"/>
 </file>
@@ -5834,137 +5834,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="87601845">
+  <w:abstractNum w:abstractNumId="20015013">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="42149364">
+    <w:lvl w:ilvl="0" w:tplc="68166504">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="42149364" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="68166504" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="42149364" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="68166504" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="42149364" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="68166504" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="42149364" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="68166504" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="42149364" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="68166504" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="42149364" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="68166504" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="42149364" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="68166504" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="42149364" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="68166504" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="87601844">
+  <w:abstractNum w:abstractNumId="20015012">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="20940178">
+    <w:lvl w:ilvl="0" w:tplc="26527058">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -6716,55 +6716,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="87601844">
-    <w:abstractNumId w:val="87601844"/>
+  <w:num w:numId="20015012">
+    <w:abstractNumId w:val="20015012"/>
   </w:num>
-  <w:num w:numId="87601845">
-    <w:abstractNumId w:val="87601845"/>
+  <w:num w:numId="20015013">
+    <w:abstractNumId w:val="20015013"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -18314,51 +18314,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId944029767" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId145478552" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId39556a2240ede718e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/HUMJA/" TargetMode="External"/><Relationship Id="rId64926a2240ede71f9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/HUMJA/categorization" TargetMode="External"/><Relationship Id="rId27336a2240ede79e7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/HUMJA/photos" TargetMode="External"/><Relationship Id="rId34226a2240ede9e43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.regione.toscana.it/documents/10180/320308/La+flora+vascolare+esotica+spontaneizzata+della+Toscana/acd32225-2909-4d0b-a1ba-80f89d%2068a3f7?version=1.0" TargetMode="External"/><Relationship Id="rId96226a2240edea11c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pra.eppo.%20int/" TargetMode="External"/><Relationship Id="rId23656a2240edea23a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.invasive.org/weedcd/pdfs/ipane/%20Humulusjaponicus.pdf" TargetMode="External"/><Relationship Id="rId78236a2240edea4a5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://explorer.natureserve.org" TargetMode="External"/><Relationship Id="rId85206a2240edea5b0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.nps.gov/plants/alien/" TargetMode="External"/><Relationship Id="rId80696a2240edeaa98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId17276a2240edeab6e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12524" TargetMode="External"/><Relationship Id="rId31526a2240ede789c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId31526a2240ede789c.jpg"/><Relationship Id="rId42836a2240ede89f4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId42836a2240ede89f4.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId923098079" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId766809026" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId89896a3cebf188566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/HUMJA/" TargetMode="External"/><Relationship Id="rId43196a3cebf1885d8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/HUMJA/categorization" TargetMode="External"/><Relationship Id="rId54666a3cebf188fe1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/HUMJA/photos" TargetMode="External"/><Relationship Id="rId34146a3cebf18b437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.regione.toscana.it/documents/10180/320308/La+flora+vascolare+esotica+spontaneizzata+della+Toscana/acd32225-2909-4d0b-a1ba-80f89d%2068a3f7?version=1.0" TargetMode="External"/><Relationship Id="rId39756a3cebf18b832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pra.eppo.%20int/" TargetMode="External"/><Relationship Id="rId82796a3cebf18b95b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.invasive.org/weedcd/pdfs/ipane/%20Humulusjaponicus.pdf" TargetMode="External"/><Relationship Id="rId33306a3cebf18bbc9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://explorer.natureserve.org" TargetMode="External"/><Relationship Id="rId52646a3cebf18bcdb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.nps.gov/plants/alien/" TargetMode="External"/><Relationship Id="rId10736a3cebf18c14e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId15606a3cebf18c21c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12524" TargetMode="External"/><Relationship Id="rId57636a3cebf188e95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId57636a3cebf188e95.jpg"/><Relationship Id="rId36746a3cebf18a02e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId36746a3cebf18a02e.jpg"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>