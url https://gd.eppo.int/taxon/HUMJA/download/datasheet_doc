--- v13 (2026-06-25)
+++ v14 (2026-07-15)
@@ -314,51 +314,51 @@
               <w:t xml:space="preserve"> Siebold &amp; Zuccarini</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Asian hop, Japanese hop (US)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89896a3cebf188566" w:history="1">
+            <w:hyperlink r:id="rId83216a57bd665cc4c" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -374,51 +374,51 @@
               <w:t xml:space="preserve"> A2 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> IAS of Union concern</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43196a3cebf1885d8" w:history="1">
+            <w:hyperlink r:id="rId51726a57bd665ccb8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -432,86 +432,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> HUMJA</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="41624156" name="name77856a3cebf188e97" descr="3412.jpg"/>
+                  <wp:docPr id="65317480" name="name77606a57bd665d315" descr="3412.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="3412.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId57636a3cebf188e95" cstate="print"/>
+                          <a:blip r:embed="rId61866a57bd665d313" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId54666a3cebf188fe1" w:history="1">
+            <w:hyperlink r:id="rId10426a57bd665d41a" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
@@ -962,63 +962,63 @@
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="293" w:after="293" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="both"/>
         <w:outlineLvl w:val="3"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Distribution</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="5234371" name="name43546a3cebf18a032" descr="HUMJA_distribution_map.jpg"/>
+            <wp:docPr id="36455655" name="name66996a57bd665e03c" descr="HUMJA_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="HUMJA_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId36746a3cebf18a02e" cstate="print"/>
+                    <a:blip r:embed="rId22106a57bd665e03a" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -3774,51 +3774,51 @@
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">REFERENCES</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Arrigoni PV &amp; Viegi L (2011) La flora vascolare esotica spontaneizzata della Toscana. Regione Toscana, Firenze. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId34146a3cebf18b437" w:history="1">
+      <w:hyperlink r:id="rId51046a57bd665f41b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.regione.toscana.it/documents/10180/320308/La+flora+vascolare+esotica+spontaneizzata+della+Toscana/acd32225-2909-4d0b-a1ba-80f89d 68a3f7?version=1.0</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 25 November 2017]. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4201,51 +4201,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2018) Pest risk analysis for </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Humulus scandens</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId39756a3cebf18b832" w:history="1">
+      <w:hyperlink r:id="rId62856a57bd665f6e7" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://pra.eppo. int/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 8 November 2018]. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4376,51 +4376,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">IPANE (2005) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Humulus japonicus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Japanese hops). Invasive plant atlas of New England. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId82796a3cebf18b95b" w:history="1">
+      <w:hyperlink r:id="rId54536a57bd665f7ff" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.invasive.org/weedcd/pdfs/ipane/ Humulusjaponicus.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 7 March 2017]. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4738,51 +4738,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 169–182. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">NatureServe (2017) NatureServe Explorer: An online encyclopedia of life [web application]. Version 7.1. NatureServe, Arlington, Virginia. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId33306a3cebf18bbc9" w:history="1">
+      <w:hyperlink r:id="rId31936a57bd665fa46" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://explorer.natureserve.org</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 2 March 2017]. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4904,51 +4904,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Humulus </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">japonicus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Plant Conservation Alliances Alien Plant Working Group Weeds Gone Wild: Alien Plant Invaders of Natural Areas. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId52646a3cebf18bcdb" w:history="1">
+      <w:hyperlink r:id="rId72636a57bd665fb76" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.nps.gov/plants/alien/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 15 March 2017]. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5583,51 +5583,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Humulus scandens</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId10736a3cebf18c14e" w:history="1">
+      <w:hyperlink r:id="rId82656a57bd665ffcb" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -5703,51 +5703,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO Bulletin </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">49</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(2), 267-272. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId15606a3cebf18c21c" w:history="1">
+      <w:hyperlink r:id="rId26186a57bd666009f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/epp.12524</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
       <w:pgMar w:top="1100" w:right="1100" w:bottom="1100" w:left="1100" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708" w:num="1"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14"/>
 </file>
@@ -5834,137 +5834,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="20015013">
+  <w:abstractNum w:abstractNumId="99963285">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="68166504">
+    <w:lvl w:ilvl="0" w:tplc="99569597">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="68166504" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="99569597" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="68166504" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="99569597" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="68166504" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="99569597" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="68166504" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="99569597" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="68166504" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="99569597" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="68166504" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="99569597" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="68166504" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="99569597" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="68166504" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="99569597" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="20015012">
+  <w:abstractNum w:abstractNumId="99963284">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="26527058">
+    <w:lvl w:ilvl="0" w:tplc="69342888">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -6716,55 +6716,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="20015012">
-    <w:abstractNumId w:val="20015012"/>
+  <w:num w:numId="99963284">
+    <w:abstractNumId w:val="99963284"/>
   </w:num>
-  <w:num w:numId="20015013">
-    <w:abstractNumId w:val="20015013"/>
+  <w:num w:numId="99963285">
+    <w:abstractNumId w:val="99963285"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -18314,51 +18314,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId923098079" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId766809026" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId89896a3cebf188566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/HUMJA/" TargetMode="External"/><Relationship Id="rId43196a3cebf1885d8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/HUMJA/categorization" TargetMode="External"/><Relationship Id="rId54666a3cebf188fe1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/HUMJA/photos" TargetMode="External"/><Relationship Id="rId34146a3cebf18b437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.regione.toscana.it/documents/10180/320308/La+flora+vascolare+esotica+spontaneizzata+della+Toscana/acd32225-2909-4d0b-a1ba-80f89d%2068a3f7?version=1.0" TargetMode="External"/><Relationship Id="rId39756a3cebf18b832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pra.eppo.%20int/" TargetMode="External"/><Relationship Id="rId82796a3cebf18b95b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.invasive.org/weedcd/pdfs/ipane/%20Humulusjaponicus.pdf" TargetMode="External"/><Relationship Id="rId33306a3cebf18bbc9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://explorer.natureserve.org" TargetMode="External"/><Relationship Id="rId52646a3cebf18bcdb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.nps.gov/plants/alien/" TargetMode="External"/><Relationship Id="rId10736a3cebf18c14e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId15606a3cebf18c21c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12524" TargetMode="External"/><Relationship Id="rId57636a3cebf188e95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId57636a3cebf188e95.jpg"/><Relationship Id="rId36746a3cebf18a02e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId36746a3cebf18a02e.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId332740624" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId405261195" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId83216a57bd665cc4c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/HUMJA/" TargetMode="External"/><Relationship Id="rId51726a57bd665ccb8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/HUMJA/categorization" TargetMode="External"/><Relationship Id="rId10426a57bd665d41a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/HUMJA/photos" TargetMode="External"/><Relationship Id="rId51046a57bd665f41b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.regione.toscana.it/documents/10180/320308/La+flora+vascolare+esotica+spontaneizzata+della+Toscana/acd32225-2909-4d0b-a1ba-80f89d%2068a3f7?version=1.0" TargetMode="External"/><Relationship Id="rId62856a57bd665f6e7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pra.eppo.%20int/" TargetMode="External"/><Relationship Id="rId54536a57bd665f7ff" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.invasive.org/weedcd/pdfs/ipane/%20Humulusjaponicus.pdf" TargetMode="External"/><Relationship Id="rId31936a57bd665fa46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://explorer.natureserve.org" TargetMode="External"/><Relationship Id="rId72636a57bd665fb76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.nps.gov/plants/alien/" TargetMode="External"/><Relationship Id="rId82656a57bd665ffcb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId26186a57bd666009f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12524" TargetMode="External"/><Relationship Id="rId61866a57bd665d313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId61866a57bd665d313.jpg"/><Relationship Id="rId22106a57bd665e03a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId22106a57bd665e03a.jpg"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>