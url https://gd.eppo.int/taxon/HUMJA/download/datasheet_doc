--- v14 (2026-07-15)
+++ v15 (2026-08-05)
@@ -314,51 +314,51 @@
               <w:t xml:space="preserve"> Siebold &amp; Zuccarini</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Asian hop, Japanese hop (US)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83216a57bd665cc4c" w:history="1">
+            <w:hyperlink r:id="rId43326a728aadb9ea6" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -374,51 +374,51 @@
               <w:t xml:space="preserve"> A2 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> IAS of Union concern</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51726a57bd665ccb8" w:history="1">
+            <w:hyperlink r:id="rId15886a728aadb9ef1" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -432,86 +432,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> HUMJA</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="65317480" name="name77606a57bd665d315" descr="3412.jpg"/>
+                  <wp:docPr id="43658728" name="name52376a728aadba7f3" descr="3412.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="3412.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId61866a57bd665d313" cstate="print"/>
+                          <a:blip r:embed="rId86956a728aadba7f2" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId10426a57bd665d41a" w:history="1">
+            <w:hyperlink r:id="rId67536a728aadba8c5" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
@@ -962,63 +962,63 @@
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="293" w:after="293" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="both"/>
         <w:outlineLvl w:val="3"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Distribution</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="36455655" name="name66996a57bd665e03c" descr="HUMJA_distribution_map.jpg"/>
+            <wp:docPr id="49498515" name="name46946a728aadbb7db" descr="HUMJA_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="HUMJA_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId22106a57bd665e03a" cstate="print"/>
+                    <a:blip r:embed="rId52536a728aadbb7d9" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -3774,51 +3774,51 @@
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">REFERENCES</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Arrigoni PV &amp; Viegi L (2011) La flora vascolare esotica spontaneizzata della Toscana. Regione Toscana, Firenze. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId51046a57bd665f41b" w:history="1">
+      <w:hyperlink r:id="rId59616a728aadbcee4" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.regione.toscana.it/documents/10180/320308/La+flora+vascolare+esotica+spontaneizzata+della+Toscana/acd32225-2909-4d0b-a1ba-80f89d 68a3f7?version=1.0</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 25 November 2017]. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4201,51 +4201,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2018) Pest risk analysis for </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Humulus scandens</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId62856a57bd665f6e7" w:history="1">
+      <w:hyperlink r:id="rId59956a728aadbd110" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://pra.eppo. int/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 8 November 2018]. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4376,51 +4376,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">IPANE (2005) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Humulus japonicus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Japanese hops). Invasive plant atlas of New England. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId54536a57bd665f7ff" w:history="1">
+      <w:hyperlink r:id="rId78896a728aadbd1dd" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.invasive.org/weedcd/pdfs/ipane/ Humulusjaponicus.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 7 March 2017]. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4738,51 +4738,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 169–182. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">NatureServe (2017) NatureServe Explorer: An online encyclopedia of life [web application]. Version 7.1. NatureServe, Arlington, Virginia. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId31936a57bd665fa46" w:history="1">
+      <w:hyperlink r:id="rId64676a728aadbd384" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://explorer.natureserve.org</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 2 March 2017]. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4904,51 +4904,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Humulus </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">japonicus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Plant Conservation Alliances Alien Plant Working Group Weeds Gone Wild: Alien Plant Invaders of Natural Areas. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId72636a57bd665fb76" w:history="1">
+      <w:hyperlink r:id="rId23556a728aadbd4b2" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.nps.gov/plants/alien/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 15 March 2017]. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5583,51 +5583,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Humulus scandens</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId82656a57bd665ffcb" w:history="1">
+      <w:hyperlink r:id="rId38646a728aadbd8b3" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -5703,51 +5703,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO Bulletin </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">49</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(2), 267-272. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId26186a57bd666009f" w:history="1">
+      <w:hyperlink r:id="rId64156a728aadbd94c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/epp.12524</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
       <w:pgMar w:top="1100" w:right="1100" w:bottom="1100" w:left="1100" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708" w:num="1"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14"/>
 </file>
@@ -5834,137 +5834,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="99963285">
+  <w:abstractNum w:abstractNumId="83706060">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="99569597">
+    <w:lvl w:ilvl="0" w:tplc="64717607">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="99569597" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="64717607" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="99569597" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="64717607" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="99569597" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="64717607" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="99569597" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="64717607" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="99569597" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="64717607" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="99569597" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="64717607" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="99569597" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="64717607" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="99569597" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="64717607" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="99963284">
+  <w:abstractNum w:abstractNumId="83706059">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="69342888">
+    <w:lvl w:ilvl="0" w:tplc="66022885">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -6716,55 +6716,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="99963284">
-    <w:abstractNumId w:val="99963284"/>
+  <w:num w:numId="83706059">
+    <w:abstractNumId w:val="83706059"/>
   </w:num>
-  <w:num w:numId="99963285">
-    <w:abstractNumId w:val="99963285"/>
+  <w:num w:numId="83706060">
+    <w:abstractNumId w:val="83706060"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -18314,51 +18314,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId332740624" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId405261195" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId83216a57bd665cc4c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/HUMJA/" TargetMode="External"/><Relationship Id="rId51726a57bd665ccb8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/HUMJA/categorization" TargetMode="External"/><Relationship Id="rId10426a57bd665d41a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/HUMJA/photos" TargetMode="External"/><Relationship Id="rId51046a57bd665f41b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.regione.toscana.it/documents/10180/320308/La+flora+vascolare+esotica+spontaneizzata+della+Toscana/acd32225-2909-4d0b-a1ba-80f89d%2068a3f7?version=1.0" TargetMode="External"/><Relationship Id="rId62856a57bd665f6e7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pra.eppo.%20int/" TargetMode="External"/><Relationship Id="rId54536a57bd665f7ff" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.invasive.org/weedcd/pdfs/ipane/%20Humulusjaponicus.pdf" TargetMode="External"/><Relationship Id="rId31936a57bd665fa46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://explorer.natureserve.org" TargetMode="External"/><Relationship Id="rId72636a57bd665fb76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.nps.gov/plants/alien/" TargetMode="External"/><Relationship Id="rId82656a57bd665ffcb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId26186a57bd666009f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12524" TargetMode="External"/><Relationship Id="rId61866a57bd665d313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId61866a57bd665d313.jpg"/><Relationship Id="rId22106a57bd665e03a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId22106a57bd665e03a.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId516719322" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId421567330" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId43326a728aadb9ea6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/HUMJA/" TargetMode="External"/><Relationship Id="rId15886a728aadb9ef1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/HUMJA/categorization" TargetMode="External"/><Relationship Id="rId67536a728aadba8c5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/HUMJA/photos" TargetMode="External"/><Relationship Id="rId59616a728aadbcee4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.regione.toscana.it/documents/10180/320308/La+flora+vascolare+esotica+spontaneizzata+della+Toscana/acd32225-2909-4d0b-a1ba-80f89d%2068a3f7?version=1.0" TargetMode="External"/><Relationship Id="rId59956a728aadbd110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pra.eppo.%20int/" TargetMode="External"/><Relationship Id="rId78896a728aadbd1dd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.invasive.org/weedcd/pdfs/ipane/%20Humulusjaponicus.pdf" TargetMode="External"/><Relationship Id="rId64676a728aadbd384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://explorer.natureserve.org" TargetMode="External"/><Relationship Id="rId23556a728aadbd4b2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.nps.gov/plants/alien/" TargetMode="External"/><Relationship Id="rId38646a728aadbd8b3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId64156a728aadbd94c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12524" TargetMode="External"/><Relationship Id="rId86956a728aadba7f2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId86956a728aadba7f2.jpg"/><Relationship Id="rId52536a728aadbb7d9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId52536a728aadbb7d9.jpg"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>