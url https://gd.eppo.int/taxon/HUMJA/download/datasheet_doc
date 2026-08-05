--- v15 (2026-08-05)
+++ v16 (2026-08-05)
@@ -314,51 +314,51 @@
               <w:t xml:space="preserve"> Siebold &amp; Zuccarini</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Asian hop, Japanese hop (US)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43326a728aadb9ea6" w:history="1">
+            <w:hyperlink r:id="rId12806a729f080a36a" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -374,51 +374,51 @@
               <w:t xml:space="preserve"> A2 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> IAS of Union concern</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15886a728aadb9ef1" w:history="1">
+            <w:hyperlink r:id="rId21786a729f080a3df" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -432,86 +432,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> HUMJA</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="43658728" name="name52376a728aadba7f3" descr="3412.jpg"/>
+                  <wp:docPr id="43936390" name="name76326a729f080acef" descr="3412.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="3412.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId86956a728aadba7f2" cstate="print"/>
+                          <a:blip r:embed="rId49626a729f080aced" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId67536a728aadba8c5" w:history="1">
+            <w:hyperlink r:id="rId63856a729f080ade6" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
@@ -962,63 +962,63 @@
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="293" w:after="293" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="both"/>
         <w:outlineLvl w:val="3"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Distribution</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="49498515" name="name46946a728aadbb7db" descr="HUMJA_distribution_map.jpg"/>
+            <wp:docPr id="11157417" name="name93446a729f080c29b" descr="HUMJA_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="HUMJA_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId52536a728aadbb7d9" cstate="print"/>
+                    <a:blip r:embed="rId58436a729f080c297" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -3774,51 +3774,51 @@
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">REFERENCES</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Arrigoni PV &amp; Viegi L (2011) La flora vascolare esotica spontaneizzata della Toscana. Regione Toscana, Firenze. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId59616a728aadbcee4" w:history="1">
+      <w:hyperlink r:id="rId74096a729f080e977" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.regione.toscana.it/documents/10180/320308/La+flora+vascolare+esotica+spontaneizzata+della+Toscana/acd32225-2909-4d0b-a1ba-80f89d 68a3f7?version=1.0</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 25 November 2017]. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4201,51 +4201,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2018) Pest risk analysis for </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Humulus scandens</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId59956a728aadbd110" w:history="1">
+      <w:hyperlink r:id="rId85956a729f080ec6f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://pra.eppo. int/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 8 November 2018]. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4376,51 +4376,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">IPANE (2005) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Humulus japonicus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Japanese hops). Invasive plant atlas of New England. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId78896a728aadbd1dd" w:history="1">
+      <w:hyperlink r:id="rId60556a729f080ed8a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.invasive.org/weedcd/pdfs/ipane/ Humulusjaponicus.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 7 March 2017]. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4738,51 +4738,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 169–182. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">NatureServe (2017) NatureServe Explorer: An online encyclopedia of life [web application]. Version 7.1. NatureServe, Arlington, Virginia. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId64676a728aadbd384" w:history="1">
+      <w:hyperlink r:id="rId17936a729f080efd2" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://explorer.natureserve.org</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 2 March 2017]. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4904,51 +4904,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Humulus </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">japonicus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Plant Conservation Alliances Alien Plant Working Group Weeds Gone Wild: Alien Plant Invaders of Natural Areas. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId23556a728aadbd4b2" w:history="1">
+      <w:hyperlink r:id="rId33546a729f080f142" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.nps.gov/plants/alien/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 15 March 2017]. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5583,51 +5583,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Humulus scandens</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId38646a728aadbd8b3" w:history="1">
+      <w:hyperlink r:id="rId38586a729f080f5cd" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -5703,51 +5703,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO Bulletin </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">49</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(2), 267-272. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId64156a728aadbd94c" w:history="1">
+      <w:hyperlink r:id="rId55896a729f080f697" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/epp.12524</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
       <w:pgMar w:top="1100" w:right="1100" w:bottom="1100" w:left="1100" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708" w:num="1"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14"/>
 </file>
@@ -5834,137 +5834,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="83706060">
+  <w:abstractNum w:abstractNumId="68980903">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="64717607">
+    <w:lvl w:ilvl="0" w:tplc="65800368">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="64717607" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="65800368" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="64717607" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="65800368" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="64717607" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="65800368" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="64717607" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="65800368" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="64717607" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="65800368" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="64717607" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="65800368" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="64717607" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="65800368" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="64717607" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="65800368" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="83706059">
+  <w:abstractNum w:abstractNumId="68980902">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="66022885">
+    <w:lvl w:ilvl="0" w:tplc="17073959">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -6716,55 +6716,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="83706059">
-    <w:abstractNumId w:val="83706059"/>
+  <w:num w:numId="68980902">
+    <w:abstractNumId w:val="68980902"/>
   </w:num>
-  <w:num w:numId="83706060">
-    <w:abstractNumId w:val="83706060"/>
+  <w:num w:numId="68980903">
+    <w:abstractNumId w:val="68980903"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -18314,51 +18314,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId516719322" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId421567330" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId43326a728aadb9ea6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/HUMJA/" TargetMode="External"/><Relationship Id="rId15886a728aadb9ef1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/HUMJA/categorization" TargetMode="External"/><Relationship Id="rId67536a728aadba8c5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/HUMJA/photos" TargetMode="External"/><Relationship Id="rId59616a728aadbcee4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.regione.toscana.it/documents/10180/320308/La+flora+vascolare+esotica+spontaneizzata+della+Toscana/acd32225-2909-4d0b-a1ba-80f89d%2068a3f7?version=1.0" TargetMode="External"/><Relationship Id="rId59956a728aadbd110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pra.eppo.%20int/" TargetMode="External"/><Relationship Id="rId78896a728aadbd1dd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.invasive.org/weedcd/pdfs/ipane/%20Humulusjaponicus.pdf" TargetMode="External"/><Relationship Id="rId64676a728aadbd384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://explorer.natureserve.org" TargetMode="External"/><Relationship Id="rId23556a728aadbd4b2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.nps.gov/plants/alien/" TargetMode="External"/><Relationship Id="rId38646a728aadbd8b3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId64156a728aadbd94c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12524" TargetMode="External"/><Relationship Id="rId86956a728aadba7f2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId86956a728aadba7f2.jpg"/><Relationship Id="rId52536a728aadbb7d9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId52536a728aadbb7d9.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId313985386" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId915605332" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId12806a729f080a36a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/HUMJA/" TargetMode="External"/><Relationship Id="rId21786a729f080a3df" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/HUMJA/categorization" TargetMode="External"/><Relationship Id="rId63856a729f080ade6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/HUMJA/photos" TargetMode="External"/><Relationship Id="rId74096a729f080e977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.regione.toscana.it/documents/10180/320308/La+flora+vascolare+esotica+spontaneizzata+della+Toscana/acd32225-2909-4d0b-a1ba-80f89d%2068a3f7?version=1.0" TargetMode="External"/><Relationship Id="rId85956a729f080ec6f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pra.eppo.%20int/" TargetMode="External"/><Relationship Id="rId60556a729f080ed8a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.invasive.org/weedcd/pdfs/ipane/%20Humulusjaponicus.pdf" TargetMode="External"/><Relationship Id="rId17936a729f080efd2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://explorer.natureserve.org" TargetMode="External"/><Relationship Id="rId33546a729f080f142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.nps.gov/plants/alien/" TargetMode="External"/><Relationship Id="rId38586a729f080f5cd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId55896a729f080f697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12524" TargetMode="External"/><Relationship Id="rId49626a729f080aced" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId49626a729f080aced.jpg"/><Relationship Id="rId58436a729f080c297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId58436a729f080c297.jpg"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>