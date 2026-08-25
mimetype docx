--- v16 (2026-08-05)
+++ v17 (2026-08-25)
@@ -314,51 +314,51 @@
               <w:t xml:space="preserve"> Siebold &amp; Zuccarini</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Asian hop, Japanese hop (US)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12806a729f080a36a" w:history="1">
+            <w:hyperlink r:id="rId35606a8d8d2aee3c8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -374,51 +374,51 @@
               <w:t xml:space="preserve"> A2 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> IAS of Union concern</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21786a729f080a3df" w:history="1">
+            <w:hyperlink r:id="rId65106a8d8d2aee446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -432,86 +432,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> HUMJA</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="43936390" name="name76326a729f080acef" descr="3412.jpg"/>
+                  <wp:docPr id="23987409" name="name82096a8d8d2aeedab" descr="3412.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="3412.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId49626a729f080aced" cstate="print"/>
+                          <a:blip r:embed="rId59936a8d8d2aeeda9" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId63856a729f080ade6" w:history="1">
+            <w:hyperlink r:id="rId27836a8d8d2aeeeec" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
@@ -962,63 +962,63 @@
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="293" w:after="293" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="both"/>
         <w:outlineLvl w:val="3"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Distribution</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="11157417" name="name93446a729f080c29b" descr="HUMJA_distribution_map.jpg"/>
+            <wp:docPr id="69211129" name="name33316a8d8d2aefe5e" descr="HUMJA_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="HUMJA_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId58436a729f080c297" cstate="print"/>
+                    <a:blip r:embed="rId76706a8d8d2aefe5b" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -3774,51 +3774,51 @@
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">REFERENCES</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Arrigoni PV &amp; Viegi L (2011) La flora vascolare esotica spontaneizzata della Toscana. Regione Toscana, Firenze. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId74096a729f080e977" w:history="1">
+      <w:hyperlink r:id="rId68156a8d8d2af12fc" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.regione.toscana.it/documents/10180/320308/La+flora+vascolare+esotica+spontaneizzata+della+Toscana/acd32225-2909-4d0b-a1ba-80f89d 68a3f7?version=1.0</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 25 November 2017]. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4201,51 +4201,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2018) Pest risk analysis for </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Humulus scandens</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId85956a729f080ec6f" w:history="1">
+      <w:hyperlink r:id="rId82116a8d8d2af15ea" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://pra.eppo. int/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 8 November 2018]. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4376,51 +4376,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">IPANE (2005) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Humulus japonicus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Japanese hops). Invasive plant atlas of New England. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId60556a729f080ed8a" w:history="1">
+      <w:hyperlink r:id="rId62646a8d8d2af170c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.invasive.org/weedcd/pdfs/ipane/ Humulusjaponicus.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 7 March 2017]. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4738,51 +4738,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 169–182. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">NatureServe (2017) NatureServe Explorer: An online encyclopedia of life [web application]. Version 7.1. NatureServe, Arlington, Virginia. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId17936a729f080efd2" w:history="1">
+      <w:hyperlink r:id="rId65896a8d8d2af1960" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://explorer.natureserve.org</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 2 March 2017]. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4904,51 +4904,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Humulus </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">japonicus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Plant Conservation Alliances Alien Plant Working Group Weeds Gone Wild: Alien Plant Invaders of Natural Areas. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId33546a729f080f142" w:history="1">
+      <w:hyperlink r:id="rId69936a8d8d2af1a71" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.nps.gov/plants/alien/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 15 March 2017]. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5583,51 +5583,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Humulus scandens</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId38586a729f080f5cd" w:history="1">
+      <w:hyperlink r:id="rId69116a8d8d2af1ed4" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -5703,51 +5703,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO Bulletin </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">49</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(2), 267-272. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId55896a729f080f697" w:history="1">
+      <w:hyperlink r:id="rId96696a8d8d2af1f9f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/epp.12524</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
       <w:pgMar w:top="1100" w:right="1100" w:bottom="1100" w:left="1100" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708" w:num="1"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14"/>
 </file>
@@ -5834,137 +5834,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="68980903">
+  <w:abstractNum w:abstractNumId="94018249">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="65800368">
+    <w:lvl w:ilvl="0" w:tplc="56755471">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="65800368" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="56755471" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="65800368" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="56755471" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="65800368" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="56755471" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="65800368" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="56755471" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="65800368" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="56755471" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="65800368" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="56755471" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="65800368" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="56755471" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="65800368" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="56755471" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="68980902">
+  <w:abstractNum w:abstractNumId="94018248">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="17073959">
+    <w:lvl w:ilvl="0" w:tplc="93298087">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -6716,55 +6716,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="68980902">
-    <w:abstractNumId w:val="68980902"/>
+  <w:num w:numId="94018248">
+    <w:abstractNumId w:val="94018248"/>
   </w:num>
-  <w:num w:numId="68980903">
-    <w:abstractNumId w:val="68980903"/>
+  <w:num w:numId="94018249">
+    <w:abstractNumId w:val="94018249"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -18314,51 +18314,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId313985386" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId915605332" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId12806a729f080a36a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/HUMJA/" TargetMode="External"/><Relationship Id="rId21786a729f080a3df" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/HUMJA/categorization" TargetMode="External"/><Relationship Id="rId63856a729f080ade6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/HUMJA/photos" TargetMode="External"/><Relationship Id="rId74096a729f080e977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.regione.toscana.it/documents/10180/320308/La+flora+vascolare+esotica+spontaneizzata+della+Toscana/acd32225-2909-4d0b-a1ba-80f89d%2068a3f7?version=1.0" TargetMode="External"/><Relationship Id="rId85956a729f080ec6f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pra.eppo.%20int/" TargetMode="External"/><Relationship Id="rId60556a729f080ed8a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.invasive.org/weedcd/pdfs/ipane/%20Humulusjaponicus.pdf" TargetMode="External"/><Relationship Id="rId17936a729f080efd2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://explorer.natureserve.org" TargetMode="External"/><Relationship Id="rId33546a729f080f142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.nps.gov/plants/alien/" TargetMode="External"/><Relationship Id="rId38586a729f080f5cd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId55896a729f080f697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12524" TargetMode="External"/><Relationship Id="rId49626a729f080aced" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId49626a729f080aced.jpg"/><Relationship Id="rId58436a729f080c297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId58436a729f080c297.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId488683911" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId151105372" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId35606a8d8d2aee3c8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/HUMJA/" TargetMode="External"/><Relationship Id="rId65106a8d8d2aee446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/HUMJA/categorization" TargetMode="External"/><Relationship Id="rId27836a8d8d2aeeeec" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/HUMJA/photos" TargetMode="External"/><Relationship Id="rId68156a8d8d2af12fc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.regione.toscana.it/documents/10180/320308/La+flora+vascolare+esotica+spontaneizzata+della+Toscana/acd32225-2909-4d0b-a1ba-80f89d%2068a3f7?version=1.0" TargetMode="External"/><Relationship Id="rId82116a8d8d2af15ea" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pra.eppo.%20int/" TargetMode="External"/><Relationship Id="rId62646a8d8d2af170c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.invasive.org/weedcd/pdfs/ipane/%20Humulusjaponicus.pdf" TargetMode="External"/><Relationship Id="rId65896a8d8d2af1960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://explorer.natureserve.org" TargetMode="External"/><Relationship Id="rId69936a8d8d2af1a71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.nps.gov/plants/alien/" TargetMode="External"/><Relationship Id="rId69116a8d8d2af1ed4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId96696a8d8d2af1f9f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12524" TargetMode="External"/><Relationship Id="rId59936a8d8d2aeeda9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId59936a8d8d2aeeda9.jpg"/><Relationship Id="rId76706a8d8d2aefe5b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId76706a8d8d2aefe5b.jpg"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>