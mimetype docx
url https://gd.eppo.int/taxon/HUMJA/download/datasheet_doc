--- v17 (2026-08-25)
+++ v18 (2026-09-16)
@@ -314,51 +314,51 @@
               <w:t xml:space="preserve"> Siebold &amp; Zuccarini</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Asian hop, Japanese hop (US)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35606a8d8d2aee3c8" w:history="1">
+            <w:hyperlink r:id="rId84136aaa091782333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -374,51 +374,51 @@
               <w:t xml:space="preserve"> A2 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> IAS of Union concern</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65106a8d8d2aee446" w:history="1">
+            <w:hyperlink r:id="rId21056aaa0917823ac" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -432,86 +432,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> HUMJA</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="23987409" name="name82096a8d8d2aeedab" descr="3412.jpg"/>
+                  <wp:docPr id="72467023" name="name56966aaa091782da0" descr="3412.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="3412.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId59936a8d8d2aeeda9" cstate="print"/>
+                          <a:blip r:embed="rId32556aaa091782d9e" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId27836a8d8d2aeeeec" w:history="1">
+            <w:hyperlink r:id="rId22606aaa091782f03" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
@@ -962,63 +962,63 @@
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="293" w:after="293" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="both"/>
         <w:outlineLvl w:val="3"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Distribution</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="69211129" name="name33316a8d8d2aefe5e" descr="HUMJA_distribution_map.jpg"/>
+            <wp:docPr id="16225615" name="name25776aaa091783e7b" descr="HUMJA_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="HUMJA_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId76706a8d8d2aefe5b" cstate="print"/>
+                    <a:blip r:embed="rId55206aaa091783e79" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -3774,51 +3774,51 @@
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">REFERENCES</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Arrigoni PV &amp; Viegi L (2011) La flora vascolare esotica spontaneizzata della Toscana. Regione Toscana, Firenze. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId68156a8d8d2af12fc" w:history="1">
+      <w:hyperlink r:id="rId54316aaa0917852cf" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.regione.toscana.it/documents/10180/320308/La+flora+vascolare+esotica+spontaneizzata+della+Toscana/acd32225-2909-4d0b-a1ba-80f89d 68a3f7?version=1.0</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 25 November 2017]. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4201,51 +4201,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2018) Pest risk analysis for </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Humulus scandens</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId82116a8d8d2af15ea" w:history="1">
+      <w:hyperlink r:id="rId24476aaa091785597" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://pra.eppo. int/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 8 November 2018]. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4376,51 +4376,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">IPANE (2005) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Humulus japonicus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Japanese hops). Invasive plant atlas of New England. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId62646a8d8d2af170c" w:history="1">
+      <w:hyperlink r:id="rId59536aaa0917856d1" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.invasive.org/weedcd/pdfs/ipane/ Humulusjaponicus.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 7 March 2017]. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4738,51 +4738,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 169–182. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">NatureServe (2017) NatureServe Explorer: An online encyclopedia of life [web application]. Version 7.1. NatureServe, Arlington, Virginia. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId65896a8d8d2af1960" w:history="1">
+      <w:hyperlink r:id="rId63486aaa091785917" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://explorer.natureserve.org</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 2 March 2017]. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4904,51 +4904,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Humulus </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">japonicus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Plant Conservation Alliances Alien Plant Working Group Weeds Gone Wild: Alien Plant Invaders of Natural Areas. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId69936a8d8d2af1a71" w:history="1">
+      <w:hyperlink r:id="rId97066aaa091785a22" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.nps.gov/plants/alien/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 15 March 2017]. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5583,51 +5583,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Humulus scandens</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId69116a8d8d2af1ed4" w:history="1">
+      <w:hyperlink r:id="rId87786aaa091785ee7" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -5703,51 +5703,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO Bulletin </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">49</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(2), 267-272. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId96696a8d8d2af1f9f" w:history="1">
+      <w:hyperlink r:id="rId18406aaa091785fbc" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/epp.12524</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
       <w:pgMar w:top="1100" w:right="1100" w:bottom="1100" w:left="1100" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708" w:num="1"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14"/>
 </file>
@@ -5834,137 +5834,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="94018249">
+  <w:abstractNum w:abstractNumId="80986177">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="56755471">
+    <w:lvl w:ilvl="0" w:tplc="34149111">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="56755471" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="34149111" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="56755471" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="34149111" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="56755471" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="34149111" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="56755471" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="34149111" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="56755471" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="34149111" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="56755471" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="34149111" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="56755471" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="34149111" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="56755471" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="34149111" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="94018248">
+  <w:abstractNum w:abstractNumId="80986176">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="93298087">
+    <w:lvl w:ilvl="0" w:tplc="23734949">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -6716,55 +6716,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="94018248">
-    <w:abstractNumId w:val="94018248"/>
+  <w:num w:numId="80986176">
+    <w:abstractNumId w:val="80986176"/>
   </w:num>
-  <w:num w:numId="94018249">
-    <w:abstractNumId w:val="94018249"/>
+  <w:num w:numId="80986177">
+    <w:abstractNumId w:val="80986177"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -18314,51 +18314,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId488683911" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId151105372" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId35606a8d8d2aee3c8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/HUMJA/" TargetMode="External"/><Relationship Id="rId65106a8d8d2aee446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/HUMJA/categorization" TargetMode="External"/><Relationship Id="rId27836a8d8d2aeeeec" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/HUMJA/photos" TargetMode="External"/><Relationship Id="rId68156a8d8d2af12fc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.regione.toscana.it/documents/10180/320308/La+flora+vascolare+esotica+spontaneizzata+della+Toscana/acd32225-2909-4d0b-a1ba-80f89d%2068a3f7?version=1.0" TargetMode="External"/><Relationship Id="rId82116a8d8d2af15ea" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pra.eppo.%20int/" TargetMode="External"/><Relationship Id="rId62646a8d8d2af170c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.invasive.org/weedcd/pdfs/ipane/%20Humulusjaponicus.pdf" TargetMode="External"/><Relationship Id="rId65896a8d8d2af1960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://explorer.natureserve.org" TargetMode="External"/><Relationship Id="rId69936a8d8d2af1a71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.nps.gov/plants/alien/" TargetMode="External"/><Relationship Id="rId69116a8d8d2af1ed4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId96696a8d8d2af1f9f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12524" TargetMode="External"/><Relationship Id="rId59936a8d8d2aeeda9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId59936a8d8d2aeeda9.jpg"/><Relationship Id="rId76706a8d8d2aefe5b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId76706a8d8d2aefe5b.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId147371171" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId401925681" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId84136aaa091782333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/HUMJA/" TargetMode="External"/><Relationship Id="rId21056aaa0917823ac" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/HUMJA/categorization" TargetMode="External"/><Relationship Id="rId22606aaa091782f03" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/HUMJA/photos" TargetMode="External"/><Relationship Id="rId54316aaa0917852cf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.regione.toscana.it/documents/10180/320308/La+flora+vascolare+esotica+spontaneizzata+della+Toscana/acd32225-2909-4d0b-a1ba-80f89d%2068a3f7?version=1.0" TargetMode="External"/><Relationship Id="rId24476aaa091785597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pra.eppo.%20int/" TargetMode="External"/><Relationship Id="rId59536aaa0917856d1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.invasive.org/weedcd/pdfs/ipane/%20Humulusjaponicus.pdf" TargetMode="External"/><Relationship Id="rId63486aaa091785917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://explorer.natureserve.org" TargetMode="External"/><Relationship Id="rId97066aaa091785a22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.nps.gov/plants/alien/" TargetMode="External"/><Relationship Id="rId87786aaa091785ee7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId18406aaa091785fbc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12524" TargetMode="External"/><Relationship Id="rId32556aaa091782d9e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId32556aaa091782d9e.jpg"/><Relationship Id="rId55206aaa091783e79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId55206aaa091783e79.jpg"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>