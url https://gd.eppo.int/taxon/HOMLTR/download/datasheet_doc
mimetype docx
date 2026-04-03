--- v7 (2026-03-14)
+++ v8 (2026-04-03)
@@ -91,51 +91,51 @@
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">Homalodisca vitripennis</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> is a highly polyphagous pest that vectors </w:t>
       </w:r>
-      <w:hyperlink r:id="rId628169b51a4aef5e9" w:history="1">
+      <w:hyperlink r:id="rId676069cfd19487b0b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:b/>
             <w:bCs/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Xylella fastidiosa</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
@@ -391,51 +391,51 @@
               <w:t xml:space="preserve"> Germar</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> glassy-winged sharpshooter</w:t>
             </w:r>
-            <w:hyperlink r:id="rId739669b51a4aef838" w:history="1">
+            <w:hyperlink r:id="rId122069cfd19487d72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -451,51 +451,51 @@
               <w:t xml:space="preserve"> A1 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II A)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId505769b51a4aef89c" w:history="1">
+            <w:hyperlink r:id="rId607269cfd19487dd8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -509,86 +509,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> HOMLTR</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="30462737" name="name159169b51a4af002c" descr="12045.jpg"/>
+                  <wp:docPr id="80914737" name="name884069cfd194882a6" descr="12045.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="12045.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId267669b51a4af002b" cstate="print"/>
+                          <a:blip r:embed="rId365369cfd194882a5" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId344569b51a4af0164" w:history="1">
+            <w:hyperlink r:id="rId742969cfd194883ca" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -5443,63 +5443,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">., 2015).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="16619618" name="name676469b51a4af2fe9" descr="HOMLTR_distribution_map.jpg"/>
+            <wp:docPr id="49783284" name="name423269cfd1948b777" descr="HOMLTR_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="HOMLTR_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId201769b51a4af2fe6" cstate="print"/>
+                    <a:blip r:embed="rId556869cfd1948b773" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -6698,51 +6698,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> populations are heavy, ‘rain’ is easily seen and readily felt landing on skin and hair when standing under infested trees. Video of </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">H. vitripennis</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> rain in Tahiti is available </w:t>
       </w:r>
-      <w:hyperlink r:id="rId754469b51a4af39a8" w:history="1">
+      <w:hyperlink r:id="rId827769cfd1948c14a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:b/>
             <w:bCs/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">here</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Copious amounts of excreta can dry on leaves and fruit which results in a chalky white powdery appearance. Adult and nymphal sharpshooters are large and easily visible but tend to move in a quick shuffling like motion around twigs or branches to hide when being observed. Adults readily fly if disturbed unexpectedly and they are attracted to lights at night. High densities of feeding sharpshooters may reduce plant vigour and adversely affect fruit production.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -8806,51 +8806,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">73–81.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">California Department of Food and Agriculture (CDFA) (2019) Pierce’s Disease Control Program Report to the Legislature for calendar year 2019. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId327169b51a4b0056a" w:history="1">
+      <w:hyperlink r:id="rId811669cfd1948cf12" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.cdfa.ca.gov/pdcp/Documents/LegReport/2019LegReport.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (last accessed 18 Feb. 2021).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -11628,51 +11628,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Homalodisca vitripennis</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId978269b51a4b019ed" w:history="1">
+      <w:hyperlink r:id="rId658469cfd1948e452" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -11685,63 +11685,63 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">This datasheet was first published online in 2021. It is maintained in an electronic format in the EPPO Global Database. The sections on 'Identity', ‘Hosts’, and 'Geographical distribution' are automatically updated from the database. For other sections, the date of last revision is indicated on the right.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="64039262" name="name794269b51a4b01ae6" descr="eu_funding_250.png"/>
+            <wp:docPr id="30352965" name="name906769cfd1948e81b" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId293069b51a4b01ae5" cstate="print"/>
+                    <a:blip r:embed="rId324169cfd1948e817" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -11839,137 +11839,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="22321673">
+  <w:abstractNum w:abstractNumId="30001480">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="62344986">
+    <w:lvl w:ilvl="0" w:tplc="47330557">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="62344986" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="47330557" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="62344986" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="47330557" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="62344986" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="47330557" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="62344986" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="47330557" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="62344986" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="47330557" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="62344986" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="47330557" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="62344986" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="47330557" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="62344986" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="47330557" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="22321672">
+  <w:abstractNum w:abstractNumId="30001479">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="62877162">
+    <w:lvl w:ilvl="0" w:tplc="77697336">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -12721,55 +12721,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="22321672">
-    <w:abstractNumId w:val="22321672"/>
+  <w:num w:numId="30001479">
+    <w:abstractNumId w:val="30001479"/>
   </w:num>
-  <w:num w:numId="22321673">
-    <w:abstractNumId w:val="22321673"/>
+  <w:num w:numId="30001480">
+    <w:abstractNumId w:val="30001480"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -24319,51 +24319,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId536223404" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId760271393" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId628169b51a4aef5e9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/XYLEFA/datasheet" TargetMode="External"/><Relationship Id="rId739669b51a4aef838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/HOMLTR/" TargetMode="External"/><Relationship Id="rId505769b51a4aef89c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/HOMLTR/categorization" TargetMode="External"/><Relationship Id="rId344569b51a4af0164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/HOMLTR/photos" TargetMode="External"/><Relationship Id="rId754469b51a4af39a8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=DrnBoG_HPp8" TargetMode="External"/><Relationship Id="rId327169b51a4b0056a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cdfa.ca.gov/pdcp/Documents/LegReport/2019LegReport.pdf" TargetMode="External"/><Relationship Id="rId978269b51a4b019ed" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId267669b51a4af002b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId267669b51a4af002b.jpg"/><Relationship Id="rId201769b51a4af2fe6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId201769b51a4af2fe6.jpg"/><Relationship Id="rId293069b51a4b01ae5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId293069b51a4b01ae5.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId259887178" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId202180534" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId676069cfd19487b0b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/XYLEFA/datasheet" TargetMode="External"/><Relationship Id="rId122069cfd19487d72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/HOMLTR/" TargetMode="External"/><Relationship Id="rId607269cfd19487dd8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/HOMLTR/categorization" TargetMode="External"/><Relationship Id="rId742969cfd194883ca" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/HOMLTR/photos" TargetMode="External"/><Relationship Id="rId827769cfd1948c14a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=DrnBoG_HPp8" TargetMode="External"/><Relationship Id="rId811669cfd1948cf12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cdfa.ca.gov/pdcp/Documents/LegReport/2019LegReport.pdf" TargetMode="External"/><Relationship Id="rId658469cfd1948e452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId365369cfd194882a5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId365369cfd194882a5.jpg"/><Relationship Id="rId556869cfd1948b773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId556869cfd1948b773.jpg"/><Relationship Id="rId324169cfd1948e817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId324169cfd1948e817.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>