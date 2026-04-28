--- v8 (2026-04-03)
+++ v9 (2026-04-28)
@@ -91,51 +91,51 @@
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">Homalodisca vitripennis</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> is a highly polyphagous pest that vectors </w:t>
       </w:r>
-      <w:hyperlink r:id="rId676069cfd19487b0b" w:history="1">
+      <w:hyperlink r:id="rId873569f0ef3393496" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:b/>
             <w:bCs/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Xylella fastidiosa</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
@@ -391,51 +391,51 @@
               <w:t xml:space="preserve"> Germar</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> glassy-winged sharpshooter</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122069cfd19487d72" w:history="1">
+            <w:hyperlink r:id="rId403569f0ef339375c" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -451,51 +451,51 @@
               <w:t xml:space="preserve"> A1 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II A)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId607269cfd19487dd8" w:history="1">
+            <w:hyperlink r:id="rId154669f0ef33937c4" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -509,86 +509,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> HOMLTR</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="80914737" name="name884069cfd194882a6" descr="12045.jpg"/>
+                  <wp:docPr id="10694426" name="name874869f0ef3393bc4" descr="12045.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="12045.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId365369cfd194882a5" cstate="print"/>
+                          <a:blip r:embed="rId534469f0ef3393bc1" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId742969cfd194883ca" w:history="1">
+            <w:hyperlink r:id="rId414769f0ef3393d0a" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -5443,63 +5443,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">., 2015).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="49783284" name="name423269cfd1948b777" descr="HOMLTR_distribution_map.jpg"/>
+            <wp:docPr id="74917367" name="name100369f0ef3396c02" descr="HOMLTR_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="HOMLTR_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId556869cfd1948b773" cstate="print"/>
+                    <a:blip r:embed="rId993869f0ef3396bfe" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -6698,51 +6698,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> populations are heavy, ‘rain’ is easily seen and readily felt landing on skin and hair when standing under infested trees. Video of </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">H. vitripennis</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> rain in Tahiti is available </w:t>
       </w:r>
-      <w:hyperlink r:id="rId827769cfd1948c14a" w:history="1">
+      <w:hyperlink r:id="rId733969f0ef3397748" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:b/>
             <w:bCs/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">here</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Copious amounts of excreta can dry on leaves and fruit which results in a chalky white powdery appearance. Adult and nymphal sharpshooters are large and easily visible but tend to move in a quick shuffling like motion around twigs or branches to hide when being observed. Adults readily fly if disturbed unexpectedly and they are attracted to lights at night. High densities of feeding sharpshooters may reduce plant vigour and adversely affect fruit production.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -8806,51 +8806,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">73–81.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">California Department of Food and Agriculture (CDFA) (2019) Pierce’s Disease Control Program Report to the Legislature for calendar year 2019. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId811669cfd1948cf12" w:history="1">
+      <w:hyperlink r:id="rId855569f0ef3398586" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.cdfa.ca.gov/pdcp/Documents/LegReport/2019LegReport.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (last accessed 18 Feb. 2021).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -11628,51 +11628,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Homalodisca vitripennis</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId658469cfd1948e452" w:history="1">
+      <w:hyperlink r:id="rId143269f0ef3399a44" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -11685,63 +11685,63 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">This datasheet was first published online in 2021. It is maintained in an electronic format in the EPPO Global Database. The sections on 'Identity', ‘Hosts’, and 'Geographical distribution' are automatically updated from the database. For other sections, the date of last revision is indicated on the right.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="30352965" name="name906769cfd1948e81b" descr="eu_funding_250.png"/>
+            <wp:docPr id="40599289" name="name748969f0ef3399af9" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId324169cfd1948e817" cstate="print"/>
+                    <a:blip r:embed="rId799069f0ef3399af8" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -11839,137 +11839,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="30001480">
+  <w:abstractNum w:abstractNumId="59115599">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="47330557">
+    <w:lvl w:ilvl="0" w:tplc="46293729">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="47330557" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="46293729" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="47330557" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="46293729" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="47330557" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="46293729" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="47330557" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="46293729" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="47330557" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="46293729" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="47330557" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="46293729" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="47330557" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="46293729" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="47330557" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="46293729" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="30001479">
+  <w:abstractNum w:abstractNumId="59115598">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="77697336">
+    <w:lvl w:ilvl="0" w:tplc="32227788">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -12721,55 +12721,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="30001479">
-    <w:abstractNumId w:val="30001479"/>
+  <w:num w:numId="59115598">
+    <w:abstractNumId w:val="59115598"/>
   </w:num>
-  <w:num w:numId="30001480">
-    <w:abstractNumId w:val="30001480"/>
+  <w:num w:numId="59115599">
+    <w:abstractNumId w:val="59115599"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -24319,51 +24319,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId259887178" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId202180534" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId676069cfd19487b0b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/XYLEFA/datasheet" TargetMode="External"/><Relationship Id="rId122069cfd19487d72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/HOMLTR/" TargetMode="External"/><Relationship Id="rId607269cfd19487dd8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/HOMLTR/categorization" TargetMode="External"/><Relationship Id="rId742969cfd194883ca" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/HOMLTR/photos" TargetMode="External"/><Relationship Id="rId827769cfd1948c14a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=DrnBoG_HPp8" TargetMode="External"/><Relationship Id="rId811669cfd1948cf12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cdfa.ca.gov/pdcp/Documents/LegReport/2019LegReport.pdf" TargetMode="External"/><Relationship Id="rId658469cfd1948e452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId365369cfd194882a5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId365369cfd194882a5.jpg"/><Relationship Id="rId556869cfd1948b773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId556869cfd1948b773.jpg"/><Relationship Id="rId324169cfd1948e817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId324169cfd1948e817.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId328258296" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId447409056" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId873569f0ef3393496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/XYLEFA/datasheet" TargetMode="External"/><Relationship Id="rId403569f0ef339375c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/HOMLTR/" TargetMode="External"/><Relationship Id="rId154669f0ef33937c4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/HOMLTR/categorization" TargetMode="External"/><Relationship Id="rId414769f0ef3393d0a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/HOMLTR/photos" TargetMode="External"/><Relationship Id="rId733969f0ef3397748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=DrnBoG_HPp8" TargetMode="External"/><Relationship Id="rId855569f0ef3398586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cdfa.ca.gov/pdcp/Documents/LegReport/2019LegReport.pdf" TargetMode="External"/><Relationship Id="rId143269f0ef3399a44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId534469f0ef3393bc1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId534469f0ef3393bc1.jpg"/><Relationship Id="rId993869f0ef3396bfe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId993869f0ef3396bfe.jpg"/><Relationship Id="rId799069f0ef3399af8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId799069f0ef3399af8.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>