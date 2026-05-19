--- v9 (2026-04-28)
+++ v10 (2026-05-19)
@@ -91,51 +91,51 @@
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">Homalodisca vitripennis</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> is a highly polyphagous pest that vectors </w:t>
       </w:r>
-      <w:hyperlink r:id="rId873569f0ef3393496" w:history="1">
+      <w:hyperlink r:id="rId25046a0c796a7f8b1" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:b/>
             <w:bCs/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Xylella fastidiosa</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
@@ -391,51 +391,51 @@
               <w:t xml:space="preserve"> Germar</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> glassy-winged sharpshooter</w:t>
             </w:r>
-            <w:hyperlink r:id="rId403569f0ef339375c" w:history="1">
+            <w:hyperlink r:id="rId54536a0c796a7fbac" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -451,51 +451,51 @@
               <w:t xml:space="preserve"> A1 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II A)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154669f0ef33937c4" w:history="1">
+            <w:hyperlink r:id="rId61206a0c796a7fc14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -509,86 +509,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> HOMLTR</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="10694426" name="name874869f0ef3393bc4" descr="12045.jpg"/>
+                  <wp:docPr id="79550537" name="name20286a0c796a801e4" descr="12045.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="12045.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId534469f0ef3393bc1" cstate="print"/>
+                          <a:blip r:embed="rId90546a0c796a801e2" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId414769f0ef3393d0a" w:history="1">
+            <w:hyperlink r:id="rId18016a0c796a8037e" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -5443,63 +5443,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">., 2015).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="74917367" name="name100369f0ef3396c02" descr="HOMLTR_distribution_map.jpg"/>
+            <wp:docPr id="34270551" name="name27186a0c796a833c5" descr="HOMLTR_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="HOMLTR_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId993869f0ef3396bfe" cstate="print"/>
+                    <a:blip r:embed="rId10066a0c796a833c1" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -6698,51 +6698,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> populations are heavy, ‘rain’ is easily seen and readily felt landing on skin and hair when standing under infested trees. Video of </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">H. vitripennis</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> rain in Tahiti is available </w:t>
       </w:r>
-      <w:hyperlink r:id="rId733969f0ef3397748" w:history="1">
+      <w:hyperlink r:id="rId76826a0c796a84145" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:b/>
             <w:bCs/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">here</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Copious amounts of excreta can dry on leaves and fruit which results in a chalky white powdery appearance. Adult and nymphal sharpshooters are large and easily visible but tend to move in a quick shuffling like motion around twigs or branches to hide when being observed. Adults readily fly if disturbed unexpectedly and they are attracted to lights at night. High densities of feeding sharpshooters may reduce plant vigour and adversely affect fruit production.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -8806,51 +8806,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">73–81.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">California Department of Food and Agriculture (CDFA) (2019) Pierce’s Disease Control Program Report to the Legislature for calendar year 2019. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId855569f0ef3398586" w:history="1">
+      <w:hyperlink r:id="rId25806a0c796a8577e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.cdfa.ca.gov/pdcp/Documents/LegReport/2019LegReport.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (last accessed 18 Feb. 2021).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -11628,51 +11628,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Homalodisca vitripennis</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId143269f0ef3399a44" w:history="1">
+      <w:hyperlink r:id="rId67276a0c796a87504" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -11685,63 +11685,63 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">This datasheet was first published online in 2021. It is maintained in an electronic format in the EPPO Global Database. The sections on 'Identity', ‘Hosts’, and 'Geographical distribution' are automatically updated from the database. For other sections, the date of last revision is indicated on the right.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="40599289" name="name748969f0ef3399af9" descr="eu_funding_250.png"/>
+            <wp:docPr id="59471912" name="name55846a0c796a87600" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId799069f0ef3399af8" cstate="print"/>
+                    <a:blip r:embed="rId64846a0c796a875ff" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -11839,137 +11839,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="59115599">
+  <w:abstractNum w:abstractNumId="17113275">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="46293729">
+    <w:lvl w:ilvl="0" w:tplc="99913112">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="46293729" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="99913112" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="46293729" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="99913112" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="46293729" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="99913112" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="46293729" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="99913112" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="46293729" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="99913112" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="46293729" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="99913112" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="46293729" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="99913112" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="46293729" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="99913112" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="59115598">
+  <w:abstractNum w:abstractNumId="17113274">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="32227788">
+    <w:lvl w:ilvl="0" w:tplc="38258298">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -12721,55 +12721,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="59115598">
-    <w:abstractNumId w:val="59115598"/>
+  <w:num w:numId="17113274">
+    <w:abstractNumId w:val="17113274"/>
   </w:num>
-  <w:num w:numId="59115599">
-    <w:abstractNumId w:val="59115599"/>
+  <w:num w:numId="17113275">
+    <w:abstractNumId w:val="17113275"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -24319,51 +24319,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId328258296" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId447409056" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId873569f0ef3393496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/XYLEFA/datasheet" TargetMode="External"/><Relationship Id="rId403569f0ef339375c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/HOMLTR/" TargetMode="External"/><Relationship Id="rId154669f0ef33937c4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/HOMLTR/categorization" TargetMode="External"/><Relationship Id="rId414769f0ef3393d0a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/HOMLTR/photos" TargetMode="External"/><Relationship Id="rId733969f0ef3397748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=DrnBoG_HPp8" TargetMode="External"/><Relationship Id="rId855569f0ef3398586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cdfa.ca.gov/pdcp/Documents/LegReport/2019LegReport.pdf" TargetMode="External"/><Relationship Id="rId143269f0ef3399a44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId534469f0ef3393bc1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId534469f0ef3393bc1.jpg"/><Relationship Id="rId993869f0ef3396bfe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId993869f0ef3396bfe.jpg"/><Relationship Id="rId799069f0ef3399af8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId799069f0ef3399af8.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId933628519" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId100411773" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId25046a0c796a7f8b1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/XYLEFA/datasheet" TargetMode="External"/><Relationship Id="rId54536a0c796a7fbac" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/HOMLTR/" TargetMode="External"/><Relationship Id="rId61206a0c796a7fc14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/HOMLTR/categorization" TargetMode="External"/><Relationship Id="rId18016a0c796a8037e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/HOMLTR/photos" TargetMode="External"/><Relationship Id="rId76826a0c796a84145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=DrnBoG_HPp8" TargetMode="External"/><Relationship Id="rId25806a0c796a8577e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cdfa.ca.gov/pdcp/Documents/LegReport/2019LegReport.pdf" TargetMode="External"/><Relationship Id="rId67276a0c796a87504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId90546a0c796a801e2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId90546a0c796a801e2.jpg"/><Relationship Id="rId10066a0c796a833c1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId10066a0c796a833c1.jpg"/><Relationship Id="rId64846a0c796a875ff" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId64846a0c796a875ff.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>