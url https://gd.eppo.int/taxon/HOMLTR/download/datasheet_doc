--- v10 (2026-05-19)
+++ v11 (2026-06-09)
@@ -91,51 +91,51 @@
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">Homalodisca vitripennis</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> is a highly polyphagous pest that vectors </w:t>
       </w:r>
-      <w:hyperlink r:id="rId25046a0c796a7f8b1" w:history="1">
+      <w:hyperlink r:id="rId38066a27c9dda4aff" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:b/>
             <w:bCs/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Xylella fastidiosa</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
@@ -391,51 +391,51 @@
               <w:t xml:space="preserve"> Germar</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> glassy-winged sharpshooter</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54536a0c796a7fbac" w:history="1">
+            <w:hyperlink r:id="rId82346a27c9dda4d4b" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -451,51 +451,51 @@
               <w:t xml:space="preserve"> A1 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II A)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61206a0c796a7fc14" w:history="1">
+            <w:hyperlink r:id="rId20046a27c9dda4db1" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -509,86 +509,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> HOMLTR</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="79550537" name="name20286a0c796a801e4" descr="12045.jpg"/>
+                  <wp:docPr id="75787481" name="name95896a27c9dda554d" descr="12045.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="12045.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId90546a0c796a801e2" cstate="print"/>
+                          <a:blip r:embed="rId76256a27c9dda554a" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId18016a0c796a8037e" w:history="1">
+            <w:hyperlink r:id="rId79846a27c9dda567a" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -5443,63 +5443,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">., 2015).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="34270551" name="name27186a0c796a833c5" descr="HOMLTR_distribution_map.jpg"/>
+            <wp:docPr id="36874219" name="name64846a27c9dda85e5" descr="HOMLTR_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="HOMLTR_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId10066a0c796a833c1" cstate="print"/>
+                    <a:blip r:embed="rId89566a27c9dda85e1" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -6698,51 +6698,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> populations are heavy, ‘rain’ is easily seen and readily felt landing on skin and hair when standing under infested trees. Video of </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">H. vitripennis</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> rain in Tahiti is available </w:t>
       </w:r>
-      <w:hyperlink r:id="rId76826a0c796a84145" w:history="1">
+      <w:hyperlink r:id="rId81696a27c9dda924d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:b/>
             <w:bCs/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">here</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Copious amounts of excreta can dry on leaves and fruit which results in a chalky white powdery appearance. Adult and nymphal sharpshooters are large and easily visible but tend to move in a quick shuffling like motion around twigs or branches to hide when being observed. Adults readily fly if disturbed unexpectedly and they are attracted to lights at night. High densities of feeding sharpshooters may reduce plant vigour and adversely affect fruit production.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -8806,51 +8806,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">73–81.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">California Department of Food and Agriculture (CDFA) (2019) Pierce’s Disease Control Program Report to the Legislature for calendar year 2019. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId25806a0c796a8577e" w:history="1">
+      <w:hyperlink r:id="rId23776a27c9ddaa515" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.cdfa.ca.gov/pdcp/Documents/LegReport/2019LegReport.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (last accessed 18 Feb. 2021).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -11628,51 +11628,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Homalodisca vitripennis</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId67276a0c796a87504" w:history="1">
+      <w:hyperlink r:id="rId64986a27c9ddabc52" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -11685,63 +11685,63 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">This datasheet was first published online in 2021. It is maintained in an electronic format in the EPPO Global Database. The sections on 'Identity', ‘Hosts’, and 'Geographical distribution' are automatically updated from the database. For other sections, the date of last revision is indicated on the right.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="59471912" name="name55846a0c796a87600" descr="eu_funding_250.png"/>
+            <wp:docPr id="34837861" name="name86036a27c9ddabd13" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId64846a0c796a875ff" cstate="print"/>
+                    <a:blip r:embed="rId65366a27c9ddabd12" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -11839,137 +11839,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="17113275">
+  <w:abstractNum w:abstractNumId="86655687">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="99913112">
+    <w:lvl w:ilvl="0" w:tplc="71582123">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="99913112" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="71582123" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="99913112" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="71582123" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="99913112" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="71582123" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="99913112" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="71582123" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="99913112" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="71582123" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="99913112" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="71582123" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="99913112" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="71582123" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="99913112" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="71582123" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="17113274">
+  <w:abstractNum w:abstractNumId="86655686">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="38258298">
+    <w:lvl w:ilvl="0" w:tplc="48220106">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -12721,55 +12721,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="17113274">
-    <w:abstractNumId w:val="17113274"/>
+  <w:num w:numId="86655686">
+    <w:abstractNumId w:val="86655686"/>
   </w:num>
-  <w:num w:numId="17113275">
-    <w:abstractNumId w:val="17113275"/>
+  <w:num w:numId="86655687">
+    <w:abstractNumId w:val="86655687"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -24319,51 +24319,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId933628519" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId100411773" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId25046a0c796a7f8b1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/XYLEFA/datasheet" TargetMode="External"/><Relationship Id="rId54536a0c796a7fbac" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/HOMLTR/" TargetMode="External"/><Relationship Id="rId61206a0c796a7fc14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/HOMLTR/categorization" TargetMode="External"/><Relationship Id="rId18016a0c796a8037e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/HOMLTR/photos" TargetMode="External"/><Relationship Id="rId76826a0c796a84145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=DrnBoG_HPp8" TargetMode="External"/><Relationship Id="rId25806a0c796a8577e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cdfa.ca.gov/pdcp/Documents/LegReport/2019LegReport.pdf" TargetMode="External"/><Relationship Id="rId67276a0c796a87504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId90546a0c796a801e2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId90546a0c796a801e2.jpg"/><Relationship Id="rId10066a0c796a833c1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId10066a0c796a833c1.jpg"/><Relationship Id="rId64846a0c796a875ff" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId64846a0c796a875ff.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId280902562" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId997775467" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId38066a27c9dda4aff" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/XYLEFA/datasheet" TargetMode="External"/><Relationship Id="rId82346a27c9dda4d4b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/HOMLTR/" TargetMode="External"/><Relationship Id="rId20046a27c9dda4db1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/HOMLTR/categorization" TargetMode="External"/><Relationship Id="rId79846a27c9dda567a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/HOMLTR/photos" TargetMode="External"/><Relationship Id="rId81696a27c9dda924d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=DrnBoG_HPp8" TargetMode="External"/><Relationship Id="rId23776a27c9ddaa515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cdfa.ca.gov/pdcp/Documents/LegReport/2019LegReport.pdf" TargetMode="External"/><Relationship Id="rId64986a27c9ddabc52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId76256a27c9dda554a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId76256a27c9dda554a.jpg"/><Relationship Id="rId89566a27c9dda85e1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId89566a27c9dda85e1.jpg"/><Relationship Id="rId65366a27c9ddabd12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId65366a27c9ddabd12.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>