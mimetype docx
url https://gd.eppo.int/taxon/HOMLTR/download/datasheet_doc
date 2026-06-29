--- v11 (2026-06-09)
+++ v12 (2026-06-29)
@@ -91,51 +91,51 @@
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">Homalodisca vitripennis</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> is a highly polyphagous pest that vectors </w:t>
       </w:r>
-      <w:hyperlink r:id="rId38066a27c9dda4aff" w:history="1">
+      <w:hyperlink r:id="rId97926a424a8baa2bd" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:b/>
             <w:bCs/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Xylella fastidiosa</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
@@ -391,51 +391,51 @@
               <w:t xml:space="preserve"> Germar</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> glassy-winged sharpshooter</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82346a27c9dda4d4b" w:history="1">
+            <w:hyperlink r:id="rId72316a424a8baa529" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -451,51 +451,51 @@
               <w:t xml:space="preserve"> A1 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II A)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20046a27c9dda4db1" w:history="1">
+            <w:hyperlink r:id="rId35006a424a8baa590" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -509,86 +509,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> HOMLTR</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="75787481" name="name95896a27c9dda554d" descr="12045.jpg"/>
+                  <wp:docPr id="49086665" name="name85886a424a8bac4e0" descr="12045.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="12045.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId76256a27c9dda554a" cstate="print"/>
+                          <a:blip r:embed="rId78416a424a8bac4dd" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId79846a27c9dda567a" w:history="1">
+            <w:hyperlink r:id="rId74496a424a8bac607" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -5443,63 +5443,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">., 2015).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="36874219" name="name64846a27c9dda85e5" descr="HOMLTR_distribution_map.jpg"/>
+            <wp:docPr id="84105859" name="name19366a424a8bb0eac" descr="HOMLTR_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="HOMLTR_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId89566a27c9dda85e1" cstate="print"/>
+                    <a:blip r:embed="rId62366a424a8bb0ea8" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -6698,51 +6698,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> populations are heavy, ‘rain’ is easily seen and readily felt landing on skin and hair when standing under infested trees. Video of </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">H. vitripennis</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> rain in Tahiti is available </w:t>
       </w:r>
-      <w:hyperlink r:id="rId81696a27c9dda924d" w:history="1">
+      <w:hyperlink r:id="rId43546a424a8bb18dd" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:b/>
             <w:bCs/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">here</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Copious amounts of excreta can dry on leaves and fruit which results in a chalky white powdery appearance. Adult and nymphal sharpshooters are large and easily visible but tend to move in a quick shuffling like motion around twigs or branches to hide when being observed. Adults readily fly if disturbed unexpectedly and they are attracted to lights at night. High densities of feeding sharpshooters may reduce plant vigour and adversely affect fruit production.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -8806,51 +8806,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">73–81.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">California Department of Food and Agriculture (CDFA) (2019) Pierce’s Disease Control Program Report to the Legislature for calendar year 2019. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId23776a27c9ddaa515" w:history="1">
+      <w:hyperlink r:id="rId95126a424a8bb4507" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.cdfa.ca.gov/pdcp/Documents/LegReport/2019LegReport.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (last accessed 18 Feb. 2021).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -11628,51 +11628,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Homalodisca vitripennis</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId64986a27c9ddabc52" w:history="1">
+      <w:hyperlink r:id="rId82556a424a8bb6267" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -11685,63 +11685,63 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">This datasheet was first published online in 2021. It is maintained in an electronic format in the EPPO Global Database. The sections on 'Identity', ‘Hosts’, and 'Geographical distribution' are automatically updated from the database. For other sections, the date of last revision is indicated on the right.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="34837861" name="name86036a27c9ddabd13" descr="eu_funding_250.png"/>
+            <wp:docPr id="5678490" name="name60366a424a8bb797d" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId65366a27c9ddabd12" cstate="print"/>
+                    <a:blip r:embed="rId49676a424a8bb797b" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -11839,137 +11839,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="86655687">
+  <w:abstractNum w:abstractNumId="37958960">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="71582123">
+    <w:lvl w:ilvl="0" w:tplc="62400616">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="71582123" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="62400616" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="71582123" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="62400616" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="71582123" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="62400616" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="71582123" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="62400616" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="71582123" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="62400616" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="71582123" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="62400616" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="71582123" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="62400616" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="71582123" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="62400616" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="86655686">
+  <w:abstractNum w:abstractNumId="37958959">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="48220106">
+    <w:lvl w:ilvl="0" w:tplc="39244609">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -12721,55 +12721,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="86655686">
-    <w:abstractNumId w:val="86655686"/>
+  <w:num w:numId="37958959">
+    <w:abstractNumId w:val="37958959"/>
   </w:num>
-  <w:num w:numId="86655687">
-    <w:abstractNumId w:val="86655687"/>
+  <w:num w:numId="37958960">
+    <w:abstractNumId w:val="37958960"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -24319,51 +24319,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId280902562" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId997775467" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId38066a27c9dda4aff" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/XYLEFA/datasheet" TargetMode="External"/><Relationship Id="rId82346a27c9dda4d4b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/HOMLTR/" TargetMode="External"/><Relationship Id="rId20046a27c9dda4db1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/HOMLTR/categorization" TargetMode="External"/><Relationship Id="rId79846a27c9dda567a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/HOMLTR/photos" TargetMode="External"/><Relationship Id="rId81696a27c9dda924d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=DrnBoG_HPp8" TargetMode="External"/><Relationship Id="rId23776a27c9ddaa515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cdfa.ca.gov/pdcp/Documents/LegReport/2019LegReport.pdf" TargetMode="External"/><Relationship Id="rId64986a27c9ddabc52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId76256a27c9dda554a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId76256a27c9dda554a.jpg"/><Relationship Id="rId89566a27c9dda85e1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId89566a27c9dda85e1.jpg"/><Relationship Id="rId65366a27c9ddabd12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId65366a27c9ddabd12.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId550281066" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId467222075" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId97926a424a8baa2bd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/XYLEFA/datasheet" TargetMode="External"/><Relationship Id="rId72316a424a8baa529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/HOMLTR/" TargetMode="External"/><Relationship Id="rId35006a424a8baa590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/HOMLTR/categorization" TargetMode="External"/><Relationship Id="rId74496a424a8bac607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/HOMLTR/photos" TargetMode="External"/><Relationship Id="rId43546a424a8bb18dd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=DrnBoG_HPp8" TargetMode="External"/><Relationship Id="rId95126a424a8bb4507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cdfa.ca.gov/pdcp/Documents/LegReport/2019LegReport.pdf" TargetMode="External"/><Relationship Id="rId82556a424a8bb6267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId78416a424a8bac4dd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId78416a424a8bac4dd.jpg"/><Relationship Id="rId62366a424a8bb0ea8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId62366a424a8bb0ea8.jpg"/><Relationship Id="rId49676a424a8bb797b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId49676a424a8bb797b.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>