--- v12 (2026-06-29)
+++ v13 (2026-07-21)
@@ -91,51 +91,51 @@
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">Homalodisca vitripennis</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> is a highly polyphagous pest that vectors </w:t>
       </w:r>
-      <w:hyperlink r:id="rId97926a424a8baa2bd" w:history="1">
+      <w:hyperlink r:id="rId13496a5ebb6b83e26" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:b/>
             <w:bCs/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Xylella fastidiosa</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
@@ -391,51 +391,51 @@
               <w:t xml:space="preserve"> Germar</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> glassy-winged sharpshooter</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72316a424a8baa529" w:history="1">
+            <w:hyperlink r:id="rId14886a5ebb6b84093" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -451,51 +451,51 @@
               <w:t xml:space="preserve"> A1 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II A)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35006a424a8baa590" w:history="1">
+            <w:hyperlink r:id="rId53786a5ebb6b840fa" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -509,86 +509,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> HOMLTR</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="49086665" name="name85886a424a8bac4e0" descr="12045.jpg"/>
+                  <wp:docPr id="86885223" name="name64826a5ebb6b84647" descr="12045.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="12045.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId78416a424a8bac4dd" cstate="print"/>
+                          <a:blip r:embed="rId18656a5ebb6b84645" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId74496a424a8bac607" w:history="1">
+            <w:hyperlink r:id="rId36266a5ebb6b84796" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -5443,63 +5443,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">., 2015).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="84105859" name="name19366a424a8bb0eac" descr="HOMLTR_distribution_map.jpg"/>
+            <wp:docPr id="24120958" name="name45236a5ebb6b87408" descr="HOMLTR_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="HOMLTR_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId62366a424a8bb0ea8" cstate="print"/>
+                    <a:blip r:embed="rId47726a5ebb6b87404" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -6698,51 +6698,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> populations are heavy, ‘rain’ is easily seen and readily felt landing on skin and hair when standing under infested trees. Video of </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">H. vitripennis</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> rain in Tahiti is available </w:t>
       </w:r>
-      <w:hyperlink r:id="rId43546a424a8bb18dd" w:history="1">
+      <w:hyperlink r:id="rId21816a5ebb6b87e3f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:b/>
             <w:bCs/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">here</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Copious amounts of excreta can dry on leaves and fruit which results in a chalky white powdery appearance. Adult and nymphal sharpshooters are large and easily visible but tend to move in a quick shuffling like motion around twigs or branches to hide when being observed. Adults readily fly if disturbed unexpectedly and they are attracted to lights at night. High densities of feeding sharpshooters may reduce plant vigour and adversely affect fruit production.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -8806,51 +8806,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">73–81.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">California Department of Food and Agriculture (CDFA) (2019) Pierce’s Disease Control Program Report to the Legislature for calendar year 2019. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId95126a424a8bb4507" w:history="1">
+      <w:hyperlink r:id="rId42266a5ebb6b88bfd" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.cdfa.ca.gov/pdcp/Documents/LegReport/2019LegReport.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (last accessed 18 Feb. 2021).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -11628,51 +11628,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Homalodisca vitripennis</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId82556a424a8bb6267" w:history="1">
+      <w:hyperlink r:id="rId96026a5ebb6b89e6b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -11685,63 +11685,63 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">This datasheet was first published online in 2021. It is maintained in an electronic format in the EPPO Global Database. The sections on 'Identity', ‘Hosts’, and 'Geographical distribution' are automatically updated from the database. For other sections, the date of last revision is indicated on the right.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="5678490" name="name60366a424a8bb797d" descr="eu_funding_250.png"/>
+            <wp:docPr id="74136627" name="name25596a5ebb6b89f1a" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId49676a424a8bb797b" cstate="print"/>
+                    <a:blip r:embed="rId44546a5ebb6b89f19" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -11839,137 +11839,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="37958960">
+  <w:abstractNum w:abstractNumId="44978831">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="62400616">
+    <w:lvl w:ilvl="0" w:tplc="48907739">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="62400616" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="48907739" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="62400616" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="48907739" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="62400616" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="48907739" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="62400616" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="48907739" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="62400616" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="48907739" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="62400616" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="48907739" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="62400616" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="48907739" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="62400616" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="48907739" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="37958959">
+  <w:abstractNum w:abstractNumId="44978830">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="39244609">
+    <w:lvl w:ilvl="0" w:tplc="83575139">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -12721,55 +12721,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="37958959">
-    <w:abstractNumId w:val="37958959"/>
+  <w:num w:numId="44978830">
+    <w:abstractNumId w:val="44978830"/>
   </w:num>
-  <w:num w:numId="37958960">
-    <w:abstractNumId w:val="37958960"/>
+  <w:num w:numId="44978831">
+    <w:abstractNumId w:val="44978831"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -24319,51 +24319,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId550281066" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId467222075" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId97926a424a8baa2bd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/XYLEFA/datasheet" TargetMode="External"/><Relationship Id="rId72316a424a8baa529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/HOMLTR/" TargetMode="External"/><Relationship Id="rId35006a424a8baa590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/HOMLTR/categorization" TargetMode="External"/><Relationship Id="rId74496a424a8bac607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/HOMLTR/photos" TargetMode="External"/><Relationship Id="rId43546a424a8bb18dd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=DrnBoG_HPp8" TargetMode="External"/><Relationship Id="rId95126a424a8bb4507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cdfa.ca.gov/pdcp/Documents/LegReport/2019LegReport.pdf" TargetMode="External"/><Relationship Id="rId82556a424a8bb6267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId78416a424a8bac4dd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId78416a424a8bac4dd.jpg"/><Relationship Id="rId62366a424a8bb0ea8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId62366a424a8bb0ea8.jpg"/><Relationship Id="rId49676a424a8bb797b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId49676a424a8bb797b.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId860256334" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId962754312" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId13496a5ebb6b83e26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/XYLEFA/datasheet" TargetMode="External"/><Relationship Id="rId14886a5ebb6b84093" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/HOMLTR/" TargetMode="External"/><Relationship Id="rId53786a5ebb6b840fa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/HOMLTR/categorization" TargetMode="External"/><Relationship Id="rId36266a5ebb6b84796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/HOMLTR/photos" TargetMode="External"/><Relationship Id="rId21816a5ebb6b87e3f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=DrnBoG_HPp8" TargetMode="External"/><Relationship Id="rId42266a5ebb6b88bfd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cdfa.ca.gov/pdcp/Documents/LegReport/2019LegReport.pdf" TargetMode="External"/><Relationship Id="rId96026a5ebb6b89e6b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId18656a5ebb6b84645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId18656a5ebb6b84645.jpg"/><Relationship Id="rId47726a5ebb6b87404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId47726a5ebb6b87404.jpg"/><Relationship Id="rId44546a5ebb6b89f19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId44546a5ebb6b89f19.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>