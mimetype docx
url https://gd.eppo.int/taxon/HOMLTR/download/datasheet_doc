--- v13 (2026-07-21)
+++ v14 (2026-08-11)
@@ -91,51 +91,51 @@
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">Homalodisca vitripennis</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> is a highly polyphagous pest that vectors </w:t>
       </w:r>
-      <w:hyperlink r:id="rId13496a5ebb6b83e26" w:history="1">
+      <w:hyperlink r:id="rId12536a7b8a9038ce6" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:b/>
             <w:bCs/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Xylella fastidiosa</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
@@ -391,51 +391,51 @@
               <w:t xml:space="preserve"> Germar</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> glassy-winged sharpshooter</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14886a5ebb6b84093" w:history="1">
+            <w:hyperlink r:id="rId11366a7b8a9038f2a" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -451,51 +451,51 @@
               <w:t xml:space="preserve"> A1 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II A)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53786a5ebb6b840fa" w:history="1">
+            <w:hyperlink r:id="rId75026a7b8a9038f90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -509,86 +509,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> HOMLTR</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="86885223" name="name64826a5ebb6b84647" descr="12045.jpg"/>
+                  <wp:docPr id="21763890" name="name75376a7b8a903967d" descr="12045.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="12045.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId18656a5ebb6b84645" cstate="print"/>
+                          <a:blip r:embed="rId50696a7b8a903967b" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId36266a5ebb6b84796" w:history="1">
+            <w:hyperlink r:id="rId44206a7b8a903975c" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -5443,63 +5443,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">., 2015).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="24120958" name="name45236a5ebb6b87408" descr="HOMLTR_distribution_map.jpg"/>
+            <wp:docPr id="67296417" name="name99356a7b8a903c3a4" descr="HOMLTR_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="HOMLTR_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId47726a5ebb6b87404" cstate="print"/>
+                    <a:blip r:embed="rId45656a7b8a903c3a1" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -6698,51 +6698,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> populations are heavy, ‘rain’ is easily seen and readily felt landing on skin and hair when standing under infested trees. Video of </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">H. vitripennis</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> rain in Tahiti is available </w:t>
       </w:r>
-      <w:hyperlink r:id="rId21816a5ebb6b87e3f" w:history="1">
+      <w:hyperlink r:id="rId90126a7b8a903cd32" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:b/>
             <w:bCs/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">here</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Copious amounts of excreta can dry on leaves and fruit which results in a chalky white powdery appearance. Adult and nymphal sharpshooters are large and easily visible but tend to move in a quick shuffling like motion around twigs or branches to hide when being observed. Adults readily fly if disturbed unexpectedly and they are attracted to lights at night. High densities of feeding sharpshooters may reduce plant vigour and adversely affect fruit production.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -8806,51 +8806,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">73–81.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">California Department of Food and Agriculture (CDFA) (2019) Pierce’s Disease Control Program Report to the Legislature for calendar year 2019. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId42266a5ebb6b88bfd" w:history="1">
+      <w:hyperlink r:id="rId55926a7b8a903daeb" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.cdfa.ca.gov/pdcp/Documents/LegReport/2019LegReport.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (last accessed 18 Feb. 2021).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -11628,51 +11628,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Homalodisca vitripennis</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId96026a5ebb6b89e6b" w:history="1">
+      <w:hyperlink r:id="rId23046a7b8a903ed8d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -11685,63 +11685,63 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">This datasheet was first published online in 2021. It is maintained in an electronic format in the EPPO Global Database. The sections on 'Identity', ‘Hosts’, and 'Geographical distribution' are automatically updated from the database. For other sections, the date of last revision is indicated on the right.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="74136627" name="name25596a5ebb6b89f1a" descr="eu_funding_250.png"/>
+            <wp:docPr id="75353243" name="name25176a7b8a903ee69" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId44546a5ebb6b89f19" cstate="print"/>
+                    <a:blip r:embed="rId19506a7b8a903ee68" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -11839,137 +11839,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="44978831">
+  <w:abstractNum w:abstractNumId="42673455">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="48907739">
+    <w:lvl w:ilvl="0" w:tplc="56262115">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="48907739" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="56262115" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="48907739" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="56262115" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="48907739" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="56262115" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="48907739" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="56262115" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="48907739" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="56262115" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="48907739" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="56262115" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="48907739" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="56262115" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="48907739" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="56262115" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="44978830">
+  <w:abstractNum w:abstractNumId="42673454">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="83575139">
+    <w:lvl w:ilvl="0" w:tplc="63148971">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -12721,55 +12721,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="44978830">
-    <w:abstractNumId w:val="44978830"/>
+  <w:num w:numId="42673454">
+    <w:abstractNumId w:val="42673454"/>
   </w:num>
-  <w:num w:numId="44978831">
-    <w:abstractNumId w:val="44978831"/>
+  <w:num w:numId="42673455">
+    <w:abstractNumId w:val="42673455"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -24319,51 +24319,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId860256334" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId962754312" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId13496a5ebb6b83e26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/XYLEFA/datasheet" TargetMode="External"/><Relationship Id="rId14886a5ebb6b84093" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/HOMLTR/" TargetMode="External"/><Relationship Id="rId53786a5ebb6b840fa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/HOMLTR/categorization" TargetMode="External"/><Relationship Id="rId36266a5ebb6b84796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/HOMLTR/photos" TargetMode="External"/><Relationship Id="rId21816a5ebb6b87e3f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=DrnBoG_HPp8" TargetMode="External"/><Relationship Id="rId42266a5ebb6b88bfd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cdfa.ca.gov/pdcp/Documents/LegReport/2019LegReport.pdf" TargetMode="External"/><Relationship Id="rId96026a5ebb6b89e6b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId18656a5ebb6b84645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId18656a5ebb6b84645.jpg"/><Relationship Id="rId47726a5ebb6b87404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId47726a5ebb6b87404.jpg"/><Relationship Id="rId44546a5ebb6b89f19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId44546a5ebb6b89f19.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId478943741" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId616571362" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId12536a7b8a9038ce6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/XYLEFA/datasheet" TargetMode="External"/><Relationship Id="rId11366a7b8a9038f2a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/HOMLTR/" TargetMode="External"/><Relationship Id="rId75026a7b8a9038f90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/HOMLTR/categorization" TargetMode="External"/><Relationship Id="rId44206a7b8a903975c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/HOMLTR/photos" TargetMode="External"/><Relationship Id="rId90126a7b8a903cd32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=DrnBoG_HPp8" TargetMode="External"/><Relationship Id="rId55926a7b8a903daeb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cdfa.ca.gov/pdcp/Documents/LegReport/2019LegReport.pdf" TargetMode="External"/><Relationship Id="rId23046a7b8a903ed8d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId50696a7b8a903967b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId50696a7b8a903967b.jpg"/><Relationship Id="rId45656a7b8a903c3a1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId45656a7b8a903c3a1.jpg"/><Relationship Id="rId19506a7b8a903ee68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId19506a7b8a903ee68.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>