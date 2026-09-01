--- v14 (2026-08-11)
+++ v15 (2026-09-01)
@@ -91,51 +91,51 @@
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">Homalodisca vitripennis</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> is a highly polyphagous pest that vectors </w:t>
       </w:r>
-      <w:hyperlink r:id="rId12536a7b8a9038ce6" w:history="1">
+      <w:hyperlink r:id="rId77286a963a9dab851" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:b/>
             <w:bCs/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Xylella fastidiosa</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
@@ -391,51 +391,51 @@
               <w:t xml:space="preserve"> Germar</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> glassy-winged sharpshooter</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11366a7b8a9038f2a" w:history="1">
+            <w:hyperlink r:id="rId88376a963a9dabaa4" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -451,51 +451,51 @@
               <w:t xml:space="preserve"> A1 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II A)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75026a7b8a9038f90" w:history="1">
+            <w:hyperlink r:id="rId42796a963a9dabb1a" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -509,86 +509,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> HOMLTR</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="21763890" name="name75376a7b8a903967d" descr="12045.jpg"/>
+                  <wp:docPr id="71735206" name="name28936a963a9dac2e8" descr="12045.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="12045.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId50696a7b8a903967b" cstate="print"/>
+                          <a:blip r:embed="rId12216a963a9dac2e6" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId44206a7b8a903975c" w:history="1">
+            <w:hyperlink r:id="rId98246a963a9dac423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -5443,63 +5443,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">., 2015).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="67296417" name="name99356a7b8a903c3a4" descr="HOMLTR_distribution_map.jpg"/>
+            <wp:docPr id="53221252" name="name28366a963a9daf488" descr="HOMLTR_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="HOMLTR_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId45656a7b8a903c3a1" cstate="print"/>
+                    <a:blip r:embed="rId23926a963a9daf485" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -6698,51 +6698,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> populations are heavy, ‘rain’ is easily seen and readily felt landing on skin and hair when standing under infested trees. Video of </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">H. vitripennis</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> rain in Tahiti is available </w:t>
       </w:r>
-      <w:hyperlink r:id="rId90126a7b8a903cd32" w:history="1">
+      <w:hyperlink r:id="rId32286a963a9daff03" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:b/>
             <w:bCs/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">here</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Copious amounts of excreta can dry on leaves and fruit which results in a chalky white powdery appearance. Adult and nymphal sharpshooters are large and easily visible but tend to move in a quick shuffling like motion around twigs or branches to hide when being observed. Adults readily fly if disturbed unexpectedly and they are attracted to lights at night. High densities of feeding sharpshooters may reduce plant vigour and adversely affect fruit production.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -8806,51 +8806,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">73–81.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">California Department of Food and Agriculture (CDFA) (2019) Pierce’s Disease Control Program Report to the Legislature for calendar year 2019. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId55926a7b8a903daeb" w:history="1">
+      <w:hyperlink r:id="rId37146a963a9db0d30" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.cdfa.ca.gov/pdcp/Documents/LegReport/2019LegReport.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (last accessed 18 Feb. 2021).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -11628,51 +11628,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Homalodisca vitripennis</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId23046a7b8a903ed8d" w:history="1">
+      <w:hyperlink r:id="rId68106a963a9db1f7e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -11685,63 +11685,63 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">This datasheet was first published online in 2021. It is maintained in an electronic format in the EPPO Global Database. The sections on 'Identity', ‘Hosts’, and 'Geographical distribution' are automatically updated from the database. For other sections, the date of last revision is indicated on the right.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="75353243" name="name25176a7b8a903ee69" descr="eu_funding_250.png"/>
+            <wp:docPr id="20223222" name="name38166a963a9db2059" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId19506a7b8a903ee68" cstate="print"/>
+                    <a:blip r:embed="rId48926a963a9db2057" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -11839,137 +11839,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="42673455">
+  <w:abstractNum w:abstractNumId="63646747">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="56262115">
+    <w:lvl w:ilvl="0" w:tplc="11334575">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="56262115" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="11334575" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="56262115" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="11334575" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="56262115" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="11334575" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="56262115" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="11334575" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="56262115" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="11334575" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="56262115" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="11334575" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="56262115" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="11334575" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="56262115" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="11334575" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="42673454">
+  <w:abstractNum w:abstractNumId="63646746">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="63148971">
+    <w:lvl w:ilvl="0" w:tplc="14796787">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -12721,55 +12721,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="42673454">
-    <w:abstractNumId w:val="42673454"/>
+  <w:num w:numId="63646746">
+    <w:abstractNumId w:val="63646746"/>
   </w:num>
-  <w:num w:numId="42673455">
-    <w:abstractNumId w:val="42673455"/>
+  <w:num w:numId="63646747">
+    <w:abstractNumId w:val="63646747"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -24319,51 +24319,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId478943741" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId616571362" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId12536a7b8a9038ce6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/XYLEFA/datasheet" TargetMode="External"/><Relationship Id="rId11366a7b8a9038f2a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/HOMLTR/" TargetMode="External"/><Relationship Id="rId75026a7b8a9038f90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/HOMLTR/categorization" TargetMode="External"/><Relationship Id="rId44206a7b8a903975c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/HOMLTR/photos" TargetMode="External"/><Relationship Id="rId90126a7b8a903cd32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=DrnBoG_HPp8" TargetMode="External"/><Relationship Id="rId55926a7b8a903daeb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cdfa.ca.gov/pdcp/Documents/LegReport/2019LegReport.pdf" TargetMode="External"/><Relationship Id="rId23046a7b8a903ed8d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId50696a7b8a903967b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId50696a7b8a903967b.jpg"/><Relationship Id="rId45656a7b8a903c3a1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId45656a7b8a903c3a1.jpg"/><Relationship Id="rId19506a7b8a903ee68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId19506a7b8a903ee68.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId433346676" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId715277380" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId77286a963a9dab851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/XYLEFA/datasheet" TargetMode="External"/><Relationship Id="rId88376a963a9dabaa4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/HOMLTR/" TargetMode="External"/><Relationship Id="rId42796a963a9dabb1a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/HOMLTR/categorization" TargetMode="External"/><Relationship Id="rId98246a963a9dac423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/HOMLTR/photos" TargetMode="External"/><Relationship Id="rId32286a963a9daff03" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=DrnBoG_HPp8" TargetMode="External"/><Relationship Id="rId37146a963a9db0d30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cdfa.ca.gov/pdcp/Documents/LegReport/2019LegReport.pdf" TargetMode="External"/><Relationship Id="rId68106a963a9db1f7e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId12216a963a9dac2e6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId12216a963a9dac2e6.jpg"/><Relationship Id="rId23926a963a9daf485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId23926a963a9daf485.jpg"/><Relationship Id="rId48926a963a9db2057" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId48926a963a9db2057.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>