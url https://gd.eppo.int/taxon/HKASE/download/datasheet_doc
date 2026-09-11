--- v14 (2026-08-22)
+++ v15 (2026-09-11)
@@ -292,51 +292,51 @@
               <w:t xml:space="preserve"> (Salisbury) Britten</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> needlebush, prickly hakea, silky hakea (ZA), silky wattle</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85866a897afb892e7" w:history="1">
+            <w:hyperlink r:id="rId96216aa490b6064c5" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -352,51 +352,51 @@
               <w:t xml:space="preserve"> A2 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> IAS of Union concern</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50016a897afb89353" w:history="1">
+            <w:hyperlink r:id="rId19526aa490b606535" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -410,86 +410,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> HKASE</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="27344587" name="name98786a897afb8ab5b" descr="5063.jpg"/>
+                  <wp:docPr id="54914348" name="name87566aa490b606e1f" descr="5063.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="5063.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId38406a897afb8ab58" cstate="print"/>
+                          <a:blip r:embed="rId41376aa490b606e1e" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId27626a897afb8acb4" w:history="1">
+            <w:hyperlink r:id="rId57736aa490b606f6e" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
@@ -924,63 +924,63 @@
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="293" w:after="293" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="both"/>
         <w:outlineLvl w:val="3"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Distribution</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="41056744" name="name74036a897afb8bc31" descr="HKASE_distribution_map.jpg"/>
+            <wp:docPr id="98229931" name="name65856aa490b607e73" descr="HKASE_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="HKASE_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId95576a897afb8bc2e" cstate="print"/>
+                    <a:blip r:embed="rId82986aa490b607e70" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -2103,51 +2103,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Linnaeus, 1758) for both nectar and pollen. Use for honey production is also noted by Vieira (2002) in Madeira.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">There is little information on the value of the species in trade within the EPPO region. The UK Royal Horticultural Society list only one supplier (RHS, 2018). The species is also available from five suppliers via the German PPP Index </w:t>
       </w:r>
-      <w:hyperlink r:id="rId68626a897afb8c5df" w:history="1">
+      <w:hyperlink r:id="rId83876aa490b608826" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.ppp-index.de/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. A further Internet search did not detail any additional suppliers within the European Union (EU).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4479,51 +4479,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">In South Africa, the control of the species was enabled by the Conservation of Agricultural Resources (CARA) Act 43 of 1983, as amended, in conjunction with the National Environmental Management: Biodiversity (NEMBA) Act 10 of 2004. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">H. sericea</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> was specifically defined as a Category 1b ‘invader species’ on the NEMBA mandated list of 2014 (Government of the Republic of South Africa, 2014). Category 1b means that the invasive species ‘must be controlled and wherever possible, removed and destroyed. Any form of trade or planting is strictly prohibited’ (</w:t>
       </w:r>
-      <w:hyperlink r:id="rId85636a897afb8d5c1" w:history="1">
+      <w:hyperlink r:id="rId29196aa490b609830" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">www.environment.gov.za</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4559,51 +4559,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">ANBG (2017) Growing Native Plants: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Hakea sericea.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId86236a897afb8d647" w:history="1">
+      <w:hyperlink r:id="rId58976aa490b6098b6" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.anbg.gov.au/gnp/gnp3/hakea-sericea.html</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 23 April 2017]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4716,51 +4716,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Barker RM (2010). Australian </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Hakea </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">species: identification and information. Version 1. An interactive Lucid key and information system. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId88396a897afb8d745" w:history="1">
+      <w:hyperlink r:id="rId48406aa490b6099b2" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.flora.sa.gov.au/id_tool.html</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 18 April 2017]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5241,51 +5241,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI (2017). </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Hakea sericea </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(silky hakea). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId43226a897afb8dac8" w:history="1">
+      <w:hyperlink r:id="rId92186aa490b609d1d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.cabi.org/isc/datasheet/27302</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 1 April 2017]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5338,51 +5338,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 289–302.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Dufour-Dror J-M (ed.) (2013) Israel’s Least Wanted Alien Ornamental Plant Species – First Edition, July 2013. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId35776a897afb8db69" w:history="1">
+      <w:hyperlink r:id="rId21836aa490b609dbb" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.sviva.gov.il/English/env_topics/biodiversity/Documents/InvasiveSpecies-July2013.pdf </w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">[accessed on 16 May 2017]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5415,51 +5415,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2018) Pest risk analysis for</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Hakea sericea</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO, Paris. Available at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId51316a897afb8dbea" w:history="1">
+      <w:hyperlink r:id="rId83486aa490b609e48" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://pra.eppo.int/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed 9th November, 2018]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5550,51 +5550,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Schrad. em Portugal. 1o Encontro sobre Invasoras Lenhosas. SPCF/ADERE, Gerês, pp. 58–65.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Fourie A, Gordon AJ &amp; Krug RM (2012) Invasive Hakeas Biological Control Implementations. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId81766a897afb8dcc6" w:history="1">
+      <w:hyperlink r:id="rId73726aa490b609f27" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://thekrugs.free.fr/HakeaHandbook</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 19 May 2017]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -6269,51 +6269,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Instituto de Investigação Científica Tropical (2008-2017a) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Hakea sericea</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1932. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId32586a897afb8e15d" w:history="1">
+      <w:hyperlink r:id="rId57106aa490b60a3ab" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://actd.iict.pt/view/actd:LISC049867</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 10 May 2017]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -6328,51 +6328,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Instituto de Investigação Científica Tropical (2008-2017b) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Hakea sericea</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1964. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId46706a897afb8e1bc" w:history="1">
+      <w:hyperlink r:id="rId87036aa490b60a409" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://actd.iict.pt/view/actd:LISC049868</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 10 May 2017]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -7228,51 +7228,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> pp. 15–18.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">RHS (2018) Find a plant. Available at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId55586a897afb8e7c5" w:history="1">
+      <w:hyperlink r:id="rId40906aa490b60a9e8" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.rhs.org.uk/plants/search-Form</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. [Accessed 25th March, 2017]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -8228,51 +8228,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Xunta de Galicia (n.d.) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Plantas Invasoras de Galicia: Bioloxía, distribución e métodos de control. Xunta de Galicia</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">: Galicia. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId92916a897afb8ee75" w:history="1">
+      <w:hyperlink r:id="rId70246aa490b60b067" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.ciencias-marinas.uvigo.es/bibliografia_ambiental/plantas/Plantas%20aloctonas/Plantas%20invasoras%20de%20Galicia.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 19 May 2017]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -8367,51 +8367,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Hakea sericea</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId93176a897afb8ef65" w:history="1">
+      <w:hyperlink r:id="rId18906aa490b60b155" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -8487,51 +8487,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO Bulletin </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">49</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(2), 273-279. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId33346a897afb8f02d" w:history="1">
+      <w:hyperlink r:id="rId80256aa490b60b21e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/epp.12527</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
       <w:pgMar w:top="1100" w:right="1100" w:bottom="1100" w:left="1100" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708" w:num="1"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14"/>
 </file>
@@ -8618,137 +8618,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="99591457">
+  <w:abstractNum w:abstractNumId="86758134">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="42677982">
+    <w:lvl w:ilvl="0" w:tplc="62151539">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="42677982" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="62151539" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="42677982" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="62151539" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="42677982" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="62151539" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="42677982" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="62151539" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="42677982" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="62151539" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="42677982" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="62151539" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="42677982" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="62151539" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="42677982" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="62151539" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="99591456">
+  <w:abstractNum w:abstractNumId="86758133">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="39238388">
+    <w:lvl w:ilvl="0" w:tplc="57296580">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -9500,55 +9500,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="99591456">
-    <w:abstractNumId w:val="99591456"/>
+  <w:num w:numId="86758133">
+    <w:abstractNumId w:val="86758133"/>
   </w:num>
-  <w:num w:numId="99591457">
-    <w:abstractNumId w:val="99591457"/>
+  <w:num w:numId="86758134">
+    <w:abstractNumId w:val="86758134"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -21098,51 +21098,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId156441235" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId705239601" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId85866a897afb892e7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/HKASE/" TargetMode="External"/><Relationship Id="rId50016a897afb89353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/HKASE/categorization" TargetMode="External"/><Relationship Id="rId27626a897afb8acb4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/HKASE/photos" TargetMode="External"/><Relationship Id="rId68626a897afb8c5df" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ppp-index.de/" TargetMode="External"/><Relationship Id="rId85636a897afb8d5c1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.environment.gov.za" TargetMode="External"/><Relationship Id="rId86236a897afb8d647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.anbg.gov.au/gnp/gnp3/hakea-sericea.html" TargetMode="External"/><Relationship Id="rId88396a897afb8d745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.flora.sa.gov.au/id_tool.html" TargetMode="External"/><Relationship Id="rId43226a897afb8dac8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cabi.org/isc/datasheet/27302" TargetMode="External"/><Relationship Id="rId35776a897afb8db69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.sviva.gov.il/English/env_topics/biodiversity/Documents/InvasiveSpecies-July2013.pdf" TargetMode="External"/><Relationship Id="rId51316a897afb8dbea" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pra.eppo.int/" TargetMode="External"/><Relationship Id="rId81766a897afb8dcc6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://thekrugs.free.fr/HakeaHandbook" TargetMode="External"/><Relationship Id="rId32586a897afb8e15d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://actd.iict.pt/view/actd:LISC049867" TargetMode="External"/><Relationship Id="rId46706a897afb8e1bc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://actd.iict.pt/view/actd:LISC049868" TargetMode="External"/><Relationship Id="rId55586a897afb8e7c5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rhs.org.uk/plants/search-Form" TargetMode="External"/><Relationship Id="rId92916a897afb8ee75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ciencias-marinas.uvigo.es/bibliografia_ambiental/plantas/Plantas%20aloctonas/Plantas%20invasoras%20de%20Galicia.pdf" TargetMode="External"/><Relationship Id="rId93176a897afb8ef65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId33346a897afb8f02d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12527" TargetMode="External"/><Relationship Id="rId38406a897afb8ab58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId38406a897afb8ab58.jpg"/><Relationship Id="rId95576a897afb8bc2e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId95576a897afb8bc2e.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId785347621" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId108670896" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId96216aa490b6064c5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/HKASE/" TargetMode="External"/><Relationship Id="rId19526aa490b606535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/HKASE/categorization" TargetMode="External"/><Relationship Id="rId57736aa490b606f6e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/HKASE/photos" TargetMode="External"/><Relationship Id="rId83876aa490b608826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ppp-index.de/" TargetMode="External"/><Relationship Id="rId29196aa490b609830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.environment.gov.za" TargetMode="External"/><Relationship Id="rId58976aa490b6098b6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.anbg.gov.au/gnp/gnp3/hakea-sericea.html" TargetMode="External"/><Relationship Id="rId48406aa490b6099b2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.flora.sa.gov.au/id_tool.html" TargetMode="External"/><Relationship Id="rId92186aa490b609d1d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cabi.org/isc/datasheet/27302" TargetMode="External"/><Relationship Id="rId21836aa490b609dbb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.sviva.gov.il/English/env_topics/biodiversity/Documents/InvasiveSpecies-July2013.pdf" TargetMode="External"/><Relationship Id="rId83486aa490b609e48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pra.eppo.int/" TargetMode="External"/><Relationship Id="rId73726aa490b609f27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://thekrugs.free.fr/HakeaHandbook" TargetMode="External"/><Relationship Id="rId57106aa490b60a3ab" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://actd.iict.pt/view/actd:LISC049867" TargetMode="External"/><Relationship Id="rId87036aa490b60a409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://actd.iict.pt/view/actd:LISC049868" TargetMode="External"/><Relationship Id="rId40906aa490b60a9e8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rhs.org.uk/plants/search-Form" TargetMode="External"/><Relationship Id="rId70246aa490b60b067" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ciencias-marinas.uvigo.es/bibliografia_ambiental/plantas/Plantas%20aloctonas/Plantas%20invasoras%20de%20Galicia.pdf" TargetMode="External"/><Relationship Id="rId18906aa490b60b155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId80256aa490b60b21e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12527" TargetMode="External"/><Relationship Id="rId41376aa490b606e1e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId41376aa490b606e1e.jpg"/><Relationship Id="rId82986aa490b607e70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId82986aa490b607e70.jpg"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>