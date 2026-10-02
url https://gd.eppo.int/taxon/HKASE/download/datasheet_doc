--- v15 (2026-09-11)
+++ v16 (2026-10-02)
@@ -292,51 +292,51 @@
               <w:t xml:space="preserve"> (Salisbury) Britten</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> needlebush, prickly hakea, silky hakea (ZA), silky wattle</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96216aa490b6064c5" w:history="1">
+            <w:hyperlink r:id="rId31746abfbd86da0f1" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -352,51 +352,51 @@
               <w:t xml:space="preserve"> A2 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> IAS of Union concern</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19526aa490b606535" w:history="1">
+            <w:hyperlink r:id="rId74986abfbd86da15b" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -410,86 +410,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> HKASE</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="54914348" name="name87566aa490b606e1f" descr="5063.jpg"/>
+                  <wp:docPr id="63128542" name="name47786abfbd86da920" descr="5063.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="5063.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId41376aa490b606e1e" cstate="print"/>
+                          <a:blip r:embed="rId51656abfbd86da91e" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId57736aa490b606f6e" w:history="1">
+            <w:hyperlink r:id="rId25386abfbd86daa5c" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
@@ -924,63 +924,63 @@
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="293" w:after="293" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="both"/>
         <w:outlineLvl w:val="3"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Distribution</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="98229931" name="name65856aa490b607e73" descr="HKASE_distribution_map.jpg"/>
+            <wp:docPr id="31170302" name="name72936abfbd86dbb2e" descr="HKASE_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="HKASE_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId82986aa490b607e70" cstate="print"/>
+                    <a:blip r:embed="rId14166abfbd86dbb2b" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -2103,51 +2103,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Linnaeus, 1758) for both nectar and pollen. Use for honey production is also noted by Vieira (2002) in Madeira.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">There is little information on the value of the species in trade within the EPPO region. The UK Royal Horticultural Society list only one supplier (RHS, 2018). The species is also available from five suppliers via the German PPP Index </w:t>
       </w:r>
-      <w:hyperlink r:id="rId83876aa490b608826" w:history="1">
+      <w:hyperlink r:id="rId47026abfbd86dc4e4" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.ppp-index.de/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. A further Internet search did not detail any additional suppliers within the European Union (EU).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4479,51 +4479,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">In South Africa, the control of the species was enabled by the Conservation of Agricultural Resources (CARA) Act 43 of 1983, as amended, in conjunction with the National Environmental Management: Biodiversity (NEMBA) Act 10 of 2004. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">H. sericea</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> was specifically defined as a Category 1b ‘invader species’ on the NEMBA mandated list of 2014 (Government of the Republic of South Africa, 2014). Category 1b means that the invasive species ‘must be controlled and wherever possible, removed and destroyed. Any form of trade or planting is strictly prohibited’ (</w:t>
       </w:r>
-      <w:hyperlink r:id="rId29196aa490b609830" w:history="1">
+      <w:hyperlink r:id="rId99666abfbd86dd4d3" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">www.environment.gov.za</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4559,51 +4559,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">ANBG (2017) Growing Native Plants: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Hakea sericea.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId58976aa490b6098b6" w:history="1">
+      <w:hyperlink r:id="rId12996abfbd86dd557" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.anbg.gov.au/gnp/gnp3/hakea-sericea.html</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 23 April 2017]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4716,51 +4716,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Barker RM (2010). Australian </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Hakea </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">species: identification and information. Version 1. An interactive Lucid key and information system. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId48406aa490b6099b2" w:history="1">
+      <w:hyperlink r:id="rId72726abfbd86dd65d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.flora.sa.gov.au/id_tool.html</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 18 April 2017]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5241,51 +5241,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI (2017). </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Hakea sericea </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(silky hakea). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId92186aa490b609d1d" w:history="1">
+      <w:hyperlink r:id="rId74136abfbd86dd9e7" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.cabi.org/isc/datasheet/27302</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 1 April 2017]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5338,51 +5338,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 289–302.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Dufour-Dror J-M (ed.) (2013) Israel’s Least Wanted Alien Ornamental Plant Species – First Edition, July 2013. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId21836aa490b609dbb" w:history="1">
+      <w:hyperlink r:id="rId20266abfbd86ddab4" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.sviva.gov.il/English/env_topics/biodiversity/Documents/InvasiveSpecies-July2013.pdf </w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">[accessed on 16 May 2017]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5415,51 +5415,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2018) Pest risk analysis for</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Hakea sericea</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO, Paris. Available at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId83486aa490b609e48" w:history="1">
+      <w:hyperlink r:id="rId12516abfbd86ddb41" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://pra.eppo.int/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed 9th November, 2018]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5550,51 +5550,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Schrad. em Portugal. 1o Encontro sobre Invasoras Lenhosas. SPCF/ADERE, Gerês, pp. 58–65.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Fourie A, Gordon AJ &amp; Krug RM (2012) Invasive Hakeas Biological Control Implementations. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId73726aa490b609f27" w:history="1">
+      <w:hyperlink r:id="rId73886abfbd86ddc2f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://thekrugs.free.fr/HakeaHandbook</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 19 May 2017]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -6269,51 +6269,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Instituto de Investigação Científica Tropical (2008-2017a) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Hakea sericea</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1932. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId57106aa490b60a3ab" w:history="1">
+      <w:hyperlink r:id="rId74136abfbd86de121" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://actd.iict.pt/view/actd:LISC049867</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 10 May 2017]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -6328,51 +6328,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Instituto de Investigação Científica Tropical (2008-2017b) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Hakea sericea</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1964. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId87036aa490b60a409" w:history="1">
+      <w:hyperlink r:id="rId34906abfbd86de193" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://actd.iict.pt/view/actd:LISC049868</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 10 May 2017]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -7228,51 +7228,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> pp. 15–18.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">RHS (2018) Find a plant. Available at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId40906aa490b60a9e8" w:history="1">
+      <w:hyperlink r:id="rId28806abfbd86de7a8" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.rhs.org.uk/plants/search-Form</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. [Accessed 25th March, 2017]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -8228,51 +8228,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Xunta de Galicia (n.d.) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Plantas Invasoras de Galicia: Bioloxía, distribución e métodos de control. Xunta de Galicia</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">: Galicia. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId70246aa490b60b067" w:history="1">
+      <w:hyperlink r:id="rId56876abfbd86deef0" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.ciencias-marinas.uvigo.es/bibliografia_ambiental/plantas/Plantas%20aloctonas/Plantas%20invasoras%20de%20Galicia.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 19 May 2017]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -8367,51 +8367,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Hakea sericea</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId18906aa490b60b155" w:history="1">
+      <w:hyperlink r:id="rId99826abfbd86defe0" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -8487,51 +8487,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO Bulletin </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">49</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(2), 273-279. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId80256aa490b60b21e" w:history="1">
+      <w:hyperlink r:id="rId89606abfbd86df0a9" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/epp.12527</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
       <w:pgMar w:top="1100" w:right="1100" w:bottom="1100" w:left="1100" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708" w:num="1"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14"/>
 </file>
@@ -8618,137 +8618,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="86758134">
+  <w:abstractNum w:abstractNumId="20933007">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="62151539">
+    <w:lvl w:ilvl="0" w:tplc="55869180">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="62151539" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="55869180" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="62151539" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="55869180" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="62151539" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="55869180" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="62151539" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="55869180" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="62151539" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="55869180" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="62151539" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="55869180" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="62151539" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="55869180" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="62151539" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="55869180" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="86758133">
+  <w:abstractNum w:abstractNumId="20933006">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="57296580">
+    <w:lvl w:ilvl="0" w:tplc="64203892">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -9500,55 +9500,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="86758133">
-    <w:abstractNumId w:val="86758133"/>
+  <w:num w:numId="20933006">
+    <w:abstractNumId w:val="20933006"/>
   </w:num>
-  <w:num w:numId="86758134">
-    <w:abstractNumId w:val="86758134"/>
+  <w:num w:numId="20933007">
+    <w:abstractNumId w:val="20933007"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -21098,51 +21098,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId785347621" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId108670896" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId96216aa490b6064c5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/HKASE/" TargetMode="External"/><Relationship Id="rId19526aa490b606535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/HKASE/categorization" TargetMode="External"/><Relationship Id="rId57736aa490b606f6e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/HKASE/photos" TargetMode="External"/><Relationship Id="rId83876aa490b608826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ppp-index.de/" TargetMode="External"/><Relationship Id="rId29196aa490b609830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.environment.gov.za" TargetMode="External"/><Relationship Id="rId58976aa490b6098b6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.anbg.gov.au/gnp/gnp3/hakea-sericea.html" TargetMode="External"/><Relationship Id="rId48406aa490b6099b2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.flora.sa.gov.au/id_tool.html" TargetMode="External"/><Relationship Id="rId92186aa490b609d1d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cabi.org/isc/datasheet/27302" TargetMode="External"/><Relationship Id="rId21836aa490b609dbb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.sviva.gov.il/English/env_topics/biodiversity/Documents/InvasiveSpecies-July2013.pdf" TargetMode="External"/><Relationship Id="rId83486aa490b609e48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pra.eppo.int/" TargetMode="External"/><Relationship Id="rId73726aa490b609f27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://thekrugs.free.fr/HakeaHandbook" TargetMode="External"/><Relationship Id="rId57106aa490b60a3ab" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://actd.iict.pt/view/actd:LISC049867" TargetMode="External"/><Relationship Id="rId87036aa490b60a409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://actd.iict.pt/view/actd:LISC049868" TargetMode="External"/><Relationship Id="rId40906aa490b60a9e8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rhs.org.uk/plants/search-Form" TargetMode="External"/><Relationship Id="rId70246aa490b60b067" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ciencias-marinas.uvigo.es/bibliografia_ambiental/plantas/Plantas%20aloctonas/Plantas%20invasoras%20de%20Galicia.pdf" TargetMode="External"/><Relationship Id="rId18906aa490b60b155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId80256aa490b60b21e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12527" TargetMode="External"/><Relationship Id="rId41376aa490b606e1e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId41376aa490b606e1e.jpg"/><Relationship Id="rId82986aa490b607e70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId82986aa490b607e70.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId358730093" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId437537457" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId31746abfbd86da0f1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/HKASE/" TargetMode="External"/><Relationship Id="rId74986abfbd86da15b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/HKASE/categorization" TargetMode="External"/><Relationship Id="rId25386abfbd86daa5c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/HKASE/photos" TargetMode="External"/><Relationship Id="rId47026abfbd86dc4e4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ppp-index.de/" TargetMode="External"/><Relationship Id="rId99666abfbd86dd4d3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.environment.gov.za" TargetMode="External"/><Relationship Id="rId12996abfbd86dd557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.anbg.gov.au/gnp/gnp3/hakea-sericea.html" TargetMode="External"/><Relationship Id="rId72726abfbd86dd65d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.flora.sa.gov.au/id_tool.html" TargetMode="External"/><Relationship Id="rId74136abfbd86dd9e7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cabi.org/isc/datasheet/27302" TargetMode="External"/><Relationship Id="rId20266abfbd86ddab4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.sviva.gov.il/English/env_topics/biodiversity/Documents/InvasiveSpecies-July2013.pdf" TargetMode="External"/><Relationship Id="rId12516abfbd86ddb41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pra.eppo.int/" TargetMode="External"/><Relationship Id="rId73886abfbd86ddc2f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://thekrugs.free.fr/HakeaHandbook" TargetMode="External"/><Relationship Id="rId74136abfbd86de121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://actd.iict.pt/view/actd:LISC049867" TargetMode="External"/><Relationship Id="rId34906abfbd86de193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://actd.iict.pt/view/actd:LISC049868" TargetMode="External"/><Relationship Id="rId28806abfbd86de7a8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rhs.org.uk/plants/search-Form" TargetMode="External"/><Relationship Id="rId56876abfbd86deef0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ciencias-marinas.uvigo.es/bibliografia_ambiental/plantas/Plantas%20aloctonas/Plantas%20invasoras%20de%20Galicia.pdf" TargetMode="External"/><Relationship Id="rId99826abfbd86defe0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId89606abfbd86df0a9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12527" TargetMode="External"/><Relationship Id="rId51656abfbd86da91e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId51656abfbd86da91e.jpg"/><Relationship Id="rId14166abfbd86dbb2b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId14166abfbd86dbb2b.jpg"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>