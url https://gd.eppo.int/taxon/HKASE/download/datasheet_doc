--- v7 (2026-03-31)
+++ v8 (2026-04-21)
@@ -292,51 +292,51 @@
               <w:t xml:space="preserve"> (Salisbury) Britten</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> needlebush, prickly hakea, silky hakea (ZA), silky wattle</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197269cc5cfd92ed1" w:history="1">
+            <w:hyperlink r:id="rId238469e7686ae0230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -352,51 +352,51 @@
               <w:t xml:space="preserve"> A2 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> IAS of Union concern</w:t>
             </w:r>
-            <w:hyperlink r:id="rId957069cc5cfd92f3a" w:history="1">
+            <w:hyperlink r:id="rId739269e7686ae029b" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -410,86 +410,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> HKASE</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="43574300" name="name398669cc5cfd935b1" descr="5063.jpg"/>
+                  <wp:docPr id="90105776" name="name817769e7686ae0870" descr="5063.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="5063.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId950569cc5cfd935af" cstate="print"/>
+                          <a:blip r:embed="rId651569e7686ae086d" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId414769cc5cfd93745" w:history="1">
+            <w:hyperlink r:id="rId897769e7686ae09e1" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
@@ -924,63 +924,63 @@
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="293" w:after="293" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="both"/>
         <w:outlineLvl w:val="3"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Distribution</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="28229564" name="name935269cc5cfd947c8" descr="HKASE_distribution_map.jpg"/>
+            <wp:docPr id="67803254" name="name111669e7686ae196b" descr="HKASE_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="HKASE_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId222769cc5cfd947c5" cstate="print"/>
+                    <a:blip r:embed="rId771569e7686ae1968" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -2103,51 +2103,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Linnaeus, 1758) for both nectar and pollen. Use for honey production is also noted by Vieira (2002) in Madeira.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">There is little information on the value of the species in trade within the EPPO region. The UK Royal Horticultural Society list only one supplier (RHS, 2018). The species is also available from five suppliers via the German PPP Index </w:t>
       </w:r>
-      <w:hyperlink r:id="rId184669cc5cfd95144" w:history="1">
+      <w:hyperlink r:id="rId387369e7686ae22be" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.ppp-index.de/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. A further Internet search did not detail any additional suppliers within the European Union (EU).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4479,51 +4479,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">In South Africa, the control of the species was enabled by the Conservation of Agricultural Resources (CARA) Act 43 of 1983, as amended, in conjunction with the National Environmental Management: Biodiversity (NEMBA) Act 10 of 2004. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">H. sericea</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> was specifically defined as a Category 1b ‘invader species’ on the NEMBA mandated list of 2014 (Government of the Republic of South Africa, 2014). Category 1b means that the invasive species ‘must be controlled and wherever possible, removed and destroyed. Any form of trade or planting is strictly prohibited’ (</w:t>
       </w:r>
-      <w:hyperlink r:id="rId635369cc5cfd960ee" w:history="1">
+      <w:hyperlink r:id="rId749069e7686ae3267" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">www.environment.gov.za</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4559,51 +4559,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">ANBG (2017) Growing Native Plants: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Hakea sericea.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId823369cc5cfd96171" w:history="1">
+      <w:hyperlink r:id="rId451269e7686ae32e9" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.anbg.gov.au/gnp/gnp3/hakea-sericea.html</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 23 April 2017]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4716,51 +4716,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Barker RM (2010). Australian </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Hakea </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">species: identification and information. Version 1. An interactive Lucid key and information system. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId738569cc5cfd9626e" w:history="1">
+      <w:hyperlink r:id="rId283969e7686ae33e5" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.flora.sa.gov.au/id_tool.html</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 18 April 2017]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5241,51 +5241,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI (2017). </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Hakea sericea </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(silky hakea). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId246169cc5cfd965c2" w:history="1">
+      <w:hyperlink r:id="rId918869e7686ae3745" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.cabi.org/isc/datasheet/27302</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 1 April 2017]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5338,51 +5338,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 289–302.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Dufour-Dror J-M (ed.) (2013) Israel’s Least Wanted Alien Ornamental Plant Species – First Edition, July 2013. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId575669cc5cfd96675" w:history="1">
+      <w:hyperlink r:id="rId851369e7686ae37e4" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.sviva.gov.il/English/env_topics/biodiversity/Documents/InvasiveSpecies-July2013.pdf </w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">[accessed on 16 May 2017]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5415,51 +5415,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2018) Pest risk analysis for</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Hakea sericea</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO, Paris. Available at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId451269cc5cfd966f5" w:history="1">
+      <w:hyperlink r:id="rId432169e7686ae38ed" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://pra.eppo.int/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed 9th November, 2018]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5550,51 +5550,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Schrad. em Portugal. 1o Encontro sobre Invasoras Lenhosas. SPCF/ADERE, Gerês, pp. 58–65.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Fourie A, Gordon AJ &amp; Krug RM (2012) Invasive Hakeas Biological Control Implementations. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId608869cc5cfd967d0" w:history="1">
+      <w:hyperlink r:id="rId954069e7686ae39dd" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://thekrugs.free.fr/HakeaHandbook</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 19 May 2017]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -6269,51 +6269,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Instituto de Investigação Científica Tropical (2008-2017a) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Hakea sericea</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1932. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId486869cc5cfd96c5a" w:history="1">
+      <w:hyperlink r:id="rId586169e7686ae3ec5" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://actd.iict.pt/view/actd:LISC049867</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 10 May 2017]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -6328,51 +6328,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Instituto de Investigação Científica Tropical (2008-2017b) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Hakea sericea</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1964. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId127269cc5cfd96cb9" w:history="1">
+      <w:hyperlink r:id="rId601969e7686ae3f24" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://actd.iict.pt/view/actd:LISC049868</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 10 May 2017]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -7228,51 +7228,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> pp. 15–18.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">RHS (2018) Find a plant. Available at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId633069cc5cfd97260" w:history="1">
+      <w:hyperlink r:id="rId720069e7686ae44f8" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.rhs.org.uk/plants/search-Form</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. [Accessed 25th March, 2017]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -8228,51 +8228,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Xunta de Galicia (n.d.) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Plantas Invasoras de Galicia: Bioloxía, distribución e métodos de control. Xunta de Galicia</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">: Galicia. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId592169cc5cfd978ca" w:history="1">
+      <w:hyperlink r:id="rId868969e7686ae4b93" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.ciencias-marinas.uvigo.es/bibliografia_ambiental/plantas/Plantas%20aloctonas/Plantas%20invasoras%20de%20Galicia.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 19 May 2017]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -8367,51 +8367,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Hakea sericea</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId929469cc5cfd979b7" w:history="1">
+      <w:hyperlink r:id="rId597469e7686ae4c87" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -8487,51 +8487,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO Bulletin </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">49</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(2), 273-279. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId828569cc5cfd97a7d" w:history="1">
+      <w:hyperlink r:id="rId706769e7686ae4d4f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/epp.12527</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
       <w:pgMar w:top="1100" w:right="1100" w:bottom="1100" w:left="1100" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708" w:num="1"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14"/>
 </file>
@@ -8618,137 +8618,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="46275142">
+  <w:abstractNum w:abstractNumId="94473766">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="19043614">
+    <w:lvl w:ilvl="0" w:tplc="10727468">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="19043614" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="10727468" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="19043614" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="10727468" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="19043614" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="10727468" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="19043614" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="10727468" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="19043614" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="10727468" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="19043614" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="10727468" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="19043614" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="10727468" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="19043614" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="10727468" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="46275141">
+  <w:abstractNum w:abstractNumId="94473765">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="65257892">
+    <w:lvl w:ilvl="0" w:tplc="34854551">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -9500,55 +9500,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="46275141">
-    <w:abstractNumId w:val="46275141"/>
+  <w:num w:numId="94473765">
+    <w:abstractNumId w:val="94473765"/>
   </w:num>
-  <w:num w:numId="46275142">
-    <w:abstractNumId w:val="46275142"/>
+  <w:num w:numId="94473766">
+    <w:abstractNumId w:val="94473766"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -21098,51 +21098,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId510294634" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId830325898" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId197269cc5cfd92ed1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/HKASE/" TargetMode="External"/><Relationship Id="rId957069cc5cfd92f3a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/HKASE/categorization" TargetMode="External"/><Relationship Id="rId414769cc5cfd93745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/HKASE/photos" TargetMode="External"/><Relationship Id="rId184669cc5cfd95144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ppp-index.de/" TargetMode="External"/><Relationship Id="rId635369cc5cfd960ee" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.environment.gov.za" TargetMode="External"/><Relationship Id="rId823369cc5cfd96171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.anbg.gov.au/gnp/gnp3/hakea-sericea.html" TargetMode="External"/><Relationship Id="rId738569cc5cfd9626e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.flora.sa.gov.au/id_tool.html" TargetMode="External"/><Relationship Id="rId246169cc5cfd965c2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cabi.org/isc/datasheet/27302" TargetMode="External"/><Relationship Id="rId575669cc5cfd96675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.sviva.gov.il/English/env_topics/biodiversity/Documents/InvasiveSpecies-July2013.pdf" TargetMode="External"/><Relationship Id="rId451269cc5cfd966f5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pra.eppo.int/" TargetMode="External"/><Relationship Id="rId608869cc5cfd967d0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://thekrugs.free.fr/HakeaHandbook" TargetMode="External"/><Relationship Id="rId486869cc5cfd96c5a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://actd.iict.pt/view/actd:LISC049867" TargetMode="External"/><Relationship Id="rId127269cc5cfd96cb9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://actd.iict.pt/view/actd:LISC049868" TargetMode="External"/><Relationship Id="rId633069cc5cfd97260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rhs.org.uk/plants/search-Form" TargetMode="External"/><Relationship Id="rId592169cc5cfd978ca" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ciencias-marinas.uvigo.es/bibliografia_ambiental/plantas/Plantas%20aloctonas/Plantas%20invasoras%20de%20Galicia.pdf" TargetMode="External"/><Relationship Id="rId929469cc5cfd979b7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId828569cc5cfd97a7d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12527" TargetMode="External"/><Relationship Id="rId950569cc5cfd935af" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId950569cc5cfd935af.jpg"/><Relationship Id="rId222769cc5cfd947c5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId222769cc5cfd947c5.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId762367732" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId893557387" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId238469e7686ae0230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/HKASE/" TargetMode="External"/><Relationship Id="rId739269e7686ae029b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/HKASE/categorization" TargetMode="External"/><Relationship Id="rId897769e7686ae09e1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/HKASE/photos" TargetMode="External"/><Relationship Id="rId387369e7686ae22be" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ppp-index.de/" TargetMode="External"/><Relationship Id="rId749069e7686ae3267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.environment.gov.za" TargetMode="External"/><Relationship Id="rId451269e7686ae32e9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.anbg.gov.au/gnp/gnp3/hakea-sericea.html" TargetMode="External"/><Relationship Id="rId283969e7686ae33e5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.flora.sa.gov.au/id_tool.html" TargetMode="External"/><Relationship Id="rId918869e7686ae3745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cabi.org/isc/datasheet/27302" TargetMode="External"/><Relationship Id="rId851369e7686ae37e4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.sviva.gov.il/English/env_topics/biodiversity/Documents/InvasiveSpecies-July2013.pdf" TargetMode="External"/><Relationship Id="rId432169e7686ae38ed" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pra.eppo.int/" TargetMode="External"/><Relationship Id="rId954069e7686ae39dd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://thekrugs.free.fr/HakeaHandbook" TargetMode="External"/><Relationship Id="rId586169e7686ae3ec5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://actd.iict.pt/view/actd:LISC049867" TargetMode="External"/><Relationship Id="rId601969e7686ae3f24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://actd.iict.pt/view/actd:LISC049868" TargetMode="External"/><Relationship Id="rId720069e7686ae44f8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rhs.org.uk/plants/search-Form" TargetMode="External"/><Relationship Id="rId868969e7686ae4b93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ciencias-marinas.uvigo.es/bibliografia_ambiental/plantas/Plantas%20aloctonas/Plantas%20invasoras%20de%20Galicia.pdf" TargetMode="External"/><Relationship Id="rId597469e7686ae4c87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId706769e7686ae4d4f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12527" TargetMode="External"/><Relationship Id="rId651569e7686ae086d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId651569e7686ae086d.jpg"/><Relationship Id="rId771569e7686ae1968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId771569e7686ae1968.jpg"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>