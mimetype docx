--- v8 (2026-04-21)
+++ v9 (2026-04-21)
@@ -292,51 +292,51 @@
               <w:t xml:space="preserve"> (Salisbury) Britten</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> needlebush, prickly hakea, silky hakea (ZA), silky wattle</w:t>
             </w:r>
-            <w:hyperlink r:id="rId238469e7686ae0230" w:history="1">
+            <w:hyperlink r:id="rId553769e77a9758e12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -352,51 +352,51 @@
               <w:t xml:space="preserve"> A2 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> IAS of Union concern</w:t>
             </w:r>
-            <w:hyperlink r:id="rId739269e7686ae029b" w:history="1">
+            <w:hyperlink r:id="rId856069e77a9758e7c" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -410,86 +410,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> HKASE</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="90105776" name="name817769e7686ae0870" descr="5063.jpg"/>
+                  <wp:docPr id="40687366" name="name856669e77a975960e" descr="5063.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="5063.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId651569e7686ae086d" cstate="print"/>
+                          <a:blip r:embed="rId753269e77a975960c" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId897769e7686ae09e1" w:history="1">
+            <w:hyperlink r:id="rId127569e77a9759727" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
@@ -924,63 +924,63 @@
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="293" w:after="293" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="both"/>
         <w:outlineLvl w:val="3"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Distribution</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="67803254" name="name111669e7686ae196b" descr="HKASE_distribution_map.jpg"/>
+            <wp:docPr id="23268243" name="name756869e77a975a7a3" descr="HKASE_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="HKASE_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId771569e7686ae1968" cstate="print"/>
+                    <a:blip r:embed="rId111269e77a975a7a0" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -2103,51 +2103,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Linnaeus, 1758) for both nectar and pollen. Use for honey production is also noted by Vieira (2002) in Madeira.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">There is little information on the value of the species in trade within the EPPO region. The UK Royal Horticultural Society list only one supplier (RHS, 2018). The species is also available from five suppliers via the German PPP Index </w:t>
       </w:r>
-      <w:hyperlink r:id="rId387369e7686ae22be" w:history="1">
+      <w:hyperlink r:id="rId610669e77a975b144" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.ppp-index.de/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. A further Internet search did not detail any additional suppliers within the European Union (EU).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4479,51 +4479,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">In South Africa, the control of the species was enabled by the Conservation of Agricultural Resources (CARA) Act 43 of 1983, as amended, in conjunction with the National Environmental Management: Biodiversity (NEMBA) Act 10 of 2004. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">H. sericea</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> was specifically defined as a Category 1b ‘invader species’ on the NEMBA mandated list of 2014 (Government of the Republic of South Africa, 2014). Category 1b means that the invasive species ‘must be controlled and wherever possible, removed and destroyed. Any form of trade or planting is strictly prohibited’ (</w:t>
       </w:r>
-      <w:hyperlink r:id="rId749069e7686ae3267" w:history="1">
+      <w:hyperlink r:id="rId586769e77a975c100" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">www.environment.gov.za</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4559,51 +4559,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">ANBG (2017) Growing Native Plants: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Hakea sericea.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId451269e7686ae32e9" w:history="1">
+      <w:hyperlink r:id="rId538869e77a975c184" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.anbg.gov.au/gnp/gnp3/hakea-sericea.html</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 23 April 2017]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4716,51 +4716,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Barker RM (2010). Australian </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Hakea </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">species: identification and information. Version 1. An interactive Lucid key and information system. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId283969e7686ae33e5" w:history="1">
+      <w:hyperlink r:id="rId720169e77a975c280" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.flora.sa.gov.au/id_tool.html</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 18 April 2017]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5241,51 +5241,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI (2017). </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Hakea sericea </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(silky hakea). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId918869e7686ae3745" w:history="1">
+      <w:hyperlink r:id="rId971469e77a975c5d8" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.cabi.org/isc/datasheet/27302</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 1 April 2017]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5338,51 +5338,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 289–302.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Dufour-Dror J-M (ed.) (2013) Israel’s Least Wanted Alien Ornamental Plant Species – First Edition, July 2013. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId851369e7686ae37e4" w:history="1">
+      <w:hyperlink r:id="rId345669e77a975c674" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.sviva.gov.il/English/env_topics/biodiversity/Documents/InvasiveSpecies-July2013.pdf </w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">[accessed on 16 May 2017]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5415,51 +5415,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2018) Pest risk analysis for</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Hakea sericea</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO, Paris. Available at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId432169e7686ae38ed" w:history="1">
+      <w:hyperlink r:id="rId781169e77a975c6f1" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://pra.eppo.int/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed 9th November, 2018]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5550,51 +5550,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Schrad. em Portugal. 1o Encontro sobre Invasoras Lenhosas. SPCF/ADERE, Gerês, pp. 58–65.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Fourie A, Gordon AJ &amp; Krug RM (2012) Invasive Hakeas Biological Control Implementations. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId954069e7686ae39dd" w:history="1">
+      <w:hyperlink r:id="rId724269e77a975c830" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://thekrugs.free.fr/HakeaHandbook</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 19 May 2017]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -6269,51 +6269,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Instituto de Investigação Científica Tropical (2008-2017a) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Hakea sericea</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1932. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId586169e7686ae3ec5" w:history="1">
+      <w:hyperlink r:id="rId493669e77a975ccd6" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://actd.iict.pt/view/actd:LISC049867</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 10 May 2017]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -6328,51 +6328,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Instituto de Investigação Científica Tropical (2008-2017b) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Hakea sericea</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1964. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId601969e7686ae3f24" w:history="1">
+      <w:hyperlink r:id="rId376369e77a975cd35" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://actd.iict.pt/view/actd:LISC049868</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 10 May 2017]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -7228,51 +7228,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> pp. 15–18.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">RHS (2018) Find a plant. Available at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId720069e7686ae44f8" w:history="1">
+      <w:hyperlink r:id="rId437569e77a975d32a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.rhs.org.uk/plants/search-Form</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. [Accessed 25th March, 2017]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -8228,51 +8228,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Xunta de Galicia (n.d.) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Plantas Invasoras de Galicia: Bioloxía, distribución e métodos de control. Xunta de Galicia</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">: Galicia. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId868969e7686ae4b93" w:history="1">
+      <w:hyperlink r:id="rId819369e77a975d97d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.ciencias-marinas.uvigo.es/bibliografia_ambiental/plantas/Plantas%20aloctonas/Plantas%20invasoras%20de%20Galicia.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 19 May 2017]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -8367,51 +8367,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Hakea sericea</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId597469e7686ae4c87" w:history="1">
+      <w:hyperlink r:id="rId683969e77a975da6a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -8487,51 +8487,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO Bulletin </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">49</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(2), 273-279. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId706769e7686ae4d4f" w:history="1">
+      <w:hyperlink r:id="rId715569e77a975db30" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/epp.12527</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
       <w:pgMar w:top="1100" w:right="1100" w:bottom="1100" w:left="1100" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708" w:num="1"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14"/>
 </file>
@@ -8618,137 +8618,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="94473766">
+  <w:abstractNum w:abstractNumId="66515911">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="10727468">
+    <w:lvl w:ilvl="0" w:tplc="58586676">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="10727468" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="58586676" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="10727468" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="58586676" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="10727468" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="58586676" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="10727468" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="58586676" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="10727468" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="58586676" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="10727468" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="58586676" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="10727468" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="58586676" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="10727468" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="58586676" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="94473765">
+  <w:abstractNum w:abstractNumId="66515910">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="34854551">
+    <w:lvl w:ilvl="0" w:tplc="91432191">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -9500,55 +9500,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="94473765">
-    <w:abstractNumId w:val="94473765"/>
+  <w:num w:numId="66515910">
+    <w:abstractNumId w:val="66515910"/>
   </w:num>
-  <w:num w:numId="94473766">
-    <w:abstractNumId w:val="94473766"/>
+  <w:num w:numId="66515911">
+    <w:abstractNumId w:val="66515911"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -21098,51 +21098,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId762367732" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId893557387" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId238469e7686ae0230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/HKASE/" TargetMode="External"/><Relationship Id="rId739269e7686ae029b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/HKASE/categorization" TargetMode="External"/><Relationship Id="rId897769e7686ae09e1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/HKASE/photos" TargetMode="External"/><Relationship Id="rId387369e7686ae22be" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ppp-index.de/" TargetMode="External"/><Relationship Id="rId749069e7686ae3267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.environment.gov.za" TargetMode="External"/><Relationship Id="rId451269e7686ae32e9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.anbg.gov.au/gnp/gnp3/hakea-sericea.html" TargetMode="External"/><Relationship Id="rId283969e7686ae33e5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.flora.sa.gov.au/id_tool.html" TargetMode="External"/><Relationship Id="rId918869e7686ae3745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cabi.org/isc/datasheet/27302" TargetMode="External"/><Relationship Id="rId851369e7686ae37e4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.sviva.gov.il/English/env_topics/biodiversity/Documents/InvasiveSpecies-July2013.pdf" TargetMode="External"/><Relationship Id="rId432169e7686ae38ed" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pra.eppo.int/" TargetMode="External"/><Relationship Id="rId954069e7686ae39dd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://thekrugs.free.fr/HakeaHandbook" TargetMode="External"/><Relationship Id="rId586169e7686ae3ec5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://actd.iict.pt/view/actd:LISC049867" TargetMode="External"/><Relationship Id="rId601969e7686ae3f24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://actd.iict.pt/view/actd:LISC049868" TargetMode="External"/><Relationship Id="rId720069e7686ae44f8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rhs.org.uk/plants/search-Form" TargetMode="External"/><Relationship Id="rId868969e7686ae4b93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ciencias-marinas.uvigo.es/bibliografia_ambiental/plantas/Plantas%20aloctonas/Plantas%20invasoras%20de%20Galicia.pdf" TargetMode="External"/><Relationship Id="rId597469e7686ae4c87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId706769e7686ae4d4f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12527" TargetMode="External"/><Relationship Id="rId651569e7686ae086d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId651569e7686ae086d.jpg"/><Relationship Id="rId771569e7686ae1968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId771569e7686ae1968.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId679765259" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId420131353" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId553769e77a9758e12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/HKASE/" TargetMode="External"/><Relationship Id="rId856069e77a9758e7c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/HKASE/categorization" TargetMode="External"/><Relationship Id="rId127569e77a9759727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/HKASE/photos" TargetMode="External"/><Relationship Id="rId610669e77a975b144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ppp-index.de/" TargetMode="External"/><Relationship Id="rId586769e77a975c100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.environment.gov.za" TargetMode="External"/><Relationship Id="rId538869e77a975c184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.anbg.gov.au/gnp/gnp3/hakea-sericea.html" TargetMode="External"/><Relationship Id="rId720169e77a975c280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.flora.sa.gov.au/id_tool.html" TargetMode="External"/><Relationship Id="rId971469e77a975c5d8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cabi.org/isc/datasheet/27302" TargetMode="External"/><Relationship Id="rId345669e77a975c674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.sviva.gov.il/English/env_topics/biodiversity/Documents/InvasiveSpecies-July2013.pdf" TargetMode="External"/><Relationship Id="rId781169e77a975c6f1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pra.eppo.int/" TargetMode="External"/><Relationship Id="rId724269e77a975c830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://thekrugs.free.fr/HakeaHandbook" TargetMode="External"/><Relationship Id="rId493669e77a975ccd6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://actd.iict.pt/view/actd:LISC049867" TargetMode="External"/><Relationship Id="rId376369e77a975cd35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://actd.iict.pt/view/actd:LISC049868" TargetMode="External"/><Relationship Id="rId437569e77a975d32a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rhs.org.uk/plants/search-Form" TargetMode="External"/><Relationship Id="rId819369e77a975d97d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ciencias-marinas.uvigo.es/bibliografia_ambiental/plantas/Plantas%20aloctonas/Plantas%20invasoras%20de%20Galicia.pdf" TargetMode="External"/><Relationship Id="rId683969e77a975da6a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId715569e77a975db30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12527" TargetMode="External"/><Relationship Id="rId753269e77a975960c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId753269e77a975960c.jpg"/><Relationship Id="rId111269e77a975a7a0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId111269e77a975a7a0.jpg"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>