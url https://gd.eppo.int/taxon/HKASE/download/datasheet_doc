--- v9 (2026-04-21)
+++ v10 (2026-05-12)
@@ -292,51 +292,51 @@
               <w:t xml:space="preserve"> (Salisbury) Britten</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> needlebush, prickly hakea, silky hakea (ZA), silky wattle</w:t>
             </w:r>
-            <w:hyperlink r:id="rId553769e77a9758e12" w:history="1">
+            <w:hyperlink r:id="rId95096a03a797e95a4" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -352,51 +352,51 @@
               <w:t xml:space="preserve"> A2 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> IAS of Union concern</w:t>
             </w:r>
-            <w:hyperlink r:id="rId856069e77a9758e7c" w:history="1">
+            <w:hyperlink r:id="rId46996a03a797e960f" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -410,86 +410,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> HKASE</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="40687366" name="name856669e77a975960e" descr="5063.jpg"/>
+                  <wp:docPr id="90938945" name="name20036a03a797ea54c" descr="5063.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="5063.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId753269e77a975960c" cstate="print"/>
+                          <a:blip r:embed="rId30916a03a797ea54a" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId127569e77a9759727" w:history="1">
+            <w:hyperlink r:id="rId41936a03a797ea6aa" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
@@ -924,63 +924,63 @@
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="293" w:after="293" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="both"/>
         <w:outlineLvl w:val="3"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Distribution</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="23268243" name="name756869e77a975a7a3" descr="HKASE_distribution_map.jpg"/>
+            <wp:docPr id="37956659" name="name73446a03a797ebb6f" descr="HKASE_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="HKASE_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId111269e77a975a7a0" cstate="print"/>
+                    <a:blip r:embed="rId99246a03a797ebb6c" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -2103,51 +2103,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Linnaeus, 1758) for both nectar and pollen. Use for honey production is also noted by Vieira (2002) in Madeira.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">There is little information on the value of the species in trade within the EPPO region. The UK Royal Horticultural Society list only one supplier (RHS, 2018). The species is also available from five suppliers via the German PPP Index </w:t>
       </w:r>
-      <w:hyperlink r:id="rId610669e77a975b144" w:history="1">
+      <w:hyperlink r:id="rId17676a03a797ec9e1" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.ppp-index.de/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. A further Internet search did not detail any additional suppliers within the European Union (EU).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4479,51 +4479,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">In South Africa, the control of the species was enabled by the Conservation of Agricultural Resources (CARA) Act 43 of 1983, as amended, in conjunction with the National Environmental Management: Biodiversity (NEMBA) Act 10 of 2004. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">H. sericea</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> was specifically defined as a Category 1b ‘invader species’ on the NEMBA mandated list of 2014 (Government of the Republic of South Africa, 2014). Category 1b means that the invasive species ‘must be controlled and wherever possible, removed and destroyed. Any form of trade or planting is strictly prohibited’ (</w:t>
       </w:r>
-      <w:hyperlink r:id="rId586769e77a975c100" w:history="1">
+      <w:hyperlink r:id="rId29036a03a797edc90" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">www.environment.gov.za</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4559,51 +4559,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">ANBG (2017) Growing Native Plants: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Hakea sericea.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId538869e77a975c184" w:history="1">
+      <w:hyperlink r:id="rId34236a03a797edd4c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.anbg.gov.au/gnp/gnp3/hakea-sericea.html</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 23 April 2017]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4716,51 +4716,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Barker RM (2010). Australian </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Hakea </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">species: identification and information. Version 1. An interactive Lucid key and information system. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId720169e77a975c280" w:history="1">
+      <w:hyperlink r:id="rId47296a03a797ede52" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.flora.sa.gov.au/id_tool.html</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 18 April 2017]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5241,51 +5241,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI (2017). </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Hakea sericea </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(silky hakea). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId971469e77a975c5d8" w:history="1">
+      <w:hyperlink r:id="rId86806a03a797ee268" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.cabi.org/isc/datasheet/27302</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 1 April 2017]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5338,51 +5338,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 289–302.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Dufour-Dror J-M (ed.) (2013) Israel’s Least Wanted Alien Ornamental Plant Species – First Edition, July 2013. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId345669e77a975c674" w:history="1">
+      <w:hyperlink r:id="rId68216a03a797ee33c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.sviva.gov.il/English/env_topics/biodiversity/Documents/InvasiveSpecies-July2013.pdf </w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">[accessed on 16 May 2017]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5415,51 +5415,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2018) Pest risk analysis for</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Hakea sericea</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO, Paris. Available at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId781169e77a975c6f1" w:history="1">
+      <w:hyperlink r:id="rId19886a03a797ee3bd" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://pra.eppo.int/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed 9th November, 2018]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5550,51 +5550,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Schrad. em Portugal. 1o Encontro sobre Invasoras Lenhosas. SPCF/ADERE, Gerês, pp. 58–65.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Fourie A, Gordon AJ &amp; Krug RM (2012) Invasive Hakeas Biological Control Implementations. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId724269e77a975c830" w:history="1">
+      <w:hyperlink r:id="rId77426a03a797ee4eb" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://thekrugs.free.fr/HakeaHandbook</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 19 May 2017]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -6269,51 +6269,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Instituto de Investigação Científica Tropical (2008-2017a) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Hakea sericea</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1932. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId493669e77a975ccd6" w:history="1">
+      <w:hyperlink r:id="rId51086a03a797eeae3" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://actd.iict.pt/view/actd:LISC049867</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 10 May 2017]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -6328,51 +6328,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Instituto de Investigação Científica Tropical (2008-2017b) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Hakea sericea</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1964. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId376369e77a975cd35" w:history="1">
+      <w:hyperlink r:id="rId15166a03a797eeb45" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://actd.iict.pt/view/actd:LISC049868</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 10 May 2017]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -7228,51 +7228,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> pp. 15–18.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">RHS (2018) Find a plant. Available at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId437569e77a975d32a" w:history="1">
+      <w:hyperlink r:id="rId12776a03a797ef10c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.rhs.org.uk/plants/search-Form</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. [Accessed 25th March, 2017]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -8228,51 +8228,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Xunta de Galicia (n.d.) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Plantas Invasoras de Galicia: Bioloxía, distribución e métodos de control. Xunta de Galicia</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">: Galicia. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId819369e77a975d97d" w:history="1">
+      <w:hyperlink r:id="rId14046a03a797ef7d4" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.ciencias-marinas.uvigo.es/bibliografia_ambiental/plantas/Plantas%20aloctonas/Plantas%20invasoras%20de%20Galicia.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 19 May 2017]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -8367,51 +8367,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Hakea sericea</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId683969e77a975da6a" w:history="1">
+      <w:hyperlink r:id="rId98686a03a797ef8c9" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -8487,51 +8487,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO Bulletin </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">49</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(2), 273-279. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId715569e77a975db30" w:history="1">
+      <w:hyperlink r:id="rId59846a03a797ef995" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/epp.12527</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
       <w:pgMar w:top="1100" w:right="1100" w:bottom="1100" w:left="1100" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708" w:num="1"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14"/>
 </file>
@@ -8618,137 +8618,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="66515911">
+  <w:abstractNum w:abstractNumId="12779179">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="58586676">
+    <w:lvl w:ilvl="0" w:tplc="35358473">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="58586676" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="35358473" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="58586676" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="35358473" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="58586676" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="35358473" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="58586676" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="35358473" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="58586676" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="35358473" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="58586676" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="35358473" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="58586676" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="35358473" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="58586676" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="35358473" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="66515910">
+  <w:abstractNum w:abstractNumId="12779178">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="91432191">
+    <w:lvl w:ilvl="0" w:tplc="67835381">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -9500,55 +9500,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="66515910">
-    <w:abstractNumId w:val="66515910"/>
+  <w:num w:numId="12779178">
+    <w:abstractNumId w:val="12779178"/>
   </w:num>
-  <w:num w:numId="66515911">
-    <w:abstractNumId w:val="66515911"/>
+  <w:num w:numId="12779179">
+    <w:abstractNumId w:val="12779179"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -21098,51 +21098,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId679765259" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId420131353" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId553769e77a9758e12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/HKASE/" TargetMode="External"/><Relationship Id="rId856069e77a9758e7c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/HKASE/categorization" TargetMode="External"/><Relationship Id="rId127569e77a9759727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/HKASE/photos" TargetMode="External"/><Relationship Id="rId610669e77a975b144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ppp-index.de/" TargetMode="External"/><Relationship Id="rId586769e77a975c100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.environment.gov.za" TargetMode="External"/><Relationship Id="rId538869e77a975c184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.anbg.gov.au/gnp/gnp3/hakea-sericea.html" TargetMode="External"/><Relationship Id="rId720169e77a975c280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.flora.sa.gov.au/id_tool.html" TargetMode="External"/><Relationship Id="rId971469e77a975c5d8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cabi.org/isc/datasheet/27302" TargetMode="External"/><Relationship Id="rId345669e77a975c674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.sviva.gov.il/English/env_topics/biodiversity/Documents/InvasiveSpecies-July2013.pdf" TargetMode="External"/><Relationship Id="rId781169e77a975c6f1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pra.eppo.int/" TargetMode="External"/><Relationship Id="rId724269e77a975c830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://thekrugs.free.fr/HakeaHandbook" TargetMode="External"/><Relationship Id="rId493669e77a975ccd6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://actd.iict.pt/view/actd:LISC049867" TargetMode="External"/><Relationship Id="rId376369e77a975cd35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://actd.iict.pt/view/actd:LISC049868" TargetMode="External"/><Relationship Id="rId437569e77a975d32a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rhs.org.uk/plants/search-Form" TargetMode="External"/><Relationship Id="rId819369e77a975d97d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ciencias-marinas.uvigo.es/bibliografia_ambiental/plantas/Plantas%20aloctonas/Plantas%20invasoras%20de%20Galicia.pdf" TargetMode="External"/><Relationship Id="rId683969e77a975da6a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId715569e77a975db30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12527" TargetMode="External"/><Relationship Id="rId753269e77a975960c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId753269e77a975960c.jpg"/><Relationship Id="rId111269e77a975a7a0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId111269e77a975a7a0.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId927553598" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId942598279" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId95096a03a797e95a4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/HKASE/" TargetMode="External"/><Relationship Id="rId46996a03a797e960f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/HKASE/categorization" TargetMode="External"/><Relationship Id="rId41936a03a797ea6aa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/HKASE/photos" TargetMode="External"/><Relationship Id="rId17676a03a797ec9e1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ppp-index.de/" TargetMode="External"/><Relationship Id="rId29036a03a797edc90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.environment.gov.za" TargetMode="External"/><Relationship Id="rId34236a03a797edd4c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.anbg.gov.au/gnp/gnp3/hakea-sericea.html" TargetMode="External"/><Relationship Id="rId47296a03a797ede52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.flora.sa.gov.au/id_tool.html" TargetMode="External"/><Relationship Id="rId86806a03a797ee268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cabi.org/isc/datasheet/27302" TargetMode="External"/><Relationship Id="rId68216a03a797ee33c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.sviva.gov.il/English/env_topics/biodiversity/Documents/InvasiveSpecies-July2013.pdf" TargetMode="External"/><Relationship Id="rId19886a03a797ee3bd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pra.eppo.int/" TargetMode="External"/><Relationship Id="rId77426a03a797ee4eb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://thekrugs.free.fr/HakeaHandbook" TargetMode="External"/><Relationship Id="rId51086a03a797eeae3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://actd.iict.pt/view/actd:LISC049867" TargetMode="External"/><Relationship Id="rId15166a03a797eeb45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://actd.iict.pt/view/actd:LISC049868" TargetMode="External"/><Relationship Id="rId12776a03a797ef10c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rhs.org.uk/plants/search-Form" TargetMode="External"/><Relationship Id="rId14046a03a797ef7d4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ciencias-marinas.uvigo.es/bibliografia_ambiental/plantas/Plantas%20aloctonas/Plantas%20invasoras%20de%20Galicia.pdf" TargetMode="External"/><Relationship Id="rId98686a03a797ef8c9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId59846a03a797ef995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12527" TargetMode="External"/><Relationship Id="rId30916a03a797ea54a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId30916a03a797ea54a.jpg"/><Relationship Id="rId99246a03a797ebb6c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId99246a03a797ebb6c.jpg"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>