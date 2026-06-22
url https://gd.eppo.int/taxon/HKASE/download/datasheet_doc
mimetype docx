--- v10 (2026-05-12)
+++ v11 (2026-06-22)
@@ -292,51 +292,51 @@
               <w:t xml:space="preserve"> (Salisbury) Britten</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> needlebush, prickly hakea, silky hakea (ZA), silky wattle</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95096a03a797e95a4" w:history="1">
+            <w:hyperlink r:id="rId11916a38eb19d2208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -352,51 +352,51 @@
               <w:t xml:space="preserve"> A2 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> IAS of Union concern</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46996a03a797e960f" w:history="1">
+            <w:hyperlink r:id="rId90806a38eb19d2274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -410,86 +410,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> HKASE</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="90938945" name="name20036a03a797ea54c" descr="5063.jpg"/>
+                  <wp:docPr id="70243064" name="name66736a38eb19d2b4a" descr="5063.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="5063.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId30916a03a797ea54a" cstate="print"/>
+                          <a:blip r:embed="rId23536a38eb19d2b48" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId41936a03a797ea6aa" w:history="1">
+            <w:hyperlink r:id="rId76006a38eb19d2cb5" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
@@ -924,63 +924,63 @@
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="293" w:after="293" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="both"/>
         <w:outlineLvl w:val="3"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Distribution</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="37956659" name="name73446a03a797ebb6f" descr="HKASE_distribution_map.jpg"/>
+            <wp:docPr id="649009" name="name44806a38eb19d3e03" descr="HKASE_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="HKASE_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId99246a03a797ebb6c" cstate="print"/>
+                    <a:blip r:embed="rId41456a38eb19d3e00" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -2103,51 +2103,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Linnaeus, 1758) for both nectar and pollen. Use for honey production is also noted by Vieira (2002) in Madeira.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">There is little information on the value of the species in trade within the EPPO region. The UK Royal Horticultural Society list only one supplier (RHS, 2018). The species is also available from five suppliers via the German PPP Index </w:t>
       </w:r>
-      <w:hyperlink r:id="rId17676a03a797ec9e1" w:history="1">
+      <w:hyperlink r:id="rId41026a38eb19d47ca" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.ppp-index.de/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. A further Internet search did not detail any additional suppliers within the European Union (EU).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4479,51 +4479,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">In South Africa, the control of the species was enabled by the Conservation of Agricultural Resources (CARA) Act 43 of 1983, as amended, in conjunction with the National Environmental Management: Biodiversity (NEMBA) Act 10 of 2004. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">H. sericea</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> was specifically defined as a Category 1b ‘invader species’ on the NEMBA mandated list of 2014 (Government of the Republic of South Africa, 2014). Category 1b means that the invasive species ‘must be controlled and wherever possible, removed and destroyed. Any form of trade or planting is strictly prohibited’ (</w:t>
       </w:r>
-      <w:hyperlink r:id="rId29036a03a797edc90" w:history="1">
+      <w:hyperlink r:id="rId30576a38eb19d5cf5" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">www.environment.gov.za</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4559,51 +4559,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">ANBG (2017) Growing Native Plants: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Hakea sericea.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId34236a03a797edd4c" w:history="1">
+      <w:hyperlink r:id="rId45966a38eb19d5de7" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.anbg.gov.au/gnp/gnp3/hakea-sericea.html</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 23 April 2017]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4716,51 +4716,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Barker RM (2010). Australian </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Hakea </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">species: identification and information. Version 1. An interactive Lucid key and information system. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId47296a03a797ede52" w:history="1">
+      <w:hyperlink r:id="rId82866a38eb19d5f5f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.flora.sa.gov.au/id_tool.html</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 18 April 2017]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5241,51 +5241,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI (2017). </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Hakea sericea </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(silky hakea). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId86806a03a797ee268" w:history="1">
+      <w:hyperlink r:id="rId48816a38eb19d63ef" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.cabi.org/isc/datasheet/27302</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 1 April 2017]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5338,51 +5338,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 289–302.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Dufour-Dror J-M (ed.) (2013) Israel’s Least Wanted Alien Ornamental Plant Species – First Edition, July 2013. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId68216a03a797ee33c" w:history="1">
+      <w:hyperlink r:id="rId90616a38eb19d64aa" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.sviva.gov.il/English/env_topics/biodiversity/Documents/InvasiveSpecies-July2013.pdf </w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">[accessed on 16 May 2017]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5415,51 +5415,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2018) Pest risk analysis for</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Hakea sericea</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO, Paris. Available at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId19886a03a797ee3bd" w:history="1">
+      <w:hyperlink r:id="rId23096a38eb19d656a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://pra.eppo.int/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed 9th November, 2018]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5550,51 +5550,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Schrad. em Portugal. 1o Encontro sobre Invasoras Lenhosas. SPCF/ADERE, Gerês, pp. 58–65.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Fourie A, Gordon AJ &amp; Krug RM (2012) Invasive Hakeas Biological Control Implementations. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId77426a03a797ee4eb" w:history="1">
+      <w:hyperlink r:id="rId44396a38eb19d665e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://thekrugs.free.fr/HakeaHandbook</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 19 May 2017]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -6269,51 +6269,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Instituto de Investigação Científica Tropical (2008-2017a) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Hakea sericea</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1932. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId51086a03a797eeae3" w:history="1">
+      <w:hyperlink r:id="rId57116a38eb19d7643" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://actd.iict.pt/view/actd:LISC049867</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 10 May 2017]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -6328,51 +6328,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Instituto de Investigação Científica Tropical (2008-2017b) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Hakea sericea</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1964. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId15166a03a797eeb45" w:history="1">
+      <w:hyperlink r:id="rId80606a38eb19d774b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://actd.iict.pt/view/actd:LISC049868</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 10 May 2017]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -7228,51 +7228,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> pp. 15–18.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">RHS (2018) Find a plant. Available at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId12776a03a797ef10c" w:history="1">
+      <w:hyperlink r:id="rId76326a38eb19d82e0" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.rhs.org.uk/plants/search-Form</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. [Accessed 25th March, 2017]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -8228,51 +8228,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Xunta de Galicia (n.d.) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Plantas Invasoras de Galicia: Bioloxía, distribución e métodos de control. Xunta de Galicia</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">: Galicia. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId14046a03a797ef7d4" w:history="1">
+      <w:hyperlink r:id="rId94566a38eb19d8b43" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.ciencias-marinas.uvigo.es/bibliografia_ambiental/plantas/Plantas%20aloctonas/Plantas%20invasoras%20de%20Galicia.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 19 May 2017]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -8367,51 +8367,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Hakea sericea</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId98686a03a797ef8c9" w:history="1">
+      <w:hyperlink r:id="rId75806a38eb19d8c53" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -8487,51 +8487,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO Bulletin </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">49</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(2), 273-279. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId59846a03a797ef995" w:history="1">
+      <w:hyperlink r:id="rId97166a38eb19d8d3d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/epp.12527</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
       <w:pgMar w:top="1100" w:right="1100" w:bottom="1100" w:left="1100" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708" w:num="1"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14"/>
 </file>
@@ -8618,137 +8618,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="12779179">
+  <w:abstractNum w:abstractNumId="36292392">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="35358473">
+    <w:lvl w:ilvl="0" w:tplc="28610382">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="35358473" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="28610382" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="35358473" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="28610382" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="35358473" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="28610382" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="35358473" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="28610382" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="35358473" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="28610382" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="35358473" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="28610382" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="35358473" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="28610382" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="35358473" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="28610382" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="12779178">
+  <w:abstractNum w:abstractNumId="36292391">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="67835381">
+    <w:lvl w:ilvl="0" w:tplc="70718117">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -9500,55 +9500,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="12779178">
-    <w:abstractNumId w:val="12779178"/>
+  <w:num w:numId="36292391">
+    <w:abstractNumId w:val="36292391"/>
   </w:num>
-  <w:num w:numId="12779179">
-    <w:abstractNumId w:val="12779179"/>
+  <w:num w:numId="36292392">
+    <w:abstractNumId w:val="36292392"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -21098,51 +21098,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId927553598" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId942598279" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId95096a03a797e95a4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/HKASE/" TargetMode="External"/><Relationship Id="rId46996a03a797e960f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/HKASE/categorization" TargetMode="External"/><Relationship Id="rId41936a03a797ea6aa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/HKASE/photos" TargetMode="External"/><Relationship Id="rId17676a03a797ec9e1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ppp-index.de/" TargetMode="External"/><Relationship Id="rId29036a03a797edc90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.environment.gov.za" TargetMode="External"/><Relationship Id="rId34236a03a797edd4c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.anbg.gov.au/gnp/gnp3/hakea-sericea.html" TargetMode="External"/><Relationship Id="rId47296a03a797ede52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.flora.sa.gov.au/id_tool.html" TargetMode="External"/><Relationship Id="rId86806a03a797ee268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cabi.org/isc/datasheet/27302" TargetMode="External"/><Relationship Id="rId68216a03a797ee33c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.sviva.gov.il/English/env_topics/biodiversity/Documents/InvasiveSpecies-July2013.pdf" TargetMode="External"/><Relationship Id="rId19886a03a797ee3bd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pra.eppo.int/" TargetMode="External"/><Relationship Id="rId77426a03a797ee4eb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://thekrugs.free.fr/HakeaHandbook" TargetMode="External"/><Relationship Id="rId51086a03a797eeae3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://actd.iict.pt/view/actd:LISC049867" TargetMode="External"/><Relationship Id="rId15166a03a797eeb45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://actd.iict.pt/view/actd:LISC049868" TargetMode="External"/><Relationship Id="rId12776a03a797ef10c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rhs.org.uk/plants/search-Form" TargetMode="External"/><Relationship Id="rId14046a03a797ef7d4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ciencias-marinas.uvigo.es/bibliografia_ambiental/plantas/Plantas%20aloctonas/Plantas%20invasoras%20de%20Galicia.pdf" TargetMode="External"/><Relationship Id="rId98686a03a797ef8c9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId59846a03a797ef995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12527" TargetMode="External"/><Relationship Id="rId30916a03a797ea54a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId30916a03a797ea54a.jpg"/><Relationship Id="rId99246a03a797ebb6c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId99246a03a797ebb6c.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId785650494" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId665838602" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId11916a38eb19d2208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/HKASE/" TargetMode="External"/><Relationship Id="rId90806a38eb19d2274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/HKASE/categorization" TargetMode="External"/><Relationship Id="rId76006a38eb19d2cb5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/HKASE/photos" TargetMode="External"/><Relationship Id="rId41026a38eb19d47ca" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ppp-index.de/" TargetMode="External"/><Relationship Id="rId30576a38eb19d5cf5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.environment.gov.za" TargetMode="External"/><Relationship Id="rId45966a38eb19d5de7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.anbg.gov.au/gnp/gnp3/hakea-sericea.html" TargetMode="External"/><Relationship Id="rId82866a38eb19d5f5f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.flora.sa.gov.au/id_tool.html" TargetMode="External"/><Relationship Id="rId48816a38eb19d63ef" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cabi.org/isc/datasheet/27302" TargetMode="External"/><Relationship Id="rId90616a38eb19d64aa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.sviva.gov.il/English/env_topics/biodiversity/Documents/InvasiveSpecies-July2013.pdf" TargetMode="External"/><Relationship Id="rId23096a38eb19d656a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pra.eppo.int/" TargetMode="External"/><Relationship Id="rId44396a38eb19d665e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://thekrugs.free.fr/HakeaHandbook" TargetMode="External"/><Relationship Id="rId57116a38eb19d7643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://actd.iict.pt/view/actd:LISC049867" TargetMode="External"/><Relationship Id="rId80606a38eb19d774b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://actd.iict.pt/view/actd:LISC049868" TargetMode="External"/><Relationship Id="rId76326a38eb19d82e0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rhs.org.uk/plants/search-Form" TargetMode="External"/><Relationship Id="rId94566a38eb19d8b43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ciencias-marinas.uvigo.es/bibliografia_ambiental/plantas/Plantas%20aloctonas/Plantas%20invasoras%20de%20Galicia.pdf" TargetMode="External"/><Relationship Id="rId75806a38eb19d8c53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId97166a38eb19d8d3d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12527" TargetMode="External"/><Relationship Id="rId23536a38eb19d2b48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId23536a38eb19d2b48.jpg"/><Relationship Id="rId41456a38eb19d3e00" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId41456a38eb19d3e00.jpg"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>