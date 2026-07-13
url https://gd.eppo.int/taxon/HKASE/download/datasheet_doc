--- v11 (2026-06-22)
+++ v12 (2026-07-13)
@@ -292,51 +292,51 @@
               <w:t xml:space="preserve"> (Salisbury) Britten</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> needlebush, prickly hakea, silky hakea (ZA), silky wattle</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11916a38eb19d2208" w:history="1">
+            <w:hyperlink r:id="rId16966a545b4053177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -352,51 +352,51 @@
               <w:t xml:space="preserve"> A2 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> IAS of Union concern</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90806a38eb19d2274" w:history="1">
+            <w:hyperlink r:id="rId24486a545b40531fe" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -410,86 +410,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> HKASE</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="70243064" name="name66736a38eb19d2b4a" descr="5063.jpg"/>
+                  <wp:docPr id="83870194" name="name84696a545b40537ed" descr="5063.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="5063.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId23536a38eb19d2b48" cstate="print"/>
+                          <a:blip r:embed="rId15276a545b40537ec" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId76006a38eb19d2cb5" w:history="1">
+            <w:hyperlink r:id="rId42486a545b4053936" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
@@ -924,63 +924,63 @@
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="293" w:after="293" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="both"/>
         <w:outlineLvl w:val="3"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Distribution</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="649009" name="name44806a38eb19d3e03" descr="HKASE_distribution_map.jpg"/>
+            <wp:docPr id="50616424" name="name95716a545b405463c" descr="HKASE_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="HKASE_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId41456a38eb19d3e00" cstate="print"/>
+                    <a:blip r:embed="rId47436a545b4054639" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -2103,51 +2103,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Linnaeus, 1758) for both nectar and pollen. Use for honey production is also noted by Vieira (2002) in Madeira.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">There is little information on the value of the species in trade within the EPPO region. The UK Royal Horticultural Society list only one supplier (RHS, 2018). The species is also available from five suppliers via the German PPP Index </w:t>
       </w:r>
-      <w:hyperlink r:id="rId41026a38eb19d47ca" w:history="1">
+      <w:hyperlink r:id="rId80286a545b4054fc0" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.ppp-index.de/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. A further Internet search did not detail any additional suppliers within the European Union (EU).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4479,51 +4479,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">In South Africa, the control of the species was enabled by the Conservation of Agricultural Resources (CARA) Act 43 of 1983, as amended, in conjunction with the National Environmental Management: Biodiversity (NEMBA) Act 10 of 2004. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">H. sericea</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> was specifically defined as a Category 1b ‘invader species’ on the NEMBA mandated list of 2014 (Government of the Republic of South Africa, 2014). Category 1b means that the invasive species ‘must be controlled and wherever possible, removed and destroyed. Any form of trade or planting is strictly prohibited’ (</w:t>
       </w:r>
-      <w:hyperlink r:id="rId30576a38eb19d5cf5" w:history="1">
+      <w:hyperlink r:id="rId75926a545b4055fe8" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">www.environment.gov.za</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4559,51 +4559,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">ANBG (2017) Growing Native Plants: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Hakea sericea.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId45966a38eb19d5de7" w:history="1">
+      <w:hyperlink r:id="rId58456a545b4056070" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.anbg.gov.au/gnp/gnp3/hakea-sericea.html</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 23 April 2017]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4716,51 +4716,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Barker RM (2010). Australian </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Hakea </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">species: identification and information. Version 1. An interactive Lucid key and information system. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId82866a38eb19d5f5f" w:history="1">
+      <w:hyperlink r:id="rId27666a545b405616d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.flora.sa.gov.au/id_tool.html</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 18 April 2017]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5241,51 +5241,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI (2017). </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Hakea sericea </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(silky hakea). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId48816a38eb19d63ef" w:history="1">
+      <w:hyperlink r:id="rId59706a545b40564e7" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.cabi.org/isc/datasheet/27302</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 1 April 2017]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5338,51 +5338,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 289–302.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Dufour-Dror J-M (ed.) (2013) Israel’s Least Wanted Alien Ornamental Plant Species – First Edition, July 2013. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId90616a38eb19d64aa" w:history="1">
+      <w:hyperlink r:id="rId55866a545b4056585" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.sviva.gov.il/English/env_topics/biodiversity/Documents/InvasiveSpecies-July2013.pdf </w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">[accessed on 16 May 2017]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5415,51 +5415,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2018) Pest risk analysis for</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Hakea sericea</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO, Paris. Available at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId23096a38eb19d656a" w:history="1">
+      <w:hyperlink r:id="rId81066a545b4056602" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://pra.eppo.int/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed 9th November, 2018]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5550,51 +5550,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Schrad. em Portugal. 1o Encontro sobre Invasoras Lenhosas. SPCF/ADERE, Gerês, pp. 58–65.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Fourie A, Gordon AJ &amp; Krug RM (2012) Invasive Hakeas Biological Control Implementations. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId44396a38eb19d665e" w:history="1">
+      <w:hyperlink r:id="rId12116a545b40566dd" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://thekrugs.free.fr/HakeaHandbook</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 19 May 2017]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -6269,51 +6269,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Instituto de Investigação Científica Tropical (2008-2017a) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Hakea sericea</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1932. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId57116a38eb19d7643" w:history="1">
+      <w:hyperlink r:id="rId52576a545b4056b66" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://actd.iict.pt/view/actd:LISC049867</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 10 May 2017]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -6328,51 +6328,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Instituto de Investigação Científica Tropical (2008-2017b) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Hakea sericea</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1964. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId80606a38eb19d774b" w:history="1">
+      <w:hyperlink r:id="rId91476a545b4056bc5" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://actd.iict.pt/view/actd:LISC049868</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 10 May 2017]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -7228,51 +7228,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> pp. 15–18.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">RHS (2018) Find a plant. Available at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId76326a38eb19d82e0" w:history="1">
+      <w:hyperlink r:id="rId17486a545b40571a9" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.rhs.org.uk/plants/search-Form</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. [Accessed 25th March, 2017]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -8228,51 +8228,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Xunta de Galicia (n.d.) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Plantas Invasoras de Galicia: Bioloxía, distribución e métodos de control. Xunta de Galicia</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">: Galicia. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId94566a38eb19d8b43" w:history="1">
+      <w:hyperlink r:id="rId24046a545b405782b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.ciencias-marinas.uvigo.es/bibliografia_ambiental/plantas/Plantas%20aloctonas/Plantas%20invasoras%20de%20Galicia.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 19 May 2017]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -8367,51 +8367,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Hakea sericea</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId75806a38eb19d8c53" w:history="1">
+      <w:hyperlink r:id="rId29306a545b4057919" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -8487,51 +8487,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO Bulletin </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">49</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(2), 273-279. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId97166a38eb19d8d3d" w:history="1">
+      <w:hyperlink r:id="rId72236a545b40579f3" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/epp.12527</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
       <w:pgMar w:top="1100" w:right="1100" w:bottom="1100" w:left="1100" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708" w:num="1"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14"/>
 </file>
@@ -8618,137 +8618,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="36292392">
+  <w:abstractNum w:abstractNumId="50232192">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="28610382">
+    <w:lvl w:ilvl="0" w:tplc="32660720">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="28610382" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="32660720" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="28610382" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="32660720" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="28610382" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="32660720" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="28610382" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="32660720" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="28610382" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="32660720" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="28610382" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="32660720" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="28610382" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="32660720" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="28610382" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="32660720" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="36292391">
+  <w:abstractNum w:abstractNumId="50232191">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="70718117">
+    <w:lvl w:ilvl="0" w:tplc="90287259">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -9500,55 +9500,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="36292391">
-    <w:abstractNumId w:val="36292391"/>
+  <w:num w:numId="50232191">
+    <w:abstractNumId w:val="50232191"/>
   </w:num>
-  <w:num w:numId="36292392">
-    <w:abstractNumId w:val="36292392"/>
+  <w:num w:numId="50232192">
+    <w:abstractNumId w:val="50232192"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -21098,51 +21098,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId785650494" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId665838602" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId11916a38eb19d2208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/HKASE/" TargetMode="External"/><Relationship Id="rId90806a38eb19d2274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/HKASE/categorization" TargetMode="External"/><Relationship Id="rId76006a38eb19d2cb5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/HKASE/photos" TargetMode="External"/><Relationship Id="rId41026a38eb19d47ca" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ppp-index.de/" TargetMode="External"/><Relationship Id="rId30576a38eb19d5cf5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.environment.gov.za" TargetMode="External"/><Relationship Id="rId45966a38eb19d5de7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.anbg.gov.au/gnp/gnp3/hakea-sericea.html" TargetMode="External"/><Relationship Id="rId82866a38eb19d5f5f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.flora.sa.gov.au/id_tool.html" TargetMode="External"/><Relationship Id="rId48816a38eb19d63ef" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cabi.org/isc/datasheet/27302" TargetMode="External"/><Relationship Id="rId90616a38eb19d64aa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.sviva.gov.il/English/env_topics/biodiversity/Documents/InvasiveSpecies-July2013.pdf" TargetMode="External"/><Relationship Id="rId23096a38eb19d656a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pra.eppo.int/" TargetMode="External"/><Relationship Id="rId44396a38eb19d665e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://thekrugs.free.fr/HakeaHandbook" TargetMode="External"/><Relationship Id="rId57116a38eb19d7643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://actd.iict.pt/view/actd:LISC049867" TargetMode="External"/><Relationship Id="rId80606a38eb19d774b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://actd.iict.pt/view/actd:LISC049868" TargetMode="External"/><Relationship Id="rId76326a38eb19d82e0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rhs.org.uk/plants/search-Form" TargetMode="External"/><Relationship Id="rId94566a38eb19d8b43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ciencias-marinas.uvigo.es/bibliografia_ambiental/plantas/Plantas%20aloctonas/Plantas%20invasoras%20de%20Galicia.pdf" TargetMode="External"/><Relationship Id="rId75806a38eb19d8c53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId97166a38eb19d8d3d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12527" TargetMode="External"/><Relationship Id="rId23536a38eb19d2b48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId23536a38eb19d2b48.jpg"/><Relationship Id="rId41456a38eb19d3e00" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId41456a38eb19d3e00.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId921777977" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId431705110" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId16966a545b4053177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/HKASE/" TargetMode="External"/><Relationship Id="rId24486a545b40531fe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/HKASE/categorization" TargetMode="External"/><Relationship Id="rId42486a545b4053936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/HKASE/photos" TargetMode="External"/><Relationship Id="rId80286a545b4054fc0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ppp-index.de/" TargetMode="External"/><Relationship Id="rId75926a545b4055fe8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.environment.gov.za" TargetMode="External"/><Relationship Id="rId58456a545b4056070" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.anbg.gov.au/gnp/gnp3/hakea-sericea.html" TargetMode="External"/><Relationship Id="rId27666a545b405616d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.flora.sa.gov.au/id_tool.html" TargetMode="External"/><Relationship Id="rId59706a545b40564e7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cabi.org/isc/datasheet/27302" TargetMode="External"/><Relationship Id="rId55866a545b4056585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.sviva.gov.il/English/env_topics/biodiversity/Documents/InvasiveSpecies-July2013.pdf" TargetMode="External"/><Relationship Id="rId81066a545b4056602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pra.eppo.int/" TargetMode="External"/><Relationship Id="rId12116a545b40566dd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://thekrugs.free.fr/HakeaHandbook" TargetMode="External"/><Relationship Id="rId52576a545b4056b66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://actd.iict.pt/view/actd:LISC049867" TargetMode="External"/><Relationship Id="rId91476a545b4056bc5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://actd.iict.pt/view/actd:LISC049868" TargetMode="External"/><Relationship Id="rId17486a545b40571a9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rhs.org.uk/plants/search-Form" TargetMode="External"/><Relationship Id="rId24046a545b405782b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ciencias-marinas.uvigo.es/bibliografia_ambiental/plantas/Plantas%20aloctonas/Plantas%20invasoras%20de%20Galicia.pdf" TargetMode="External"/><Relationship Id="rId29306a545b4057919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId72236a545b40579f3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12527" TargetMode="External"/><Relationship Id="rId15276a545b40537ec" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId15276a545b40537ec.jpg"/><Relationship Id="rId47436a545b4054639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId47436a545b4054639.jpg"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>