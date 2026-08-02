--- v12 (2026-07-13)
+++ v13 (2026-08-02)
@@ -292,51 +292,51 @@
               <w:t xml:space="preserve"> (Salisbury) Britten</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> needlebush, prickly hakea, silky hakea (ZA), silky wattle</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16966a545b4053177" w:history="1">
+            <w:hyperlink r:id="rId66956a6ede624e47d" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -352,51 +352,51 @@
               <w:t xml:space="preserve"> A2 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> IAS of Union concern</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24486a545b40531fe" w:history="1">
+            <w:hyperlink r:id="rId21266a6ede624e4e8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -410,86 +410,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> HKASE</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="83870194" name="name84696a545b40537ed" descr="5063.jpg"/>
+                  <wp:docPr id="54408829" name="name72966a6ede624edb1" descr="5063.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="5063.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId15276a545b40537ec" cstate="print"/>
+                          <a:blip r:embed="rId16156a6ede624edaf" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId42486a545b4053936" w:history="1">
+            <w:hyperlink r:id="rId86426a6ede624eeb6" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
@@ -924,63 +924,63 @@
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="293" w:after="293" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="both"/>
         <w:outlineLvl w:val="3"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Distribution</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="50616424" name="name95716a545b405463c" descr="HKASE_distribution_map.jpg"/>
+            <wp:docPr id="26704508" name="name31976a6ede624ffef" descr="HKASE_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="HKASE_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId47436a545b4054639" cstate="print"/>
+                    <a:blip r:embed="rId83436a6ede624ffec" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -2103,51 +2103,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Linnaeus, 1758) for both nectar and pollen. Use for honey production is also noted by Vieira (2002) in Madeira.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">There is little information on the value of the species in trade within the EPPO region. The UK Royal Horticultural Society list only one supplier (RHS, 2018). The species is also available from five suppliers via the German PPP Index </w:t>
       </w:r>
-      <w:hyperlink r:id="rId80286a545b4054fc0" w:history="1">
+      <w:hyperlink r:id="rId49706a6ede6250998" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.ppp-index.de/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. A further Internet search did not detail any additional suppliers within the European Union (EU).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4479,51 +4479,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">In South Africa, the control of the species was enabled by the Conservation of Agricultural Resources (CARA) Act 43 of 1983, as amended, in conjunction with the National Environmental Management: Biodiversity (NEMBA) Act 10 of 2004. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">H. sericea</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> was specifically defined as a Category 1b ‘invader species’ on the NEMBA mandated list of 2014 (Government of the Republic of South Africa, 2014). Category 1b means that the invasive species ‘must be controlled and wherever possible, removed and destroyed. Any form of trade or planting is strictly prohibited’ (</w:t>
       </w:r>
-      <w:hyperlink r:id="rId75926a545b4055fe8" w:history="1">
+      <w:hyperlink r:id="rId93316a6ede6251929" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">www.environment.gov.za</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4559,51 +4559,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">ANBG (2017) Growing Native Plants: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Hakea sericea.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId58456a545b4056070" w:history="1">
+      <w:hyperlink r:id="rId53576a6ede62519ab" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.anbg.gov.au/gnp/gnp3/hakea-sericea.html</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 23 April 2017]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4716,51 +4716,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Barker RM (2010). Australian </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Hakea </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">species: identification and information. Version 1. An interactive Lucid key and information system. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId27666a545b405616d" w:history="1">
+      <w:hyperlink r:id="rId61186a6ede6251aa7" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.flora.sa.gov.au/id_tool.html</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 18 April 2017]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5241,51 +5241,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI (2017). </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Hakea sericea </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(silky hakea). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId59706a545b40564e7" w:history="1">
+      <w:hyperlink r:id="rId51366a6ede6251e15" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.cabi.org/isc/datasheet/27302</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 1 April 2017]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5338,51 +5338,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 289–302.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Dufour-Dror J-M (ed.) (2013) Israel’s Least Wanted Alien Ornamental Plant Species – First Edition, July 2013. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId55866a545b4056585" w:history="1">
+      <w:hyperlink r:id="rId90226a6ede6251ebc" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.sviva.gov.il/English/env_topics/biodiversity/Documents/InvasiveSpecies-July2013.pdf </w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">[accessed on 16 May 2017]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5415,51 +5415,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2018) Pest risk analysis for</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Hakea sericea</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO, Paris. Available at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId81066a545b4056602" w:history="1">
+      <w:hyperlink r:id="rId30186a6ede6251f3b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://pra.eppo.int/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed 9th November, 2018]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5550,51 +5550,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Schrad. em Portugal. 1o Encontro sobre Invasoras Lenhosas. SPCF/ADERE, Gerês, pp. 58–65.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Fourie A, Gordon AJ &amp; Krug RM (2012) Invasive Hakeas Biological Control Implementations. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId12116a545b40566dd" w:history="1">
+      <w:hyperlink r:id="rId30976a6ede6252036" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://thekrugs.free.fr/HakeaHandbook</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 19 May 2017]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -6269,51 +6269,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Instituto de Investigação Científica Tropical (2008-2017a) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Hakea sericea</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1932. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId52576a545b4056b66" w:history="1">
+      <w:hyperlink r:id="rId61736a6ede62524b8" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://actd.iict.pt/view/actd:LISC049867</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 10 May 2017]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -6328,51 +6328,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Instituto de Investigação Científica Tropical (2008-2017b) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Hakea sericea</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1964. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId91476a545b4056bc5" w:history="1">
+      <w:hyperlink r:id="rId16786a6ede6252516" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://actd.iict.pt/view/actd:LISC049868</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 10 May 2017]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -7228,51 +7228,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> pp. 15–18.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">RHS (2018) Find a plant. Available at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId17486a545b40571a9" w:history="1">
+      <w:hyperlink r:id="rId10436a6ede6252ad7" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.rhs.org.uk/plants/search-Form</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. [Accessed 25th March, 2017]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -8228,51 +8228,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Xunta de Galicia (n.d.) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Plantas Invasoras de Galicia: Bioloxía, distribución e métodos de control. Xunta de Galicia</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">: Galicia. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId24046a545b405782b" w:history="1">
+      <w:hyperlink r:id="rId55916a6ede6253139" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.ciencias-marinas.uvigo.es/bibliografia_ambiental/plantas/Plantas%20aloctonas/Plantas%20invasoras%20de%20Galicia.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 19 May 2017]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -8367,51 +8367,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Hakea sericea</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId29306a545b4057919" w:history="1">
+      <w:hyperlink r:id="rId23576a6ede6253228" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -8487,51 +8487,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO Bulletin </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">49</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(2), 273-279. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId72236a545b40579f3" w:history="1">
+      <w:hyperlink r:id="rId61066a6ede62532f0" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/epp.12527</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
       <w:pgMar w:top="1100" w:right="1100" w:bottom="1100" w:left="1100" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708" w:num="1"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14"/>
 </file>
@@ -8618,137 +8618,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="50232192">
+  <w:abstractNum w:abstractNumId="16989838">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="32660720">
+    <w:lvl w:ilvl="0" w:tplc="86155860">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="32660720" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="86155860" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="32660720" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="86155860" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="32660720" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="86155860" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="32660720" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="86155860" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="32660720" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="86155860" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="32660720" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="86155860" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="32660720" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="86155860" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="32660720" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="86155860" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="50232191">
+  <w:abstractNum w:abstractNumId="16989837">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="90287259">
+    <w:lvl w:ilvl="0" w:tplc="28175373">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -9500,55 +9500,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="50232191">
-    <w:abstractNumId w:val="50232191"/>
+  <w:num w:numId="16989837">
+    <w:abstractNumId w:val="16989837"/>
   </w:num>
-  <w:num w:numId="50232192">
-    <w:abstractNumId w:val="50232192"/>
+  <w:num w:numId="16989838">
+    <w:abstractNumId w:val="16989838"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -21098,51 +21098,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId921777977" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId431705110" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId16966a545b4053177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/HKASE/" TargetMode="External"/><Relationship Id="rId24486a545b40531fe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/HKASE/categorization" TargetMode="External"/><Relationship Id="rId42486a545b4053936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/HKASE/photos" TargetMode="External"/><Relationship Id="rId80286a545b4054fc0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ppp-index.de/" TargetMode="External"/><Relationship Id="rId75926a545b4055fe8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.environment.gov.za" TargetMode="External"/><Relationship Id="rId58456a545b4056070" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.anbg.gov.au/gnp/gnp3/hakea-sericea.html" TargetMode="External"/><Relationship Id="rId27666a545b405616d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.flora.sa.gov.au/id_tool.html" TargetMode="External"/><Relationship Id="rId59706a545b40564e7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cabi.org/isc/datasheet/27302" TargetMode="External"/><Relationship Id="rId55866a545b4056585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.sviva.gov.il/English/env_topics/biodiversity/Documents/InvasiveSpecies-July2013.pdf" TargetMode="External"/><Relationship Id="rId81066a545b4056602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pra.eppo.int/" TargetMode="External"/><Relationship Id="rId12116a545b40566dd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://thekrugs.free.fr/HakeaHandbook" TargetMode="External"/><Relationship Id="rId52576a545b4056b66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://actd.iict.pt/view/actd:LISC049867" TargetMode="External"/><Relationship Id="rId91476a545b4056bc5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://actd.iict.pt/view/actd:LISC049868" TargetMode="External"/><Relationship Id="rId17486a545b40571a9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rhs.org.uk/plants/search-Form" TargetMode="External"/><Relationship Id="rId24046a545b405782b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ciencias-marinas.uvigo.es/bibliografia_ambiental/plantas/Plantas%20aloctonas/Plantas%20invasoras%20de%20Galicia.pdf" TargetMode="External"/><Relationship Id="rId29306a545b4057919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId72236a545b40579f3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12527" TargetMode="External"/><Relationship Id="rId15276a545b40537ec" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId15276a545b40537ec.jpg"/><Relationship Id="rId47436a545b4054639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId47436a545b4054639.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId812351670" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId930057229" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId66956a6ede624e47d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/HKASE/" TargetMode="External"/><Relationship Id="rId21266a6ede624e4e8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/HKASE/categorization" TargetMode="External"/><Relationship Id="rId86426a6ede624eeb6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/HKASE/photos" TargetMode="External"/><Relationship Id="rId49706a6ede6250998" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ppp-index.de/" TargetMode="External"/><Relationship Id="rId93316a6ede6251929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.environment.gov.za" TargetMode="External"/><Relationship Id="rId53576a6ede62519ab" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.anbg.gov.au/gnp/gnp3/hakea-sericea.html" TargetMode="External"/><Relationship Id="rId61186a6ede6251aa7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.flora.sa.gov.au/id_tool.html" TargetMode="External"/><Relationship Id="rId51366a6ede6251e15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cabi.org/isc/datasheet/27302" TargetMode="External"/><Relationship Id="rId90226a6ede6251ebc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.sviva.gov.il/English/env_topics/biodiversity/Documents/InvasiveSpecies-July2013.pdf" TargetMode="External"/><Relationship Id="rId30186a6ede6251f3b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pra.eppo.int/" TargetMode="External"/><Relationship Id="rId30976a6ede6252036" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://thekrugs.free.fr/HakeaHandbook" TargetMode="External"/><Relationship Id="rId61736a6ede62524b8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://actd.iict.pt/view/actd:LISC049867" TargetMode="External"/><Relationship Id="rId16786a6ede6252516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://actd.iict.pt/view/actd:LISC049868" TargetMode="External"/><Relationship Id="rId10436a6ede6252ad7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rhs.org.uk/plants/search-Form" TargetMode="External"/><Relationship Id="rId55916a6ede6253139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ciencias-marinas.uvigo.es/bibliografia_ambiental/plantas/Plantas%20aloctonas/Plantas%20invasoras%20de%20Galicia.pdf" TargetMode="External"/><Relationship Id="rId23576a6ede6253228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId61066a6ede62532f0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12527" TargetMode="External"/><Relationship Id="rId16156a6ede624edaf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId16156a6ede624edaf.jpg"/><Relationship Id="rId83436a6ede624ffec" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId83436a6ede624ffec.jpg"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>