--- v13 (2026-08-02)
+++ v14 (2026-08-22)
@@ -292,51 +292,51 @@
               <w:t xml:space="preserve"> (Salisbury) Britten</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> needlebush, prickly hakea, silky hakea (ZA), silky wattle</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66956a6ede624e47d" w:history="1">
+            <w:hyperlink r:id="rId85866a897afb892e7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -352,51 +352,51 @@
               <w:t xml:space="preserve"> A2 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> IAS of Union concern</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21266a6ede624e4e8" w:history="1">
+            <w:hyperlink r:id="rId50016a897afb89353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -410,86 +410,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> HKASE</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="54408829" name="name72966a6ede624edb1" descr="5063.jpg"/>
+                  <wp:docPr id="27344587" name="name98786a897afb8ab5b" descr="5063.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="5063.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId16156a6ede624edaf" cstate="print"/>
+                          <a:blip r:embed="rId38406a897afb8ab58" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId86426a6ede624eeb6" w:history="1">
+            <w:hyperlink r:id="rId27626a897afb8acb4" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
@@ -924,63 +924,63 @@
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="293" w:after="293" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="both"/>
         <w:outlineLvl w:val="3"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Distribution</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="26704508" name="name31976a6ede624ffef" descr="HKASE_distribution_map.jpg"/>
+            <wp:docPr id="41056744" name="name74036a897afb8bc31" descr="HKASE_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="HKASE_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId83436a6ede624ffec" cstate="print"/>
+                    <a:blip r:embed="rId95576a897afb8bc2e" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -2103,51 +2103,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Linnaeus, 1758) for both nectar and pollen. Use for honey production is also noted by Vieira (2002) in Madeira.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">There is little information on the value of the species in trade within the EPPO region. The UK Royal Horticultural Society list only one supplier (RHS, 2018). The species is also available from five suppliers via the German PPP Index </w:t>
       </w:r>
-      <w:hyperlink r:id="rId49706a6ede6250998" w:history="1">
+      <w:hyperlink r:id="rId68626a897afb8c5df" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.ppp-index.de/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. A further Internet search did not detail any additional suppliers within the European Union (EU).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4479,51 +4479,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">In South Africa, the control of the species was enabled by the Conservation of Agricultural Resources (CARA) Act 43 of 1983, as amended, in conjunction with the National Environmental Management: Biodiversity (NEMBA) Act 10 of 2004. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">H. sericea</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> was specifically defined as a Category 1b ‘invader species’ on the NEMBA mandated list of 2014 (Government of the Republic of South Africa, 2014). Category 1b means that the invasive species ‘must be controlled and wherever possible, removed and destroyed. Any form of trade or planting is strictly prohibited’ (</w:t>
       </w:r>
-      <w:hyperlink r:id="rId93316a6ede6251929" w:history="1">
+      <w:hyperlink r:id="rId85636a897afb8d5c1" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">www.environment.gov.za</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4559,51 +4559,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">ANBG (2017) Growing Native Plants: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Hakea sericea.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId53576a6ede62519ab" w:history="1">
+      <w:hyperlink r:id="rId86236a897afb8d647" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.anbg.gov.au/gnp/gnp3/hakea-sericea.html</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 23 April 2017]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4716,51 +4716,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Barker RM (2010). Australian </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Hakea </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">species: identification and information. Version 1. An interactive Lucid key and information system. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId61186a6ede6251aa7" w:history="1">
+      <w:hyperlink r:id="rId88396a897afb8d745" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.flora.sa.gov.au/id_tool.html</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 18 April 2017]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5241,51 +5241,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI (2017). </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Hakea sericea </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(silky hakea). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId51366a6ede6251e15" w:history="1">
+      <w:hyperlink r:id="rId43226a897afb8dac8" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.cabi.org/isc/datasheet/27302</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 1 April 2017]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5338,51 +5338,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 289–302.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Dufour-Dror J-M (ed.) (2013) Israel’s Least Wanted Alien Ornamental Plant Species – First Edition, July 2013. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId90226a6ede6251ebc" w:history="1">
+      <w:hyperlink r:id="rId35776a897afb8db69" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.sviva.gov.il/English/env_topics/biodiversity/Documents/InvasiveSpecies-July2013.pdf </w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">[accessed on 16 May 2017]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5415,51 +5415,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2018) Pest risk analysis for</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Hakea sericea</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO, Paris. Available at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId30186a6ede6251f3b" w:history="1">
+      <w:hyperlink r:id="rId51316a897afb8dbea" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://pra.eppo.int/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed 9th November, 2018]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5550,51 +5550,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Schrad. em Portugal. 1o Encontro sobre Invasoras Lenhosas. SPCF/ADERE, Gerês, pp. 58–65.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Fourie A, Gordon AJ &amp; Krug RM (2012) Invasive Hakeas Biological Control Implementations. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId30976a6ede6252036" w:history="1">
+      <w:hyperlink r:id="rId81766a897afb8dcc6" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://thekrugs.free.fr/HakeaHandbook</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 19 May 2017]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -6269,51 +6269,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Instituto de Investigação Científica Tropical (2008-2017a) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Hakea sericea</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1932. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId61736a6ede62524b8" w:history="1">
+      <w:hyperlink r:id="rId32586a897afb8e15d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://actd.iict.pt/view/actd:LISC049867</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 10 May 2017]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -6328,51 +6328,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Instituto de Investigação Científica Tropical (2008-2017b) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Hakea sericea</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1964. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId16786a6ede6252516" w:history="1">
+      <w:hyperlink r:id="rId46706a897afb8e1bc" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://actd.iict.pt/view/actd:LISC049868</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 10 May 2017]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -7228,51 +7228,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> pp. 15–18.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">RHS (2018) Find a plant. Available at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId10436a6ede6252ad7" w:history="1">
+      <w:hyperlink r:id="rId55586a897afb8e7c5" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.rhs.org.uk/plants/search-Form</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. [Accessed 25th March, 2017]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -8228,51 +8228,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Xunta de Galicia (n.d.) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Plantas Invasoras de Galicia: Bioloxía, distribución e métodos de control. Xunta de Galicia</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">: Galicia. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId55916a6ede6253139" w:history="1">
+      <w:hyperlink r:id="rId92916a897afb8ee75" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.ciencias-marinas.uvigo.es/bibliografia_ambiental/plantas/Plantas%20aloctonas/Plantas%20invasoras%20de%20Galicia.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 19 May 2017]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -8367,51 +8367,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Hakea sericea</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId23576a6ede6253228" w:history="1">
+      <w:hyperlink r:id="rId93176a897afb8ef65" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -8487,51 +8487,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO Bulletin </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">49</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(2), 273-279. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId61066a6ede62532f0" w:history="1">
+      <w:hyperlink r:id="rId33346a897afb8f02d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/epp.12527</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
       <w:pgMar w:top="1100" w:right="1100" w:bottom="1100" w:left="1100" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708" w:num="1"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14"/>
 </file>
@@ -8618,137 +8618,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="16989838">
+  <w:abstractNum w:abstractNumId="99591457">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="86155860">
+    <w:lvl w:ilvl="0" w:tplc="42677982">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="86155860" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="42677982" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="86155860" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="42677982" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="86155860" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="42677982" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="86155860" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="42677982" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="86155860" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="42677982" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="86155860" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="42677982" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="86155860" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="42677982" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="86155860" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="42677982" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="16989837">
+  <w:abstractNum w:abstractNumId="99591456">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="28175373">
+    <w:lvl w:ilvl="0" w:tplc="39238388">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -9500,55 +9500,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="16989837">
-    <w:abstractNumId w:val="16989837"/>
+  <w:num w:numId="99591456">
+    <w:abstractNumId w:val="99591456"/>
   </w:num>
-  <w:num w:numId="16989838">
-    <w:abstractNumId w:val="16989838"/>
+  <w:num w:numId="99591457">
+    <w:abstractNumId w:val="99591457"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -21098,51 +21098,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId812351670" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId930057229" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId66956a6ede624e47d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/HKASE/" TargetMode="External"/><Relationship Id="rId21266a6ede624e4e8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/HKASE/categorization" TargetMode="External"/><Relationship Id="rId86426a6ede624eeb6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/HKASE/photos" TargetMode="External"/><Relationship Id="rId49706a6ede6250998" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ppp-index.de/" TargetMode="External"/><Relationship Id="rId93316a6ede6251929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.environment.gov.za" TargetMode="External"/><Relationship Id="rId53576a6ede62519ab" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.anbg.gov.au/gnp/gnp3/hakea-sericea.html" TargetMode="External"/><Relationship Id="rId61186a6ede6251aa7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.flora.sa.gov.au/id_tool.html" TargetMode="External"/><Relationship Id="rId51366a6ede6251e15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cabi.org/isc/datasheet/27302" TargetMode="External"/><Relationship Id="rId90226a6ede6251ebc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.sviva.gov.il/English/env_topics/biodiversity/Documents/InvasiveSpecies-July2013.pdf" TargetMode="External"/><Relationship Id="rId30186a6ede6251f3b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pra.eppo.int/" TargetMode="External"/><Relationship Id="rId30976a6ede6252036" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://thekrugs.free.fr/HakeaHandbook" TargetMode="External"/><Relationship Id="rId61736a6ede62524b8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://actd.iict.pt/view/actd:LISC049867" TargetMode="External"/><Relationship Id="rId16786a6ede6252516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://actd.iict.pt/view/actd:LISC049868" TargetMode="External"/><Relationship Id="rId10436a6ede6252ad7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rhs.org.uk/plants/search-Form" TargetMode="External"/><Relationship Id="rId55916a6ede6253139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ciencias-marinas.uvigo.es/bibliografia_ambiental/plantas/Plantas%20aloctonas/Plantas%20invasoras%20de%20Galicia.pdf" TargetMode="External"/><Relationship Id="rId23576a6ede6253228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId61066a6ede62532f0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12527" TargetMode="External"/><Relationship Id="rId16156a6ede624edaf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId16156a6ede624edaf.jpg"/><Relationship Id="rId83436a6ede624ffec" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId83436a6ede624ffec.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId156441235" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId705239601" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId85866a897afb892e7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/HKASE/" TargetMode="External"/><Relationship Id="rId50016a897afb89353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/HKASE/categorization" TargetMode="External"/><Relationship Id="rId27626a897afb8acb4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/HKASE/photos" TargetMode="External"/><Relationship Id="rId68626a897afb8c5df" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ppp-index.de/" TargetMode="External"/><Relationship Id="rId85636a897afb8d5c1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.environment.gov.za" TargetMode="External"/><Relationship Id="rId86236a897afb8d647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.anbg.gov.au/gnp/gnp3/hakea-sericea.html" TargetMode="External"/><Relationship Id="rId88396a897afb8d745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.flora.sa.gov.au/id_tool.html" TargetMode="External"/><Relationship Id="rId43226a897afb8dac8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cabi.org/isc/datasheet/27302" TargetMode="External"/><Relationship Id="rId35776a897afb8db69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.sviva.gov.il/English/env_topics/biodiversity/Documents/InvasiveSpecies-July2013.pdf" TargetMode="External"/><Relationship Id="rId51316a897afb8dbea" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pra.eppo.int/" TargetMode="External"/><Relationship Id="rId81766a897afb8dcc6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://thekrugs.free.fr/HakeaHandbook" TargetMode="External"/><Relationship Id="rId32586a897afb8e15d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://actd.iict.pt/view/actd:LISC049867" TargetMode="External"/><Relationship Id="rId46706a897afb8e1bc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://actd.iict.pt/view/actd:LISC049868" TargetMode="External"/><Relationship Id="rId55586a897afb8e7c5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rhs.org.uk/plants/search-Form" TargetMode="External"/><Relationship Id="rId92916a897afb8ee75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ciencias-marinas.uvigo.es/bibliografia_ambiental/plantas/Plantas%20aloctonas/Plantas%20invasoras%20de%20Galicia.pdf" TargetMode="External"/><Relationship Id="rId93176a897afb8ef65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId33346a897afb8f02d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12527" TargetMode="External"/><Relationship Id="rId38406a897afb8ab58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId38406a897afb8ab58.jpg"/><Relationship Id="rId95576a897afb8bc2e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId95576a897afb8bc2e.jpg"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>