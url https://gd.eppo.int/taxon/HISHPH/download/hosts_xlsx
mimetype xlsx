--- v0 (2025-10-18)
+++ v1 (2026-07-02)
@@ -159,62 +159,50 @@
   <si>
     <t>DAUCA</t>
   </si>
   <si>
     <t>Daucus carota</t>
   </si>
   <si>
     <t>GOSAR</t>
   </si>
   <si>
     <t>Gossypium arboreum</t>
   </si>
   <si>
     <t>LEPSA</t>
   </si>
   <si>
     <t>Lepidium sativum</t>
   </si>
   <si>
     <t>MEDSA</t>
   </si>
   <si>
     <t>Medicago sativa</t>
   </si>
   <si>
-    <t>PHSAC</t>
-[...5 lines deleted...]
-    <t>* Bella S, Aguin-Pombo D, Aguiar AM, Kunz G, Miralles-Nunez A, Foster S, Sanchez-Garcia I, Wilson MR, D’Urso VE (2022) Discovery of Hishimonus diffractus Dai, Fletcher &amp; Zhang, 2013 (Hemiptera: Auchenorrhyncha: Cicadellidae) in Europe, with remarks on previously recorded species of the genus. Zootaxa 5159(4), 558-570.
-------- As Vigna aconitifolia. Feeding host.
-* Bindra OS, Singh B (1968) Biology and bionomics of Hishimonus phycitis (Distant), a jassid vector of ’little-leaf’ disease of brinjal (Solanum melongena). Indian Journal of Agricultural Sciences 39, 912–919
-------- As Vigna aconitifolia. Feeding host.</t>
-  </si>
-  <si>
     <t>RAPSR</t>
   </si>
   <si>
     <t>Raphanus sativus</t>
   </si>
   <si>
     <t>SACOF</t>
   </si>
   <si>
     <t>Saccharum officinarum</t>
   </si>
   <si>
     <t>* Rao GP, Tiwari AK, Kumar S, Baranwal VK (2014) Identification of sugarcane grassy shoot-associated phytoplasma and one of its putative vectors in India. Phytoparasitica 42, 349-354.
 ------- Feeding host.</t>
   </si>
   <si>
     <t>SEGIN</t>
   </si>
   <si>
     <t>Sesamum indicum</t>
   </si>
   <si>
     <t>* Bella S, Aguin-Pombo D, Aguiar AM, Kunz G, Miralles-Nunez A, Foster S, Sanchez-Garcia I, Wilson MR, D’Urso VE (2022) Discovery of Hishimonus diffractus Dai, Fletcher &amp; Zhang, 2013 (Hemiptera: Auchenorrhyncha: Cicadellidae) in Europe, with remarks on previously recorded species of the genus. Zootaxa 5159(4), 558-570.
 ------- Oviposition and nymphal development.
 * Bindra OS, Singh B (1968) Biology and bionomics of Hishimonus phycitis (Distant), a jassid vector of ’little-leaf’ disease of brinjal (Solanum melongena). Indian Journal of Agricultural Sciences 39, 912–919.
@@ -225,50 +213,62 @@
   <si>
     <t>SEBCA</t>
   </si>
   <si>
     <t>Sesbania cannabina</t>
   </si>
   <si>
     <t>LYPES</t>
   </si>
   <si>
     <t>Solanum lycopersicum</t>
   </si>
   <si>
     <t>SOLME</t>
   </si>
   <si>
     <t>Solanum melongena</t>
   </si>
   <si>
     <t>* Bella S, Aguin-Pombo D, Aguiar AM, Kunz G, Miralles-Nunez A, Foster S, Sanchez-Garcia I, Wilson MR, D’Urso VE (2022) Discovery of Hishimonus diffractus Dai, Fletcher &amp; Zhang, 2013 (Hemiptera: Auchenorrhyncha: Cicadellidae) in Europe, with remarks on previously recorded species of the genus. Zootaxa 5159(4), 558-570.
 ------- Oviposition and nymphal development.
 * Bindra OS, Singh B (1968) Biology and bionomics of Hishimonus phycitis (Distant), a jassid vector of ’little-leaf’ disease of brinjal (Solanum melongena). Indian Journal of Agricultural Sciences 39, 912–919.
 ------- Oviposition and nymphal development.
 * Srinivasan K, Chelliah S (1980) The mechanism of preference of the leafhopper vector, Hishimonus phycitis (Distant) for eggplants infected with little leaf disease. Proceeding of the Indian National Science Academy B46, 786–796.
 ------- Oviposition and nymphal development.</t>
+  </si>
+  <si>
+    <t>PHSAC</t>
+  </si>
+  <si>
+    <t>Vigna aconitifolia</t>
+  </si>
+  <si>
+    <t>* Bella S, Aguin-Pombo D, Aguiar AM, Kunz G, Miralles-Nunez A, Foster S, Sanchez-Garcia I, Wilson MR, D’Urso VE (2022) Discovery of Hishimonus diffractus Dai, Fletcher &amp; Zhang, 2013 (Hemiptera: Auchenorrhyncha: Cicadellidae) in Europe, with remarks on previously recorded species of the genus. Zootaxa 5159(4), 558-570.
+------- As Vigna aconitifolia. Feeding host.
+* Bindra OS, Singh B (1968) Biology and bionomics of Hishimonus phycitis (Distant), a jassid vector of ’little-leaf’ disease of brinjal (Solanum melongena). Indian Journal of Agricultural Sciences 39, 912–919
+------- As Vigna aconitifolia. Feeding host.</t>
   </si>
   <si>
     <t>WITSO</t>
   </si>
   <si>
     <t>Withania somnifera</t>
   </si>
   <si>
     <t>ZIPSC</t>
   </si>
   <si>
     <t>Ziziphus spina-christi</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -875,121 +875,121 @@
     <row r="19" spans="1:4">
       <c r="A19" t="s">
         <v>4</v>
       </c>
       <c r="B19" t="s">
         <v>43</v>
       </c>
       <c r="C19" t="s">
         <v>44</v>
       </c>
       <c r="D19" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="20" spans="1:4">
       <c r="A20" t="s">
         <v>4</v>
       </c>
       <c r="B20" t="s">
         <v>45</v>
       </c>
       <c r="C20" t="s">
         <v>46</v>
       </c>
       <c r="D20" t="s">
-        <v>47</v>
+        <v>10</v>
       </c>
     </row>
     <row r="21" spans="1:4">
       <c r="A21" t="s">
         <v>4</v>
       </c>
       <c r="B21" t="s">
+        <v>47</v>
+      </c>
+      <c r="C21" t="s">
         <v>48</v>
       </c>
-      <c r="C21" t="s">
+      <c r="D21" t="s">
         <v>49</v>
-      </c>
-[...1 lines deleted...]
-        <v>10</v>
       </c>
     </row>
     <row r="22" spans="1:4">
       <c r="A22" t="s">
         <v>4</v>
       </c>
       <c r="B22" t="s">
         <v>50</v>
       </c>
       <c r="C22" t="s">
         <v>51</v>
       </c>
       <c r="D22" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="23" spans="1:4">
       <c r="A23" t="s">
         <v>4</v>
       </c>
       <c r="B23" t="s">
         <v>53</v>
       </c>
       <c r="C23" t="s">
         <v>54</v>
       </c>
       <c r="D23" t="s">
-        <v>55</v>
+        <v>10</v>
       </c>
     </row>
     <row r="24" spans="1:4">
       <c r="A24" t="s">
         <v>4</v>
       </c>
       <c r="B24" t="s">
+        <v>55</v>
+      </c>
+      <c r="C24" t="s">
         <v>56</v>
-      </c>
-[...1 lines deleted...]
-        <v>57</v>
       </c>
       <c r="D24" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="25" spans="1:4">
       <c r="A25" t="s">
         <v>4</v>
       </c>
       <c r="B25" t="s">
+        <v>57</v>
+      </c>
+      <c r="C25" t="s">
         <v>58</v>
       </c>
-      <c r="C25" t="s">
+      <c r="D25" t="s">
         <v>59</v>
-      </c>
-[...1 lines deleted...]
-        <v>10</v>
       </c>
     </row>
     <row r="26" spans="1:4">
       <c r="A26" t="s">
         <v>4</v>
       </c>
       <c r="B26" t="s">
         <v>60</v>
       </c>
       <c r="C26" t="s">
         <v>61</v>
       </c>
       <c r="D26" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="27" spans="1:4">
       <c r="A27" t="s">
         <v>4</v>
       </c>
       <c r="B27" t="s">
         <v>63</v>
       </c>
       <c r="C27" t="s">
         <v>64</v>