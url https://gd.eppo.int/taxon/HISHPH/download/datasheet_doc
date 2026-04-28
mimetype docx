--- v8 (2026-03-31)
+++ v9 (2026-04-28)
@@ -313,88 +313,88 @@
               </w:rPr>
               <w:t xml:space="preserve"> Distant, </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Hishimonus orientalis</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Emeljanov</w:t>
             </w:r>
-            <w:hyperlink r:id="rId991469cbcee6aa35d" w:history="1">
+            <w:hyperlink r:id="rId583969f0d70c0e277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II A)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149269cbcee6aa3a2" w:history="1">
+            <w:hyperlink r:id="rId193269f0d70c0e2bd" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -1517,63 +1517,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Hishimonus phycitis</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> was misreported in Australia (EFSA, 2017; Du &amp; Dai, 2019).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="78607752" name="name334269cbcee6ab876" descr="HISHPH_distribution_map.jpg"/>
+            <wp:docPr id="32315088" name="name638269f0d70c0f814" descr="HISHPH_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="HISHPH_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId779369cbcee6ab874" cstate="print"/>
+                    <a:blip r:embed="rId545569f0d70c0f811" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -3704,51 +3704,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Insects </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">10</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(5), 120. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId727369cbcee6ac94b" w:history="1">
+      <w:hyperlink r:id="rId195569f0d70c10886" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3390/insects10050120</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3785,51 +3785,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EFSA Journal</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> 15</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(10), 5030, 26 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId901669cbcee6ac9d7" w:history="1">
+      <w:hyperlink r:id="rId950269f0d70c10914" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2017.5037</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3855,90 +3855,90 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Phytoplasma aurantifolia’ and its vector </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Hishimonus phycitis</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EFSA supporting publication 7026. Available online: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId142069cbcee6aca4a" w:history="1">
+      <w:hyperlink r:id="rId317669f0d70c10996" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://arcg.is/19SK8v</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EU (2023) Commission Implementing Regulation (EU) 2019/2072 of 28 November 2019 establishing uniform conditions for the implementation of Regulation (EU) 2016/2031 of the European Parliament and the Council, as regards protective measures against pests of plants, and repealing Commission Regulation (EC) No 690/2008 and amending Commission Implementing Regulation (EU) 2018/2019. Consolidated version 32019R2072, 11/01/2023. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId261269cbcee6aca8c" w:history="1">
+      <w:hyperlink r:id="rId520969f0d70c109dd" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://eur-lex.europa.eu/legal-content/EN/TXT/?uri=CELEX%3A32019R2072</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [Accessed on 8 May 2023].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4925,51 +4925,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Hishimonus phycitis</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId841769cbcee6ad12e" w:history="1">
+      <w:hyperlink r:id="rId565769f0d70c1108b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -4982,63 +4982,63 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">This datasheet was first published online in 2023. It is maintained in an electronic format in the EPPO Global Database. The sections on 'Identity', ‘Hosts’, and 'Geographical distribution' are automatically updated from the database. For other sections, the date of last revision is indicated on the right.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="53580182" name="name617069cbcee6ad1f4" descr="eu_funding_250.png"/>
+            <wp:docPr id="79987462" name="name984769f0d70c11226" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId330969cbcee6ad1f3" cstate="print"/>
+                    <a:blip r:embed="rId859169f0d70c11225" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -5136,137 +5136,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="82114439">
+  <w:abstractNum w:abstractNumId="98929680">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="20504589">
+    <w:lvl w:ilvl="0" w:tplc="59978306">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="20504589" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="59978306" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="20504589" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="59978306" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="20504589" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="59978306" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="20504589" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="59978306" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="20504589" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="59978306" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="20504589" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="59978306" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="20504589" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="59978306" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="20504589" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="59978306" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="82114438">
+  <w:abstractNum w:abstractNumId="98929679">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="20175287">
+    <w:lvl w:ilvl="0" w:tplc="11671634">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -6018,55 +6018,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="82114438">
-    <w:abstractNumId w:val="82114438"/>
+  <w:num w:numId="98929679">
+    <w:abstractNumId w:val="98929679"/>
   </w:num>
-  <w:num w:numId="82114439">
-    <w:abstractNumId w:val="82114439"/>
+  <w:num w:numId="98929680">
+    <w:abstractNumId w:val="98929680"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -17616,51 +17616,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId817299351" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId475437220" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId991469cbcee6aa35d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/HISHPH/" TargetMode="External"/><Relationship Id="rId149269cbcee6aa3a2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/HISHPH/categorization" TargetMode="External"/><Relationship Id="rId727369cbcee6ac94b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/insects10050120" TargetMode="External"/><Relationship Id="rId901669cbcee6ac9d7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2017.5037" TargetMode="External"/><Relationship Id="rId142069cbcee6aca4a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://arcg.is/19SK8v" TargetMode="External"/><Relationship Id="rId261269cbcee6aca8c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eur-lex.europa.eu/legal-content/EN/TXT/?uri=CELEX%3A32019R2072" TargetMode="External"/><Relationship Id="rId841769cbcee6ad12e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId779369cbcee6ab874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId779369cbcee6ab874.jpg"/><Relationship Id="rId330969cbcee6ad1f3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId330969cbcee6ad1f3.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId699340414" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId915787507" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId583969f0d70c0e277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/HISHPH/" TargetMode="External"/><Relationship Id="rId193269f0d70c0e2bd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/HISHPH/categorization" TargetMode="External"/><Relationship Id="rId195569f0d70c10886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/insects10050120" TargetMode="External"/><Relationship Id="rId950269f0d70c10914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2017.5037" TargetMode="External"/><Relationship Id="rId317669f0d70c10996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://arcg.is/19SK8v" TargetMode="External"/><Relationship Id="rId520969f0d70c109dd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eur-lex.europa.eu/legal-content/EN/TXT/?uri=CELEX%3A32019R2072" TargetMode="External"/><Relationship Id="rId565769f0d70c1108b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId545569f0d70c0f811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId545569f0d70c0f811.jpg"/><Relationship Id="rId859169f0d70c11225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId859169f0d70c11225.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>