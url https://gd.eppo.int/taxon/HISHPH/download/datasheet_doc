--- v9 (2026-04-28)
+++ v10 (2026-05-19)
@@ -313,88 +313,88 @@
               </w:rPr>
               <w:t xml:space="preserve"> Distant, </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Hishimonus orientalis</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Emeljanov</w:t>
             </w:r>
-            <w:hyperlink r:id="rId583969f0d70c0e277" w:history="1">
+            <w:hyperlink r:id="rId87786a0c4c441723e" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II A)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193269f0d70c0e2bd" w:history="1">
+            <w:hyperlink r:id="rId93486a0c4c441729a" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -1517,63 +1517,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Hishimonus phycitis</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> was misreported in Australia (EFSA, 2017; Du &amp; Dai, 2019).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="32315088" name="name638269f0d70c0f814" descr="HISHPH_distribution_map.jpg"/>
+            <wp:docPr id="91846696" name="name51816a0c4c4418ad4" descr="HISHPH_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="HISHPH_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId545569f0d70c0f811" cstate="print"/>
+                    <a:blip r:embed="rId12006a0c4c4418ad1" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -3704,51 +3704,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Insects </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">10</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(5), 120. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId195569f0d70c10886" w:history="1">
+      <w:hyperlink r:id="rId99766a0c4c4419d83" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3390/insects10050120</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3785,51 +3785,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EFSA Journal</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> 15</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(10), 5030, 26 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId950269f0d70c10914" w:history="1">
+      <w:hyperlink r:id="rId52356a0c4c4419e42" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2017.5037</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3855,90 +3855,90 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Phytoplasma aurantifolia’ and its vector </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Hishimonus phycitis</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EFSA supporting publication 7026. Available online: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId317669f0d70c10996" w:history="1">
+      <w:hyperlink r:id="rId79086a0c4c4419eb8" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://arcg.is/19SK8v</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EU (2023) Commission Implementing Regulation (EU) 2019/2072 of 28 November 2019 establishing uniform conditions for the implementation of Regulation (EU) 2016/2031 of the European Parliament and the Council, as regards protective measures against pests of plants, and repealing Commission Regulation (EC) No 690/2008 and amending Commission Implementing Regulation (EU) 2018/2019. Consolidated version 32019R2072, 11/01/2023. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId520969f0d70c109dd" w:history="1">
+      <w:hyperlink r:id="rId39956a0c4c4419efd" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://eur-lex.europa.eu/legal-content/EN/TXT/?uri=CELEX%3A32019R2072</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [Accessed on 8 May 2023].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4925,51 +4925,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Hishimonus phycitis</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId565769f0d70c1108b" w:history="1">
+      <w:hyperlink r:id="rId74526a0c4c441a68f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -4982,63 +4982,63 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">This datasheet was first published online in 2023. It is maintained in an electronic format in the EPPO Global Database. The sections on 'Identity', ‘Hosts’, and 'Geographical distribution' are automatically updated from the database. For other sections, the date of last revision is indicated on the right.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="79987462" name="name984769f0d70c11226" descr="eu_funding_250.png"/>
+            <wp:docPr id="20206884" name="name45416a0c4c441a87e" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId859169f0d70c11225" cstate="print"/>
+                    <a:blip r:embed="rId55986a0c4c441a87c" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -5136,137 +5136,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="98929680">
+  <w:abstractNum w:abstractNumId="89883462">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="59978306">
+    <w:lvl w:ilvl="0" w:tplc="50921790">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="59978306" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="50921790" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="59978306" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="50921790" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="59978306" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="50921790" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="59978306" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="50921790" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="59978306" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="50921790" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="59978306" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="50921790" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="59978306" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="50921790" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="59978306" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="50921790" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="98929679">
+  <w:abstractNum w:abstractNumId="89883461">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="11671634">
+    <w:lvl w:ilvl="0" w:tplc="64165230">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -6018,55 +6018,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="98929679">
-    <w:abstractNumId w:val="98929679"/>
+  <w:num w:numId="89883461">
+    <w:abstractNumId w:val="89883461"/>
   </w:num>
-  <w:num w:numId="98929680">
-    <w:abstractNumId w:val="98929680"/>
+  <w:num w:numId="89883462">
+    <w:abstractNumId w:val="89883462"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -17616,51 +17616,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId699340414" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId915787507" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId583969f0d70c0e277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/HISHPH/" TargetMode="External"/><Relationship Id="rId193269f0d70c0e2bd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/HISHPH/categorization" TargetMode="External"/><Relationship Id="rId195569f0d70c10886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/insects10050120" TargetMode="External"/><Relationship Id="rId950269f0d70c10914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2017.5037" TargetMode="External"/><Relationship Id="rId317669f0d70c10996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://arcg.is/19SK8v" TargetMode="External"/><Relationship Id="rId520969f0d70c109dd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eur-lex.europa.eu/legal-content/EN/TXT/?uri=CELEX%3A32019R2072" TargetMode="External"/><Relationship Id="rId565769f0d70c1108b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId545569f0d70c0f811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId545569f0d70c0f811.jpg"/><Relationship Id="rId859169f0d70c11225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId859169f0d70c11225.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId256617012" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId329473242" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId87786a0c4c441723e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/HISHPH/" TargetMode="External"/><Relationship Id="rId93486a0c4c441729a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/HISHPH/categorization" TargetMode="External"/><Relationship Id="rId99766a0c4c4419d83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/insects10050120" TargetMode="External"/><Relationship Id="rId52356a0c4c4419e42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2017.5037" TargetMode="External"/><Relationship Id="rId79086a0c4c4419eb8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://arcg.is/19SK8v" TargetMode="External"/><Relationship Id="rId39956a0c4c4419efd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eur-lex.europa.eu/legal-content/EN/TXT/?uri=CELEX%3A32019R2072" TargetMode="External"/><Relationship Id="rId74526a0c4c441a68f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId12006a0c4c4418ad1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId12006a0c4c4418ad1.jpg"/><Relationship Id="rId55986a0c4c441a87c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId55986a0c4c441a87c.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>