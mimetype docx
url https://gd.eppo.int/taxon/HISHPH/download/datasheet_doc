--- v10 (2026-05-19)
+++ v11 (2026-06-12)
@@ -313,88 +313,88 @@
               </w:rPr>
               <w:t xml:space="preserve"> Distant, </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Hishimonus orientalis</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Emeljanov</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87786a0c4c441723e" w:history="1">
+            <w:hyperlink r:id="rId76246a2b6dc966054" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II A)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93486a0c4c441729a" w:history="1">
+            <w:hyperlink r:id="rId28226a2b6dc96609b" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -1517,63 +1517,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Hishimonus phycitis</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> was misreported in Australia (EFSA, 2017; Du &amp; Dai, 2019).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="91846696" name="name51816a0c4c4418ad4" descr="HISHPH_distribution_map.jpg"/>
+            <wp:docPr id="86336051" name="name64856a2b6dc9673c8" descr="HISHPH_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="HISHPH_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId12006a0c4c4418ad1" cstate="print"/>
+                    <a:blip r:embed="rId80026a2b6dc9673c5" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -3704,51 +3704,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Insects </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">10</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(5), 120. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId99766a0c4c4419d83" w:history="1">
+      <w:hyperlink r:id="rId28386a2b6dc968868" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3390/insects10050120</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3785,51 +3785,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EFSA Journal</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> 15</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(10), 5030, 26 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId52356a0c4c4419e42" w:history="1">
+      <w:hyperlink r:id="rId37966a2b6dc968900" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2017.5037</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3855,90 +3855,90 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Phytoplasma aurantifolia’ and its vector </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Hishimonus phycitis</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EFSA supporting publication 7026. Available online: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId79086a0c4c4419eb8" w:history="1">
+      <w:hyperlink r:id="rId31646a2b6dc968974" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://arcg.is/19SK8v</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EU (2023) Commission Implementing Regulation (EU) 2019/2072 of 28 November 2019 establishing uniform conditions for the implementation of Regulation (EU) 2016/2031 of the European Parliament and the Council, as regards protective measures against pests of plants, and repealing Commission Regulation (EC) No 690/2008 and amending Commission Implementing Regulation (EU) 2018/2019. Consolidated version 32019R2072, 11/01/2023. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId39956a0c4c4419efd" w:history="1">
+      <w:hyperlink r:id="rId77016a2b6dc9689b7" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://eur-lex.europa.eu/legal-content/EN/TXT/?uri=CELEX%3A32019R2072</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [Accessed on 8 May 2023].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4925,51 +4925,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Hishimonus phycitis</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId74526a0c4c441a68f" w:history="1">
+      <w:hyperlink r:id="rId66986a2b6dc96904f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -4982,63 +4982,63 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">This datasheet was first published online in 2023. It is maintained in an electronic format in the EPPO Global Database. The sections on 'Identity', ‘Hosts’, and 'Geographical distribution' are automatically updated from the database. For other sections, the date of last revision is indicated on the right.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="20206884" name="name45416a0c4c441a87e" descr="eu_funding_250.png"/>
+            <wp:docPr id="15021189" name="name74946a2b6dc96916b" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId55986a0c4c441a87c" cstate="print"/>
+                    <a:blip r:embed="rId89626a2b6dc969169" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -5136,137 +5136,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="89883462">
+  <w:abstractNum w:abstractNumId="16523233">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="50921790">
+    <w:lvl w:ilvl="0" w:tplc="41005271">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="50921790" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="41005271" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="50921790" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="41005271" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="50921790" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="41005271" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="50921790" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="41005271" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="50921790" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="41005271" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="50921790" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="41005271" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="50921790" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="41005271" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="50921790" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="41005271" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="89883461">
+  <w:abstractNum w:abstractNumId="16523232">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="64165230">
+    <w:lvl w:ilvl="0" w:tplc="12780536">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -6018,55 +6018,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="89883461">
-    <w:abstractNumId w:val="89883461"/>
+  <w:num w:numId="16523232">
+    <w:abstractNumId w:val="16523232"/>
   </w:num>
-  <w:num w:numId="89883462">
-    <w:abstractNumId w:val="89883462"/>
+  <w:num w:numId="16523233">
+    <w:abstractNumId w:val="16523233"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -17616,51 +17616,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId256617012" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId329473242" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId87786a0c4c441723e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/HISHPH/" TargetMode="External"/><Relationship Id="rId93486a0c4c441729a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/HISHPH/categorization" TargetMode="External"/><Relationship Id="rId99766a0c4c4419d83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/insects10050120" TargetMode="External"/><Relationship Id="rId52356a0c4c4419e42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2017.5037" TargetMode="External"/><Relationship Id="rId79086a0c4c4419eb8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://arcg.is/19SK8v" TargetMode="External"/><Relationship Id="rId39956a0c4c4419efd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eur-lex.europa.eu/legal-content/EN/TXT/?uri=CELEX%3A32019R2072" TargetMode="External"/><Relationship Id="rId74526a0c4c441a68f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId12006a0c4c4418ad1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId12006a0c4c4418ad1.jpg"/><Relationship Id="rId55986a0c4c441a87c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId55986a0c4c441a87c.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId468961305" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId848387013" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId76246a2b6dc966054" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/HISHPH/" TargetMode="External"/><Relationship Id="rId28226a2b6dc96609b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/HISHPH/categorization" TargetMode="External"/><Relationship Id="rId28386a2b6dc968868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/insects10050120" TargetMode="External"/><Relationship Id="rId37966a2b6dc968900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2017.5037" TargetMode="External"/><Relationship Id="rId31646a2b6dc968974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://arcg.is/19SK8v" TargetMode="External"/><Relationship Id="rId77016a2b6dc9689b7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eur-lex.europa.eu/legal-content/EN/TXT/?uri=CELEX%3A32019R2072" TargetMode="External"/><Relationship Id="rId66986a2b6dc96904f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId80026a2b6dc9673c5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId80026a2b6dc9673c5.jpg"/><Relationship Id="rId89626a2b6dc969169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId89626a2b6dc969169.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>