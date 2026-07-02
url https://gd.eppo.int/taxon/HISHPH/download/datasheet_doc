--- v11 (2026-06-12)
+++ v12 (2026-07-02)
@@ -313,88 +313,88 @@
               </w:rPr>
               <w:t xml:space="preserve"> Distant, </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Hishimonus orientalis</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Emeljanov</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76246a2b6dc966054" w:history="1">
+            <w:hyperlink r:id="rId19996a466146108bd" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II A)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28226a2b6dc96609b" w:history="1">
+            <w:hyperlink r:id="rId73286a46614610901" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -1290,171 +1290,171 @@
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Medicago sativa</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Phaseolus aconitifolius</w:t>
+        <w:t xml:space="preserve">Raphanus sativus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Raphanus sativus</w:t>
+        <w:t xml:space="preserve">Saccharum officinarum</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Saccharum officinarum</w:t>
+        <w:t xml:space="preserve">Sesamum indicum</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Sesamum indicum</w:t>
+        <w:t xml:space="preserve">Sesbania cannabina</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Sesbania cannabina</w:t>
+        <w:t xml:space="preserve">Solanum lycopersicum</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Solanum lycopersicum</w:t>
+        <w:t xml:space="preserve">Solanum melongena</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Solanum melongena</w:t>
+        <w:t xml:space="preserve">Vigna aconitifolia</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Withania somnifera</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
@@ -1517,63 +1517,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Hishimonus phycitis</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> was misreported in Australia (EFSA, 2017; Du &amp; Dai, 2019).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="86336051" name="name64856a2b6dc9673c8" descr="HISHPH_distribution_map.jpg"/>
+            <wp:docPr id="85859400" name="name32246a46614611b72" descr="HISHPH_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="HISHPH_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId80026a2b6dc9673c5" cstate="print"/>
+                    <a:blip r:embed="rId43116a46614611b6f" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -3704,51 +3704,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Insects </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">10</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(5), 120. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId28386a2b6dc968868" w:history="1">
+      <w:hyperlink r:id="rId66366a46614612c2c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3390/insects10050120</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3785,51 +3785,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EFSA Journal</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> 15</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(10), 5030, 26 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId37966a2b6dc968900" w:history="1">
+      <w:hyperlink r:id="rId36236a46614612cb9" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2017.5037</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3855,90 +3855,90 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Phytoplasma aurantifolia’ and its vector </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Hishimonus phycitis</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EFSA supporting publication 7026. Available online: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId31646a2b6dc968974" w:history="1">
+      <w:hyperlink r:id="rId83366a46614612d2a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://arcg.is/19SK8v</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EU (2023) Commission Implementing Regulation (EU) 2019/2072 of 28 November 2019 establishing uniform conditions for the implementation of Regulation (EU) 2016/2031 of the European Parliament and the Council, as regards protective measures against pests of plants, and repealing Commission Regulation (EC) No 690/2008 and amending Commission Implementing Regulation (EU) 2018/2019. Consolidated version 32019R2072, 11/01/2023. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId77016a2b6dc9689b7" w:history="1">
+      <w:hyperlink r:id="rId60256a46614612d6d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://eur-lex.europa.eu/legal-content/EN/TXT/?uri=CELEX%3A32019R2072</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [Accessed on 8 May 2023].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4925,51 +4925,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Hishimonus phycitis</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId66986a2b6dc96904f" w:history="1">
+      <w:hyperlink r:id="rId76726a4661461342f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -4982,63 +4982,63 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">This datasheet was first published online in 2023. It is maintained in an electronic format in the EPPO Global Database. The sections on 'Identity', ‘Hosts’, and 'Geographical distribution' are automatically updated from the database. For other sections, the date of last revision is indicated on the right.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="15021189" name="name74946a2b6dc96916b" descr="eu_funding_250.png"/>
+            <wp:docPr id="34396218" name="name20656a466146134d7" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId89626a2b6dc969169" cstate="print"/>
+                    <a:blip r:embed="rId79106a466146134d5" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -5136,137 +5136,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="16523233">
+  <w:abstractNum w:abstractNumId="37220963">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="41005271">
+    <w:lvl w:ilvl="0" w:tplc="47829341">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="41005271" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="47829341" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="41005271" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="47829341" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="41005271" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="47829341" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="41005271" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="47829341" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="41005271" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="47829341" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="41005271" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="47829341" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="41005271" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="47829341" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="41005271" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="47829341" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="16523232">
+  <w:abstractNum w:abstractNumId="37220962">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="12780536">
+    <w:lvl w:ilvl="0" w:tplc="62555961">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -6018,55 +6018,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="16523232">
-    <w:abstractNumId w:val="16523232"/>
+  <w:num w:numId="37220962">
+    <w:abstractNumId w:val="37220962"/>
   </w:num>
-  <w:num w:numId="16523233">
-    <w:abstractNumId w:val="16523233"/>
+  <w:num w:numId="37220963">
+    <w:abstractNumId w:val="37220963"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -17616,51 +17616,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId468961305" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId848387013" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId76246a2b6dc966054" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/HISHPH/" TargetMode="External"/><Relationship Id="rId28226a2b6dc96609b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/HISHPH/categorization" TargetMode="External"/><Relationship Id="rId28386a2b6dc968868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/insects10050120" TargetMode="External"/><Relationship Id="rId37966a2b6dc968900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2017.5037" TargetMode="External"/><Relationship Id="rId31646a2b6dc968974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://arcg.is/19SK8v" TargetMode="External"/><Relationship Id="rId77016a2b6dc9689b7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eur-lex.europa.eu/legal-content/EN/TXT/?uri=CELEX%3A32019R2072" TargetMode="External"/><Relationship Id="rId66986a2b6dc96904f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId80026a2b6dc9673c5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId80026a2b6dc9673c5.jpg"/><Relationship Id="rId89626a2b6dc969169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId89626a2b6dc969169.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId145459435" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId688227852" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId19996a466146108bd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/HISHPH/" TargetMode="External"/><Relationship Id="rId73286a46614610901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/HISHPH/categorization" TargetMode="External"/><Relationship Id="rId66366a46614612c2c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/insects10050120" TargetMode="External"/><Relationship Id="rId36236a46614612cb9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2017.5037" TargetMode="External"/><Relationship Id="rId83366a46614612d2a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://arcg.is/19SK8v" TargetMode="External"/><Relationship Id="rId60256a46614612d6d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eur-lex.europa.eu/legal-content/EN/TXT/?uri=CELEX%3A32019R2072" TargetMode="External"/><Relationship Id="rId76726a4661461342f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId43116a46614611b6f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId43116a46614611b6f.jpg"/><Relationship Id="rId79106a466146134d5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId79106a466146134d5.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>