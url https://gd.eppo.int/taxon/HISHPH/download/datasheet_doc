--- v12 (2026-07-02)
+++ v13 (2026-07-02)
@@ -313,88 +313,88 @@
               </w:rPr>
               <w:t xml:space="preserve"> Distant, </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Hishimonus orientalis</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Emeljanov</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19996a466146108bd" w:history="1">
+            <w:hyperlink r:id="rId89876a467020b6162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II A)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73286a46614610901" w:history="1">
+            <w:hyperlink r:id="rId66846a467020b61a9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -1517,63 +1517,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Hishimonus phycitis</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> was misreported in Australia (EFSA, 2017; Du &amp; Dai, 2019).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="85859400" name="name32246a46614611b72" descr="HISHPH_distribution_map.jpg"/>
+            <wp:docPr id="24740664" name="name43056a467020b73f2" descr="HISHPH_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="HISHPH_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId43116a46614611b6f" cstate="print"/>
+                    <a:blip r:embed="rId60886a467020b73f0" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -3704,51 +3704,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Insects </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">10</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(5), 120. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId66366a46614612c2c" w:history="1">
+      <w:hyperlink r:id="rId75806a467020b8493" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3390/insects10050120</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3785,51 +3785,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EFSA Journal</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> 15</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(10), 5030, 26 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId36236a46614612cb9" w:history="1">
+      <w:hyperlink r:id="rId96386a467020b851f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2017.5037</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3855,90 +3855,90 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Phytoplasma aurantifolia’ and its vector </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Hishimonus phycitis</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EFSA supporting publication 7026. Available online: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId83366a46614612d2a" w:history="1">
+      <w:hyperlink r:id="rId72526a467020b858f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://arcg.is/19SK8v</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EU (2023) Commission Implementing Regulation (EU) 2019/2072 of 28 November 2019 establishing uniform conditions for the implementation of Regulation (EU) 2016/2031 of the European Parliament and the Council, as regards protective measures against pests of plants, and repealing Commission Regulation (EC) No 690/2008 and amending Commission Implementing Regulation (EU) 2018/2019. Consolidated version 32019R2072, 11/01/2023. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId60256a46614612d6d" w:history="1">
+      <w:hyperlink r:id="rId27666a467020b85d0" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://eur-lex.europa.eu/legal-content/EN/TXT/?uri=CELEX%3A32019R2072</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [Accessed on 8 May 2023].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4925,51 +4925,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Hishimonus phycitis</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId76726a4661461342f" w:history="1">
+      <w:hyperlink r:id="rId23346a467020b8c6e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -4982,63 +4982,63 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">This datasheet was first published online in 2023. It is maintained in an electronic format in the EPPO Global Database. The sections on 'Identity', ‘Hosts’, and 'Geographical distribution' are automatically updated from the database. For other sections, the date of last revision is indicated on the right.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="34396218" name="name20656a466146134d7" descr="eu_funding_250.png"/>
+            <wp:docPr id="8118837" name="name64956a467020b8f96" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId79106a466146134d5" cstate="print"/>
+                    <a:blip r:embed="rId81696a467020b8f95" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -5136,137 +5136,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="37220963">
+  <w:abstractNum w:abstractNumId="90836357">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="47829341">
+    <w:lvl w:ilvl="0" w:tplc="50570232">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="47829341" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="50570232" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="47829341" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="50570232" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="47829341" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="50570232" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="47829341" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="50570232" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="47829341" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="50570232" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="47829341" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="50570232" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="47829341" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="50570232" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="47829341" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="50570232" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="37220962">
+  <w:abstractNum w:abstractNumId="90836356">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="62555961">
+    <w:lvl w:ilvl="0" w:tplc="35799721">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -6018,55 +6018,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="37220962">
-    <w:abstractNumId w:val="37220962"/>
+  <w:num w:numId="90836356">
+    <w:abstractNumId w:val="90836356"/>
   </w:num>
-  <w:num w:numId="37220963">
-    <w:abstractNumId w:val="37220963"/>
+  <w:num w:numId="90836357">
+    <w:abstractNumId w:val="90836357"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -17616,51 +17616,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId145459435" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId688227852" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId19996a466146108bd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/HISHPH/" TargetMode="External"/><Relationship Id="rId73286a46614610901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/HISHPH/categorization" TargetMode="External"/><Relationship Id="rId66366a46614612c2c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/insects10050120" TargetMode="External"/><Relationship Id="rId36236a46614612cb9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2017.5037" TargetMode="External"/><Relationship Id="rId83366a46614612d2a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://arcg.is/19SK8v" TargetMode="External"/><Relationship Id="rId60256a46614612d6d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eur-lex.europa.eu/legal-content/EN/TXT/?uri=CELEX%3A32019R2072" TargetMode="External"/><Relationship Id="rId76726a4661461342f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId43116a46614611b6f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId43116a46614611b6f.jpg"/><Relationship Id="rId79106a466146134d5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId79106a466146134d5.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId300481168" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId802756325" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId89876a467020b6162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/HISHPH/" TargetMode="External"/><Relationship Id="rId66846a467020b61a9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/HISHPH/categorization" TargetMode="External"/><Relationship Id="rId75806a467020b8493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/insects10050120" TargetMode="External"/><Relationship Id="rId96386a467020b851f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2017.5037" TargetMode="External"/><Relationship Id="rId72526a467020b858f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://arcg.is/19SK8v" TargetMode="External"/><Relationship Id="rId27666a467020b85d0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eur-lex.europa.eu/legal-content/EN/TXT/?uri=CELEX%3A32019R2072" TargetMode="External"/><Relationship Id="rId23346a467020b8c6e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId60886a467020b73f0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId60886a467020b73f0.jpg"/><Relationship Id="rId81696a467020b8f95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId81696a467020b8f95.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>