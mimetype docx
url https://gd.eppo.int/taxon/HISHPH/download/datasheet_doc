--- v13 (2026-07-02)
+++ v14 (2026-07-26)
@@ -313,88 +313,88 @@
               </w:rPr>
               <w:t xml:space="preserve"> Distant, </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Hishimonus orientalis</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Emeljanov</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89876a467020b6162" w:history="1">
+            <w:hyperlink r:id="rId58136a65f1b512fa8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II A)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66846a467020b61a9" w:history="1">
+            <w:hyperlink r:id="rId96156a65f1b512ff7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -1517,63 +1517,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Hishimonus phycitis</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> was misreported in Australia (EFSA, 2017; Du &amp; Dai, 2019).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="24740664" name="name43056a467020b73f2" descr="HISHPH_distribution_map.jpg"/>
+            <wp:docPr id="86932018" name="name23276a65f1b515371" descr="HISHPH_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="HISHPH_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId60886a467020b73f0" cstate="print"/>
+                    <a:blip r:embed="rId79596a65f1b51536a" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -3704,51 +3704,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Insects </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">10</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(5), 120. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId75806a467020b8493" w:history="1">
+      <w:hyperlink r:id="rId83076a65f1b516580" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3390/insects10050120</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3785,51 +3785,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EFSA Journal</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> 15</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(10), 5030, 26 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId96386a467020b851f" w:history="1">
+      <w:hyperlink r:id="rId11276a65f1b51662e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2017.5037</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3855,90 +3855,90 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Phytoplasma aurantifolia’ and its vector </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Hishimonus phycitis</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EFSA supporting publication 7026. Available online: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId72526a467020b858f" w:history="1">
+      <w:hyperlink r:id="rId19836a65f1b5166a3" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://arcg.is/19SK8v</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EU (2023) Commission Implementing Regulation (EU) 2019/2072 of 28 November 2019 establishing uniform conditions for the implementation of Regulation (EU) 2016/2031 of the European Parliament and the Council, as regards protective measures against pests of plants, and repealing Commission Regulation (EC) No 690/2008 and amending Commission Implementing Regulation (EU) 2018/2019. Consolidated version 32019R2072, 11/01/2023. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId27666a467020b85d0" w:history="1">
+      <w:hyperlink r:id="rId48436a65f1b5166e6" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://eur-lex.europa.eu/legal-content/EN/TXT/?uri=CELEX%3A32019R2072</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [Accessed on 8 May 2023].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4925,51 +4925,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Hishimonus phycitis</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId23346a467020b8c6e" w:history="1">
+      <w:hyperlink r:id="rId66716a65f1b517390" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -4982,63 +4982,63 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">This datasheet was first published online in 2023. It is maintained in an electronic format in the EPPO Global Database. The sections on 'Identity', ‘Hosts’, and 'Geographical distribution' are automatically updated from the database. For other sections, the date of last revision is indicated on the right.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="8118837" name="name64956a467020b8f96" descr="eu_funding_250.png"/>
+            <wp:docPr id="55294120" name="name84626a65f1b51749b" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId81696a467020b8f95" cstate="print"/>
+                    <a:blip r:embed="rId24076a65f1b51749a" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -5136,137 +5136,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="90836357">
+  <w:abstractNum w:abstractNumId="52186087">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="50570232">
+    <w:lvl w:ilvl="0" w:tplc="51754299">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="50570232" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="51754299" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="50570232" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="51754299" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="50570232" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="51754299" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="50570232" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="51754299" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="50570232" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="51754299" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="50570232" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="51754299" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="50570232" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="51754299" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="50570232" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="51754299" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="90836356">
+  <w:abstractNum w:abstractNumId="52186086">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="35799721">
+    <w:lvl w:ilvl="0" w:tplc="41891569">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -6018,55 +6018,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="90836356">
-    <w:abstractNumId w:val="90836356"/>
+  <w:num w:numId="52186086">
+    <w:abstractNumId w:val="52186086"/>
   </w:num>
-  <w:num w:numId="90836357">
-    <w:abstractNumId w:val="90836357"/>
+  <w:num w:numId="52186087">
+    <w:abstractNumId w:val="52186087"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -17616,51 +17616,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId300481168" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId802756325" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId89876a467020b6162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/HISHPH/" TargetMode="External"/><Relationship Id="rId66846a467020b61a9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/HISHPH/categorization" TargetMode="External"/><Relationship Id="rId75806a467020b8493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/insects10050120" TargetMode="External"/><Relationship Id="rId96386a467020b851f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2017.5037" TargetMode="External"/><Relationship Id="rId72526a467020b858f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://arcg.is/19SK8v" TargetMode="External"/><Relationship Id="rId27666a467020b85d0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eur-lex.europa.eu/legal-content/EN/TXT/?uri=CELEX%3A32019R2072" TargetMode="External"/><Relationship Id="rId23346a467020b8c6e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId60886a467020b73f0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId60886a467020b73f0.jpg"/><Relationship Id="rId81696a467020b8f95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId81696a467020b8f95.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId629834182" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId935344249" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId58136a65f1b512fa8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/HISHPH/" TargetMode="External"/><Relationship Id="rId96156a65f1b512ff7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/HISHPH/categorization" TargetMode="External"/><Relationship Id="rId83076a65f1b516580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/insects10050120" TargetMode="External"/><Relationship Id="rId11276a65f1b51662e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2017.5037" TargetMode="External"/><Relationship Id="rId19836a65f1b5166a3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://arcg.is/19SK8v" TargetMode="External"/><Relationship Id="rId48436a65f1b5166e6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eur-lex.europa.eu/legal-content/EN/TXT/?uri=CELEX%3A32019R2072" TargetMode="External"/><Relationship Id="rId66716a65f1b517390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId79596a65f1b51536a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId79596a65f1b51536a.jpg"/><Relationship Id="rId24076a65f1b51749a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId24076a65f1b51749a.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>