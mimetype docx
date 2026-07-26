--- v14 (2026-07-26)
+++ v15 (2026-07-26)
@@ -313,88 +313,88 @@
               </w:rPr>
               <w:t xml:space="preserve"> Distant, </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Hishimonus orientalis</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Emeljanov</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58136a65f1b512fa8" w:history="1">
+            <w:hyperlink r:id="rId87486a6602561c026" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II A)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96156a65f1b512ff7" w:history="1">
+            <w:hyperlink r:id="rId66256a6602561c068" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -1517,63 +1517,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Hishimonus phycitis</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> was misreported in Australia (EFSA, 2017; Du &amp; Dai, 2019).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="86932018" name="name23276a65f1b515371" descr="HISHPH_distribution_map.jpg"/>
+            <wp:docPr id="6194821" name="name78336a6602561d44b" descr="HISHPH_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="HISHPH_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId79596a65f1b51536a" cstate="print"/>
+                    <a:blip r:embed="rId30826a6602561d448" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -3704,51 +3704,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Insects </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">10</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(5), 120. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId83076a65f1b516580" w:history="1">
+      <w:hyperlink r:id="rId21906a6602561e6ca" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3390/insects10050120</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3785,51 +3785,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EFSA Journal</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> 15</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(10), 5030, 26 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId11276a65f1b51662e" w:history="1">
+      <w:hyperlink r:id="rId53396a6602561e757" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2017.5037</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3855,90 +3855,90 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Phytoplasma aurantifolia’ and its vector </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Hishimonus phycitis</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EFSA supporting publication 7026. Available online: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId19836a65f1b5166a3" w:history="1">
+      <w:hyperlink r:id="rId52836a6602561e7c9" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://arcg.is/19SK8v</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EU (2023) Commission Implementing Regulation (EU) 2019/2072 of 28 November 2019 establishing uniform conditions for the implementation of Regulation (EU) 2016/2031 of the European Parliament and the Council, as regards protective measures against pests of plants, and repealing Commission Regulation (EC) No 690/2008 and amending Commission Implementing Regulation (EU) 2018/2019. Consolidated version 32019R2072, 11/01/2023. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId48436a65f1b5166e6" w:history="1">
+      <w:hyperlink r:id="rId97836a6602561e80b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://eur-lex.europa.eu/legal-content/EN/TXT/?uri=CELEX%3A32019R2072</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [Accessed on 8 May 2023].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4925,51 +4925,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Hishimonus phycitis</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId66716a65f1b517390" w:history="1">
+      <w:hyperlink r:id="rId36426a6602561eea5" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -4982,63 +4982,63 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">This datasheet was first published online in 2023. It is maintained in an electronic format in the EPPO Global Database. The sections on 'Identity', ‘Hosts’, and 'Geographical distribution' are automatically updated from the database. For other sections, the date of last revision is indicated on the right.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="55294120" name="name84626a65f1b51749b" descr="eu_funding_250.png"/>
+            <wp:docPr id="81898855" name="name96796a6602561f0df" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId24076a65f1b51749a" cstate="print"/>
+                    <a:blip r:embed="rId22566a6602561f0dd" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -5136,137 +5136,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="52186087">
+  <w:abstractNum w:abstractNumId="41276969">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="51754299">
+    <w:lvl w:ilvl="0" w:tplc="82056496">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="51754299" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="82056496" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="51754299" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="82056496" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="51754299" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="82056496" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="51754299" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="82056496" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="51754299" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="82056496" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="51754299" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="82056496" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="51754299" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="82056496" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="51754299" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="82056496" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="52186086">
+  <w:abstractNum w:abstractNumId="41276968">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="41891569">
+    <w:lvl w:ilvl="0" w:tplc="57557782">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -6018,55 +6018,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="52186086">
-    <w:abstractNumId w:val="52186086"/>
+  <w:num w:numId="41276968">
+    <w:abstractNumId w:val="41276968"/>
   </w:num>
-  <w:num w:numId="52186087">
-    <w:abstractNumId w:val="52186087"/>
+  <w:num w:numId="41276969">
+    <w:abstractNumId w:val="41276969"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -17616,51 +17616,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId629834182" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId935344249" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId58136a65f1b512fa8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/HISHPH/" TargetMode="External"/><Relationship Id="rId96156a65f1b512ff7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/HISHPH/categorization" TargetMode="External"/><Relationship Id="rId83076a65f1b516580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/insects10050120" TargetMode="External"/><Relationship Id="rId11276a65f1b51662e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2017.5037" TargetMode="External"/><Relationship Id="rId19836a65f1b5166a3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://arcg.is/19SK8v" TargetMode="External"/><Relationship Id="rId48436a65f1b5166e6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eur-lex.europa.eu/legal-content/EN/TXT/?uri=CELEX%3A32019R2072" TargetMode="External"/><Relationship Id="rId66716a65f1b517390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId79596a65f1b51536a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId79596a65f1b51536a.jpg"/><Relationship Id="rId24076a65f1b51749a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId24076a65f1b51749a.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId956042334" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId899234425" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId87486a6602561c026" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/HISHPH/" TargetMode="External"/><Relationship Id="rId66256a6602561c068" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/HISHPH/categorization" TargetMode="External"/><Relationship Id="rId21906a6602561e6ca" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/insects10050120" TargetMode="External"/><Relationship Id="rId53396a6602561e757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2017.5037" TargetMode="External"/><Relationship Id="rId52836a6602561e7c9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://arcg.is/19SK8v" TargetMode="External"/><Relationship Id="rId97836a6602561e80b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eur-lex.europa.eu/legal-content/EN/TXT/?uri=CELEX%3A32019R2072" TargetMode="External"/><Relationship Id="rId36426a6602561eea5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId30826a6602561d448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId30826a6602561d448.jpg"/><Relationship Id="rId22566a6602561f0dd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId22566a6602561f0dd.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>