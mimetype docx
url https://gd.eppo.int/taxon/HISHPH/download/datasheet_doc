--- v15 (2026-07-26)
+++ v16 (2026-08-15)
@@ -313,88 +313,88 @@
               </w:rPr>
               <w:t xml:space="preserve"> Distant, </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Hishimonus orientalis</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Emeljanov</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87486a6602561c026" w:history="1">
+            <w:hyperlink r:id="rId69496a808b0fa0510" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II A)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66256a6602561c068" w:history="1">
+            <w:hyperlink r:id="rId31906a808b0fa0559" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -1517,63 +1517,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Hishimonus phycitis</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> was misreported in Australia (EFSA, 2017; Du &amp; Dai, 2019).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="6194821" name="name78336a6602561d44b" descr="HISHPH_distribution_map.jpg"/>
+            <wp:docPr id="86202551" name="name49676a808b0fa1a5b" descr="HISHPH_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="HISHPH_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId30826a6602561d448" cstate="print"/>
+                    <a:blip r:embed="rId31936a808b0fa1a57" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -3704,51 +3704,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Insects </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">10</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(5), 120. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId21906a6602561e6ca" w:history="1">
+      <w:hyperlink r:id="rId90716a808b0fa2b52" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3390/insects10050120</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3785,51 +3785,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EFSA Journal</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> 15</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(10), 5030, 26 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId53396a6602561e757" w:history="1">
+      <w:hyperlink r:id="rId23506a808b0fa2be1" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2017.5037</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3855,90 +3855,90 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Phytoplasma aurantifolia’ and its vector </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Hishimonus phycitis</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EFSA supporting publication 7026. Available online: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId52836a6602561e7c9" w:history="1">
+      <w:hyperlink r:id="rId29646a808b0fa2c54" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://arcg.is/19SK8v</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EU (2023) Commission Implementing Regulation (EU) 2019/2072 of 28 November 2019 establishing uniform conditions for the implementation of Regulation (EU) 2016/2031 of the European Parliament and the Council, as regards protective measures against pests of plants, and repealing Commission Regulation (EC) No 690/2008 and amending Commission Implementing Regulation (EU) 2018/2019. Consolidated version 32019R2072, 11/01/2023. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId97836a6602561e80b" w:history="1">
+      <w:hyperlink r:id="rId47066a808b0fa2c99" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://eur-lex.europa.eu/legal-content/EN/TXT/?uri=CELEX%3A32019R2072</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [Accessed on 8 May 2023].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4925,51 +4925,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Hishimonus phycitis</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId36426a6602561eea5" w:history="1">
+      <w:hyperlink r:id="rId67756a808b0fa3361" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -4982,63 +4982,63 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">This datasheet was first published online in 2023. It is maintained in an electronic format in the EPPO Global Database. The sections on 'Identity', ‘Hosts’, and 'Geographical distribution' are automatically updated from the database. For other sections, the date of last revision is indicated on the right.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="81898855" name="name96796a6602561f0df" descr="eu_funding_250.png"/>
+            <wp:docPr id="54165912" name="name41586a808b0fa382d" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId22566a6602561f0dd" cstate="print"/>
+                    <a:blip r:embed="rId67506a808b0fa382b" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -5136,137 +5136,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="41276969">
+  <w:abstractNum w:abstractNumId="31176269">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="82056496">
+    <w:lvl w:ilvl="0" w:tplc="42848475">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="82056496" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="42848475" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="82056496" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="42848475" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="82056496" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="42848475" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="82056496" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="42848475" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="82056496" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="42848475" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="82056496" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="42848475" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="82056496" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="42848475" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="82056496" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="42848475" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="41276968">
+  <w:abstractNum w:abstractNumId="31176268">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="57557782">
+    <w:lvl w:ilvl="0" w:tplc="52139120">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -6018,55 +6018,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="41276968">
-    <w:abstractNumId w:val="41276968"/>
+  <w:num w:numId="31176268">
+    <w:abstractNumId w:val="31176268"/>
   </w:num>
-  <w:num w:numId="41276969">
-    <w:abstractNumId w:val="41276969"/>
+  <w:num w:numId="31176269">
+    <w:abstractNumId w:val="31176269"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -17616,51 +17616,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId956042334" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId899234425" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId87486a6602561c026" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/HISHPH/" TargetMode="External"/><Relationship Id="rId66256a6602561c068" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/HISHPH/categorization" TargetMode="External"/><Relationship Id="rId21906a6602561e6ca" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/insects10050120" TargetMode="External"/><Relationship Id="rId53396a6602561e757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2017.5037" TargetMode="External"/><Relationship Id="rId52836a6602561e7c9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://arcg.is/19SK8v" TargetMode="External"/><Relationship Id="rId97836a6602561e80b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eur-lex.europa.eu/legal-content/EN/TXT/?uri=CELEX%3A32019R2072" TargetMode="External"/><Relationship Id="rId36426a6602561eea5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId30826a6602561d448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId30826a6602561d448.jpg"/><Relationship Id="rId22566a6602561f0dd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId22566a6602561f0dd.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId208634588" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId616958197" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId69496a808b0fa0510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/HISHPH/" TargetMode="External"/><Relationship Id="rId31906a808b0fa0559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/HISHPH/categorization" TargetMode="External"/><Relationship Id="rId90716a808b0fa2b52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/insects10050120" TargetMode="External"/><Relationship Id="rId23506a808b0fa2be1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2017.5037" TargetMode="External"/><Relationship Id="rId29646a808b0fa2c54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://arcg.is/19SK8v" TargetMode="External"/><Relationship Id="rId47066a808b0fa2c99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eur-lex.europa.eu/legal-content/EN/TXT/?uri=CELEX%3A32019R2072" TargetMode="External"/><Relationship Id="rId67756a808b0fa3361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId31936a808b0fa1a57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId31936a808b0fa1a57.jpg"/><Relationship Id="rId67506a808b0fa382b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId67506a808b0fa382b.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>