--- v16 (2026-08-15)
+++ v17 (2026-09-04)
@@ -313,88 +313,88 @@
               </w:rPr>
               <w:t xml:space="preserve"> Distant, </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Hishimonus orientalis</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Emeljanov</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69496a808b0fa0510" w:history="1">
+            <w:hyperlink r:id="rId28356a9b0a4389564" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II A)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31906a808b0fa0559" w:history="1">
+            <w:hyperlink r:id="rId43286a9b0a43895a9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -1517,63 +1517,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Hishimonus phycitis</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> was misreported in Australia (EFSA, 2017; Du &amp; Dai, 2019).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="86202551" name="name49676a808b0fa1a5b" descr="HISHPH_distribution_map.jpg"/>
+            <wp:docPr id="14082588" name="name88146a9b0a438a9fa" descr="HISHPH_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="HISHPH_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId31936a808b0fa1a57" cstate="print"/>
+                    <a:blip r:embed="rId11836a9b0a438a9f7" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -3704,51 +3704,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Insects </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">10</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(5), 120. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId90716a808b0fa2b52" w:history="1">
+      <w:hyperlink r:id="rId20176a9b0a438ba4a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3390/insects10050120</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3785,51 +3785,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EFSA Journal</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> 15</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(10), 5030, 26 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId23506a808b0fa2be1" w:history="1">
+      <w:hyperlink r:id="rId53546a9b0a438bad8" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2017.5037</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3855,90 +3855,90 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Phytoplasma aurantifolia’ and its vector </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Hishimonus phycitis</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EFSA supporting publication 7026. Available online: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId29646a808b0fa2c54" w:history="1">
+      <w:hyperlink r:id="rId31156a9b0a438bb54" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://arcg.is/19SK8v</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EU (2023) Commission Implementing Regulation (EU) 2019/2072 of 28 November 2019 establishing uniform conditions for the implementation of Regulation (EU) 2016/2031 of the European Parliament and the Council, as regards protective measures against pests of plants, and repealing Commission Regulation (EC) No 690/2008 and amending Commission Implementing Regulation (EU) 2018/2019. Consolidated version 32019R2072, 11/01/2023. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId47066a808b0fa2c99" w:history="1">
+      <w:hyperlink r:id="rId61786a9b0a438bb9b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://eur-lex.europa.eu/legal-content/EN/TXT/?uri=CELEX%3A32019R2072</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [Accessed on 8 May 2023].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4925,51 +4925,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Hishimonus phycitis</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId67756a808b0fa3361" w:history="1">
+      <w:hyperlink r:id="rId79806a9b0a438c24d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -4982,63 +4982,63 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">This datasheet was first published online in 2023. It is maintained in an electronic format in the EPPO Global Database. The sections on 'Identity', ‘Hosts’, and 'Geographical distribution' are automatically updated from the database. For other sections, the date of last revision is indicated on the right.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="54165912" name="name41586a808b0fa382d" descr="eu_funding_250.png"/>
+            <wp:docPr id="44434571" name="name72896a9b0a438c2f1" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId67506a808b0fa382b" cstate="print"/>
+                    <a:blip r:embed="rId53216a9b0a438c2f0" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -5136,137 +5136,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="31176269">
+  <w:abstractNum w:abstractNumId="94683104">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="42848475">
+    <w:lvl w:ilvl="0" w:tplc="67501684">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="42848475" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="67501684" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="42848475" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="67501684" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="42848475" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="67501684" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="42848475" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="67501684" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="42848475" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="67501684" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="42848475" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="67501684" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="42848475" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="67501684" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="42848475" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="67501684" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="31176268">
+  <w:abstractNum w:abstractNumId="94683103">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="52139120">
+    <w:lvl w:ilvl="0" w:tplc="86941813">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -6018,55 +6018,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="31176268">
-    <w:abstractNumId w:val="31176268"/>
+  <w:num w:numId="94683103">
+    <w:abstractNumId w:val="94683103"/>
   </w:num>
-  <w:num w:numId="31176269">
-    <w:abstractNumId w:val="31176269"/>
+  <w:num w:numId="94683104">
+    <w:abstractNumId w:val="94683104"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -17616,51 +17616,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId208634588" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId616958197" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId69496a808b0fa0510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/HISHPH/" TargetMode="External"/><Relationship Id="rId31906a808b0fa0559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/HISHPH/categorization" TargetMode="External"/><Relationship Id="rId90716a808b0fa2b52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/insects10050120" TargetMode="External"/><Relationship Id="rId23506a808b0fa2be1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2017.5037" TargetMode="External"/><Relationship Id="rId29646a808b0fa2c54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://arcg.is/19SK8v" TargetMode="External"/><Relationship Id="rId47066a808b0fa2c99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eur-lex.europa.eu/legal-content/EN/TXT/?uri=CELEX%3A32019R2072" TargetMode="External"/><Relationship Id="rId67756a808b0fa3361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId31936a808b0fa1a57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId31936a808b0fa1a57.jpg"/><Relationship Id="rId67506a808b0fa382b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId67506a808b0fa382b.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId388730926" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId753363887" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId28356a9b0a4389564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/HISHPH/" TargetMode="External"/><Relationship Id="rId43286a9b0a43895a9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/HISHPH/categorization" TargetMode="External"/><Relationship Id="rId20176a9b0a438ba4a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/insects10050120" TargetMode="External"/><Relationship Id="rId53546a9b0a438bad8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2017.5037" TargetMode="External"/><Relationship Id="rId31156a9b0a438bb54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://arcg.is/19SK8v" TargetMode="External"/><Relationship Id="rId61786a9b0a438bb9b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eur-lex.europa.eu/legal-content/EN/TXT/?uri=CELEX%3A32019R2072" TargetMode="External"/><Relationship Id="rId79806a9b0a438c24d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId11836a9b0a438a9f7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId11836a9b0a438a9f7.jpg"/><Relationship Id="rId53216a9b0a438c2f0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId53216a9b0a438c2f0.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>