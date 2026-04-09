--- v6 (2026-03-19)
+++ v7 (2026-04-09)
@@ -446,51 +446,51 @@
               <w:t xml:space="preserve"> van Breda de Haan</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> rice root nematode</w:t>
             </w:r>
-            <w:hyperlink r:id="rId234469bbdf56d77d4" w:history="1">
+            <w:hyperlink r:id="rId197969d7c7e233c25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -504,86 +504,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> HIRSOR</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="92846809" name="name760569bbdf56d7f70" descr="14870.jpg"/>
+                  <wp:docPr id="11227985" name="name487969d7c7e234341" descr="14870.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="14870.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId136969bbdf56d7f67" cstate="print"/>
+                          <a:blip r:embed="rId675969d7c7e23433e" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId632869bbdf56d81ee" w:history="1">
+            <w:hyperlink r:id="rId534669d7c7e234494" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -2667,63 +2667,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">H. oryzae</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> is present in different regions and countries in Asia, the Asia-Pacific region, South America, Central America, Africa and the United States (Arkansas, Florida, Louisiana and Texas).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="7573725" name="name250769bbdf56da754" descr="HIRSOR_distribution_map.jpg"/>
+            <wp:docPr id="44520704" name="name982469d7c7e2364d1" descr="HIRSOR_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="HIRSOR_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId656969bbdf56da752" cstate="print"/>
+                    <a:blip r:embed="rId110169d7c7e2364ce" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -8806,51 +8806,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (rice root nematode). </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI Compendium</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId618069bbdf56dcf8e" w:history="1">
+      <w:hyperlink r:id="rId551869d7c7e238e62" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1079/pwkb.species.27867</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -9014,51 +9014,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Hirschmanniella oryzae</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId156869bbdf56dd0e9" w:history="1">
+      <w:hyperlink r:id="rId163469d7c7e238fc7" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -9071,63 +9071,63 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">This datasheet was first published online in 2023. It is maintained in an electronic format in the EPPO Global Database. The sections on 'Identity', ‘Hosts’, and 'Geographical distribution' are automatically updated from the database. For other sections, the date of last revision is indicated on the right.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="40902477" name="name909069bbdf56dd1c9" descr="eu_funding_250.png"/>
+            <wp:docPr id="22121736" name="name565769d7c7e23929c" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId394869bbdf56dd1c8" cstate="print"/>
+                    <a:blip r:embed="rId980269d7c7e23929b" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -9225,137 +9225,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="65854156">
+  <w:abstractNum w:abstractNumId="66946309">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="76893534">
+    <w:lvl w:ilvl="0" w:tplc="63408965">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="76893534" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="63408965" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="76893534" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="63408965" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="76893534" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="63408965" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="76893534" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="63408965" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="76893534" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="63408965" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="76893534" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="63408965" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="76893534" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="63408965" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="76893534" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="63408965" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="65854155">
+  <w:abstractNum w:abstractNumId="66946308">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="83640499">
+    <w:lvl w:ilvl="0" w:tplc="63285035">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -10107,55 +10107,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="65854155">
-    <w:abstractNumId w:val="65854155"/>
+  <w:num w:numId="66946308">
+    <w:abstractNumId w:val="66946308"/>
   </w:num>
-  <w:num w:numId="65854156">
-    <w:abstractNumId w:val="65854156"/>
+  <w:num w:numId="66946309">
+    <w:abstractNumId w:val="66946309"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -21705,51 +21705,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId644344041" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId353345830" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId234469bbdf56d77d4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/HIRSOR/" TargetMode="External"/><Relationship Id="rId632869bbdf56d81ee" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/HIRSOR/photos" TargetMode="External"/><Relationship Id="rId618069bbdf56dcf8e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1079/pwkb.species.27867" TargetMode="External"/><Relationship Id="rId156869bbdf56dd0e9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId136969bbdf56d7f67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId136969bbdf56d7f67.jpg"/><Relationship Id="rId656969bbdf56da752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId656969bbdf56da752.jpg"/><Relationship Id="rId394869bbdf56dd1c8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId394869bbdf56dd1c8.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId801235950" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId876244828" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId197969d7c7e233c25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/HIRSOR/" TargetMode="External"/><Relationship Id="rId534669d7c7e234494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/HIRSOR/photos" TargetMode="External"/><Relationship Id="rId551869d7c7e238e62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1079/pwkb.species.27867" TargetMode="External"/><Relationship Id="rId163469d7c7e238fc7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId675969d7c7e23433e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId675969d7c7e23433e.jpg"/><Relationship Id="rId110169d7c7e2364ce" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId110169d7c7e2364ce.jpg"/><Relationship Id="rId980269d7c7e23929b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId980269d7c7e23929b.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>