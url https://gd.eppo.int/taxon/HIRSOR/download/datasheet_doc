--- v7 (2026-04-09)
+++ v8 (2026-04-29)
@@ -446,51 +446,51 @@
               <w:t xml:space="preserve"> van Breda de Haan</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> rice root nematode</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197969d7c7e233c25" w:history="1">
+            <w:hyperlink r:id="rId777269f27e83977a1" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -504,86 +504,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> HIRSOR</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="11227985" name="name487969d7c7e234341" descr="14870.jpg"/>
+                  <wp:docPr id="52440401" name="name193469f27e8397ed8" descr="14870.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="14870.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId675969d7c7e23433e" cstate="print"/>
+                          <a:blip r:embed="rId676069f27e8397ed6" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId534669d7c7e234494" w:history="1">
+            <w:hyperlink r:id="rId721869f27e8398006" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -2667,63 +2667,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">H. oryzae</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> is present in different regions and countries in Asia, the Asia-Pacific region, South America, Central America, Africa and the United States (Arkansas, Florida, Louisiana and Texas).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="44520704" name="name982469d7c7e2364d1" descr="HIRSOR_distribution_map.jpg"/>
+            <wp:docPr id="11184160" name="name204269f27e839a4c1" descr="HIRSOR_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="HIRSOR_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId110169d7c7e2364ce" cstate="print"/>
+                    <a:blip r:embed="rId877369f27e839a4be" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -8806,51 +8806,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (rice root nematode). </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI Compendium</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId551869d7c7e238e62" w:history="1">
+      <w:hyperlink r:id="rId219669f27e839ce20" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1079/pwkb.species.27867</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -9014,51 +9014,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Hirschmanniella oryzae</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId163469d7c7e238fc7" w:history="1">
+      <w:hyperlink r:id="rId536869f27e839cf79" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -9071,63 +9071,63 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">This datasheet was first published online in 2023. It is maintained in an electronic format in the EPPO Global Database. The sections on 'Identity', ‘Hosts’, and 'Geographical distribution' are automatically updated from the database. For other sections, the date of last revision is indicated on the right.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="22121736" name="name565769d7c7e23929c" descr="eu_funding_250.png"/>
+            <wp:docPr id="66386949" name="name904369f27e839d205" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId980269d7c7e23929b" cstate="print"/>
+                    <a:blip r:embed="rId754169f27e839d203" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -9225,137 +9225,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="66946309">
+  <w:abstractNum w:abstractNumId="81280459">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="63408965">
+    <w:lvl w:ilvl="0" w:tplc="28989389">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="63408965" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="28989389" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="63408965" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="28989389" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="63408965" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="28989389" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="63408965" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="28989389" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="63408965" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="28989389" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="63408965" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="28989389" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="63408965" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="28989389" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="63408965" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="28989389" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="66946308">
+  <w:abstractNum w:abstractNumId="81280458">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="63285035">
+    <w:lvl w:ilvl="0" w:tplc="93969898">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -10107,55 +10107,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="66946308">
-    <w:abstractNumId w:val="66946308"/>
+  <w:num w:numId="81280458">
+    <w:abstractNumId w:val="81280458"/>
   </w:num>
-  <w:num w:numId="66946309">
-    <w:abstractNumId w:val="66946309"/>
+  <w:num w:numId="81280459">
+    <w:abstractNumId w:val="81280459"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -21705,51 +21705,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId801235950" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId876244828" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId197969d7c7e233c25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/HIRSOR/" TargetMode="External"/><Relationship Id="rId534669d7c7e234494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/HIRSOR/photos" TargetMode="External"/><Relationship Id="rId551869d7c7e238e62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1079/pwkb.species.27867" TargetMode="External"/><Relationship Id="rId163469d7c7e238fc7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId675969d7c7e23433e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId675969d7c7e23433e.jpg"/><Relationship Id="rId110169d7c7e2364ce" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId110169d7c7e2364ce.jpg"/><Relationship Id="rId980269d7c7e23929b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId980269d7c7e23929b.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId871734732" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId130962376" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId777269f27e83977a1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/HIRSOR/" TargetMode="External"/><Relationship Id="rId721869f27e8398006" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/HIRSOR/photos" TargetMode="External"/><Relationship Id="rId219669f27e839ce20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1079/pwkb.species.27867" TargetMode="External"/><Relationship Id="rId536869f27e839cf79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId676069f27e8397ed6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId676069f27e8397ed6.jpg"/><Relationship Id="rId877369f27e839a4be" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId877369f27e839a4be.jpg"/><Relationship Id="rId754169f27e839d203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId754169f27e839d203.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>