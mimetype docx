--- v8 (2026-04-29)
+++ v9 (2026-05-20)
@@ -446,51 +446,51 @@
               <w:t xml:space="preserve"> van Breda de Haan</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> rice root nematode</w:t>
             </w:r>
-            <w:hyperlink r:id="rId777269f27e83977a1" w:history="1">
+            <w:hyperlink r:id="rId47896a0d54c903bed" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -504,86 +504,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> HIRSOR</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="52440401" name="name193469f27e8397ed8" descr="14870.jpg"/>
+                  <wp:docPr id="94471190" name="name47396a0d54c90426e" descr="14870.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="14870.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId676069f27e8397ed6" cstate="print"/>
+                          <a:blip r:embed="rId11616a0d54c904269" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId721869f27e8398006" w:history="1">
+            <w:hyperlink r:id="rId57896a0d54c9043e9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -2667,63 +2667,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">H. oryzae</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> is present in different regions and countries in Asia, the Asia-Pacific region, South America, Central America, Africa and the United States (Arkansas, Florida, Louisiana and Texas).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="11184160" name="name204269f27e839a4c1" descr="HIRSOR_distribution_map.jpg"/>
+            <wp:docPr id="98912634" name="name68296a0d54c90648e" descr="HIRSOR_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="HIRSOR_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId877369f27e839a4be" cstate="print"/>
+                    <a:blip r:embed="rId33356a0d54c906488" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -8806,51 +8806,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (rice root nematode). </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI Compendium</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId219669f27e839ce20" w:history="1">
+      <w:hyperlink r:id="rId70236a0d54c90c447" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1079/pwkb.species.27867</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -9014,51 +9014,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Hirschmanniella oryzae</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId536869f27e839cf79" w:history="1">
+      <w:hyperlink r:id="rId48226a0d54c90c5d9" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -9071,63 +9071,63 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">This datasheet was first published online in 2023. It is maintained in an electronic format in the EPPO Global Database. The sections on 'Identity', ‘Hosts’, and 'Geographical distribution' are automatically updated from the database. For other sections, the date of last revision is indicated on the right.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="66386949" name="name904369f27e839d205" descr="eu_funding_250.png"/>
+            <wp:docPr id="63986034" name="name90376a0d54c90c6a5" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId754169f27e839d203" cstate="print"/>
+                    <a:blip r:embed="rId34836a0d54c90c6a3" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -9225,137 +9225,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="81280459">
+  <w:abstractNum w:abstractNumId="24074935">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="28989389">
+    <w:lvl w:ilvl="0" w:tplc="86293189">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="28989389" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="86293189" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="28989389" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="86293189" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="28989389" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="86293189" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="28989389" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="86293189" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="28989389" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="86293189" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="28989389" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="86293189" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="28989389" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="86293189" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="28989389" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="86293189" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="81280458">
+  <w:abstractNum w:abstractNumId="24074934">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="93969898">
+    <w:lvl w:ilvl="0" w:tplc="19252098">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -10107,55 +10107,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="81280458">
-    <w:abstractNumId w:val="81280458"/>
+  <w:num w:numId="24074934">
+    <w:abstractNumId w:val="24074934"/>
   </w:num>
-  <w:num w:numId="81280459">
-    <w:abstractNumId w:val="81280459"/>
+  <w:num w:numId="24074935">
+    <w:abstractNumId w:val="24074935"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -21705,51 +21705,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId871734732" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId130962376" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId777269f27e83977a1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/HIRSOR/" TargetMode="External"/><Relationship Id="rId721869f27e8398006" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/HIRSOR/photos" TargetMode="External"/><Relationship Id="rId219669f27e839ce20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1079/pwkb.species.27867" TargetMode="External"/><Relationship Id="rId536869f27e839cf79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId676069f27e8397ed6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId676069f27e8397ed6.jpg"/><Relationship Id="rId877369f27e839a4be" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId877369f27e839a4be.jpg"/><Relationship Id="rId754169f27e839d203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId754169f27e839d203.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId879214795" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId930545320" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId47896a0d54c903bed" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/HIRSOR/" TargetMode="External"/><Relationship Id="rId57896a0d54c9043e9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/HIRSOR/photos" TargetMode="External"/><Relationship Id="rId70236a0d54c90c447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1079/pwkb.species.27867" TargetMode="External"/><Relationship Id="rId48226a0d54c90c5d9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId11616a0d54c904269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId11616a0d54c904269.jpg"/><Relationship Id="rId33356a0d54c906488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId33356a0d54c906488.jpg"/><Relationship Id="rId34836a0d54c90c6a3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId34836a0d54c90c6a3.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>