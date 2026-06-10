--- v9 (2026-05-20)
+++ v10 (2026-06-10)
@@ -446,51 +446,51 @@
               <w:t xml:space="preserve"> van Breda de Haan</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> rice root nematode</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47896a0d54c903bed" w:history="1">
+            <w:hyperlink r:id="rId37426a28b802c5bf4" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -504,86 +504,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> HIRSOR</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="94471190" name="name47396a0d54c90426e" descr="14870.jpg"/>
+                  <wp:docPr id="54141722" name="name97496a28b802c6414" descr="14870.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="14870.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId11616a0d54c904269" cstate="print"/>
+                          <a:blip r:embed="rId50346a28b802c6412" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId57896a0d54c9043e9" w:history="1">
+            <w:hyperlink r:id="rId96706a28b802c658f" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -2667,63 +2667,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">H. oryzae</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> is present in different regions and countries in Asia, the Asia-Pacific region, South America, Central America, Africa and the United States (Arkansas, Florida, Louisiana and Texas).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="98912634" name="name68296a0d54c90648e" descr="HIRSOR_distribution_map.jpg"/>
+            <wp:docPr id="24520585" name="name89676a28b802c7d43" descr="HIRSOR_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="HIRSOR_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId33356a0d54c906488" cstate="print"/>
+                    <a:blip r:embed="rId35946a28b802c7d41" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -8806,51 +8806,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (rice root nematode). </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI Compendium</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId70236a0d54c90c447" w:history="1">
+      <w:hyperlink r:id="rId53546a28b802ca629" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1079/pwkb.species.27867</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -9014,51 +9014,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Hirschmanniella oryzae</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId48226a0d54c90c5d9" w:history="1">
+      <w:hyperlink r:id="rId49776a28b802ca781" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -9071,63 +9071,63 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">This datasheet was first published online in 2023. It is maintained in an electronic format in the EPPO Global Database. The sections on 'Identity', ‘Hosts’, and 'Geographical distribution' are automatically updated from the database. For other sections, the date of last revision is indicated on the right.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="63986034" name="name90376a0d54c90c6a5" descr="eu_funding_250.png"/>
+            <wp:docPr id="17015831" name="name26596a28b802cab7a" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId34836a0d54c90c6a3" cstate="print"/>
+                    <a:blip r:embed="rId88966a28b802cab78" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -9225,137 +9225,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="24074935">
+  <w:abstractNum w:abstractNumId="52831749">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="86293189">
+    <w:lvl w:ilvl="0" w:tplc="16309714">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="86293189" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="16309714" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="86293189" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="16309714" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="86293189" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="16309714" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="86293189" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="16309714" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="86293189" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="16309714" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="86293189" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="16309714" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="86293189" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="16309714" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="86293189" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="16309714" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="24074934">
+  <w:abstractNum w:abstractNumId="52831748">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="19252098">
+    <w:lvl w:ilvl="0" w:tplc="85120025">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -10107,55 +10107,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="24074934">
-    <w:abstractNumId w:val="24074934"/>
+  <w:num w:numId="52831748">
+    <w:abstractNumId w:val="52831748"/>
   </w:num>
-  <w:num w:numId="24074935">
-    <w:abstractNumId w:val="24074935"/>
+  <w:num w:numId="52831749">
+    <w:abstractNumId w:val="52831749"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -21705,51 +21705,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId879214795" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId930545320" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId47896a0d54c903bed" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/HIRSOR/" TargetMode="External"/><Relationship Id="rId57896a0d54c9043e9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/HIRSOR/photos" TargetMode="External"/><Relationship Id="rId70236a0d54c90c447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1079/pwkb.species.27867" TargetMode="External"/><Relationship Id="rId48226a0d54c90c5d9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId11616a0d54c904269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId11616a0d54c904269.jpg"/><Relationship Id="rId33356a0d54c906488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId33356a0d54c906488.jpg"/><Relationship Id="rId34836a0d54c90c6a3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId34836a0d54c90c6a3.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId879703646" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId368460659" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId37426a28b802c5bf4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/HIRSOR/" TargetMode="External"/><Relationship Id="rId96706a28b802c658f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/HIRSOR/photos" TargetMode="External"/><Relationship Id="rId53546a28b802ca629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1079/pwkb.species.27867" TargetMode="External"/><Relationship Id="rId49776a28b802ca781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId50346a28b802c6412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId50346a28b802c6412.jpg"/><Relationship Id="rId35946a28b802c7d41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId35946a28b802c7d41.jpg"/><Relationship Id="rId88966a28b802cab78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId88966a28b802cab78.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>