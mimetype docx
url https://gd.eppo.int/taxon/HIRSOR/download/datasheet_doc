--- v10 (2026-06-10)
+++ v11 (2026-06-30)
@@ -446,51 +446,51 @@
               <w:t xml:space="preserve"> van Breda de Haan</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> rice root nematode</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37426a28b802c5bf4" w:history="1">
+            <w:hyperlink r:id="rId33366a434ff81fc2b" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -504,86 +504,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> HIRSOR</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="54141722" name="name97496a28b802c6414" descr="14870.jpg"/>
+                  <wp:docPr id="91337830" name="name28336a434ff8203e3" descr="14870.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="14870.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId50346a28b802c6412" cstate="print"/>
+                          <a:blip r:embed="rId17066a434ff8203e1" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId96706a28b802c658f" w:history="1">
+            <w:hyperlink r:id="rId71196a434ff82055d" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -2667,63 +2667,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">H. oryzae</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> is present in different regions and countries in Asia, the Asia-Pacific region, South America, Central America, Africa and the United States (Arkansas, Florida, Louisiana and Texas).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="24520585" name="name89676a28b802c7d43" descr="HIRSOR_distribution_map.jpg"/>
+            <wp:docPr id="73077889" name="name50606a434ff822068" descr="HIRSOR_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="HIRSOR_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId35946a28b802c7d41" cstate="print"/>
+                    <a:blip r:embed="rId33436a434ff822065" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -8806,51 +8806,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (rice root nematode). </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI Compendium</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId53546a28b802ca629" w:history="1">
+      <w:hyperlink r:id="rId78356a434ff8248f3" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1079/pwkb.species.27867</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -9014,51 +9014,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Hirschmanniella oryzae</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId49776a28b802ca781" w:history="1">
+      <w:hyperlink r:id="rId24556a434ff824a4c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -9071,63 +9071,63 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">This datasheet was first published online in 2023. It is maintained in an electronic format in the EPPO Global Database. The sections on 'Identity', ‘Hosts’, and 'Geographical distribution' are automatically updated from the database. For other sections, the date of last revision is indicated on the right.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="17015831" name="name26596a28b802cab7a" descr="eu_funding_250.png"/>
+            <wp:docPr id="36580396" name="name26356a434ff824b1a" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId88966a28b802cab78" cstate="print"/>
+                    <a:blip r:embed="rId27076a434ff824b18" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -9225,137 +9225,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="52831749">
+  <w:abstractNum w:abstractNumId="56526942">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="16309714">
+    <w:lvl w:ilvl="0" w:tplc="91422309">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="16309714" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="91422309" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="16309714" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="91422309" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="16309714" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="91422309" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="16309714" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="91422309" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="16309714" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="91422309" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="16309714" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="91422309" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="16309714" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="91422309" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="16309714" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="91422309" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="52831748">
+  <w:abstractNum w:abstractNumId="56526941">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="85120025">
+    <w:lvl w:ilvl="0" w:tplc="87269391">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -10107,55 +10107,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="52831748">
-    <w:abstractNumId w:val="52831748"/>
+  <w:num w:numId="56526941">
+    <w:abstractNumId w:val="56526941"/>
   </w:num>
-  <w:num w:numId="52831749">
-    <w:abstractNumId w:val="52831749"/>
+  <w:num w:numId="56526942">
+    <w:abstractNumId w:val="56526942"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -21705,51 +21705,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId879703646" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId368460659" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId37426a28b802c5bf4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/HIRSOR/" TargetMode="External"/><Relationship Id="rId96706a28b802c658f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/HIRSOR/photos" TargetMode="External"/><Relationship Id="rId53546a28b802ca629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1079/pwkb.species.27867" TargetMode="External"/><Relationship Id="rId49776a28b802ca781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId50346a28b802c6412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId50346a28b802c6412.jpg"/><Relationship Id="rId35946a28b802c7d41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId35946a28b802c7d41.jpg"/><Relationship Id="rId88966a28b802cab78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId88966a28b802cab78.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId965338332" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId267633979" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId33366a434ff81fc2b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/HIRSOR/" TargetMode="External"/><Relationship Id="rId71196a434ff82055d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/HIRSOR/photos" TargetMode="External"/><Relationship Id="rId78356a434ff8248f3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1079/pwkb.species.27867" TargetMode="External"/><Relationship Id="rId24556a434ff824a4c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId17066a434ff8203e1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId17066a434ff8203e1.jpg"/><Relationship Id="rId33436a434ff822065" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId33436a434ff822065.jpg"/><Relationship Id="rId27076a434ff824b18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId27076a434ff824b18.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>