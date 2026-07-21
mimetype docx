--- v11 (2026-06-30)
+++ v12 (2026-07-21)
@@ -446,51 +446,51 @@
               <w:t xml:space="preserve"> van Breda de Haan</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> rice root nematode</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33366a434ff81fc2b" w:history="1">
+            <w:hyperlink r:id="rId67976a5f3aa57fb50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -504,86 +504,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> HIRSOR</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="91337830" name="name28336a434ff8203e3" descr="14870.jpg"/>
+                  <wp:docPr id="39645068" name="name87136a5f3aa58013e" descr="14870.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="14870.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId17066a434ff8203e1" cstate="print"/>
+                          <a:blip r:embed="rId40536a5f3aa58013c" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId71196a434ff82055d" w:history="1">
+            <w:hyperlink r:id="rId91556a5f3aa58027a" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -2667,63 +2667,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">H. oryzae</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> is present in different regions and countries in Asia, the Asia-Pacific region, South America, Central America, Africa and the United States (Arkansas, Florida, Louisiana and Texas).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="73077889" name="name50606a434ff822068" descr="HIRSOR_distribution_map.jpg"/>
+            <wp:docPr id="86259660" name="name20076a5f3aa581bd7" descr="HIRSOR_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="HIRSOR_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId33436a434ff822065" cstate="print"/>
+                    <a:blip r:embed="rId63196a5f3aa581bd4" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -8806,51 +8806,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (rice root nematode). </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI Compendium</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId78356a434ff8248f3" w:history="1">
+      <w:hyperlink r:id="rId77566a5f3aa5844b1" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1079/pwkb.species.27867</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -9014,51 +9014,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Hirschmanniella oryzae</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId24556a434ff824a4c" w:history="1">
+      <w:hyperlink r:id="rId88436a5f3aa58460b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -9071,63 +9071,63 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">This datasheet was first published online in 2023. It is maintained in an electronic format in the EPPO Global Database. The sections on 'Identity', ‘Hosts’, and 'Geographical distribution' are automatically updated from the database. For other sections, the date of last revision is indicated on the right.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="36580396" name="name26356a434ff824b1a" descr="eu_funding_250.png"/>
+            <wp:docPr id="7970967" name="name46816a5f3aa5846f5" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId27076a434ff824b18" cstate="print"/>
+                    <a:blip r:embed="rId23106a5f3aa5846f4" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -9225,137 +9225,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="56526942">
+  <w:abstractNum w:abstractNumId="84243316">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="91422309">
+    <w:lvl w:ilvl="0" w:tplc="83833823">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="91422309" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="83833823" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="91422309" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="83833823" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="91422309" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="83833823" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="91422309" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="83833823" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="91422309" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="83833823" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="91422309" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="83833823" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="91422309" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="83833823" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="91422309" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="83833823" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="56526941">
+  <w:abstractNum w:abstractNumId="84243315">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="87269391">
+    <w:lvl w:ilvl="0" w:tplc="93542263">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -10107,55 +10107,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="56526941">
-    <w:abstractNumId w:val="56526941"/>
+  <w:num w:numId="84243315">
+    <w:abstractNumId w:val="84243315"/>
   </w:num>
-  <w:num w:numId="56526942">
-    <w:abstractNumId w:val="56526942"/>
+  <w:num w:numId="84243316">
+    <w:abstractNumId w:val="84243316"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -21705,51 +21705,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId965338332" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId267633979" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId33366a434ff81fc2b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/HIRSOR/" TargetMode="External"/><Relationship Id="rId71196a434ff82055d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/HIRSOR/photos" TargetMode="External"/><Relationship Id="rId78356a434ff8248f3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1079/pwkb.species.27867" TargetMode="External"/><Relationship Id="rId24556a434ff824a4c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId17066a434ff8203e1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId17066a434ff8203e1.jpg"/><Relationship Id="rId33436a434ff822065" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId33436a434ff822065.jpg"/><Relationship Id="rId27076a434ff824b18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId27076a434ff824b18.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId506760057" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId127705786" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId67976a5f3aa57fb50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/HIRSOR/" TargetMode="External"/><Relationship Id="rId91556a5f3aa58027a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/HIRSOR/photos" TargetMode="External"/><Relationship Id="rId77566a5f3aa5844b1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1079/pwkb.species.27867" TargetMode="External"/><Relationship Id="rId88436a5f3aa58460b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId40536a5f3aa58013c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId40536a5f3aa58013c.jpg"/><Relationship Id="rId63196a5f3aa581bd4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId63196a5f3aa581bd4.jpg"/><Relationship Id="rId23106a5f3aa5846f4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId23106a5f3aa5846f4.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>