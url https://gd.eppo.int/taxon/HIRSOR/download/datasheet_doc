--- v12 (2026-07-21)
+++ v13 (2026-08-11)
@@ -446,51 +446,51 @@
               <w:t xml:space="preserve"> van Breda de Haan</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> rice root nematode</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67976a5f3aa57fb50" w:history="1">
+            <w:hyperlink r:id="rId69636a7abb12e67e7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -504,86 +504,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> HIRSOR</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="39645068" name="name87136a5f3aa58013e" descr="14870.jpg"/>
+                  <wp:docPr id="827593" name="name10706a7abb12ea8f8" descr="14870.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="14870.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId40536a5f3aa58013c" cstate="print"/>
+                          <a:blip r:embed="rId90556a7abb12ea8f5" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId91556a5f3aa58027a" w:history="1">
+            <w:hyperlink r:id="rId99246a7abb12eaa0b" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -2667,63 +2667,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">H. oryzae</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> is present in different regions and countries in Asia, the Asia-Pacific region, South America, Central America, Africa and the United States (Arkansas, Florida, Louisiana and Texas).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="86259660" name="name20076a5f3aa581bd7" descr="HIRSOR_distribution_map.jpg"/>
+            <wp:docPr id="26120752" name="name98186a7abb12ed2f8" descr="HIRSOR_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="HIRSOR_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId63196a5f3aa581bd4" cstate="print"/>
+                    <a:blip r:embed="rId97256a7abb12ed2f4" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -8806,51 +8806,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (rice root nematode). </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI Compendium</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId77566a5f3aa5844b1" w:history="1">
+      <w:hyperlink r:id="rId43546a7abb12f2400" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1079/pwkb.species.27867</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -9014,51 +9014,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Hirschmanniella oryzae</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId88436a5f3aa58460b" w:history="1">
+      <w:hyperlink r:id="rId25656a7abb12f2570" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -9071,63 +9071,63 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">This datasheet was first published online in 2023. It is maintained in an electronic format in the EPPO Global Database. The sections on 'Identity', ‘Hosts’, and 'Geographical distribution' are automatically updated from the database. For other sections, the date of last revision is indicated on the right.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="7970967" name="name46816a5f3aa5846f5" descr="eu_funding_250.png"/>
+            <wp:docPr id="52796252" name="name75786a7abb12f262a" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId23106a5f3aa5846f4" cstate="print"/>
+                    <a:blip r:embed="rId48026a7abb12f2629" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -9225,137 +9225,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="84243316">
+  <w:abstractNum w:abstractNumId="49257240">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="83833823">
+    <w:lvl w:ilvl="0" w:tplc="63677013">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="83833823" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="63677013" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="83833823" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="63677013" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="83833823" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="63677013" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="83833823" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="63677013" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="83833823" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="63677013" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="83833823" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="63677013" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="83833823" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="63677013" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="83833823" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="63677013" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="84243315">
+  <w:abstractNum w:abstractNumId="49257239">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="93542263">
+    <w:lvl w:ilvl="0" w:tplc="33440535">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -10107,55 +10107,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="84243315">
-    <w:abstractNumId w:val="84243315"/>
+  <w:num w:numId="49257239">
+    <w:abstractNumId w:val="49257239"/>
   </w:num>
-  <w:num w:numId="84243316">
-    <w:abstractNumId w:val="84243316"/>
+  <w:num w:numId="49257240">
+    <w:abstractNumId w:val="49257240"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -21705,51 +21705,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId506760057" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId127705786" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId67976a5f3aa57fb50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/HIRSOR/" TargetMode="External"/><Relationship Id="rId91556a5f3aa58027a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/HIRSOR/photos" TargetMode="External"/><Relationship Id="rId77566a5f3aa5844b1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1079/pwkb.species.27867" TargetMode="External"/><Relationship Id="rId88436a5f3aa58460b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId40536a5f3aa58013c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId40536a5f3aa58013c.jpg"/><Relationship Id="rId63196a5f3aa581bd4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId63196a5f3aa581bd4.jpg"/><Relationship Id="rId23106a5f3aa5846f4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId23106a5f3aa5846f4.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId139617586" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId366247148" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId69636a7abb12e67e7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/HIRSOR/" TargetMode="External"/><Relationship Id="rId99246a7abb12eaa0b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/HIRSOR/photos" TargetMode="External"/><Relationship Id="rId43546a7abb12f2400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1079/pwkb.species.27867" TargetMode="External"/><Relationship Id="rId25656a7abb12f2570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId90556a7abb12ea8f5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId90556a7abb12ea8f5.jpg"/><Relationship Id="rId97256a7abb12ed2f4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId97256a7abb12ed2f4.jpg"/><Relationship Id="rId48026a7abb12f2629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId48026a7abb12f2629.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>