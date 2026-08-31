--- v13 (2026-08-11)
+++ v14 (2026-08-31)
@@ -446,51 +446,51 @@
               <w:t xml:space="preserve"> van Breda de Haan</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> rice root nematode</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69636a7abb12e67e7" w:history="1">
+            <w:hyperlink r:id="rId82666a952fd07a33e" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -504,86 +504,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> HIRSOR</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="827593" name="name10706a7abb12ea8f8" descr="14870.jpg"/>
+                  <wp:docPr id="96635163" name="name40596a952fd07b001" descr="14870.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="14870.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId90556a7abb12ea8f5" cstate="print"/>
+                          <a:blip r:embed="rId12026a952fd07afff" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId99246a7abb12eaa0b" w:history="1">
+            <w:hyperlink r:id="rId87076a952fd07b131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -2667,63 +2667,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">H. oryzae</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> is present in different regions and countries in Asia, the Asia-Pacific region, South America, Central America, Africa and the United States (Arkansas, Florida, Louisiana and Texas).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="26120752" name="name98186a7abb12ed2f8" descr="HIRSOR_distribution_map.jpg"/>
+            <wp:docPr id="2536372" name="name98166a952fd07cad1" descr="HIRSOR_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="HIRSOR_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId97256a7abb12ed2f4" cstate="print"/>
+                    <a:blip r:embed="rId58486a952fd07cacd" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -8806,51 +8806,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (rice root nematode). </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI Compendium</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId43546a7abb12f2400" w:history="1">
+      <w:hyperlink r:id="rId72696a952fd0804ce" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1079/pwkb.species.27867</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -9014,51 +9014,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Hirschmanniella oryzae</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId25656a7abb12f2570" w:history="1">
+      <w:hyperlink r:id="rId38396a952fd08084e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -9071,63 +9071,63 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">This datasheet was first published online in 2023. It is maintained in an electronic format in the EPPO Global Database. The sections on 'Identity', ‘Hosts’, and 'Geographical distribution' are automatically updated from the database. For other sections, the date of last revision is indicated on the right.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="52796252" name="name75786a7abb12f262a" descr="eu_funding_250.png"/>
+            <wp:docPr id="94880086" name="name80996a952fd080bc8" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId48026a7abb12f2629" cstate="print"/>
+                    <a:blip r:embed="rId38676a952fd080bc6" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -9225,137 +9225,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="49257240">
+  <w:abstractNum w:abstractNumId="71242117">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="63677013">
+    <w:lvl w:ilvl="0" w:tplc="59851888">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="63677013" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="59851888" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="63677013" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="59851888" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="63677013" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="59851888" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="63677013" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="59851888" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="63677013" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="59851888" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="63677013" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="59851888" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="63677013" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="59851888" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="63677013" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="59851888" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="49257239">
+  <w:abstractNum w:abstractNumId="71242116">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="33440535">
+    <w:lvl w:ilvl="0" w:tplc="83609435">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -10107,55 +10107,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="49257239">
-    <w:abstractNumId w:val="49257239"/>
+  <w:num w:numId="71242116">
+    <w:abstractNumId w:val="71242116"/>
   </w:num>
-  <w:num w:numId="49257240">
-    <w:abstractNumId w:val="49257240"/>
+  <w:num w:numId="71242117">
+    <w:abstractNumId w:val="71242117"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -21705,51 +21705,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId139617586" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId366247148" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId69636a7abb12e67e7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/HIRSOR/" TargetMode="External"/><Relationship Id="rId99246a7abb12eaa0b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/HIRSOR/photos" TargetMode="External"/><Relationship Id="rId43546a7abb12f2400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1079/pwkb.species.27867" TargetMode="External"/><Relationship Id="rId25656a7abb12f2570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId90556a7abb12ea8f5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId90556a7abb12ea8f5.jpg"/><Relationship Id="rId97256a7abb12ed2f4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId97256a7abb12ed2f4.jpg"/><Relationship Id="rId48026a7abb12f2629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId48026a7abb12f2629.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId737059440" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId666431713" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId82666a952fd07a33e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/HIRSOR/" TargetMode="External"/><Relationship Id="rId87076a952fd07b131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/HIRSOR/photos" TargetMode="External"/><Relationship Id="rId72696a952fd0804ce" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1079/pwkb.species.27867" TargetMode="External"/><Relationship Id="rId38396a952fd08084e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId12026a952fd07afff" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId12026a952fd07afff.jpg"/><Relationship Id="rId58486a952fd07cacd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId58486a952fd07cacd.jpg"/><Relationship Id="rId38676a952fd080bc6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId38676a952fd080bc6.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>