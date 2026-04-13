--- v2 (2026-03-04)
+++ v3 (2026-04-13)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="HIBSA" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="68">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="77">
   <si>
     <t>type</t>
   </si>
   <si>
     <t>EPPOCode</t>
   </si>
   <si>
     <t>Pref_name</t>
   </si>
   <si>
     <t>References</t>
   </si>
   <si>
     <t>Host</t>
   </si>
   <si>
     <t>ALEDDI</t>
   </si>
   <si>
     <t>Aleurodicus dispersus (as Hibiscus)</t>
   </si>
   <si>
     <t>ANOLCN</t>
   </si>
   <si>
@@ -81,99 +81,127 @@
   <si>
     <t>CLCUMV</t>
   </si>
   <si>
     <t>Begomovirus gossypimultanense</t>
   </si>
   <si>
     <t>* Arif M, Lin W, Lin L, Islam W, Jie Z, He Z, Du Z, Wu Z. 2018. Cotton leaf curl Multan virus infecting Hibiscus sabdariffa in China. Canadian Journal of Plant Pathology, 40(1), 128–131. doi: 10.1080/07060661.2017.1389770</t>
   </si>
   <si>
     <t>BEMITA</t>
   </si>
   <si>
     <t>Bemisia tabaci (as Hibiscus)</t>
   </si>
   <si>
     <t>BRVPYO</t>
   </si>
   <si>
     <t>Brevipalpus yothersi (as Hibiscus)</t>
   </si>
   <si>
     <t>* Beard JJ, Ochoa R, Braswell WE, Bauchan GR (2015) Brevipalpus phoenicis (Geijskes) species complex (Acari: Tenuipalpidae) – a closer look. Zootaxa 3944(1), 67 pp. DOI: 10.11646/zootaxa.3944.1.1</t>
   </si>
   <si>
+    <t>CYLAPU</t>
+  </si>
+  <si>
+    <t>Cylas puncticollis</t>
+  </si>
+  <si>
+    <t>* Malgwi MA, Onu I (2013) Alternate host plants, hibernation sites and survival strategy of Cylas puncticollis Boh.: a new pest of cotton. Journal of Biology, Agriculture and Healthcare 3(2), 9-22.
+------- feeding host</t>
+  </si>
+  <si>
     <t>DYSDCI</t>
   </si>
   <si>
     <t>Dysdercus cingulatus (as Hibiscus)</t>
   </si>
   <si>
     <t>DYSDFA</t>
   </si>
   <si>
     <t>Dysdercus fasciatus (as Hibiscus)</t>
   </si>
   <si>
     <t>EARIIN</t>
   </si>
   <si>
     <t>Earias insulana (as Hibiscus)</t>
   </si>
   <si>
     <t>EARIVI</t>
   </si>
   <si>
     <t>Earias vittella (as Hibiscus)</t>
   </si>
   <si>
+    <t>ECHTAM</t>
+  </si>
+  <si>
+    <t>Echinothrips americanus (as Hibiscus)</t>
+  </si>
+  <si>
+    <t>* Marino F, Abenaim L, Conte G, Marraccini D, Farina P, Conti B (2026) The mite, the bug, and the nematode: Assessing the efficacy of three biological control agents against Echinothrips americanus (Thysanoptera: Thripidae). Crop Protection 202, 107553.</t>
+  </si>
+  <si>
     <t>HELIZE</t>
   </si>
   <si>
     <t>Helicoverpa zea</t>
   </si>
   <si>
     <t>* Matthews M (1991) Classification of the Heliothinae. Bulletin of the Natural Resources Institute No. 44. Natural Resources Institute, Chatham, UK.</t>
   </si>
   <si>
     <t>ACHAFU</t>
   </si>
   <si>
     <t>Lissachatina fulica (as Hibiscus)</t>
   </si>
   <si>
     <t>* Thiengo SC, Faraco FA, Salgado NC, Cowie RH, Fernandez MA (2007) Rapid spread of an invasive snail in South America: the giant African snail, Achatina fulica, in Brasil. Biological Invasions 9, 693-702.</t>
   </si>
   <si>
     <t>PHENHI</t>
   </si>
   <si>
     <t>Maconellicoccus hirsutus</t>
   </si>
   <si>
     <t>* Chang LWH, Miller CE (1996) Pathway Risk Assessment: Pink mealybug from the Caribbean. Animal and Plant Health Inspection Service, U.S. Dept. of Agriculture 61 pp.</t>
+  </si>
+  <si>
+    <t>OXYAHY</t>
+  </si>
+  <si>
+    <t>Oxycarenus hyalinipennis</t>
+  </si>
+  <si>
+    <t>* Silva KI, Soares LJ, Gonçalves GA, de Souza AH, Oliveira JM, Marcossi Í, Pedrosa MW (2026) First record of Oxycarenus hyalinipennis (Costa, 1847)(Hemiptera: Oxycarenidae) on Hibiscus sabdariffa L.(Malvales: Malvaceae) in Brazil and characterization of plant injuries. Entomological Communications 8, ec08006. https://doi.org/10.37486/2675-1305.ec08006</t>
   </si>
   <si>
     <t>PRABMY</t>
   </si>
   <si>
     <t>Parabemisia myricae (as Hibiscus)</t>
   </si>
   <si>
     <t>SAISNI</t>
   </si>
   <si>
     <t>Parasaissetia nigra (as Hibiscus)</t>
   </si>
   <si>
     <t>PECTGO</t>
   </si>
   <si>
     <t>Pectinophora gossypiella (as Hibiscus)</t>
   </si>
   <si>
     <t>PHENSO</t>
   </si>
   <si>
     <t>Phenacoccus solenopsis</t>
   </si>
@@ -567,62 +595,62 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:D26"/>
+  <dimension ref="A1:D29"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.569" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="47.131" bestFit="true" customWidth="true" style="0"/>
-    <col min="4" max="4" width="383.335" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="417.47" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="2" spans="1:4">
       <c r="A2" t="s">
         <v>4</v>
       </c>
       <c r="B2" t="s">
         <v>5</v>
       </c>
       <c r="C2" t="s">
         <v>6</v>
@@ -695,273 +723,315 @@
     </row>
     <row r="8" spans="1:4">
       <c r="A8" t="s">
         <v>4</v>
       </c>
       <c r="B8" t="s">
         <v>19</v>
       </c>
       <c r="C8" t="s">
         <v>20</v>
       </c>
       <c r="D8" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="9" spans="1:4">
       <c r="A9" t="s">
         <v>4</v>
       </c>
       <c r="B9" t="s">
         <v>22</v>
       </c>
       <c r="C9" t="s">
         <v>23</v>
       </c>
-      <c r="D9"/>
+      <c r="D9" t="s">
+        <v>24</v>
+      </c>
     </row>
     <row r="10" spans="1:4">
       <c r="A10" t="s">
         <v>4</v>
       </c>
       <c r="B10" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="C10" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="D10"/>
     </row>
     <row r="11" spans="1:4">
       <c r="A11" t="s">
         <v>4</v>
       </c>
       <c r="B11" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="C11" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="D11"/>
     </row>
     <row r="12" spans="1:4">
       <c r="A12" t="s">
         <v>4</v>
       </c>
       <c r="B12" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="C12" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="D12"/>
     </row>
     <row r="13" spans="1:4">
       <c r="A13" t="s">
         <v>4</v>
       </c>
       <c r="B13" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="C13" t="s">
-        <v>31</v>
-[...1 lines deleted...]
-      <c r="D13" t="s">
         <v>32</v>
       </c>
+      <c r="D13"/>
     </row>
     <row r="14" spans="1:4">
       <c r="A14" t="s">
         <v>4</v>
       </c>
       <c r="B14" t="s">
         <v>33</v>
       </c>
       <c r="C14" t="s">
         <v>34</v>
       </c>
       <c r="D14" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="15" spans="1:4">
       <c r="A15" t="s">
         <v>4</v>
       </c>
       <c r="B15" t="s">
         <v>36</v>
       </c>
       <c r="C15" t="s">
         <v>37</v>
       </c>
       <c r="D15" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="16" spans="1:4">
       <c r="A16" t="s">
         <v>4</v>
       </c>
       <c r="B16" t="s">
         <v>39</v>
       </c>
       <c r="C16" t="s">
         <v>40</v>
       </c>
-      <c r="D16"/>
+      <c r="D16" t="s">
+        <v>41</v>
+      </c>
     </row>
     <row r="17" spans="1:4">
       <c r="A17" t="s">
         <v>4</v>
       </c>
       <c r="B17" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="C17" t="s">
-        <v>42</v>
-[...1 lines deleted...]
-      <c r="D17"/>
+        <v>43</v>
+      </c>
+      <c r="D17" t="s">
+        <v>44</v>
+      </c>
     </row>
     <row r="18" spans="1:4">
       <c r="A18" t="s">
         <v>4</v>
       </c>
       <c r="B18" t="s">
-        <v>43</v>
+        <v>45</v>
       </c>
       <c r="C18" t="s">
-        <v>44</v>
-[...1 lines deleted...]
-      <c r="D18"/>
+        <v>46</v>
+      </c>
+      <c r="D18" t="s">
+        <v>47</v>
+      </c>
     </row>
     <row r="19" spans="1:4">
       <c r="A19" t="s">
         <v>4</v>
       </c>
       <c r="B19" t="s">
-        <v>45</v>
+        <v>48</v>
       </c>
       <c r="C19" t="s">
-        <v>46</v>
+        <v>49</v>
       </c>
       <c r="D19"/>
     </row>
     <row r="20" spans="1:4">
       <c r="A20" t="s">
         <v>4</v>
       </c>
       <c r="B20" t="s">
-        <v>47</v>
+        <v>50</v>
       </c>
       <c r="C20" t="s">
-        <v>48</v>
-[...3 lines deleted...]
-      </c>
+        <v>51</v>
+      </c>
+      <c r="D20"/>
     </row>
     <row r="21" spans="1:4">
       <c r="A21" t="s">
         <v>4</v>
       </c>
       <c r="B21" t="s">
-        <v>50</v>
+        <v>52</v>
       </c>
       <c r="C21" t="s">
-        <v>51</v>
-[...3 lines deleted...]
-      </c>
+        <v>53</v>
+      </c>
+      <c r="D21"/>
     </row>
     <row r="22" spans="1:4">
       <c r="A22" t="s">
         <v>4</v>
       </c>
       <c r="B22" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="C22" t="s">
-        <v>54</v>
-[...1 lines deleted...]
-      <c r="D22" t="s">
         <v>55</v>
       </c>
+      <c r="D22"/>
     </row>
     <row r="23" spans="1:4">
       <c r="A23" t="s">
         <v>4</v>
       </c>
       <c r="B23" t="s">
         <v>56</v>
       </c>
       <c r="C23" t="s">
         <v>57</v>
       </c>
       <c r="D23" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="24" spans="1:4">
       <c r="A24" t="s">
         <v>4</v>
       </c>
       <c r="B24" t="s">
         <v>59</v>
       </c>
       <c r="C24" t="s">
         <v>60</v>
       </c>
       <c r="D24" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="25" spans="1:4">
       <c r="A25" t="s">
+        <v>4</v>
+      </c>
+      <c r="B25" t="s">
         <v>62</v>
       </c>
-      <c r="B25" t="s">
+      <c r="C25" t="s">
         <v>63</v>
       </c>
-      <c r="C25" t="s">
+      <c r="D25" t="s">
         <v>64</v>
-      </c>
-[...1 lines deleted...]
-        <v>65</v>
       </c>
     </row>
     <row r="26" spans="1:4">
       <c r="A26" t="s">
-        <v>62</v>
+        <v>4</v>
       </c>
       <c r="B26" t="s">
+        <v>65</v>
+      </c>
+      <c r="C26" t="s">
         <v>66</v>
       </c>
-      <c r="C26" t="s">
+      <c r="D26" t="s">
         <v>67</v>
       </c>
-      <c r="D26"/>
+    </row>
+    <row r="27" spans="1:4">
+      <c r="A27" t="s">
+        <v>4</v>
+      </c>
+      <c r="B27" t="s">
+        <v>68</v>
+      </c>
+      <c r="C27" t="s">
+        <v>69</v>
+      </c>
+      <c r="D27" t="s">
+        <v>70</v>
+      </c>
+    </row>
+    <row r="28" spans="1:4">
+      <c r="A28" t="s">
+        <v>71</v>
+      </c>
+      <c r="B28" t="s">
+        <v>72</v>
+      </c>
+      <c r="C28" t="s">
+        <v>73</v>
+      </c>
+      <c r="D28" t="s">
+        <v>74</v>
+      </c>
+    </row>
+    <row r="29" spans="1:4">
+      <c r="A29" t="s">
+        <v>71</v>
+      </c>
+      <c r="B29" t="s">
+        <v>75</v>
+      </c>
+      <c r="C29" t="s">
+        <v>76</v>
+      </c>
+      <c r="D29"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>