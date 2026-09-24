--- v3 (2026-04-13)
+++ v4 (2026-09-24)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="HIBSA" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="77">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="81">
   <si>
     <t>type</t>
   </si>
   <si>
     <t>EPPOCode</t>
   </si>
   <si>
     <t>Pref_name</t>
   </si>
   <si>
     <t>References</t>
   </si>
   <si>
     <t>Host</t>
   </si>
   <si>
     <t>ALEDDI</t>
   </si>
   <si>
     <t>Aleurodicus dispersus (as Hibiscus)</t>
   </si>
   <si>
     <t>ANOLCN</t>
   </si>
   <si>
@@ -151,81 +151,93 @@
   <si>
     <t>Helicoverpa zea</t>
   </si>
   <si>
     <t>* Matthews M (1991) Classification of the Heliothinae. Bulletin of the Natural Resources Institute No. 44. Natural Resources Institute, Chatham, UK.</t>
   </si>
   <si>
     <t>ACHAFU</t>
   </si>
   <si>
     <t>Lissachatina fulica (as Hibiscus)</t>
   </si>
   <si>
     <t>* Thiengo SC, Faraco FA, Salgado NC, Cowie RH, Fernandez MA (2007) Rapid spread of an invasive snail in South America: the giant African snail, Achatina fulica, in Brasil. Biological Invasions 9, 693-702.</t>
   </si>
   <si>
     <t>PHENHI</t>
   </si>
   <si>
     <t>Maconellicoccus hirsutus</t>
   </si>
   <si>
     <t>* Chang LWH, Miller CE (1996) Pathway Risk Assessment: Pink mealybug from the Caribbean. Animal and Plant Health Inspection Service, U.S. Dept. of Agriculture 61 pp.</t>
   </si>
   <si>
+    <t>TRSV00</t>
+  </si>
+  <si>
+    <t>Nepovirus nicotianae</t>
+  </si>
+  <si>
+    <t>* Ribeiro-Junior MR, Olson J, Wallace S, Nascimento D, Ochoa-Corona FM (2026) First report of tobacco ringspot virus infecting Hibiscus sabdariffa (roselle) in Oklahoma, USA. Plant Disease (early view) https://doi.org/10.1094/PDIS-07-26-1307-PDN.</t>
+  </si>
+  <si>
     <t>OXYAHY</t>
   </si>
   <si>
     <t>Oxycarenus hyalinipennis</t>
   </si>
   <si>
     <t>* Silva KI, Soares LJ, Gonçalves GA, de Souza AH, Oliveira JM, Marcossi Í, Pedrosa MW (2026) First record of Oxycarenus hyalinipennis (Costa, 1847)(Hemiptera: Oxycarenidae) on Hibiscus sabdariffa L.(Malvales: Malvaceae) in Brazil and characterization of plant injuries. Entomological Communications 8, ec08006. https://doi.org/10.37486/2675-1305.ec08006</t>
   </si>
   <si>
     <t>PRABMY</t>
   </si>
   <si>
     <t>Parabemisia myricae (as Hibiscus)</t>
   </si>
   <si>
     <t>SAISNI</t>
   </si>
   <si>
     <t>Parasaissetia nigra (as Hibiscus)</t>
   </si>
   <si>
     <t>PECTGO</t>
   </si>
   <si>
     <t>Pectinophora gossypiella (as Hibiscus)</t>
   </si>
   <si>
     <t>PHENSO</t>
   </si>
   <si>
     <t>Phenacoccus solenopsis</t>
+  </si>
+  <si>
+    <t>* Hernández-Ruiz A, Gonzaga-Segura AJ, Castrejón-Gómez VR (2026) Scale insects (Hemiptera: Coccomorpha) of agricultural amportance in Mexico. Journal of Entomological Science 61(3), 528–559. doi:10.18474/JES25-42</t>
   </si>
   <si>
     <t>PHMPOM</t>
   </si>
   <si>
     <t>Phymatotrichopsis omnivora</t>
   </si>
   <si>
     <t>* Anonymous (1960) Index of Plant Diseases in the United States. Agriculture Handbook no 165, USDA-ARS (US) 531 pp.</t>
   </si>
   <si>
     <t>POPIJA</t>
   </si>
   <si>
     <t>Popillia japonica (as Hibiscus)</t>
   </si>
   <si>
     <t>* INTERNET
 Regione Piemonte. Servizio fitosanitario. Lotte obbligatorie - Coleottero scarabeide del Giappone (Popillia japonica Newman). Popillia danni e difesa. https://www.regione.piemonte.it/web/sites/default/files/media/documenti/2019-06/popillia_danni_difesa.pdf</t>
   </si>
   <si>
     <t>PSEAPE</t>
   </si>
   <si>
     <t>Pseudaulacaspis pentagona (as Hibiscus)</t>
@@ -595,51 +607,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:D29"/>
+  <dimension ref="A1:D30"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.569" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="47.131" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="417.47" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
@@ -855,183 +867,199 @@
     </row>
     <row r="18" spans="1:4">
       <c r="A18" t="s">
         <v>4</v>
       </c>
       <c r="B18" t="s">
         <v>45</v>
       </c>
       <c r="C18" t="s">
         <v>46</v>
       </c>
       <c r="D18" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="19" spans="1:4">
       <c r="A19" t="s">
         <v>4</v>
       </c>
       <c r="B19" t="s">
         <v>48</v>
       </c>
       <c r="C19" t="s">
         <v>49</v>
       </c>
-      <c r="D19"/>
+      <c r="D19" t="s">
+        <v>50</v>
+      </c>
     </row>
     <row r="20" spans="1:4">
       <c r="A20" t="s">
         <v>4</v>
       </c>
       <c r="B20" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="C20" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="D20"/>
     </row>
     <row r="21" spans="1:4">
       <c r="A21" t="s">
         <v>4</v>
       </c>
       <c r="B21" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="C21" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="D21"/>
     </row>
     <row r="22" spans="1:4">
       <c r="A22" t="s">
         <v>4</v>
       </c>
       <c r="B22" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="C22" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="D22"/>
     </row>
     <row r="23" spans="1:4">
       <c r="A23" t="s">
         <v>4</v>
       </c>
       <c r="B23" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="C23" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="D23" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
     </row>
     <row r="24" spans="1:4">
       <c r="A24" t="s">
         <v>4</v>
       </c>
       <c r="B24" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="C24" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="D24" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
     </row>
     <row r="25" spans="1:4">
       <c r="A25" t="s">
         <v>4</v>
       </c>
       <c r="B25" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="C25" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="D25" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
     </row>
     <row r="26" spans="1:4">
       <c r="A26" t="s">
         <v>4</v>
       </c>
       <c r="B26" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="C26" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="D26" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
     </row>
     <row r="27" spans="1:4">
       <c r="A27" t="s">
         <v>4</v>
       </c>
       <c r="B27" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="C27" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="D27" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
     </row>
     <row r="28" spans="1:4">
       <c r="A28" t="s">
-        <v>71</v>
+        <v>4</v>
       </c>
       <c r="B28" t="s">
         <v>72</v>
       </c>
       <c r="C28" t="s">
         <v>73</v>
       </c>
       <c r="D28" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="29" spans="1:4">
       <c r="A29" t="s">
-        <v>71</v>
+        <v>75</v>
       </c>
       <c r="B29" t="s">
+        <v>76</v>
+      </c>
+      <c r="C29" t="s">
+        <v>77</v>
+      </c>
+      <c r="D29" t="s">
+        <v>78</v>
+      </c>
+    </row>
+    <row r="30" spans="1:4">
+      <c r="A30" t="s">
         <v>75</v>
       </c>
-      <c r="C29" t="s">
-[...2 lines deleted...]
-      <c r="D29"/>
+      <c r="B30" t="s">
+        <v>79</v>
+      </c>
+      <c r="C30" t="s">
+        <v>80</v>
+      </c>
+      <c r="D30"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>