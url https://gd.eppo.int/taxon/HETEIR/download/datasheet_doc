--- v7 (2026-03-28)
+++ v8 (2026-04-20)
@@ -202,88 +202,88 @@
               <w:t xml:space="preserve"> Garbelotto &amp; Otrosina</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Taxonomic position:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Fungi: Basidiomycota: Agaricomycotina: Agaricomycetes: Russulales: Bondarzewiaceae</w:t>
             </w:r>
-            <w:hyperlink r:id="rId750669c7fa00067e0" w:history="1">
+            <w:hyperlink r:id="rId764769e6462a197a3" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> A2 list, Alert list (formerly)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId660969c7fa0006832" w:history="1">
+            <w:hyperlink r:id="rId247169e6462a197e9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -297,86 +297,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> HETEIR</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-90"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1209600"/>
-                  <wp:docPr id="98760119" name="name978769c7fa0006e2f" descr="5897.jpg"/>
+                  <wp:docPr id="308043" name="name547969e6462a19e08" descr="5897.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="5897.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId105769c7fa0006e2d" cstate="print"/>
+                          <a:blip r:embed="rId603569e6462a19e06" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1209600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId817369c7fa0006f56" w:history="1">
+            <w:hyperlink r:id="rId368469e6462a19f6c" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -1731,63 +1731,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al.,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2014).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="60540578" name="name843169c7fa00083c7" descr="HETEIR_distribution_map.jpg"/>
+            <wp:docPr id="415085" name="name390469e6462a1b4ff" descr="HETEIR_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="HETEIR_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId477869c7fa00083c4" cstate="print"/>
+                    <a:blip r:embed="rId452569e6462a1b4fc" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -3103,51 +3103,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2015) Pest risk analysis for </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Heterobasidion irregulare</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO, Paris. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId286769c7fa0008e8b" w:history="1">
+      <w:hyperlink r:id="rId729169e6462a1c010" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.eppo.int/QUARANTINE/Pest_Risk_Analysis/PRA_intro.htm</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4173,81 +4173,81 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Heterobasidion irregulare</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId205669c7fa000958c" w:history="1">
+      <w:hyperlink r:id="rId577369e6462a1d1da" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="24877687" name="name159269c7fa0009a31" descr="eu_funding_250.png"/>
+            <wp:docPr id="47230021" name="name463469e6462a1d2bd" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId357369c7fa0009a2f" cstate="print"/>
+                    <a:blip r:embed="rId961169e6462a1d2bb" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -4345,137 +4345,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="73219707">
+  <w:abstractNum w:abstractNumId="78747971">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="53934596">
+    <w:lvl w:ilvl="0" w:tplc="37070241">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="53934596" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="37070241" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="53934596" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="37070241" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="53934596" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="37070241" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="53934596" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="37070241" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="53934596" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="37070241" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="53934596" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="37070241" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="53934596" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="37070241" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="53934596" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="37070241" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="73219706">
+  <w:abstractNum w:abstractNumId="78747970">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="76615722">
+    <w:lvl w:ilvl="0" w:tplc="65984851">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -5227,55 +5227,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="73219706">
-    <w:abstractNumId w:val="73219706"/>
+  <w:num w:numId="78747970">
+    <w:abstractNumId w:val="78747970"/>
   </w:num>
-  <w:num w:numId="73219707">
-    <w:abstractNumId w:val="73219707"/>
+  <w:num w:numId="78747971">
+    <w:abstractNumId w:val="78747971"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -16825,51 +16825,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId952349400" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId517077857" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId750669c7fa00067e0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/HETEIR/" TargetMode="External"/><Relationship Id="rId660969c7fa0006832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/HETEIR/categorization" TargetMode="External"/><Relationship Id="rId817369c7fa0006f56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/HETEIR/photos" TargetMode="External"/><Relationship Id="rId286769c7fa0008e8b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.eppo.int/QUARANTINE/Pest_Risk_Analysis/PRA_intro.htm" TargetMode="External"/><Relationship Id="rId205669c7fa000958c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId105769c7fa0006e2d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId105769c7fa0006e2d.jpg"/><Relationship Id="rId477869c7fa00083c4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId477869c7fa00083c4.jpg"/><Relationship Id="rId357369c7fa0009a2f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId357369c7fa0009a2f.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId901413625" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId293506852" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId764769e6462a197a3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/HETEIR/" TargetMode="External"/><Relationship Id="rId247169e6462a197e9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/HETEIR/categorization" TargetMode="External"/><Relationship Id="rId368469e6462a19f6c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/HETEIR/photos" TargetMode="External"/><Relationship Id="rId729169e6462a1c010" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.eppo.int/QUARANTINE/Pest_Risk_Analysis/PRA_intro.htm" TargetMode="External"/><Relationship Id="rId577369e6462a1d1da" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId603569e6462a19e06" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId603569e6462a19e06.jpg"/><Relationship Id="rId452569e6462a1b4fc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId452569e6462a1b4fc.jpg"/><Relationship Id="rId961169e6462a1d2bb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId961169e6462a1d2bb.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>