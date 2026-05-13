--- v8 (2026-04-20)
+++ v9 (2026-05-13)
@@ -202,88 +202,88 @@
               <w:t xml:space="preserve"> Garbelotto &amp; Otrosina</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Taxonomic position:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Fungi: Basidiomycota: Agaricomycotina: Agaricomycetes: Russulales: Bondarzewiaceae</w:t>
             </w:r>
-            <w:hyperlink r:id="rId764769e6462a197a3" w:history="1">
+            <w:hyperlink r:id="rId29126a04765c6be05" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> A2 list, Alert list (formerly)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId247169e6462a197e9" w:history="1">
+            <w:hyperlink r:id="rId40096a04765c6be4e" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -297,86 +297,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> HETEIR</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-90"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1209600"/>
-                  <wp:docPr id="308043" name="name547969e6462a19e08" descr="5897.jpg"/>
+                  <wp:docPr id="26766698" name="name16126a04765c6c4b7" descr="5897.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="5897.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId603569e6462a19e06" cstate="print"/>
+                          <a:blip r:embed="rId22156a04765c6c4b5" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1209600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId368469e6462a19f6c" w:history="1">
+            <w:hyperlink r:id="rId35196a04765c6c693" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -1731,63 +1731,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al.,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2014).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="415085" name="name390469e6462a1b4ff" descr="HETEIR_distribution_map.jpg"/>
+            <wp:docPr id="14054931" name="name82286a04765c6dcb0" descr="HETEIR_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="HETEIR_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId452569e6462a1b4fc" cstate="print"/>
+                    <a:blip r:embed="rId55396a04765c6dcad" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -3103,51 +3103,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2015) Pest risk analysis for </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Heterobasidion irregulare</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO, Paris. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId729169e6462a1c010" w:history="1">
+      <w:hyperlink r:id="rId18536a04765c6e75a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.eppo.int/QUARANTINE/Pest_Risk_Analysis/PRA_intro.htm</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4173,81 +4173,81 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Heterobasidion irregulare</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId577369e6462a1d1da" w:history="1">
+      <w:hyperlink r:id="rId36736a04765c6ee05" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="47230021" name="name463469e6462a1d2bd" descr="eu_funding_250.png"/>
+            <wp:docPr id="51401360" name="name12076a04765c6ee5f" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId961169e6462a1d2bb" cstate="print"/>
+                    <a:blip r:embed="rId36816a04765c6ee5e" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -4345,137 +4345,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="78747971">
+  <w:abstractNum w:abstractNumId="66464486">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="37070241">
+    <w:lvl w:ilvl="0" w:tplc="73101702">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="37070241" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="73101702" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="37070241" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="73101702" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="37070241" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="73101702" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="37070241" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="73101702" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="37070241" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="73101702" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="37070241" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="73101702" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="37070241" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="73101702" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="37070241" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="73101702" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="78747970">
+  <w:abstractNum w:abstractNumId="66464485">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="65984851">
+    <w:lvl w:ilvl="0" w:tplc="66549242">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -5227,55 +5227,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="78747970">
-    <w:abstractNumId w:val="78747970"/>
+  <w:num w:numId="66464485">
+    <w:abstractNumId w:val="66464485"/>
   </w:num>
-  <w:num w:numId="78747971">
-    <w:abstractNumId w:val="78747971"/>
+  <w:num w:numId="66464486">
+    <w:abstractNumId w:val="66464486"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -16825,51 +16825,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId901413625" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId293506852" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId764769e6462a197a3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/HETEIR/" TargetMode="External"/><Relationship Id="rId247169e6462a197e9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/HETEIR/categorization" TargetMode="External"/><Relationship Id="rId368469e6462a19f6c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/HETEIR/photos" TargetMode="External"/><Relationship Id="rId729169e6462a1c010" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.eppo.int/QUARANTINE/Pest_Risk_Analysis/PRA_intro.htm" TargetMode="External"/><Relationship Id="rId577369e6462a1d1da" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId603569e6462a19e06" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId603569e6462a19e06.jpg"/><Relationship Id="rId452569e6462a1b4fc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId452569e6462a1b4fc.jpg"/><Relationship Id="rId961169e6462a1d2bb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId961169e6462a1d2bb.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId138777950" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId225990190" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId29126a04765c6be05" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/HETEIR/" TargetMode="External"/><Relationship Id="rId40096a04765c6be4e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/HETEIR/categorization" TargetMode="External"/><Relationship Id="rId35196a04765c6c693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/HETEIR/photos" TargetMode="External"/><Relationship Id="rId18536a04765c6e75a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.eppo.int/QUARANTINE/Pest_Risk_Analysis/PRA_intro.htm" TargetMode="External"/><Relationship Id="rId36736a04765c6ee05" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId22156a04765c6c4b5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId22156a04765c6c4b5.jpg"/><Relationship Id="rId55396a04765c6dcad" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId55396a04765c6dcad.jpg"/><Relationship Id="rId36816a04765c6ee5e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId36816a04765c6ee5e.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>