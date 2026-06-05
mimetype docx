--- v9 (2026-05-13)
+++ v10 (2026-06-05)
@@ -202,88 +202,88 @@
               <w:t xml:space="preserve"> Garbelotto &amp; Otrosina</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Taxonomic position:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Fungi: Basidiomycota: Agaricomycotina: Agaricomycetes: Russulales: Bondarzewiaceae</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29126a04765c6be05" w:history="1">
+            <w:hyperlink r:id="rId75946a2219db8536b" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> A2 list, Alert list (formerly)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40096a04765c6be4e" w:history="1">
+            <w:hyperlink r:id="rId58536a2219db853d0" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -297,86 +297,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> HETEIR</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-90"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1209600"/>
-                  <wp:docPr id="26766698" name="name16126a04765c6c4b7" descr="5897.jpg"/>
+                  <wp:docPr id="83350400" name="name54706a2219db85bd8" descr="5897.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="5897.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId22156a04765c6c4b5" cstate="print"/>
+                          <a:blip r:embed="rId36816a2219db85bd5" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1209600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId35196a04765c6c693" w:history="1">
+            <w:hyperlink r:id="rId57576a2219db85de3" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -1731,63 +1731,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al.,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2014).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="14054931" name="name82286a04765c6dcb0" descr="HETEIR_distribution_map.jpg"/>
+            <wp:docPr id="31394400" name="name44086a2219db876d2" descr="HETEIR_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="HETEIR_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId55396a04765c6dcad" cstate="print"/>
+                    <a:blip r:embed="rId41756a2219db876ce" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -3103,51 +3103,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2015) Pest risk analysis for </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Heterobasidion irregulare</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO, Paris. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId18536a04765c6e75a" w:history="1">
+      <w:hyperlink r:id="rId78096a2219db884e7" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.eppo.int/QUARANTINE/Pest_Risk_Analysis/PRA_intro.htm</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4173,81 +4173,81 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Heterobasidion irregulare</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId36736a04765c6ee05" w:history="1">
+      <w:hyperlink r:id="rId18536a2219db88bb7" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="51401360" name="name12076a04765c6ee5f" descr="eu_funding_250.png"/>
+            <wp:docPr id="52399343" name="name58146a2219db88c20" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId36816a04765c6ee5e" cstate="print"/>
+                    <a:blip r:embed="rId37946a2219db88c1f" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -4345,137 +4345,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="66464486">
+  <w:abstractNum w:abstractNumId="96709102">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="73101702">
+    <w:lvl w:ilvl="0" w:tplc="63271548">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="73101702" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="63271548" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="73101702" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="63271548" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="73101702" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="63271548" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="73101702" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="63271548" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="73101702" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="63271548" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="73101702" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="63271548" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="73101702" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="63271548" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="73101702" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="63271548" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="66464485">
+  <w:abstractNum w:abstractNumId="96709101">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="66549242">
+    <w:lvl w:ilvl="0" w:tplc="71283120">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -5227,55 +5227,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="66464485">
-    <w:abstractNumId w:val="66464485"/>
+  <w:num w:numId="96709101">
+    <w:abstractNumId w:val="96709101"/>
   </w:num>
-  <w:num w:numId="66464486">
-    <w:abstractNumId w:val="66464486"/>
+  <w:num w:numId="96709102">
+    <w:abstractNumId w:val="96709102"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -16825,51 +16825,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId138777950" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId225990190" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId29126a04765c6be05" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/HETEIR/" TargetMode="External"/><Relationship Id="rId40096a04765c6be4e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/HETEIR/categorization" TargetMode="External"/><Relationship Id="rId35196a04765c6c693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/HETEIR/photos" TargetMode="External"/><Relationship Id="rId18536a04765c6e75a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.eppo.int/QUARANTINE/Pest_Risk_Analysis/PRA_intro.htm" TargetMode="External"/><Relationship Id="rId36736a04765c6ee05" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId22156a04765c6c4b5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId22156a04765c6c4b5.jpg"/><Relationship Id="rId55396a04765c6dcad" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId55396a04765c6dcad.jpg"/><Relationship Id="rId36816a04765c6ee5e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId36816a04765c6ee5e.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId491422952" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId168231729" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId75946a2219db8536b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/HETEIR/" TargetMode="External"/><Relationship Id="rId58536a2219db853d0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/HETEIR/categorization" TargetMode="External"/><Relationship Id="rId57576a2219db85de3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/HETEIR/photos" TargetMode="External"/><Relationship Id="rId78096a2219db884e7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.eppo.int/QUARANTINE/Pest_Risk_Analysis/PRA_intro.htm" TargetMode="External"/><Relationship Id="rId18536a2219db88bb7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId36816a2219db85bd5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId36816a2219db85bd5.jpg"/><Relationship Id="rId41756a2219db876ce" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId41756a2219db876ce.jpg"/><Relationship Id="rId37946a2219db88c1f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId37946a2219db88c1f.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>