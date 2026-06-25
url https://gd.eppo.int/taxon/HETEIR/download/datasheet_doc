--- v10 (2026-06-05)
+++ v11 (2026-06-25)
@@ -202,88 +202,88 @@
               <w:t xml:space="preserve"> Garbelotto &amp; Otrosina</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Taxonomic position:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Fungi: Basidiomycota: Agaricomycotina: Agaricomycetes: Russulales: Bondarzewiaceae</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75946a2219db8536b" w:history="1">
+            <w:hyperlink r:id="rId92856a3c9cc0e025a" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> A2 list, Alert list (formerly)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58536a2219db853d0" w:history="1">
+            <w:hyperlink r:id="rId39456a3c9cc0e029f" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -297,86 +297,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> HETEIR</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-90"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1209600"/>
-                  <wp:docPr id="83350400" name="name54706a2219db85bd8" descr="5897.jpg"/>
+                  <wp:docPr id="75099896" name="name65936a3c9cc0e06ff" descr="5897.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="5897.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId36816a2219db85bd5" cstate="print"/>
+                          <a:blip r:embed="rId91286a3c9cc0e06fd" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1209600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId57576a2219db85de3" w:history="1">
+            <w:hyperlink r:id="rId94076a3c9cc0e0841" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -1731,63 +1731,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al.,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2014).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="31394400" name="name44086a2219db876d2" descr="HETEIR_distribution_map.jpg"/>
+            <wp:docPr id="81497319" name="name47006a3c9cc0e1831" descr="HETEIR_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="HETEIR_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId41756a2219db876ce" cstate="print"/>
+                    <a:blip r:embed="rId81366a3c9cc0e182e" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -3103,51 +3103,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2015) Pest risk analysis for </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Heterobasidion irregulare</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO, Paris. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId78096a2219db884e7" w:history="1">
+      <w:hyperlink r:id="rId49036a3c9cc0e22b7" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.eppo.int/QUARANTINE/Pest_Risk_Analysis/PRA_intro.htm</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4173,81 +4173,81 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Heterobasidion irregulare</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId18536a2219db88bb7" w:history="1">
+      <w:hyperlink r:id="rId57146a3c9cc0e2987" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="52399343" name="name58146a2219db88c20" descr="eu_funding_250.png"/>
+            <wp:docPr id="83453872" name="name46016a3c9cc0e2b84" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId37946a2219db88c1f" cstate="print"/>
+                    <a:blip r:embed="rId51126a3c9cc0e2b83" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -4345,137 +4345,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="96709102">
+  <w:abstractNum w:abstractNumId="75085974">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="63271548">
+    <w:lvl w:ilvl="0" w:tplc="69834032">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="63271548" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="69834032" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="63271548" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="69834032" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="63271548" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="69834032" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="63271548" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="69834032" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="63271548" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="69834032" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="63271548" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="69834032" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="63271548" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="69834032" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="63271548" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="69834032" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="96709101">
+  <w:abstractNum w:abstractNumId="75085973">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="71283120">
+    <w:lvl w:ilvl="0" w:tplc="47556589">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -5227,55 +5227,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="96709101">
-    <w:abstractNumId w:val="96709101"/>
+  <w:num w:numId="75085973">
+    <w:abstractNumId w:val="75085973"/>
   </w:num>
-  <w:num w:numId="96709102">
-    <w:abstractNumId w:val="96709102"/>
+  <w:num w:numId="75085974">
+    <w:abstractNumId w:val="75085974"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -16825,51 +16825,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId491422952" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId168231729" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId75946a2219db8536b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/HETEIR/" TargetMode="External"/><Relationship Id="rId58536a2219db853d0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/HETEIR/categorization" TargetMode="External"/><Relationship Id="rId57576a2219db85de3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/HETEIR/photos" TargetMode="External"/><Relationship Id="rId78096a2219db884e7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.eppo.int/QUARANTINE/Pest_Risk_Analysis/PRA_intro.htm" TargetMode="External"/><Relationship Id="rId18536a2219db88bb7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId36816a2219db85bd5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId36816a2219db85bd5.jpg"/><Relationship Id="rId41756a2219db876ce" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId41756a2219db876ce.jpg"/><Relationship Id="rId37946a2219db88c1f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId37946a2219db88c1f.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId630848108" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId750358234" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId92856a3c9cc0e025a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/HETEIR/" TargetMode="External"/><Relationship Id="rId39456a3c9cc0e029f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/HETEIR/categorization" TargetMode="External"/><Relationship Id="rId94076a3c9cc0e0841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/HETEIR/photos" TargetMode="External"/><Relationship Id="rId49036a3c9cc0e22b7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.eppo.int/QUARANTINE/Pest_Risk_Analysis/PRA_intro.htm" TargetMode="External"/><Relationship Id="rId57146a3c9cc0e2987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId91286a3c9cc0e06fd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId91286a3c9cc0e06fd.jpg"/><Relationship Id="rId81366a3c9cc0e182e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId81366a3c9cc0e182e.jpg"/><Relationship Id="rId51126a3c9cc0e2b83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId51126a3c9cc0e2b83.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>