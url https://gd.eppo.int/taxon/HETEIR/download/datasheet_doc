--- v11 (2026-06-25)
+++ v12 (2026-07-17)
@@ -202,88 +202,88 @@
               <w:t xml:space="preserve"> Garbelotto &amp; Otrosina</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Taxonomic position:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Fungi: Basidiomycota: Agaricomycotina: Agaricomycetes: Russulales: Bondarzewiaceae</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92856a3c9cc0e025a" w:history="1">
+            <w:hyperlink r:id="rId85246a59c5ebf3108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> A2 list, Alert list (formerly)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39456a3c9cc0e029f" w:history="1">
+            <w:hyperlink r:id="rId87056a59c5ebf314c" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -297,86 +297,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> HETEIR</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-90"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1209600"/>
-                  <wp:docPr id="75099896" name="name65936a3c9cc0e06ff" descr="5897.jpg"/>
+                  <wp:docPr id="40902757" name="name36956a59c5ebf367e" descr="5897.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="5897.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId91286a3c9cc0e06fd" cstate="print"/>
+                          <a:blip r:embed="rId96466a59c5ebf367c" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1209600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId94076a3c9cc0e0841" w:history="1">
+            <w:hyperlink r:id="rId95046a59c5ebf37a7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -1731,63 +1731,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al.,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2014).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="81497319" name="name47006a3c9cc0e1831" descr="HETEIR_distribution_map.jpg"/>
+            <wp:docPr id="51034201" name="name36976a59c5ec006f2" descr="HETEIR_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="HETEIR_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId81366a3c9cc0e182e" cstate="print"/>
+                    <a:blip r:embed="rId19776a59c5ec006ef" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -3103,51 +3103,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2015) Pest risk analysis for </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Heterobasidion irregulare</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO, Paris. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId49036a3c9cc0e22b7" w:history="1">
+      <w:hyperlink r:id="rId51636a59c5ec01184" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.eppo.int/QUARANTINE/Pest_Risk_Analysis/PRA_intro.htm</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4173,81 +4173,81 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Heterobasidion irregulare</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId57146a3c9cc0e2987" w:history="1">
+      <w:hyperlink r:id="rId84056a59c5ec01847" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="83453872" name="name46016a3c9cc0e2b84" descr="eu_funding_250.png"/>
+            <wp:docPr id="57038601" name="name11006a59c5ec018c5" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId51126a3c9cc0e2b83" cstate="print"/>
+                    <a:blip r:embed="rId49816a59c5ec018c4" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -4345,137 +4345,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="75085974">
+  <w:abstractNum w:abstractNumId="29464318">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="69834032">
+    <w:lvl w:ilvl="0" w:tplc="82442612">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="69834032" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="82442612" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="69834032" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="82442612" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="69834032" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="82442612" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="69834032" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="82442612" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="69834032" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="82442612" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="69834032" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="82442612" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="69834032" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="82442612" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="69834032" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="82442612" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="75085973">
+  <w:abstractNum w:abstractNumId="29464317">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="47556589">
+    <w:lvl w:ilvl="0" w:tplc="95535641">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -5227,55 +5227,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="75085973">
-    <w:abstractNumId w:val="75085973"/>
+  <w:num w:numId="29464317">
+    <w:abstractNumId w:val="29464317"/>
   </w:num>
-  <w:num w:numId="75085974">
-    <w:abstractNumId w:val="75085974"/>
+  <w:num w:numId="29464318">
+    <w:abstractNumId w:val="29464318"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -16825,51 +16825,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId630848108" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId750358234" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId92856a3c9cc0e025a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/HETEIR/" TargetMode="External"/><Relationship Id="rId39456a3c9cc0e029f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/HETEIR/categorization" TargetMode="External"/><Relationship Id="rId94076a3c9cc0e0841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/HETEIR/photos" TargetMode="External"/><Relationship Id="rId49036a3c9cc0e22b7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.eppo.int/QUARANTINE/Pest_Risk_Analysis/PRA_intro.htm" TargetMode="External"/><Relationship Id="rId57146a3c9cc0e2987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId91286a3c9cc0e06fd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId91286a3c9cc0e06fd.jpg"/><Relationship Id="rId81366a3c9cc0e182e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId81366a3c9cc0e182e.jpg"/><Relationship Id="rId51126a3c9cc0e2b83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId51126a3c9cc0e2b83.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId784872648" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId900676320" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId85246a59c5ebf3108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/HETEIR/" TargetMode="External"/><Relationship Id="rId87056a59c5ebf314c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/HETEIR/categorization" TargetMode="External"/><Relationship Id="rId95046a59c5ebf37a7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/HETEIR/photos" TargetMode="External"/><Relationship Id="rId51636a59c5ec01184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.eppo.int/QUARANTINE/Pest_Risk_Analysis/PRA_intro.htm" TargetMode="External"/><Relationship Id="rId84056a59c5ec01847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId96466a59c5ebf367c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId96466a59c5ebf367c.jpg"/><Relationship Id="rId19776a59c5ec006ef" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId19776a59c5ec006ef.jpg"/><Relationship Id="rId49816a59c5ec018c4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId49816a59c5ec018c4.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>