--- v12 (2026-07-17)
+++ v13 (2026-08-07)
@@ -202,88 +202,88 @@
               <w:t xml:space="preserve"> Garbelotto &amp; Otrosina</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Taxonomic position:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Fungi: Basidiomycota: Agaricomycotina: Agaricomycetes: Russulales: Bondarzewiaceae</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85246a59c5ebf3108" w:history="1">
+            <w:hyperlink r:id="rId28356a75843409761" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> A2 list, Alert list (formerly)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87056a59c5ebf314c" w:history="1">
+            <w:hyperlink r:id="rId67446a758434097a9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -297,86 +297,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> HETEIR</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-90"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1209600"/>
-                  <wp:docPr id="40902757" name="name36956a59c5ebf367e" descr="5897.jpg"/>
+                  <wp:docPr id="65702775" name="name97826a7584340a28c" descr="5897.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="5897.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId96466a59c5ebf367c" cstate="print"/>
+                          <a:blip r:embed="rId38096a7584340a28a" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1209600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId95046a59c5ebf37a7" w:history="1">
+            <w:hyperlink r:id="rId16646a7584340a3e3" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -1731,63 +1731,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al.,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2014).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="51034201" name="name36976a59c5ec006f2" descr="HETEIR_distribution_map.jpg"/>
+            <wp:docPr id="13003773" name="name61116a7584340b8ad" descr="HETEIR_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="HETEIR_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId19776a59c5ec006ef" cstate="print"/>
+                    <a:blip r:embed="rId89416a7584340b8aa" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -3103,51 +3103,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2015) Pest risk analysis for </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Heterobasidion irregulare</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO, Paris. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId51636a59c5ec01184" w:history="1">
+      <w:hyperlink r:id="rId15976a7584340c3b7" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.eppo.int/QUARANTINE/Pest_Risk_Analysis/PRA_intro.htm</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4173,81 +4173,81 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Heterobasidion irregulare</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId84056a59c5ec01847" w:history="1">
+      <w:hyperlink r:id="rId28796a7584340ca95" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="57038601" name="name11006a59c5ec018c5" descr="eu_funding_250.png"/>
+            <wp:docPr id="32637750" name="name50586a7584340cdb8" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId49816a59c5ec018c4" cstate="print"/>
+                    <a:blip r:embed="rId44176a7584340cdb6" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -4345,137 +4345,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="29464318">
+  <w:abstractNum w:abstractNumId="70062721">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="82442612">
+    <w:lvl w:ilvl="0" w:tplc="58792951">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="82442612" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="58792951" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="82442612" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="58792951" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="82442612" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="58792951" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="82442612" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="58792951" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="82442612" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="58792951" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="82442612" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="58792951" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="82442612" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="58792951" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="82442612" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="58792951" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="29464317">
+  <w:abstractNum w:abstractNumId="70062720">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="95535641">
+    <w:lvl w:ilvl="0" w:tplc="59078985">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -5227,55 +5227,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="29464317">
-    <w:abstractNumId w:val="29464317"/>
+  <w:num w:numId="70062720">
+    <w:abstractNumId w:val="70062720"/>
   </w:num>
-  <w:num w:numId="29464318">
-    <w:abstractNumId w:val="29464318"/>
+  <w:num w:numId="70062721">
+    <w:abstractNumId w:val="70062721"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -16825,51 +16825,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId784872648" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId900676320" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId85246a59c5ebf3108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/HETEIR/" TargetMode="External"/><Relationship Id="rId87056a59c5ebf314c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/HETEIR/categorization" TargetMode="External"/><Relationship Id="rId95046a59c5ebf37a7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/HETEIR/photos" TargetMode="External"/><Relationship Id="rId51636a59c5ec01184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.eppo.int/QUARANTINE/Pest_Risk_Analysis/PRA_intro.htm" TargetMode="External"/><Relationship Id="rId84056a59c5ec01847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId96466a59c5ebf367c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId96466a59c5ebf367c.jpg"/><Relationship Id="rId19776a59c5ec006ef" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId19776a59c5ec006ef.jpg"/><Relationship Id="rId49816a59c5ec018c4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId49816a59c5ec018c4.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId974901792" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId158031373" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId28356a75843409761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/HETEIR/" TargetMode="External"/><Relationship Id="rId67446a758434097a9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/HETEIR/categorization" TargetMode="External"/><Relationship Id="rId16646a7584340a3e3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/HETEIR/photos" TargetMode="External"/><Relationship Id="rId15976a7584340c3b7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.eppo.int/QUARANTINE/Pest_Risk_Analysis/PRA_intro.htm" TargetMode="External"/><Relationship Id="rId28796a7584340ca95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId38096a7584340a28a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId38096a7584340a28a.jpg"/><Relationship Id="rId89416a7584340b8aa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId89416a7584340b8aa.jpg"/><Relationship Id="rId44176a7584340cdb6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId44176a7584340cdb6.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>