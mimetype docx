--- v13 (2026-08-07)
+++ v14 (2026-08-28)
@@ -202,88 +202,88 @@
               <w:t xml:space="preserve"> Garbelotto &amp; Otrosina</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Taxonomic position:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Fungi: Basidiomycota: Agaricomycotina: Agaricomycetes: Russulales: Bondarzewiaceae</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28356a75843409761" w:history="1">
+            <w:hyperlink r:id="rId12366a91606825a01" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> A2 list, Alert list (formerly)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67446a758434097a9" w:history="1">
+            <w:hyperlink r:id="rId89276a91606825a47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -297,86 +297,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> HETEIR</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-90"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1209600"/>
-                  <wp:docPr id="65702775" name="name97826a7584340a28c" descr="5897.jpg"/>
+                  <wp:docPr id="38508769" name="name23326a9160682626b" descr="5897.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="5897.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId38096a7584340a28a" cstate="print"/>
+                          <a:blip r:embed="rId36976a9160682626a" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1209600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId16646a7584340a3e3" w:history="1">
+            <w:hyperlink r:id="rId35456a91606826363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -1731,63 +1731,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al.,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2014).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="13003773" name="name61116a7584340b8ad" descr="HETEIR_distribution_map.jpg"/>
+            <wp:docPr id="89027772" name="name85266a91606827bfd" descr="HETEIR_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="HETEIR_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId89416a7584340b8aa" cstate="print"/>
+                    <a:blip r:embed="rId84056a91606827bfa" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -3103,51 +3103,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2015) Pest risk analysis for </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Heterobasidion irregulare</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO, Paris. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId15976a7584340c3b7" w:history="1">
+      <w:hyperlink r:id="rId89626a91606828681" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.eppo.int/QUARANTINE/Pest_Risk_Analysis/PRA_intro.htm</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4173,81 +4173,81 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Heterobasidion irregulare</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId28796a7584340ca95" w:history="1">
+      <w:hyperlink r:id="rId60706a91606828d4b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="32637750" name="name50586a7584340cdb8" descr="eu_funding_250.png"/>
+            <wp:docPr id="98154428" name="name92086a91606828dbd" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId44176a7584340cdb6" cstate="print"/>
+                    <a:blip r:embed="rId61726a91606828dbb" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -4345,137 +4345,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="70062721">
+  <w:abstractNum w:abstractNumId="49815407">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="58792951">
+    <w:lvl w:ilvl="0" w:tplc="24742520">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="58792951" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="24742520" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="58792951" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="24742520" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="58792951" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="24742520" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="58792951" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="24742520" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="58792951" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="24742520" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="58792951" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="24742520" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="58792951" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="24742520" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="58792951" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="24742520" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="70062720">
+  <w:abstractNum w:abstractNumId="49815406">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="59078985">
+    <w:lvl w:ilvl="0" w:tplc="80479502">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -5227,55 +5227,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="70062720">
-    <w:abstractNumId w:val="70062720"/>
+  <w:num w:numId="49815406">
+    <w:abstractNumId w:val="49815406"/>
   </w:num>
-  <w:num w:numId="70062721">
-    <w:abstractNumId w:val="70062721"/>
+  <w:num w:numId="49815407">
+    <w:abstractNumId w:val="49815407"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -16825,51 +16825,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId974901792" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId158031373" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId28356a75843409761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/HETEIR/" TargetMode="External"/><Relationship Id="rId67446a758434097a9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/HETEIR/categorization" TargetMode="External"/><Relationship Id="rId16646a7584340a3e3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/HETEIR/photos" TargetMode="External"/><Relationship Id="rId15976a7584340c3b7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.eppo.int/QUARANTINE/Pest_Risk_Analysis/PRA_intro.htm" TargetMode="External"/><Relationship Id="rId28796a7584340ca95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId38096a7584340a28a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId38096a7584340a28a.jpg"/><Relationship Id="rId89416a7584340b8aa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId89416a7584340b8aa.jpg"/><Relationship Id="rId44176a7584340cdb6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId44176a7584340cdb6.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId716196666" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId224142578" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId12366a91606825a01" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/HETEIR/" TargetMode="External"/><Relationship Id="rId89276a91606825a47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/HETEIR/categorization" TargetMode="External"/><Relationship Id="rId35456a91606826363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/HETEIR/photos" TargetMode="External"/><Relationship Id="rId89626a91606828681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.eppo.int/QUARANTINE/Pest_Risk_Analysis/PRA_intro.htm" TargetMode="External"/><Relationship Id="rId60706a91606828d4b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId36976a9160682626a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId36976a9160682626a.jpg"/><Relationship Id="rId84056a91606827bfa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId84056a91606827bfa.jpg"/><Relationship Id="rId61726a91606828dbb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId61726a91606828dbb.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>