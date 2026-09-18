--- v14 (2026-08-28)
+++ v15 (2026-09-18)
@@ -202,88 +202,88 @@
               <w:t xml:space="preserve"> Garbelotto &amp; Otrosina</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Taxonomic position:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Fungi: Basidiomycota: Agaricomycotina: Agaricomycetes: Russulales: Bondarzewiaceae</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12366a91606825a01" w:history="1">
+            <w:hyperlink r:id="rId66916aad282ce9ccc" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> A2 list, Alert list (formerly)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89276a91606825a47" w:history="1">
+            <w:hyperlink r:id="rId15666aad282ce9d12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -297,86 +297,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> HETEIR</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-90"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1209600"/>
-                  <wp:docPr id="38508769" name="name23326a9160682626b" descr="5897.jpg"/>
+                  <wp:docPr id="39280838" name="name17436aad282cea56c" descr="5897.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="5897.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId36976a9160682626a" cstate="print"/>
+                          <a:blip r:embed="rId73706aad282cea569" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1209600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId35456a91606826363" w:history="1">
+            <w:hyperlink r:id="rId70446aad282cea891" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -1731,63 +1731,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al.,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2014).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="89027772" name="name85266a91606827bfd" descr="HETEIR_distribution_map.jpg"/>
+            <wp:docPr id="69791479" name="name59066aad282cebc78" descr="HETEIR_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="HETEIR_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId84056a91606827bfa" cstate="print"/>
+                    <a:blip r:embed="rId37746aad282cebc75" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -3103,51 +3103,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2015) Pest risk analysis for </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Heterobasidion irregulare</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO, Paris. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId89626a91606828681" w:history="1">
+      <w:hyperlink r:id="rId99066aad282cec740" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.eppo.int/QUARANTINE/Pest_Risk_Analysis/PRA_intro.htm</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4173,81 +4173,81 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Heterobasidion irregulare</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId60706a91606828d4b" w:history="1">
+      <w:hyperlink r:id="rId49206aad282cecdf1" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="98154428" name="name92086a91606828dbd" descr="eu_funding_250.png"/>
+            <wp:docPr id="58279412" name="name80936aad282cece74" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId61726a91606828dbb" cstate="print"/>
+                    <a:blip r:embed="rId16366aad282cece73" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -4345,137 +4345,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="49815407">
+  <w:abstractNum w:abstractNumId="24241755">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="24742520">
+    <w:lvl w:ilvl="0" w:tplc="70067193">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="24742520" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="70067193" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="24742520" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="70067193" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="24742520" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="70067193" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="24742520" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="70067193" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="24742520" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="70067193" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="24742520" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="70067193" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="24742520" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="70067193" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="24742520" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="70067193" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="49815406">
+  <w:abstractNum w:abstractNumId="24241754">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="80479502">
+    <w:lvl w:ilvl="0" w:tplc="42023502">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -5227,55 +5227,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="49815406">
-    <w:abstractNumId w:val="49815406"/>
+  <w:num w:numId="24241754">
+    <w:abstractNumId w:val="24241754"/>
   </w:num>
-  <w:num w:numId="49815407">
-    <w:abstractNumId w:val="49815407"/>
+  <w:num w:numId="24241755">
+    <w:abstractNumId w:val="24241755"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -16825,51 +16825,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId716196666" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId224142578" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId12366a91606825a01" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/HETEIR/" TargetMode="External"/><Relationship Id="rId89276a91606825a47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/HETEIR/categorization" TargetMode="External"/><Relationship Id="rId35456a91606826363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/HETEIR/photos" TargetMode="External"/><Relationship Id="rId89626a91606828681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.eppo.int/QUARANTINE/Pest_Risk_Analysis/PRA_intro.htm" TargetMode="External"/><Relationship Id="rId60706a91606828d4b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId36976a9160682626a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId36976a9160682626a.jpg"/><Relationship Id="rId84056a91606827bfa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId84056a91606827bfa.jpg"/><Relationship Id="rId61726a91606828dbb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId61726a91606828dbb.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId573367937" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId115733888" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId66916aad282ce9ccc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/HETEIR/" TargetMode="External"/><Relationship Id="rId15666aad282ce9d12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/HETEIR/categorization" TargetMode="External"/><Relationship Id="rId70446aad282cea891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/HETEIR/photos" TargetMode="External"/><Relationship Id="rId99066aad282cec740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.eppo.int/QUARANTINE/Pest_Risk_Analysis/PRA_intro.htm" TargetMode="External"/><Relationship Id="rId49206aad282cecdf1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId73706aad282cea569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId73706aad282cea569.jpg"/><Relationship Id="rId37746aad282cebc75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId37746aad282cebc75.jpg"/><Relationship Id="rId16366aad282cece73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId16366aad282cece73.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>