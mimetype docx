--- v15 (2026-09-18)
+++ v16 (2026-10-18)
@@ -202,88 +202,88 @@
               <w:t xml:space="preserve"> Garbelotto &amp; Otrosina</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Taxonomic position:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Fungi: Basidiomycota: Agaricomycotina: Agaricomycetes: Russulales: Bondarzewiaceae</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66916aad282ce9ccc" w:history="1">
+            <w:hyperlink r:id="rId54776ad550a03467d" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> A2 list, Alert list (formerly)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15666aad282ce9d12" w:history="1">
+            <w:hyperlink r:id="rId24666ad550a0346c2" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -297,86 +297,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> HETEIR</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-90"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1209600"/>
-                  <wp:docPr id="39280838" name="name17436aad282cea56c" descr="5897.jpg"/>
+                  <wp:docPr id="30082942" name="name61596ad550a034e0c" descr="5897.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="5897.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId73706aad282cea569" cstate="print"/>
+                          <a:blip r:embed="rId17156ad550a034e0a" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1209600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId70446aad282cea891" w:history="1">
+            <w:hyperlink r:id="rId13546ad550a034f1d" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -1731,63 +1731,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al.,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2014).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="69791479" name="name59066aad282cebc78" descr="HETEIR_distribution_map.jpg"/>
+            <wp:docPr id="13154448" name="name88006ad550a0362d0" descr="HETEIR_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="HETEIR_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId37746aad282cebc75" cstate="print"/>
+                    <a:blip r:embed="rId13316ad550a0362cc" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -3103,51 +3103,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2015) Pest risk analysis for </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Heterobasidion irregulare</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO, Paris. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId99066aad282cec740" w:history="1">
+      <w:hyperlink r:id="rId85506ad550a036dd0" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.eppo.int/QUARANTINE/Pest_Risk_Analysis/PRA_intro.htm</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4173,81 +4173,81 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Heterobasidion irregulare</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId49206aad282cecdf1" w:history="1">
+      <w:hyperlink r:id="rId60746ad550a0378d6" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="58279412" name="name80936aad282cece74" descr="eu_funding_250.png"/>
+            <wp:docPr id="49912312" name="name76106ad550a037985" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId16366aad282cece73" cstate="print"/>
+                    <a:blip r:embed="rId87646ad550a037984" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -4345,137 +4345,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="24241755">
+  <w:abstractNum w:abstractNumId="43047456">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="70067193">
+    <w:lvl w:ilvl="0" w:tplc="22662391">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="70067193" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="22662391" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="70067193" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="22662391" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="70067193" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="22662391" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="70067193" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="22662391" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="70067193" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="22662391" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="70067193" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="22662391" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="70067193" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="22662391" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="70067193" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="22662391" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="24241754">
+  <w:abstractNum w:abstractNumId="43047455">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="42023502">
+    <w:lvl w:ilvl="0" w:tplc="39958985">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -5227,55 +5227,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="24241754">
-    <w:abstractNumId w:val="24241754"/>
+  <w:num w:numId="43047455">
+    <w:abstractNumId w:val="43047455"/>
   </w:num>
-  <w:num w:numId="24241755">
-    <w:abstractNumId w:val="24241755"/>
+  <w:num w:numId="43047456">
+    <w:abstractNumId w:val="43047456"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -16825,51 +16825,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId573367937" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId115733888" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId66916aad282ce9ccc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/HETEIR/" TargetMode="External"/><Relationship Id="rId15666aad282ce9d12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/HETEIR/categorization" TargetMode="External"/><Relationship Id="rId70446aad282cea891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/HETEIR/photos" TargetMode="External"/><Relationship Id="rId99066aad282cec740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.eppo.int/QUARANTINE/Pest_Risk_Analysis/PRA_intro.htm" TargetMode="External"/><Relationship Id="rId49206aad282cecdf1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId73706aad282cea569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId73706aad282cea569.jpg"/><Relationship Id="rId37746aad282cebc75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId37746aad282cebc75.jpg"/><Relationship Id="rId16366aad282cece73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId16366aad282cece73.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId139356259" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId103919310" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId54776ad550a03467d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/HETEIR/" TargetMode="External"/><Relationship Id="rId24666ad550a0346c2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/HETEIR/categorization" TargetMode="External"/><Relationship Id="rId13546ad550a034f1d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/HETEIR/photos" TargetMode="External"/><Relationship Id="rId85506ad550a036dd0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.eppo.int/QUARANTINE/Pest_Risk_Analysis/PRA_intro.htm" TargetMode="External"/><Relationship Id="rId60746ad550a0378d6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId17156ad550a034e0a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId17156ad550a034e0a.jpg"/><Relationship Id="rId13316ad550a0362cc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId13316ad550a0362cc.jpg"/><Relationship Id="rId87646ad550a037984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId87646ad550a037984.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>