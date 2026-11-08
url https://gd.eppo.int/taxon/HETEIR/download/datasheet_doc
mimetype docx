--- v16 (2026-10-18)
+++ v17 (2026-11-08)
@@ -202,88 +202,88 @@
               <w:t xml:space="preserve"> Garbelotto &amp; Otrosina</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Taxonomic position:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Fungi: Basidiomycota: Agaricomycotina: Agaricomycetes: Russulales: Bondarzewiaceae</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54776ad550a03467d" w:history="1">
+            <w:hyperlink r:id="rId67666af0b606c5bbe" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> A2 list, Alert list (formerly)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24666ad550a0346c2" w:history="1">
+            <w:hyperlink r:id="rId78336af0b606c5be8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -297,86 +297,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> HETEIR</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-90"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1209600"/>
-                  <wp:docPr id="30082942" name="name61596ad550a034e0c" descr="5897.jpg"/>
+                  <wp:docPr id="89672894" name="name57336af0b606c62d4" descr="5897.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="5897.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId17156ad550a034e0a" cstate="print"/>
+                          <a:blip r:embed="rId43036af0b606c62d3" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1209600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId13546ad550a034f1d" w:history="1">
+            <w:hyperlink r:id="rId42296af0b606c6410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -1731,63 +1731,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al.,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2014).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="13154448" name="name88006ad550a0362d0" descr="HETEIR_distribution_map.jpg"/>
+            <wp:docPr id="88901043" name="name78766af0b606c77b5" descr="HETEIR_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="HETEIR_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId13316ad550a0362cc" cstate="print"/>
+                    <a:blip r:embed="rId44366af0b606c77ae" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -3103,51 +3103,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2015) Pest risk analysis for </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Heterobasidion irregulare</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO, Paris. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId85506ad550a036dd0" w:history="1">
+      <w:hyperlink r:id="rId25466af0b606c8776" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.eppo.int/QUARANTINE/Pest_Risk_Analysis/PRA_intro.htm</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4173,81 +4173,81 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Heterobasidion irregulare</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId60746ad550a0378d6" w:history="1">
+      <w:hyperlink r:id="rId94496af0b606c8c93" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="49912312" name="name76106ad550a037985" descr="eu_funding_250.png"/>
+            <wp:docPr id="97325531" name="name63846af0b606c8fb4" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId87646ad550a037984" cstate="print"/>
+                    <a:blip r:embed="rId44056af0b606c8fb3" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -4345,137 +4345,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="43047456">
+  <w:abstractNum w:abstractNumId="44942393">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="22662391">
+    <w:lvl w:ilvl="0" w:tplc="37208305">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="22662391" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="37208305" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="22662391" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="37208305" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="22662391" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="37208305" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="22662391" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="37208305" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="22662391" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="37208305" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="22662391" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="37208305" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="22662391" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="37208305" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="22662391" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="37208305" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="43047455">
+  <w:abstractNum w:abstractNumId="44942392">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="39958985">
+    <w:lvl w:ilvl="0" w:tplc="54917091">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -5227,55 +5227,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="43047455">
-    <w:abstractNumId w:val="43047455"/>
+  <w:num w:numId="44942392">
+    <w:abstractNumId w:val="44942392"/>
   </w:num>
-  <w:num w:numId="43047456">
-    <w:abstractNumId w:val="43047456"/>
+  <w:num w:numId="44942393">
+    <w:abstractNumId w:val="44942393"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -16825,51 +16825,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId139356259" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId103919310" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId54776ad550a03467d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/HETEIR/" TargetMode="External"/><Relationship Id="rId24666ad550a0346c2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/HETEIR/categorization" TargetMode="External"/><Relationship Id="rId13546ad550a034f1d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/HETEIR/photos" TargetMode="External"/><Relationship Id="rId85506ad550a036dd0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.eppo.int/QUARANTINE/Pest_Risk_Analysis/PRA_intro.htm" TargetMode="External"/><Relationship Id="rId60746ad550a0378d6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId17156ad550a034e0a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId17156ad550a034e0a.jpg"/><Relationship Id="rId13316ad550a0362cc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId13316ad550a0362cc.jpg"/><Relationship Id="rId87646ad550a037984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId87646ad550a037984.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId907665017" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId359273302" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId67666af0b606c5bbe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/HETEIR/" TargetMode="External"/><Relationship Id="rId78336af0b606c5be8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/HETEIR/categorization" TargetMode="External"/><Relationship Id="rId42296af0b606c6410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/HETEIR/photos" TargetMode="External"/><Relationship Id="rId25466af0b606c8776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.eppo.int/QUARANTINE/Pest_Risk_Analysis/PRA_intro.htm" TargetMode="External"/><Relationship Id="rId94496af0b606c8c93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId43036af0b606c62d3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId43036af0b606c62d3.jpg"/><Relationship Id="rId44366af0b606c77ae" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId44366af0b606c77ae.jpg"/><Relationship Id="rId44056af0b606c8fb3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId44056af0b606c8fb3.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>