--- v7 (2026-03-27)
+++ v8 (2026-04-16)
@@ -314,51 +314,51 @@
               <w:t xml:space="preserve"> Wollenweber</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> golden nematode, golden potato nematode, potato cyst nematode, yellow potato cyst nematode</w:t>
             </w:r>
-            <w:hyperlink r:id="rId515169c6bbee40c31" w:history="1">
+            <w:hyperlink r:id="rId265869e14342b1a85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -374,51 +374,51 @@
               <w:t xml:space="preserve"> A2 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II B)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId500969c6bbee40c9a" w:history="1">
+            <w:hyperlink r:id="rId99969e14342b1aee" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -432,86 +432,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> HETDRO</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="18162979" name="name162769c6bbee41239" descr="17785.jpg"/>
+                  <wp:docPr id="91116442" name="name769469e14342b20b2" descr="17785.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="17785.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId608669c6bbee41237" cstate="print"/>
+                          <a:blip r:embed="rId907969e14342b20b0" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId671369c6bbee41360" w:history="1">
+            <w:hyperlink r:id="rId724469e14342b21c4" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -1442,63 +1442,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">G. rostochiensis</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, a different centre of origin was suggested in the Andes.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="59790602" name="name656669c6bbee424b3" descr="HETDRO_distribution_map.jpg"/>
+            <wp:docPr id="92400788" name="name608969e14342b3452" descr="HETDRO_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="HETDRO_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId200869c6bbee424b0" cstate="print"/>
+                    <a:blip r:embed="rId982269e14342b344f" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -3945,51 +3945,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">11,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> 606178.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId473869c6bbee436b8" w:history="1">
+      <w:hyperlink r:id="rId914069e14342b4814" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3389/fpls.2020.606178</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4280,51 +4280,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">10</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(4), 2644, 71 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId477369c6bbee438db" w:history="1">
+      <w:hyperlink r:id="rId740169e14342b4ae1" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi/org/10.2903/j.efsa.2012.2644</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4350,51 +4350,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> and </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Globodera pallida. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EFSA supporting publication EN-1566. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId252269c6bbee4394e" w:history="1">
+      <w:hyperlink r:id="rId227969e14342b4b58" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi/org/10.2903/sp.efsa.2019.EN-1566</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4812,51 +4812,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">50</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(3), 372-382. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId992169c6bbee43c3b" w:history="1">
+      <w:hyperlink r:id="rId516169e14342b4e5b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/standards/PM3/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4998,51 +4998,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EU (2007) Council Directive 2007/33/EC of 11 June 2007 on the control of potato cyst nematodes and repealing Directive 69/465/EEC. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Official Journal of the European Union </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">L 156, p. 12-22. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId755569c6bbee43d66" w:history="1">
+      <w:hyperlink r:id="rId688669e14342b4fef" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://eur-lex.europa.eu/legal-content/EN/ALL/?uri=CELEX:32007L0033</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5725,51 +5725,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1-153.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Molendijk LPG &amp; de Jongh E (2018) Beheersing van aardappelmoeheid in de akkerbouw: Een update! Alles over aardappelmoeheid (AM): achtergronden, regelgeving, bemonstering, bestrijding en beheersing. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId405269c6bbee441f0" w:history="1">
+      <w:hyperlink r:id="rId908169e14342b5488" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://edepot.wur.nl/517931</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (in Dutch)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -6531,51 +6531,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Globodera rostochiensis</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId496469c6bbee44804" w:history="1">
+      <w:hyperlink r:id="rId957369e14342b5aa8" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -6737,81 +6737,81 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Globodera rostochiensis. EPPO Bulletin </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">11</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 1-5. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId559169c6bbee4494f" w:history="1">
+      <w:hyperlink r:id="rId920169e14342b5c3c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2338.1981.tb01753.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="57292215" name="name541169c6bbee44be0" descr="eu_funding_250.png"/>
+            <wp:docPr id="76259063" name="name960269e14342b5cdd" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId835269c6bbee44bdf" cstate="print"/>
+                    <a:blip r:embed="rId865969e14342b5cdb" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -6909,137 +6909,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="58216058">
+  <w:abstractNum w:abstractNumId="21105697">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="20539911">
+    <w:lvl w:ilvl="0" w:tplc="70972185">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="20539911" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="70972185" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="20539911" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="70972185" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="20539911" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="70972185" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="20539911" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="70972185" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="20539911" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="70972185" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="20539911" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="70972185" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="20539911" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="70972185" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="20539911" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="70972185" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="58216057">
+  <w:abstractNum w:abstractNumId="21105696">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="11877341">
+    <w:lvl w:ilvl="0" w:tplc="26090169">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -7791,55 +7791,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="58216057">
-    <w:abstractNumId w:val="58216057"/>
+  <w:num w:numId="21105696">
+    <w:abstractNumId w:val="21105696"/>
   </w:num>
-  <w:num w:numId="58216058">
-    <w:abstractNumId w:val="58216058"/>
+  <w:num w:numId="21105697">
+    <w:abstractNumId w:val="21105697"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -19389,51 +19389,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId287341807" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId742801217" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId515169c6bbee40c31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/HETDRO/" TargetMode="External"/><Relationship Id="rId500969c6bbee40c9a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/HETDRO/categorization" TargetMode="External"/><Relationship Id="rId671369c6bbee41360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/HETDRO/photos" TargetMode="External"/><Relationship Id="rId473869c6bbee436b8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3389/fpls.2020.606178" TargetMode="External"/><Relationship Id="rId477369c6bbee438db" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi/org/10.2903/j.efsa.2012.2644" TargetMode="External"/><Relationship Id="rId252269c6bbee4394e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi/org/10.2903/sp.efsa.2019.EN-1566" TargetMode="External"/><Relationship Id="rId992169c6bbee43c3b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/standards/PM3/" TargetMode="External"/><Relationship Id="rId755569c6bbee43d66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eur-lex.europa.eu/legal-content/EN/ALL/?uri=CELEX:32007L0033" TargetMode="External"/><Relationship Id="rId405269c6bbee441f0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edepot.wur.nl/517931" TargetMode="External"/><Relationship Id="rId496469c6bbee44804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId559169c6bbee4494f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1981.tb01753.x" TargetMode="External"/><Relationship Id="rId608669c6bbee41237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId608669c6bbee41237.jpg"/><Relationship Id="rId200869c6bbee424b0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId200869c6bbee424b0.jpg"/><Relationship Id="rId835269c6bbee44bdf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId835269c6bbee44bdf.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId686805567" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId814025640" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId265869e14342b1a85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/HETDRO/" TargetMode="External"/><Relationship Id="rId99969e14342b1aee" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/HETDRO/categorization" TargetMode="External"/><Relationship Id="rId724469e14342b21c4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/HETDRO/photos" TargetMode="External"/><Relationship Id="rId914069e14342b4814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3389/fpls.2020.606178" TargetMode="External"/><Relationship Id="rId740169e14342b4ae1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi/org/10.2903/j.efsa.2012.2644" TargetMode="External"/><Relationship Id="rId227969e14342b4b58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi/org/10.2903/sp.efsa.2019.EN-1566" TargetMode="External"/><Relationship Id="rId516169e14342b4e5b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/standards/PM3/" TargetMode="External"/><Relationship Id="rId688669e14342b4fef" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eur-lex.europa.eu/legal-content/EN/ALL/?uri=CELEX:32007L0033" TargetMode="External"/><Relationship Id="rId908169e14342b5488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edepot.wur.nl/517931" TargetMode="External"/><Relationship Id="rId957369e14342b5aa8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId920169e14342b5c3c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1981.tb01753.x" TargetMode="External"/><Relationship Id="rId907969e14342b20b0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId907969e14342b20b0.jpg"/><Relationship Id="rId982269e14342b344f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId982269e14342b344f.jpg"/><Relationship Id="rId865969e14342b5cdb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId865969e14342b5cdb.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>