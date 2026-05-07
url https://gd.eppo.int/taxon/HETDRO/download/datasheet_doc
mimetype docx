--- v8 (2026-04-16)
+++ v9 (2026-05-07)
@@ -314,51 +314,51 @@
               <w:t xml:space="preserve"> Wollenweber</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> golden nematode, golden potato nematode, potato cyst nematode, yellow potato cyst nematode</w:t>
             </w:r>
-            <w:hyperlink r:id="rId265869e14342b1a85" w:history="1">
+            <w:hyperlink r:id="rId867169fc01a6a77bd" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -374,51 +374,51 @@
               <w:t xml:space="preserve"> A2 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II B)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99969e14342b1aee" w:history="1">
+            <w:hyperlink r:id="rId475969fc01a6a782a" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -432,86 +432,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> HETDRO</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="91116442" name="name769469e14342b20b2" descr="17785.jpg"/>
+                  <wp:docPr id="67671883" name="name165769fc01a6a7e6e" descr="17785.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="17785.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId907969e14342b20b0" cstate="print"/>
+                          <a:blip r:embed="rId896569fc01a6a7e6c" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId724469e14342b21c4" w:history="1">
+            <w:hyperlink r:id="rId696969fc01a6a7ff3" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -1442,63 +1442,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">G. rostochiensis</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, a different centre of origin was suggested in the Andes.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="92400788" name="name608969e14342b3452" descr="HETDRO_distribution_map.jpg"/>
+            <wp:docPr id="66293064" name="name687169fc01a6a957a" descr="HETDRO_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="HETDRO_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId982269e14342b344f" cstate="print"/>
+                    <a:blip r:embed="rId102869fc01a6a9577" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -3945,51 +3945,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">11,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> 606178.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId914069e14342b4814" w:history="1">
+      <w:hyperlink r:id="rId444569fc01a6aadbc" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3389/fpls.2020.606178</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4280,51 +4280,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">10</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(4), 2644, 71 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId740169e14342b4ae1" w:history="1">
+      <w:hyperlink r:id="rId455069fc01a6ab047" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi/org/10.2903/j.efsa.2012.2644</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4350,51 +4350,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> and </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Globodera pallida. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EFSA supporting publication EN-1566. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId227969e14342b4b58" w:history="1">
+      <w:hyperlink r:id="rId605769fc01a6ab1f3" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi/org/10.2903/sp.efsa.2019.EN-1566</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4812,51 +4812,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">50</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(3), 372-382. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId516169e14342b4e5b" w:history="1">
+      <w:hyperlink r:id="rId822269fc01a6ab50a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/standards/PM3/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4998,51 +4998,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EU (2007) Council Directive 2007/33/EC of 11 June 2007 on the control of potato cyst nematodes and repealing Directive 69/465/EEC. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Official Journal of the European Union </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">L 156, p. 12-22. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId688669e14342b4fef" w:history="1">
+      <w:hyperlink r:id="rId651069fc01a6ab63c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://eur-lex.europa.eu/legal-content/EN/ALL/?uri=CELEX:32007L0033</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5725,51 +5725,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1-153.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Molendijk LPG &amp; de Jongh E (2018) Beheersing van aardappelmoeheid in de akkerbouw: Een update! Alles over aardappelmoeheid (AM): achtergronden, regelgeving, bemonstering, bestrijding en beheersing. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId908169e14342b5488" w:history="1">
+      <w:hyperlink r:id="rId628769fc01a6abaec" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://edepot.wur.nl/517931</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (in Dutch)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -6531,51 +6531,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Globodera rostochiensis</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId957369e14342b5aa8" w:history="1">
+      <w:hyperlink r:id="rId402469fc01a6ac063" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -6737,81 +6737,81 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Globodera rostochiensis. EPPO Bulletin </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">11</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 1-5. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId920169e14342b5c3c" w:history="1">
+      <w:hyperlink r:id="rId276669fc01a6ac1cb" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2338.1981.tb01753.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="76259063" name="name960269e14342b5cdd" descr="eu_funding_250.png"/>
+            <wp:docPr id="87303242" name="name460769fc01a6ac363" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId865969e14342b5cdb" cstate="print"/>
+                    <a:blip r:embed="rId845569fc01a6ac362" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -6909,137 +6909,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="21105697">
+  <w:abstractNum w:abstractNumId="64489615">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="70972185">
+    <w:lvl w:ilvl="0" w:tplc="15831661">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="70972185" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="15831661" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="70972185" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="15831661" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="70972185" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="15831661" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="70972185" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="15831661" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="70972185" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="15831661" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="70972185" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="15831661" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="70972185" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="15831661" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="70972185" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="15831661" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="21105696">
+  <w:abstractNum w:abstractNumId="64489614">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="26090169">
+    <w:lvl w:ilvl="0" w:tplc="90053550">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -7791,55 +7791,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="21105696">
-    <w:abstractNumId w:val="21105696"/>
+  <w:num w:numId="64489614">
+    <w:abstractNumId w:val="64489614"/>
   </w:num>
-  <w:num w:numId="21105697">
-    <w:abstractNumId w:val="21105697"/>
+  <w:num w:numId="64489615">
+    <w:abstractNumId w:val="64489615"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -19389,51 +19389,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId686805567" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId814025640" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId265869e14342b1a85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/HETDRO/" TargetMode="External"/><Relationship Id="rId99969e14342b1aee" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/HETDRO/categorization" TargetMode="External"/><Relationship Id="rId724469e14342b21c4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/HETDRO/photos" TargetMode="External"/><Relationship Id="rId914069e14342b4814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3389/fpls.2020.606178" TargetMode="External"/><Relationship Id="rId740169e14342b4ae1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi/org/10.2903/j.efsa.2012.2644" TargetMode="External"/><Relationship Id="rId227969e14342b4b58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi/org/10.2903/sp.efsa.2019.EN-1566" TargetMode="External"/><Relationship Id="rId516169e14342b4e5b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/standards/PM3/" TargetMode="External"/><Relationship Id="rId688669e14342b4fef" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eur-lex.europa.eu/legal-content/EN/ALL/?uri=CELEX:32007L0033" TargetMode="External"/><Relationship Id="rId908169e14342b5488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edepot.wur.nl/517931" TargetMode="External"/><Relationship Id="rId957369e14342b5aa8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId920169e14342b5c3c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1981.tb01753.x" TargetMode="External"/><Relationship Id="rId907969e14342b20b0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId907969e14342b20b0.jpg"/><Relationship Id="rId982269e14342b344f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId982269e14342b344f.jpg"/><Relationship Id="rId865969e14342b5cdb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId865969e14342b5cdb.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId796143409" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId130767478" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId867169fc01a6a77bd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/HETDRO/" TargetMode="External"/><Relationship Id="rId475969fc01a6a782a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/HETDRO/categorization" TargetMode="External"/><Relationship Id="rId696969fc01a6a7ff3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/HETDRO/photos" TargetMode="External"/><Relationship Id="rId444569fc01a6aadbc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3389/fpls.2020.606178" TargetMode="External"/><Relationship Id="rId455069fc01a6ab047" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi/org/10.2903/j.efsa.2012.2644" TargetMode="External"/><Relationship Id="rId605769fc01a6ab1f3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi/org/10.2903/sp.efsa.2019.EN-1566" TargetMode="External"/><Relationship Id="rId822269fc01a6ab50a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/standards/PM3/" TargetMode="External"/><Relationship Id="rId651069fc01a6ab63c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eur-lex.europa.eu/legal-content/EN/ALL/?uri=CELEX:32007L0033" TargetMode="External"/><Relationship Id="rId628769fc01a6abaec" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edepot.wur.nl/517931" TargetMode="External"/><Relationship Id="rId402469fc01a6ac063" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId276669fc01a6ac1cb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1981.tb01753.x" TargetMode="External"/><Relationship Id="rId896569fc01a6a7e6c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId896569fc01a6a7e6c.jpg"/><Relationship Id="rId102869fc01a6a9577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId102869fc01a6a9577.jpg"/><Relationship Id="rId845569fc01a6ac362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId845569fc01a6ac362.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>