--- v9 (2026-05-07)
+++ v10 (2026-05-27)
@@ -314,51 +314,51 @@
               <w:t xml:space="preserve"> Wollenweber</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> golden nematode, golden potato nematode, potato cyst nematode, yellow potato cyst nematode</w:t>
             </w:r>
-            <w:hyperlink r:id="rId867169fc01a6a77bd" w:history="1">
+            <w:hyperlink r:id="rId64906a16e765d73ad" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -374,51 +374,51 @@
               <w:t xml:space="preserve"> A2 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II B)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId475969fc01a6a782a" w:history="1">
+            <w:hyperlink r:id="rId24096a16e765d7419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -432,86 +432,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> HETDRO</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="67671883" name="name165769fc01a6a7e6e" descr="17785.jpg"/>
+                  <wp:docPr id="27873356" name="name60556a16e765d74fe" descr="17785.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="17785.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId896569fc01a6a7e6c" cstate="print"/>
+                          <a:blip r:embed="rId35806a16e765d74fd" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId696969fc01a6a7ff3" w:history="1">
+            <w:hyperlink r:id="rId60176a16e765d7678" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -1442,63 +1442,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">G. rostochiensis</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, a different centre of origin was suggested in the Andes.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="66293064" name="name687169fc01a6a957a" descr="HETDRO_distribution_map.jpg"/>
+            <wp:docPr id="89879116" name="name40506a16e765d8f98" descr="HETDRO_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="HETDRO_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId102869fc01a6a9577" cstate="print"/>
+                    <a:blip r:embed="rId76746a16e765d8f94" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -3945,51 +3945,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">11,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> 606178.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId444569fc01a6aadbc" w:history="1">
+      <w:hyperlink r:id="rId63076a16e765dd048" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3389/fpls.2020.606178</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4280,51 +4280,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">10</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(4), 2644, 71 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId455069fc01a6ab047" w:history="1">
+      <w:hyperlink r:id="rId13646a16e765dd277" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi/org/10.2903/j.efsa.2012.2644</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4350,51 +4350,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> and </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Globodera pallida. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EFSA supporting publication EN-1566. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId605769fc01a6ab1f3" w:history="1">
+      <w:hyperlink r:id="rId24486a16e765dd2ea" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi/org/10.2903/sp.efsa.2019.EN-1566</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4812,51 +4812,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">50</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(3), 372-382. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId822269fc01a6ab50a" w:history="1">
+      <w:hyperlink r:id="rId55036a16e765dd653" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/standards/PM3/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4998,51 +4998,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EU (2007) Council Directive 2007/33/EC of 11 June 2007 on the control of potato cyst nematodes and repealing Directive 69/465/EEC. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Official Journal of the European Union </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">L 156, p. 12-22. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId651069fc01a6ab63c" w:history="1">
+      <w:hyperlink r:id="rId14956a16e765dd78a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://eur-lex.europa.eu/legal-content/EN/ALL/?uri=CELEX:32007L0033</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5725,51 +5725,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1-153.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Molendijk LPG &amp; de Jongh E (2018) Beheersing van aardappelmoeheid in de akkerbouw: Een update! Alles over aardappelmoeheid (AM): achtergronden, regelgeving, bemonstering, bestrijding en beheersing. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId628769fc01a6abaec" w:history="1">
+      <w:hyperlink r:id="rId27306a16e765dde49" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://edepot.wur.nl/517931</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (in Dutch)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -6531,51 +6531,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Globodera rostochiensis</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId402469fc01a6ac063" w:history="1">
+      <w:hyperlink r:id="rId91646a16e765de3ac" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -6737,81 +6737,81 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Globodera rostochiensis. EPPO Bulletin </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">11</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 1-5. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId276669fc01a6ac1cb" w:history="1">
+      <w:hyperlink r:id="rId64726a16e765de553" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2338.1981.tb01753.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="87303242" name="name460769fc01a6ac363" descr="eu_funding_250.png"/>
+            <wp:docPr id="73955160" name="name75416a16e765de7a2" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId845569fc01a6ac362" cstate="print"/>
+                    <a:blip r:embed="rId61476a16e765de7a1" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -6909,137 +6909,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="64489615">
+  <w:abstractNum w:abstractNumId="80158198">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="15831661">
+    <w:lvl w:ilvl="0" w:tplc="62425854">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="15831661" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="62425854" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="15831661" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="62425854" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="15831661" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="62425854" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="15831661" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="62425854" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="15831661" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="62425854" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="15831661" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="62425854" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="15831661" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="62425854" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="15831661" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="62425854" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="64489614">
+  <w:abstractNum w:abstractNumId="80158197">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="90053550">
+    <w:lvl w:ilvl="0" w:tplc="41194900">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -7791,55 +7791,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="64489614">
-    <w:abstractNumId w:val="64489614"/>
+  <w:num w:numId="80158197">
+    <w:abstractNumId w:val="80158197"/>
   </w:num>
-  <w:num w:numId="64489615">
-    <w:abstractNumId w:val="64489615"/>
+  <w:num w:numId="80158198">
+    <w:abstractNumId w:val="80158198"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -19389,51 +19389,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId796143409" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId130767478" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId867169fc01a6a77bd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/HETDRO/" TargetMode="External"/><Relationship Id="rId475969fc01a6a782a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/HETDRO/categorization" TargetMode="External"/><Relationship Id="rId696969fc01a6a7ff3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/HETDRO/photos" TargetMode="External"/><Relationship Id="rId444569fc01a6aadbc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3389/fpls.2020.606178" TargetMode="External"/><Relationship Id="rId455069fc01a6ab047" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi/org/10.2903/j.efsa.2012.2644" TargetMode="External"/><Relationship Id="rId605769fc01a6ab1f3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi/org/10.2903/sp.efsa.2019.EN-1566" TargetMode="External"/><Relationship Id="rId822269fc01a6ab50a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/standards/PM3/" TargetMode="External"/><Relationship Id="rId651069fc01a6ab63c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eur-lex.europa.eu/legal-content/EN/ALL/?uri=CELEX:32007L0033" TargetMode="External"/><Relationship Id="rId628769fc01a6abaec" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edepot.wur.nl/517931" TargetMode="External"/><Relationship Id="rId402469fc01a6ac063" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId276669fc01a6ac1cb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1981.tb01753.x" TargetMode="External"/><Relationship Id="rId896569fc01a6a7e6c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId896569fc01a6a7e6c.jpg"/><Relationship Id="rId102869fc01a6a9577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId102869fc01a6a9577.jpg"/><Relationship Id="rId845569fc01a6ac362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId845569fc01a6ac362.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId372247624" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId878010521" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId64906a16e765d73ad" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/HETDRO/" TargetMode="External"/><Relationship Id="rId24096a16e765d7419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/HETDRO/categorization" TargetMode="External"/><Relationship Id="rId60176a16e765d7678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/HETDRO/photos" TargetMode="External"/><Relationship Id="rId63076a16e765dd048" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3389/fpls.2020.606178" TargetMode="External"/><Relationship Id="rId13646a16e765dd277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi/org/10.2903/j.efsa.2012.2644" TargetMode="External"/><Relationship Id="rId24486a16e765dd2ea" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi/org/10.2903/sp.efsa.2019.EN-1566" TargetMode="External"/><Relationship Id="rId55036a16e765dd653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/standards/PM3/" TargetMode="External"/><Relationship Id="rId14956a16e765dd78a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eur-lex.europa.eu/legal-content/EN/ALL/?uri=CELEX:32007L0033" TargetMode="External"/><Relationship Id="rId27306a16e765dde49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edepot.wur.nl/517931" TargetMode="External"/><Relationship Id="rId91646a16e765de3ac" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId64726a16e765de553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1981.tb01753.x" TargetMode="External"/><Relationship Id="rId35806a16e765d74fd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId35806a16e765d74fd.jpg"/><Relationship Id="rId76746a16e765d8f94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId76746a16e765d8f94.jpg"/><Relationship Id="rId61476a16e765de7a1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId61476a16e765de7a1.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>