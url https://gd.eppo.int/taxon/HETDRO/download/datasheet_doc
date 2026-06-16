--- v10 (2026-05-27)
+++ v11 (2026-06-16)
@@ -314,51 +314,51 @@
               <w:t xml:space="preserve"> Wollenweber</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> golden nematode, golden potato nematode, potato cyst nematode, yellow potato cyst nematode</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64906a16e765d73ad" w:history="1">
+            <w:hyperlink r:id="rId27616a31ad6de7930" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -374,51 +374,51 @@
               <w:t xml:space="preserve"> A2 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II B)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24096a16e765d7419" w:history="1">
+            <w:hyperlink r:id="rId10906a31ad6de799e" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -432,86 +432,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> HETDRO</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="27873356" name="name60556a16e765d74fe" descr="17785.jpg"/>
+                  <wp:docPr id="16925229" name="name71456a31ad6de7fab" descr="17785.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="17785.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId35806a16e765d74fd" cstate="print"/>
+                          <a:blip r:embed="rId67446a31ad6de7faa" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId60176a16e765d7678" w:history="1">
+            <w:hyperlink r:id="rId85726a31ad6de80da" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -1442,63 +1442,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">G. rostochiensis</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, a different centre of origin was suggested in the Andes.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="89879116" name="name40506a16e765d8f98" descr="HETDRO_distribution_map.jpg"/>
+            <wp:docPr id="63975053" name="name93176a31ad6de9130" descr="HETDRO_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="HETDRO_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId76746a16e765d8f94" cstate="print"/>
+                    <a:blip r:embed="rId86686a31ad6de912d" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -3945,51 +3945,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">11,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> 606178.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId63076a16e765dd048" w:history="1">
+      <w:hyperlink r:id="rId39976a31ad6dea496" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3389/fpls.2020.606178</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4280,51 +4280,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">10</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(4), 2644, 71 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId13646a16e765dd277" w:history="1">
+      <w:hyperlink r:id="rId42316a31ad6dea6e8" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi/org/10.2903/j.efsa.2012.2644</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4350,51 +4350,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> and </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Globodera pallida. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EFSA supporting publication EN-1566. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId24486a16e765dd2ea" w:history="1">
+      <w:hyperlink r:id="rId10376a31ad6dea75c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi/org/10.2903/sp.efsa.2019.EN-1566</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4812,51 +4812,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">50</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(3), 372-382. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId55036a16e765dd653" w:history="1">
+      <w:hyperlink r:id="rId70186a31ad6deaab1" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/standards/PM3/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4998,51 +4998,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EU (2007) Council Directive 2007/33/EC of 11 June 2007 on the control of potato cyst nematodes and repealing Directive 69/465/EEC. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Official Journal of the European Union </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">L 156, p. 12-22. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId14956a16e765dd78a" w:history="1">
+      <w:hyperlink r:id="rId19616a31ad6deabe0" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://eur-lex.europa.eu/legal-content/EN/ALL/?uri=CELEX:32007L0033</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5725,51 +5725,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1-153.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Molendijk LPG &amp; de Jongh E (2018) Beheersing van aardappelmoeheid in de akkerbouw: Een update! Alles over aardappelmoeheid (AM): achtergronden, regelgeving, bemonstering, bestrijding en beheersing. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId27306a16e765dde49" w:history="1">
+      <w:hyperlink r:id="rId84246a31ad6deb07b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://edepot.wur.nl/517931</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (in Dutch)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -6531,51 +6531,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Globodera rostochiensis</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId91646a16e765de3ac" w:history="1">
+      <w:hyperlink r:id="rId53646a31ad6deb5de" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -6737,81 +6737,81 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Globodera rostochiensis. EPPO Bulletin </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">11</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 1-5. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId64726a16e765de553" w:history="1">
+      <w:hyperlink r:id="rId62376a31ad6deb729" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2338.1981.tb01753.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="73955160" name="name75416a16e765de7a2" descr="eu_funding_250.png"/>
+            <wp:docPr id="13890441" name="name40446a31ad6deb789" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId61476a16e765de7a1" cstate="print"/>
+                    <a:blip r:embed="rId45226a31ad6deb788" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -6909,137 +6909,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="80158198">
+  <w:abstractNum w:abstractNumId="49757332">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="62425854">
+    <w:lvl w:ilvl="0" w:tplc="94076393">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="62425854" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="94076393" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="62425854" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="94076393" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="62425854" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="94076393" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="62425854" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="94076393" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="62425854" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="94076393" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="62425854" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="94076393" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="62425854" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="94076393" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="62425854" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="94076393" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="80158197">
+  <w:abstractNum w:abstractNumId="49757331">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="41194900">
+    <w:lvl w:ilvl="0" w:tplc="93006092">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -7791,55 +7791,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="80158197">
-    <w:abstractNumId w:val="80158197"/>
+  <w:num w:numId="49757331">
+    <w:abstractNumId w:val="49757331"/>
   </w:num>
-  <w:num w:numId="80158198">
-    <w:abstractNumId w:val="80158198"/>
+  <w:num w:numId="49757332">
+    <w:abstractNumId w:val="49757332"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -19389,51 +19389,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId372247624" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId878010521" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId64906a16e765d73ad" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/HETDRO/" TargetMode="External"/><Relationship Id="rId24096a16e765d7419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/HETDRO/categorization" TargetMode="External"/><Relationship Id="rId60176a16e765d7678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/HETDRO/photos" TargetMode="External"/><Relationship Id="rId63076a16e765dd048" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3389/fpls.2020.606178" TargetMode="External"/><Relationship Id="rId13646a16e765dd277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi/org/10.2903/j.efsa.2012.2644" TargetMode="External"/><Relationship Id="rId24486a16e765dd2ea" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi/org/10.2903/sp.efsa.2019.EN-1566" TargetMode="External"/><Relationship Id="rId55036a16e765dd653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/standards/PM3/" TargetMode="External"/><Relationship Id="rId14956a16e765dd78a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eur-lex.europa.eu/legal-content/EN/ALL/?uri=CELEX:32007L0033" TargetMode="External"/><Relationship Id="rId27306a16e765dde49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edepot.wur.nl/517931" TargetMode="External"/><Relationship Id="rId91646a16e765de3ac" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId64726a16e765de553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1981.tb01753.x" TargetMode="External"/><Relationship Id="rId35806a16e765d74fd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId35806a16e765d74fd.jpg"/><Relationship Id="rId76746a16e765d8f94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId76746a16e765d8f94.jpg"/><Relationship Id="rId61476a16e765de7a1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId61476a16e765de7a1.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId285002532" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId444034917" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId27616a31ad6de7930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/HETDRO/" TargetMode="External"/><Relationship Id="rId10906a31ad6de799e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/HETDRO/categorization" TargetMode="External"/><Relationship Id="rId85726a31ad6de80da" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/HETDRO/photos" TargetMode="External"/><Relationship Id="rId39976a31ad6dea496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3389/fpls.2020.606178" TargetMode="External"/><Relationship Id="rId42316a31ad6dea6e8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi/org/10.2903/j.efsa.2012.2644" TargetMode="External"/><Relationship Id="rId10376a31ad6dea75c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi/org/10.2903/sp.efsa.2019.EN-1566" TargetMode="External"/><Relationship Id="rId70186a31ad6deaab1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/standards/PM3/" TargetMode="External"/><Relationship Id="rId19616a31ad6deabe0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eur-lex.europa.eu/legal-content/EN/ALL/?uri=CELEX:32007L0033" TargetMode="External"/><Relationship Id="rId84246a31ad6deb07b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edepot.wur.nl/517931" TargetMode="External"/><Relationship Id="rId53646a31ad6deb5de" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId62376a31ad6deb729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1981.tb01753.x" TargetMode="External"/><Relationship Id="rId67446a31ad6de7faa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId67446a31ad6de7faa.jpg"/><Relationship Id="rId86686a31ad6de912d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId86686a31ad6de912d.jpg"/><Relationship Id="rId45226a31ad6deb788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId45226a31ad6deb788.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>