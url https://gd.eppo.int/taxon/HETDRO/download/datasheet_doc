--- v11 (2026-06-16)
+++ v12 (2026-07-13)
@@ -314,51 +314,51 @@
               <w:t xml:space="preserve"> Wollenweber</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> golden nematode, golden potato nematode, potato cyst nematode, yellow potato cyst nematode</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27616a31ad6de7930" w:history="1">
+            <w:hyperlink r:id="rId46096a5495322f28d" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -374,51 +374,51 @@
               <w:t xml:space="preserve"> A2 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II B)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10906a31ad6de799e" w:history="1">
+            <w:hyperlink r:id="rId47306a5495322f2f8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -432,86 +432,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> HETDRO</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="16925229" name="name71456a31ad6de7fab" descr="17785.jpg"/>
+                  <wp:docPr id="45173205" name="name41906a5495322f96b" descr="17785.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="17785.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId67446a31ad6de7faa" cstate="print"/>
+                          <a:blip r:embed="rId86726a5495322f969" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId85726a31ad6de80da" w:history="1">
+            <w:hyperlink r:id="rId43936a5495322faa6" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -1442,63 +1442,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">G. rostochiensis</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, a different centre of origin was suggested in the Andes.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="63975053" name="name93176a31ad6de9130" descr="HETDRO_distribution_map.jpg"/>
+            <wp:docPr id="79493617" name="name11476a54953230d83" descr="HETDRO_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="HETDRO_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId86686a31ad6de912d" cstate="print"/>
+                    <a:blip r:embed="rId52926a54953230d80" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -1559,51 +1559,51 @@
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> China (Guizhou, Sichuan, Yunnan), India (Himachal Pradesh, Jammu &amp; Kashmir, Tamil Nadu, Uttarakhand), Indonesia (Java, Sulawesi, Sumatra), Iran, Islamic Republic of, Japan (Hokkaido, Kyushu), Kazakhstan, Kyrgyzstan, Lebanon, Oman, Pakistan, Philippines, Sri Lanka, Tajikistan</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">North America:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Canada (British Columbia, Newfoundland, Québec), Mexico, United States of America (New York)</w:t>
+        <w:t xml:space="preserve"> Canada (British Columbia, Manitoba, Newfoundland, Québec), Mexico, United States of America (New York)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">Central America and Caribbean:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Guatemala, Panama</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -3945,51 +3945,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">11,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> 606178.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId39976a31ad6dea496" w:history="1">
+      <w:hyperlink r:id="rId40796a54953231f92" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3389/fpls.2020.606178</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4280,51 +4280,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">10</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(4), 2644, 71 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId42316a31ad6dea6e8" w:history="1">
+      <w:hyperlink r:id="rId79986a549532321c6" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi/org/10.2903/j.efsa.2012.2644</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4350,51 +4350,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> and </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Globodera pallida. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EFSA supporting publication EN-1566. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId10376a31ad6dea75c" w:history="1">
+      <w:hyperlink r:id="rId93566a5495323223e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi/org/10.2903/sp.efsa.2019.EN-1566</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4812,51 +4812,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">50</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(3), 372-382. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId70186a31ad6deaab1" w:history="1">
+      <w:hyperlink r:id="rId75316a54953232695" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/standards/PM3/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4998,51 +4998,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EU (2007) Council Directive 2007/33/EC of 11 June 2007 on the control of potato cyst nematodes and repealing Directive 69/465/EEC. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Official Journal of the European Union </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">L 156, p. 12-22. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId19616a31ad6deabe0" w:history="1">
+      <w:hyperlink r:id="rId37216a549532327d5" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://eur-lex.europa.eu/legal-content/EN/ALL/?uri=CELEX:32007L0033</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5725,51 +5725,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1-153.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Molendijk LPG &amp; de Jongh E (2018) Beheersing van aardappelmoeheid in de akkerbouw: Een update! Alles over aardappelmoeheid (AM): achtergronden, regelgeving, bemonstering, bestrijding en beheersing. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId84246a31ad6deb07b" w:history="1">
+      <w:hyperlink r:id="rId28956a54953232cdf" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://edepot.wur.nl/517931</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (in Dutch)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -6531,51 +6531,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Globodera rostochiensis</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId53646a31ad6deb5de" w:history="1">
+      <w:hyperlink r:id="rId50446a54953233245" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -6737,81 +6737,81 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Globodera rostochiensis. EPPO Bulletin </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">11</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 1-5. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId62376a31ad6deb729" w:history="1">
+      <w:hyperlink r:id="rId95886a5495323338e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2338.1981.tb01753.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="13890441" name="name40446a31ad6deb789" descr="eu_funding_250.png"/>
+            <wp:docPr id="61207571" name="name71556a5495323342e" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId45226a31ad6deb788" cstate="print"/>
+                    <a:blip r:embed="rId88626a5495323342c" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -6909,137 +6909,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="49757332">
+  <w:abstractNum w:abstractNumId="60608255">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="94076393">
+    <w:lvl w:ilvl="0" w:tplc="70704264">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="94076393" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="70704264" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="94076393" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="70704264" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="94076393" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="70704264" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="94076393" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="70704264" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="94076393" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="70704264" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="94076393" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="70704264" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="94076393" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="70704264" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="94076393" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="70704264" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="49757331">
+  <w:abstractNum w:abstractNumId="60608254">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="93006092">
+    <w:lvl w:ilvl="0" w:tplc="49861582">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -7791,55 +7791,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="49757331">
-    <w:abstractNumId w:val="49757331"/>
+  <w:num w:numId="60608254">
+    <w:abstractNumId w:val="60608254"/>
   </w:num>
-  <w:num w:numId="49757332">
-    <w:abstractNumId w:val="49757332"/>
+  <w:num w:numId="60608255">
+    <w:abstractNumId w:val="60608255"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -19389,51 +19389,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId285002532" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId444034917" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId27616a31ad6de7930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/HETDRO/" TargetMode="External"/><Relationship Id="rId10906a31ad6de799e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/HETDRO/categorization" TargetMode="External"/><Relationship Id="rId85726a31ad6de80da" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/HETDRO/photos" TargetMode="External"/><Relationship Id="rId39976a31ad6dea496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3389/fpls.2020.606178" TargetMode="External"/><Relationship Id="rId42316a31ad6dea6e8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi/org/10.2903/j.efsa.2012.2644" TargetMode="External"/><Relationship Id="rId10376a31ad6dea75c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi/org/10.2903/sp.efsa.2019.EN-1566" TargetMode="External"/><Relationship Id="rId70186a31ad6deaab1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/standards/PM3/" TargetMode="External"/><Relationship Id="rId19616a31ad6deabe0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eur-lex.europa.eu/legal-content/EN/ALL/?uri=CELEX:32007L0033" TargetMode="External"/><Relationship Id="rId84246a31ad6deb07b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edepot.wur.nl/517931" TargetMode="External"/><Relationship Id="rId53646a31ad6deb5de" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId62376a31ad6deb729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1981.tb01753.x" TargetMode="External"/><Relationship Id="rId67446a31ad6de7faa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId67446a31ad6de7faa.jpg"/><Relationship Id="rId86686a31ad6de912d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId86686a31ad6de912d.jpg"/><Relationship Id="rId45226a31ad6deb788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId45226a31ad6deb788.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId844157560" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId996443617" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId46096a5495322f28d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/HETDRO/" TargetMode="External"/><Relationship Id="rId47306a5495322f2f8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/HETDRO/categorization" TargetMode="External"/><Relationship Id="rId43936a5495322faa6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/HETDRO/photos" TargetMode="External"/><Relationship Id="rId40796a54953231f92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3389/fpls.2020.606178" TargetMode="External"/><Relationship Id="rId79986a549532321c6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi/org/10.2903/j.efsa.2012.2644" TargetMode="External"/><Relationship Id="rId93566a5495323223e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi/org/10.2903/sp.efsa.2019.EN-1566" TargetMode="External"/><Relationship Id="rId75316a54953232695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/standards/PM3/" TargetMode="External"/><Relationship Id="rId37216a549532327d5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eur-lex.europa.eu/legal-content/EN/ALL/?uri=CELEX:32007L0033" TargetMode="External"/><Relationship Id="rId28956a54953232cdf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edepot.wur.nl/517931" TargetMode="External"/><Relationship Id="rId50446a54953233245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId95886a5495323338e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1981.tb01753.x" TargetMode="External"/><Relationship Id="rId86726a5495322f969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId86726a5495322f969.jpg"/><Relationship Id="rId52926a54953230d80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId52926a54953230d80.jpg"/><Relationship Id="rId88626a5495323342c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId88626a5495323342c.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>