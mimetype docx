--- v12 (2026-07-13)
+++ v13 (2026-08-02)
@@ -314,51 +314,51 @@
               <w:t xml:space="preserve"> Wollenweber</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> golden nematode, golden potato nematode, potato cyst nematode, yellow potato cyst nematode</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46096a5495322f28d" w:history="1">
+            <w:hyperlink r:id="rId76886a6f3c5096085" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -374,51 +374,51 @@
               <w:t xml:space="preserve"> A2 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II B)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47306a5495322f2f8" w:history="1">
+            <w:hyperlink r:id="rId23456a6f3c50960f0" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -432,86 +432,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> HETDRO</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="45173205" name="name41906a5495322f96b" descr="17785.jpg"/>
+                  <wp:docPr id="18271200" name="name78646a6f3c50961d0" descr="17785.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="17785.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId86726a5495322f969" cstate="print"/>
+                          <a:blip r:embed="rId40926a6f3c50961ce" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId43936a5495322faa6" w:history="1">
+            <w:hyperlink r:id="rId66886a6f3c50962eb" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -1442,63 +1442,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">G. rostochiensis</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, a different centre of origin was suggested in the Andes.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="79493617" name="name11476a54953230d83" descr="HETDRO_distribution_map.jpg"/>
+            <wp:docPr id="58329790" name="name64636a6f3c5097342" descr="HETDRO_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="HETDRO_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId52926a54953230d80" cstate="print"/>
+                    <a:blip r:embed="rId58606a6f3c509733f" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -3945,51 +3945,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">11,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> 606178.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId40796a54953231f92" w:history="1">
+      <w:hyperlink r:id="rId54516a6f3c5098582" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3389/fpls.2020.606178</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4280,51 +4280,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">10</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(4), 2644, 71 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId79986a549532321c6" w:history="1">
+      <w:hyperlink r:id="rId99076a6f3c50987a9" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi/org/10.2903/j.efsa.2012.2644</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4350,51 +4350,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> and </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Globodera pallida. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EFSA supporting publication EN-1566. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId93566a5495323223e" w:history="1">
+      <w:hyperlink r:id="rId58716a6f3c509881c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi/org/10.2903/sp.efsa.2019.EN-1566</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4812,51 +4812,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">50</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(3), 372-382. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId75316a54953232695" w:history="1">
+      <w:hyperlink r:id="rId10326a6f3c5098b21" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/standards/PM3/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4998,51 +4998,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EU (2007) Council Directive 2007/33/EC of 11 June 2007 on the control of potato cyst nematodes and repealing Directive 69/465/EEC. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Official Journal of the European Union </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">L 156, p. 12-22. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId37216a549532327d5" w:history="1">
+      <w:hyperlink r:id="rId23886a6f3c5098c53" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://eur-lex.europa.eu/legal-content/EN/ALL/?uri=CELEX:32007L0033</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5725,51 +5725,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1-153.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Molendijk LPG &amp; de Jongh E (2018) Beheersing van aardappelmoeheid in de akkerbouw: Een update! Alles over aardappelmoeheid (AM): achtergronden, regelgeving, bemonstering, bestrijding en beheersing. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId28956a54953232cdf" w:history="1">
+      <w:hyperlink r:id="rId22136a6f3c50990f1" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://edepot.wur.nl/517931</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (in Dutch)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -6531,51 +6531,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Globodera rostochiensis</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId50446a54953233245" w:history="1">
+      <w:hyperlink r:id="rId53886a6f3c5099629" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -6737,81 +6737,81 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Globodera rostochiensis. EPPO Bulletin </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">11</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 1-5. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId95886a5495323338e" w:history="1">
+      <w:hyperlink r:id="rId39026a6f3c509977f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2338.1981.tb01753.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="61207571" name="name71556a5495323342e" descr="eu_funding_250.png"/>
+            <wp:docPr id="48261470" name="name63476a6f3c50997db" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId88626a5495323342c" cstate="print"/>
+                    <a:blip r:embed="rId86956a6f3c50997da" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -6909,137 +6909,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="60608255">
+  <w:abstractNum w:abstractNumId="88146362">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="70704264">
+    <w:lvl w:ilvl="0" w:tplc="44103942">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="70704264" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="44103942" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="70704264" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="44103942" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="70704264" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="44103942" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="70704264" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="44103942" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="70704264" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="44103942" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="70704264" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="44103942" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="70704264" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="44103942" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="70704264" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="44103942" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="60608254">
+  <w:abstractNum w:abstractNumId="88146361">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="49861582">
+    <w:lvl w:ilvl="0" w:tplc="39946217">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -7791,55 +7791,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="60608254">
-    <w:abstractNumId w:val="60608254"/>
+  <w:num w:numId="88146361">
+    <w:abstractNumId w:val="88146361"/>
   </w:num>
-  <w:num w:numId="60608255">
-    <w:abstractNumId w:val="60608255"/>
+  <w:num w:numId="88146362">
+    <w:abstractNumId w:val="88146362"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -19389,51 +19389,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId844157560" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId996443617" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId46096a5495322f28d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/HETDRO/" TargetMode="External"/><Relationship Id="rId47306a5495322f2f8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/HETDRO/categorization" TargetMode="External"/><Relationship Id="rId43936a5495322faa6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/HETDRO/photos" TargetMode="External"/><Relationship Id="rId40796a54953231f92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3389/fpls.2020.606178" TargetMode="External"/><Relationship Id="rId79986a549532321c6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi/org/10.2903/j.efsa.2012.2644" TargetMode="External"/><Relationship Id="rId93566a5495323223e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi/org/10.2903/sp.efsa.2019.EN-1566" TargetMode="External"/><Relationship Id="rId75316a54953232695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/standards/PM3/" TargetMode="External"/><Relationship Id="rId37216a549532327d5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eur-lex.europa.eu/legal-content/EN/ALL/?uri=CELEX:32007L0033" TargetMode="External"/><Relationship Id="rId28956a54953232cdf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edepot.wur.nl/517931" TargetMode="External"/><Relationship Id="rId50446a54953233245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId95886a5495323338e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1981.tb01753.x" TargetMode="External"/><Relationship Id="rId86726a5495322f969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId86726a5495322f969.jpg"/><Relationship Id="rId52926a54953230d80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId52926a54953230d80.jpg"/><Relationship Id="rId88626a5495323342c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId88626a5495323342c.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId690965058" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId228165550" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId76886a6f3c5096085" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/HETDRO/" TargetMode="External"/><Relationship Id="rId23456a6f3c50960f0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/HETDRO/categorization" TargetMode="External"/><Relationship Id="rId66886a6f3c50962eb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/HETDRO/photos" TargetMode="External"/><Relationship Id="rId54516a6f3c5098582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3389/fpls.2020.606178" TargetMode="External"/><Relationship Id="rId99076a6f3c50987a9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi/org/10.2903/j.efsa.2012.2644" TargetMode="External"/><Relationship Id="rId58716a6f3c509881c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi/org/10.2903/sp.efsa.2019.EN-1566" TargetMode="External"/><Relationship Id="rId10326a6f3c5098b21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/standards/PM3/" TargetMode="External"/><Relationship Id="rId23886a6f3c5098c53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eur-lex.europa.eu/legal-content/EN/ALL/?uri=CELEX:32007L0033" TargetMode="External"/><Relationship Id="rId22136a6f3c50990f1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edepot.wur.nl/517931" TargetMode="External"/><Relationship Id="rId53886a6f3c5099629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId39026a6f3c509977f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1981.tb01753.x" TargetMode="External"/><Relationship Id="rId40926a6f3c50961ce" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId40926a6f3c50961ce.jpg"/><Relationship Id="rId58606a6f3c509733f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId58606a6f3c509733f.jpg"/><Relationship Id="rId86956a6f3c50997da" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId86956a6f3c50997da.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>