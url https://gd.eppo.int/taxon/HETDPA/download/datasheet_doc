--- v8 (2026-03-17)
+++ v9 (2026-04-07)
@@ -270,51 +270,51 @@
               <w:t xml:space="preserve"> Stone</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> pale potato cyst nematode, white potato cyst nematode</w:t>
             </w:r>
-            <w:hyperlink r:id="rId752769b9e7abc5551" w:history="1">
+            <w:hyperlink r:id="rId676769d517fbc74c0" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -330,51 +330,51 @@
               <w:t xml:space="preserve"> A2 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II B)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId624869b9e7abc560e" w:history="1">
+            <w:hyperlink r:id="rId278169d517fbc7529" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -388,86 +388,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> HETDPA</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="35791126" name="name920169b9e7abc59c7" descr="17783.jpg"/>
+                  <wp:docPr id="66961196" name="name168169d517fbc7b04" descr="17783.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="17783.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId533869b9e7abc59c5" cstate="print"/>
+                          <a:blip r:embed="rId871569d517fbc7b02" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId856269b9e7abc5b42" w:history="1">
+            <w:hyperlink r:id="rId205569d517fbc7d59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -1516,63 +1516,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">G. rostochiensis</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, a different centre of origin was suggested in the Andes.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="66108020" name="name296269b9e7abc7231" descr="HETDPA_distribution_map.jpg"/>
+            <wp:docPr id="11947469" name="name227369d517fbc99ef" descr="HETDPA_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="HETDPA_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId946269b9e7abc722e" cstate="print"/>
+                    <a:blip r:embed="rId297869d517fbc99ec" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -3993,51 +3993,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EFSA Journal </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">10</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(4), 2644, 71 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId835769b9e7abc86c2" w:history="1">
+      <w:hyperlink r:id="rId194569d517fbcb234" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2012.2644</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4063,81 +4063,81 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> and </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Globodera pallida. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EFSA supporting publication EN-1566. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId900969b9e7abc874f" w:history="1">
+      <w:hyperlink r:id="rId492069d517fbcb2b2" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/sp.efsa.2019.EN-1566</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EFSA (2020) Grenier E, Kiewnick S, Smant G, Fournet S, Montarry J, Holterman M, Helder J &amp; Goverse A. Monitoring and tackling genetic selection in the potato cyst nematode Globodera pallida. EFSA supporting publication 2020:EN-1874. 25 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId778969b9e7abc878a" w:history="1">
+      <w:hyperlink r:id="rId139269d517fbcb2e8" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/sp.efsa.2020.EN-1874 </w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4769,51 +4769,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EU (2007) Council Directive 2007/33/EC of 11 June 2007 on the control of potato cyst nematodes and repealing Directive 69/465/EEC. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Official Journal of the European Union </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">L 156, p. 12-22. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId357269b9e7abc8e5d" w:history="1">
+      <w:hyperlink r:id="rId709669d517fbcb730" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://eur-lex.europa.eu/legal-content/EN/ALL/?uri=CELEX:32007L0033</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">; </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5298,51 +5298,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Molendijk LPG &amp; de Jongh E (2018) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Beheersing van aardappelmoeheid in de akkerbouw: Een update! Alles over aardappelmoeheid (AM): achtergronden, regelgeving, bemonstering, bestrijding en beheersing</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId931569b9e7abc92e6" w:history="1">
+      <w:hyperlink r:id="rId187769d517fbcba91" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://edepot.wur.nl/517931</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (in Dutch).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -6618,51 +6618,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Globodera pallida</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId277269b9e7abc9ca3" w:history="1">
+      <w:hyperlink r:id="rId623669d517fbcc312" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -6833,81 +6833,81 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">8</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(2), 131-133. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId614069b9e7abc9df9" w:history="1">
+      <w:hyperlink r:id="rId220569d517fbcc468" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2338.1978.tb02785.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="66533305" name="name419869b9e7abc9e5d" descr="eu_funding_250.png"/>
+            <wp:docPr id="8547499" name="name732369d517fbcc502" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId986269b9e7abc9e5b" cstate="print"/>
+                    <a:blip r:embed="rId280169d517fbcc501" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -7005,137 +7005,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="56318815">
+  <w:abstractNum w:abstractNumId="32209817">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="50792594">
+    <w:lvl w:ilvl="0" w:tplc="36129969">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="50792594" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="36129969" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="50792594" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="36129969" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="50792594" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="36129969" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="50792594" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="36129969" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="50792594" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="36129969" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="50792594" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="36129969" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="50792594" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="36129969" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="50792594" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="36129969" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="56318814">
+  <w:abstractNum w:abstractNumId="32209816">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="98260613">
+    <w:lvl w:ilvl="0" w:tplc="90359498">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -7887,55 +7887,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="56318814">
-    <w:abstractNumId w:val="56318814"/>
+  <w:num w:numId="32209816">
+    <w:abstractNumId w:val="32209816"/>
   </w:num>
-  <w:num w:numId="56318815">
-    <w:abstractNumId w:val="56318815"/>
+  <w:num w:numId="32209817">
+    <w:abstractNumId w:val="32209817"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -19485,51 +19485,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId348247306" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId456187914" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId752769b9e7abc5551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/HETDPA/" TargetMode="External"/><Relationship Id="rId624869b9e7abc560e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/HETDPA/categorization" TargetMode="External"/><Relationship Id="rId856269b9e7abc5b42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/HETDPA/photos" TargetMode="External"/><Relationship Id="rId835769b9e7abc86c2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2012.2644" TargetMode="External"/><Relationship Id="rId900969b9e7abc874f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/sp.efsa.2019.EN-1566" TargetMode="External"/><Relationship Id="rId778969b9e7abc878a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/sp.efsa.2020.EN-1874" TargetMode="External"/><Relationship Id="rId357269b9e7abc8e5d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eur-lex.europa.eu/legal-content/EN/ALL/?uri=CELEX:32007L0033" TargetMode="External"/><Relationship Id="rId931569b9e7abc92e6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edepot.wur.nl/517931" TargetMode="External"/><Relationship Id="rId277269b9e7abc9ca3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId614069b9e7abc9df9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1978.tb02785.x" TargetMode="External"/><Relationship Id="rId533869b9e7abc59c5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId533869b9e7abc59c5.jpg"/><Relationship Id="rId946269b9e7abc722e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId946269b9e7abc722e.jpg"/><Relationship Id="rId986269b9e7abc9e5b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId986269b9e7abc9e5b.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId203405413" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId440288938" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId676769d517fbc74c0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/HETDPA/" TargetMode="External"/><Relationship Id="rId278169d517fbc7529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/HETDPA/categorization" TargetMode="External"/><Relationship Id="rId205569d517fbc7d59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/HETDPA/photos" TargetMode="External"/><Relationship Id="rId194569d517fbcb234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2012.2644" TargetMode="External"/><Relationship Id="rId492069d517fbcb2b2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/sp.efsa.2019.EN-1566" TargetMode="External"/><Relationship Id="rId139269d517fbcb2e8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/sp.efsa.2020.EN-1874" TargetMode="External"/><Relationship Id="rId709669d517fbcb730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eur-lex.europa.eu/legal-content/EN/ALL/?uri=CELEX:32007L0033" TargetMode="External"/><Relationship Id="rId187769d517fbcba91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edepot.wur.nl/517931" TargetMode="External"/><Relationship Id="rId623669d517fbcc312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId220569d517fbcc468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1978.tb02785.x" TargetMode="External"/><Relationship Id="rId871569d517fbc7b02" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId871569d517fbc7b02.jpg"/><Relationship Id="rId297869d517fbc99ec" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId297869d517fbc99ec.jpg"/><Relationship Id="rId280169d517fbcc501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId280169d517fbcc501.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>