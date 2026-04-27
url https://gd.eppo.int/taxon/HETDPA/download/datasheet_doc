--- v9 (2026-04-07)
+++ v10 (2026-04-27)
@@ -270,51 +270,51 @@
               <w:t xml:space="preserve"> Stone</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> pale potato cyst nematode, white potato cyst nematode</w:t>
             </w:r>
-            <w:hyperlink r:id="rId676769d517fbc74c0" w:history="1">
+            <w:hyperlink r:id="rId192369eff8100305d" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -330,51 +330,51 @@
               <w:t xml:space="preserve"> A2 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II B)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId278169d517fbc7529" w:history="1">
+            <w:hyperlink r:id="rId337269eff810030c6" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -388,86 +388,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> HETDPA</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="66961196" name="name168169d517fbc7b04" descr="17783.jpg"/>
+                  <wp:docPr id="49220843" name="name955369eff81003191" descr="17783.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="17783.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId871569d517fbc7b02" cstate="print"/>
+                          <a:blip r:embed="rId322169eff8100318f" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId205569d517fbc7d59" w:history="1">
+            <w:hyperlink r:id="rId749269eff810032e3" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -1516,63 +1516,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">G. rostochiensis</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, a different centre of origin was suggested in the Andes.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="11947469" name="name227369d517fbc99ef" descr="HETDPA_distribution_map.jpg"/>
+            <wp:docPr id="55444596" name="name103169eff810049e9" descr="HETDPA_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="HETDPA_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId297869d517fbc99ec" cstate="print"/>
+                    <a:blip r:embed="rId108269eff810049e5" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -3993,51 +3993,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EFSA Journal </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">10</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(4), 2644, 71 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId194569d517fbcb234" w:history="1">
+      <w:hyperlink r:id="rId527269eff81005bfd" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2012.2644</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4063,81 +4063,81 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> and </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Globodera pallida. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EFSA supporting publication EN-1566. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId492069d517fbcb2b2" w:history="1">
+      <w:hyperlink r:id="rId255069eff81005c75" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/sp.efsa.2019.EN-1566</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EFSA (2020) Grenier E, Kiewnick S, Smant G, Fournet S, Montarry J, Holterman M, Helder J &amp; Goverse A. Monitoring and tackling genetic selection in the potato cyst nematode Globodera pallida. EFSA supporting publication 2020:EN-1874. 25 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId139269d517fbcb2e8" w:history="1">
+      <w:hyperlink r:id="rId691669eff81005ca9" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/sp.efsa.2020.EN-1874 </w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4769,51 +4769,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EU (2007) Council Directive 2007/33/EC of 11 June 2007 on the control of potato cyst nematodes and repealing Directive 69/465/EEC. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Official Journal of the European Union </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">L 156, p. 12-22. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId709669d517fbcb730" w:history="1">
+      <w:hyperlink r:id="rId280069eff81006111" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://eur-lex.europa.eu/legal-content/EN/ALL/?uri=CELEX:32007L0033</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">; </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5298,51 +5298,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Molendijk LPG &amp; de Jongh E (2018) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Beheersing van aardappelmoeheid in de akkerbouw: Een update! Alles over aardappelmoeheid (AM): achtergronden, regelgeving, bemonstering, bestrijding en beheersing</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId187769d517fbcba91" w:history="1">
+      <w:hyperlink r:id="rId479769eff81006465" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://edepot.wur.nl/517931</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (in Dutch).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -6618,51 +6618,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Globodera pallida</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId623669d517fbcc312" w:history="1">
+      <w:hyperlink r:id="rId490269eff81006cf7" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -6833,81 +6833,81 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">8</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(2), 131-133. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId220569d517fbcc468" w:history="1">
+      <w:hyperlink r:id="rId553569eff81006e66" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2338.1978.tb02785.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="8547499" name="name732369d517fbcc502" descr="eu_funding_250.png"/>
+            <wp:docPr id="31778524" name="name947769eff81006f06" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId280169d517fbcc501" cstate="print"/>
+                    <a:blip r:embed="rId772169eff81006f05" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -7005,137 +7005,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="32209817">
+  <w:abstractNum w:abstractNumId="86638880">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="36129969">
+    <w:lvl w:ilvl="0" w:tplc="52759440">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="36129969" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="52759440" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="36129969" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="52759440" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="36129969" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="52759440" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="36129969" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="52759440" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="36129969" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="52759440" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="36129969" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="52759440" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="36129969" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="52759440" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="36129969" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="52759440" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="32209816">
+  <w:abstractNum w:abstractNumId="86638879">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="90359498">
+    <w:lvl w:ilvl="0" w:tplc="69089059">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -7887,55 +7887,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="32209816">
-    <w:abstractNumId w:val="32209816"/>
+  <w:num w:numId="86638879">
+    <w:abstractNumId w:val="86638879"/>
   </w:num>
-  <w:num w:numId="32209817">
-    <w:abstractNumId w:val="32209817"/>
+  <w:num w:numId="86638880">
+    <w:abstractNumId w:val="86638880"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -19485,51 +19485,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId203405413" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId440288938" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId676769d517fbc74c0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/HETDPA/" TargetMode="External"/><Relationship Id="rId278169d517fbc7529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/HETDPA/categorization" TargetMode="External"/><Relationship Id="rId205569d517fbc7d59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/HETDPA/photos" TargetMode="External"/><Relationship Id="rId194569d517fbcb234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2012.2644" TargetMode="External"/><Relationship Id="rId492069d517fbcb2b2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/sp.efsa.2019.EN-1566" TargetMode="External"/><Relationship Id="rId139269d517fbcb2e8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/sp.efsa.2020.EN-1874" TargetMode="External"/><Relationship Id="rId709669d517fbcb730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eur-lex.europa.eu/legal-content/EN/ALL/?uri=CELEX:32007L0033" TargetMode="External"/><Relationship Id="rId187769d517fbcba91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edepot.wur.nl/517931" TargetMode="External"/><Relationship Id="rId623669d517fbcc312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId220569d517fbcc468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1978.tb02785.x" TargetMode="External"/><Relationship Id="rId871569d517fbc7b02" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId871569d517fbc7b02.jpg"/><Relationship Id="rId297869d517fbc99ec" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId297869d517fbc99ec.jpg"/><Relationship Id="rId280169d517fbcc501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId280169d517fbcc501.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId819815040" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId970429529" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId192369eff8100305d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/HETDPA/" TargetMode="External"/><Relationship Id="rId337269eff810030c6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/HETDPA/categorization" TargetMode="External"/><Relationship Id="rId749269eff810032e3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/HETDPA/photos" TargetMode="External"/><Relationship Id="rId527269eff81005bfd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2012.2644" TargetMode="External"/><Relationship Id="rId255069eff81005c75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/sp.efsa.2019.EN-1566" TargetMode="External"/><Relationship Id="rId691669eff81005ca9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/sp.efsa.2020.EN-1874" TargetMode="External"/><Relationship Id="rId280069eff81006111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eur-lex.europa.eu/legal-content/EN/ALL/?uri=CELEX:32007L0033" TargetMode="External"/><Relationship Id="rId479769eff81006465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edepot.wur.nl/517931" TargetMode="External"/><Relationship Id="rId490269eff81006cf7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId553569eff81006e66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1978.tb02785.x" TargetMode="External"/><Relationship Id="rId322169eff8100318f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId322169eff8100318f.jpg"/><Relationship Id="rId108269eff810049e5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId108269eff810049e5.jpg"/><Relationship Id="rId772169eff81006f05" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId772169eff81006f05.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>