--- v10 (2026-04-27)
+++ v11 (2026-05-18)
@@ -270,51 +270,51 @@
               <w:t xml:space="preserve"> Stone</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> pale potato cyst nematode, white potato cyst nematode</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192369eff8100305d" w:history="1">
+            <w:hyperlink r:id="rId41086a0aa11fe9e48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -330,51 +330,51 @@
               <w:t xml:space="preserve"> A2 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II B)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId337269eff810030c6" w:history="1">
+            <w:hyperlink r:id="rId92706a0aa11fe9eb6" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -388,86 +388,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> HETDPA</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="49220843" name="name955369eff81003191" descr="17783.jpg"/>
+                  <wp:docPr id="63910678" name="name61546a0aa11fea4e9" descr="17783.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="17783.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId322169eff8100318f" cstate="print"/>
+                          <a:blip r:embed="rId87586a0aa11fea4e7" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId749269eff810032e3" w:history="1">
+            <w:hyperlink r:id="rId54786a0aa11fea639" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -1516,63 +1516,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">G. rostochiensis</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, a different centre of origin was suggested in the Andes.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="55444596" name="name103169eff810049e9" descr="HETDPA_distribution_map.jpg"/>
+            <wp:docPr id="56253461" name="name12116a0aa11feb923" descr="HETDPA_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="HETDPA_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId108269eff810049e5" cstate="print"/>
+                    <a:blip r:embed="rId15266a0aa11feb920" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -3993,51 +3993,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EFSA Journal </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">10</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(4), 2644, 71 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId527269eff81005bfd" w:history="1">
+      <w:hyperlink r:id="rId12706a0aa11fecae7" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2012.2644</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4063,81 +4063,81 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> and </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Globodera pallida. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EFSA supporting publication EN-1566. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId255069eff81005c75" w:history="1">
+      <w:hyperlink r:id="rId77016a0aa11fecb5d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/sp.efsa.2019.EN-1566</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EFSA (2020) Grenier E, Kiewnick S, Smant G, Fournet S, Montarry J, Holterman M, Helder J &amp; Goverse A. Monitoring and tackling genetic selection in the potato cyst nematode Globodera pallida. EFSA supporting publication 2020:EN-1874. 25 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId691669eff81005ca9" w:history="1">
+      <w:hyperlink r:id="rId93506a0aa11fecb91" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/sp.efsa.2020.EN-1874 </w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4769,51 +4769,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EU (2007) Council Directive 2007/33/EC of 11 June 2007 on the control of potato cyst nematodes and repealing Directive 69/465/EEC. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Official Journal of the European Union </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">L 156, p. 12-22. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId280069eff81006111" w:history="1">
+      <w:hyperlink r:id="rId29736a0aa11fecfd3" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://eur-lex.europa.eu/legal-content/EN/ALL/?uri=CELEX:32007L0033</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">; </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5298,51 +5298,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Molendijk LPG &amp; de Jongh E (2018) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Beheersing van aardappelmoeheid in de akkerbouw: Een update! Alles over aardappelmoeheid (AM): achtergronden, regelgeving, bemonstering, bestrijding en beheersing</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId479769eff81006465" w:history="1">
+      <w:hyperlink r:id="rId47236a0aa11fed32a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://edepot.wur.nl/517931</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (in Dutch).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -6618,51 +6618,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Globodera pallida</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId490269eff81006cf7" w:history="1">
+      <w:hyperlink r:id="rId16126a0aa11fedd2d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -6833,81 +6833,81 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">8</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(2), 131-133. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId553569eff81006e66" w:history="1">
+      <w:hyperlink r:id="rId33116a0aa11fede93" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2338.1978.tb02785.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="31778524" name="name947769eff81006f06" descr="eu_funding_250.png"/>
+            <wp:docPr id="31482559" name="name49406a0aa11fedef7" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId772169eff81006f05" cstate="print"/>
+                    <a:blip r:embed="rId38076a0aa11fedef6" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -7005,137 +7005,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="86638880">
+  <w:abstractNum w:abstractNumId="80895811">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="52759440">
+    <w:lvl w:ilvl="0" w:tplc="68784133">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="52759440" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="68784133" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="52759440" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="68784133" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="52759440" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="68784133" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="52759440" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="68784133" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="52759440" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="68784133" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="52759440" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="68784133" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="52759440" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="68784133" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="52759440" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="68784133" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="86638879">
+  <w:abstractNum w:abstractNumId="80895810">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="69089059">
+    <w:lvl w:ilvl="0" w:tplc="32849337">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -7887,55 +7887,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="86638879">
-    <w:abstractNumId w:val="86638879"/>
+  <w:num w:numId="80895810">
+    <w:abstractNumId w:val="80895810"/>
   </w:num>
-  <w:num w:numId="86638880">
-    <w:abstractNumId w:val="86638880"/>
+  <w:num w:numId="80895811">
+    <w:abstractNumId w:val="80895811"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -19485,51 +19485,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId819815040" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId970429529" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId192369eff8100305d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/HETDPA/" TargetMode="External"/><Relationship Id="rId337269eff810030c6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/HETDPA/categorization" TargetMode="External"/><Relationship Id="rId749269eff810032e3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/HETDPA/photos" TargetMode="External"/><Relationship Id="rId527269eff81005bfd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2012.2644" TargetMode="External"/><Relationship Id="rId255069eff81005c75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/sp.efsa.2019.EN-1566" TargetMode="External"/><Relationship Id="rId691669eff81005ca9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/sp.efsa.2020.EN-1874" TargetMode="External"/><Relationship Id="rId280069eff81006111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eur-lex.europa.eu/legal-content/EN/ALL/?uri=CELEX:32007L0033" TargetMode="External"/><Relationship Id="rId479769eff81006465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edepot.wur.nl/517931" TargetMode="External"/><Relationship Id="rId490269eff81006cf7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId553569eff81006e66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1978.tb02785.x" TargetMode="External"/><Relationship Id="rId322169eff8100318f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId322169eff8100318f.jpg"/><Relationship Id="rId108269eff810049e5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId108269eff810049e5.jpg"/><Relationship Id="rId772169eff81006f05" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId772169eff81006f05.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId346868110" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId665949594" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId41086a0aa11fe9e48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/HETDPA/" TargetMode="External"/><Relationship Id="rId92706a0aa11fe9eb6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/HETDPA/categorization" TargetMode="External"/><Relationship Id="rId54786a0aa11fea639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/HETDPA/photos" TargetMode="External"/><Relationship Id="rId12706a0aa11fecae7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2012.2644" TargetMode="External"/><Relationship Id="rId77016a0aa11fecb5d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/sp.efsa.2019.EN-1566" TargetMode="External"/><Relationship Id="rId93506a0aa11fecb91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/sp.efsa.2020.EN-1874" TargetMode="External"/><Relationship Id="rId29736a0aa11fecfd3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eur-lex.europa.eu/legal-content/EN/ALL/?uri=CELEX:32007L0033" TargetMode="External"/><Relationship Id="rId47236a0aa11fed32a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edepot.wur.nl/517931" TargetMode="External"/><Relationship Id="rId16126a0aa11fedd2d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId33116a0aa11fede93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1978.tb02785.x" TargetMode="External"/><Relationship Id="rId87586a0aa11fea4e7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId87586a0aa11fea4e7.jpg"/><Relationship Id="rId15266a0aa11feb920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId15266a0aa11feb920.jpg"/><Relationship Id="rId38076a0aa11fedef6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId38076a0aa11fedef6.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>