--- v11 (2026-05-18)
+++ v12 (2026-06-07)
@@ -270,51 +270,51 @@
               <w:t xml:space="preserve"> Stone</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> pale potato cyst nematode, white potato cyst nematode</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41086a0aa11fe9e48" w:history="1">
+            <w:hyperlink r:id="rId77126a2592bb2bb8a" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -330,51 +330,51 @@
               <w:t xml:space="preserve"> A2 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II B)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92706a0aa11fe9eb6" w:history="1">
+            <w:hyperlink r:id="rId46336a2592bb2bbf4" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -388,86 +388,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> HETDPA</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="63910678" name="name61546a0aa11fea4e9" descr="17783.jpg"/>
+                  <wp:docPr id="47914916" name="name86686a2592bb2c3a9" descr="17783.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="17783.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId87586a0aa11fea4e7" cstate="print"/>
+                          <a:blip r:embed="rId45466a2592bb2c3a7" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId54786a0aa11fea639" w:history="1">
+            <w:hyperlink r:id="rId44436a2592bb2c4f4" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -1516,63 +1516,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">G. rostochiensis</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, a different centre of origin was suggested in the Andes.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="56253461" name="name12116a0aa11feb923" descr="HETDPA_distribution_map.jpg"/>
+            <wp:docPr id="80170870" name="name16536a2592bb2dc3a" descr="HETDPA_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="HETDPA_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId15266a0aa11feb920" cstate="print"/>
+                    <a:blip r:embed="rId27536a2592bb2dc35" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -3993,51 +3993,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EFSA Journal </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">10</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(4), 2644, 71 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId12706a0aa11fecae7" w:history="1">
+      <w:hyperlink r:id="rId23296a2592bb2ee9c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2012.2644</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4063,81 +4063,81 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> and </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Globodera pallida. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EFSA supporting publication EN-1566. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId77016a0aa11fecb5d" w:history="1">
+      <w:hyperlink r:id="rId72976a2592bb2ef16" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/sp.efsa.2019.EN-1566</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EFSA (2020) Grenier E, Kiewnick S, Smant G, Fournet S, Montarry J, Holterman M, Helder J &amp; Goverse A. Monitoring and tackling genetic selection in the potato cyst nematode Globodera pallida. EFSA supporting publication 2020:EN-1874. 25 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId93506a0aa11fecb91" w:history="1">
+      <w:hyperlink r:id="rId21536a2592bb2ef4c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/sp.efsa.2020.EN-1874 </w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4769,51 +4769,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EU (2007) Council Directive 2007/33/EC of 11 June 2007 on the control of potato cyst nematodes and repealing Directive 69/465/EEC. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Official Journal of the European Union </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">L 156, p. 12-22. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId29736a0aa11fecfd3" w:history="1">
+      <w:hyperlink r:id="rId79726a2592bb2f397" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://eur-lex.europa.eu/legal-content/EN/ALL/?uri=CELEX:32007L0033</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">; </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5298,51 +5298,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Molendijk LPG &amp; de Jongh E (2018) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Beheersing van aardappelmoeheid in de akkerbouw: Een update! Alles over aardappelmoeheid (AM): achtergronden, regelgeving, bemonstering, bestrijding en beheersing</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId47236a0aa11fed32a" w:history="1">
+      <w:hyperlink r:id="rId48556a2592bb2f6fc" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://edepot.wur.nl/517931</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (in Dutch).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -6618,51 +6618,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Globodera pallida</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId16126a0aa11fedd2d" w:history="1">
+      <w:hyperlink r:id="rId97156a2592bb2ff8a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -6833,81 +6833,81 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">8</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(2), 131-133. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId33116a0aa11fede93" w:history="1">
+      <w:hyperlink r:id="rId50006a2592bb300e1" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2338.1978.tb02785.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="31482559" name="name49406a0aa11fedef7" descr="eu_funding_250.png"/>
+            <wp:docPr id="80673356" name="name62376a2592bb30338" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId38076a0aa11fedef6" cstate="print"/>
+                    <a:blip r:embed="rId53086a2592bb30336" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -7005,137 +7005,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="80895811">
+  <w:abstractNum w:abstractNumId="52113550">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="68784133">
+    <w:lvl w:ilvl="0" w:tplc="84994750">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="68784133" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="84994750" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="68784133" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="84994750" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="68784133" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="84994750" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="68784133" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="84994750" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="68784133" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="84994750" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="68784133" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="84994750" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="68784133" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="84994750" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="68784133" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="84994750" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="80895810">
+  <w:abstractNum w:abstractNumId="52113549">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="32849337">
+    <w:lvl w:ilvl="0" w:tplc="52267120">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -7887,55 +7887,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="80895810">
-    <w:abstractNumId w:val="80895810"/>
+  <w:num w:numId="52113549">
+    <w:abstractNumId w:val="52113549"/>
   </w:num>
-  <w:num w:numId="80895811">
-    <w:abstractNumId w:val="80895811"/>
+  <w:num w:numId="52113550">
+    <w:abstractNumId w:val="52113550"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -19485,51 +19485,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId346868110" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId665949594" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId41086a0aa11fe9e48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/HETDPA/" TargetMode="External"/><Relationship Id="rId92706a0aa11fe9eb6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/HETDPA/categorization" TargetMode="External"/><Relationship Id="rId54786a0aa11fea639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/HETDPA/photos" TargetMode="External"/><Relationship Id="rId12706a0aa11fecae7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2012.2644" TargetMode="External"/><Relationship Id="rId77016a0aa11fecb5d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/sp.efsa.2019.EN-1566" TargetMode="External"/><Relationship Id="rId93506a0aa11fecb91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/sp.efsa.2020.EN-1874" TargetMode="External"/><Relationship Id="rId29736a0aa11fecfd3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eur-lex.europa.eu/legal-content/EN/ALL/?uri=CELEX:32007L0033" TargetMode="External"/><Relationship Id="rId47236a0aa11fed32a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edepot.wur.nl/517931" TargetMode="External"/><Relationship Id="rId16126a0aa11fedd2d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId33116a0aa11fede93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1978.tb02785.x" TargetMode="External"/><Relationship Id="rId87586a0aa11fea4e7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId87586a0aa11fea4e7.jpg"/><Relationship Id="rId15266a0aa11feb920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId15266a0aa11feb920.jpg"/><Relationship Id="rId38076a0aa11fedef6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId38076a0aa11fedef6.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId935147882" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId922547554" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId77126a2592bb2bb8a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/HETDPA/" TargetMode="External"/><Relationship Id="rId46336a2592bb2bbf4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/HETDPA/categorization" TargetMode="External"/><Relationship Id="rId44436a2592bb2c4f4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/HETDPA/photos" TargetMode="External"/><Relationship Id="rId23296a2592bb2ee9c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2012.2644" TargetMode="External"/><Relationship Id="rId72976a2592bb2ef16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/sp.efsa.2019.EN-1566" TargetMode="External"/><Relationship Id="rId21536a2592bb2ef4c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/sp.efsa.2020.EN-1874" TargetMode="External"/><Relationship Id="rId79726a2592bb2f397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eur-lex.europa.eu/legal-content/EN/ALL/?uri=CELEX:32007L0033" TargetMode="External"/><Relationship Id="rId48556a2592bb2f6fc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edepot.wur.nl/517931" TargetMode="External"/><Relationship Id="rId97156a2592bb2ff8a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId50006a2592bb300e1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1978.tb02785.x" TargetMode="External"/><Relationship Id="rId45466a2592bb2c3a7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId45466a2592bb2c3a7.jpg"/><Relationship Id="rId27536a2592bb2dc35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId27536a2592bb2dc35.jpg"/><Relationship Id="rId53086a2592bb30336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId53086a2592bb30336.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>