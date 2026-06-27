--- v12 (2026-06-07)
+++ v13 (2026-06-27)
@@ -270,51 +270,51 @@
               <w:t xml:space="preserve"> Stone</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> pale potato cyst nematode, white potato cyst nematode</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77126a2592bb2bb8a" w:history="1">
+            <w:hyperlink r:id="rId81536a403f9830452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -330,51 +330,51 @@
               <w:t xml:space="preserve"> A2 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II B)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46336a2592bb2bbf4" w:history="1">
+            <w:hyperlink r:id="rId70336a403f98304b9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -388,86 +388,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> HETDPA</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="47914916" name="name86686a2592bb2c3a9" descr="17783.jpg"/>
+                  <wp:docPr id="7546794" name="name18176a403f9830c41" descr="17783.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="17783.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId45466a2592bb2c3a7" cstate="print"/>
+                          <a:blip r:embed="rId70686a403f9830c3f" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId44436a2592bb2c4f4" w:history="1">
+            <w:hyperlink r:id="rId64406a403f9830db4" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -1516,63 +1516,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">G. rostochiensis</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, a different centre of origin was suggested in the Andes.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="80170870" name="name16536a2592bb2dc3a" descr="HETDPA_distribution_map.jpg"/>
+            <wp:docPr id="74986746" name="name24336a403f98322d6" descr="HETDPA_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="HETDPA_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId27536a2592bb2dc35" cstate="print"/>
+                    <a:blip r:embed="rId62026a403f98322d2" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -3993,51 +3993,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EFSA Journal </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">10</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(4), 2644, 71 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId23296a2592bb2ee9c" w:history="1">
+      <w:hyperlink r:id="rId39986a403f98334be" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2012.2644</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4063,81 +4063,81 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> and </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Globodera pallida. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EFSA supporting publication EN-1566. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId72976a2592bb2ef16" w:history="1">
+      <w:hyperlink r:id="rId84496a403f9833534" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/sp.efsa.2019.EN-1566</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EFSA (2020) Grenier E, Kiewnick S, Smant G, Fournet S, Montarry J, Holterman M, Helder J &amp; Goverse A. Monitoring and tackling genetic selection in the potato cyst nematode Globodera pallida. EFSA supporting publication 2020:EN-1874. 25 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId21536a2592bb2ef4c" w:history="1">
+      <w:hyperlink r:id="rId14876a403f9833569" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/sp.efsa.2020.EN-1874 </w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4769,51 +4769,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EU (2007) Council Directive 2007/33/EC of 11 June 2007 on the control of potato cyst nematodes and repealing Directive 69/465/EEC. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Official Journal of the European Union </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">L 156, p. 12-22. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId79726a2592bb2f397" w:history="1">
+      <w:hyperlink r:id="rId97716a403f98339c4" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://eur-lex.europa.eu/legal-content/EN/ALL/?uri=CELEX:32007L0033</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">; </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5298,51 +5298,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Molendijk LPG &amp; de Jongh E (2018) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Beheersing van aardappelmoeheid in de akkerbouw: Een update! Alles over aardappelmoeheid (AM): achtergronden, regelgeving, bemonstering, bestrijding en beheersing</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId48556a2592bb2f6fc" w:history="1">
+      <w:hyperlink r:id="rId49636a403f9833d35" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://edepot.wur.nl/517931</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (in Dutch).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -6618,51 +6618,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Globodera pallida</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId97156a2592bb2ff8a" w:history="1">
+      <w:hyperlink r:id="rId67956a403f9834593" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -6833,81 +6833,81 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">8</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(2), 131-133. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId50006a2592bb300e1" w:history="1">
+      <w:hyperlink r:id="rId43726a403f98346e9" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2338.1978.tb02785.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="80673356" name="name62376a2592bb30338" descr="eu_funding_250.png"/>
+            <wp:docPr id="75908759" name="name95596a403f9834b98" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId53086a2592bb30336" cstate="print"/>
+                    <a:blip r:embed="rId69476a403f9834b96" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -7005,137 +7005,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="52113550">
+  <w:abstractNum w:abstractNumId="53879924">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="84994750">
+    <w:lvl w:ilvl="0" w:tplc="83443943">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="84994750" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="83443943" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="84994750" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="83443943" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="84994750" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="83443943" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="84994750" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="83443943" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="84994750" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="83443943" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="84994750" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="83443943" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="84994750" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="83443943" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="84994750" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="83443943" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="52113549">
+  <w:abstractNum w:abstractNumId="53879923">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="52267120">
+    <w:lvl w:ilvl="0" w:tplc="62616545">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -7887,55 +7887,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="52113549">
-    <w:abstractNumId w:val="52113549"/>
+  <w:num w:numId="53879923">
+    <w:abstractNumId w:val="53879923"/>
   </w:num>
-  <w:num w:numId="52113550">
-    <w:abstractNumId w:val="52113550"/>
+  <w:num w:numId="53879924">
+    <w:abstractNumId w:val="53879924"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -19485,51 +19485,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId935147882" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId922547554" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId77126a2592bb2bb8a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/HETDPA/" TargetMode="External"/><Relationship Id="rId46336a2592bb2bbf4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/HETDPA/categorization" TargetMode="External"/><Relationship Id="rId44436a2592bb2c4f4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/HETDPA/photos" TargetMode="External"/><Relationship Id="rId23296a2592bb2ee9c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2012.2644" TargetMode="External"/><Relationship Id="rId72976a2592bb2ef16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/sp.efsa.2019.EN-1566" TargetMode="External"/><Relationship Id="rId21536a2592bb2ef4c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/sp.efsa.2020.EN-1874" TargetMode="External"/><Relationship Id="rId79726a2592bb2f397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eur-lex.europa.eu/legal-content/EN/ALL/?uri=CELEX:32007L0033" TargetMode="External"/><Relationship Id="rId48556a2592bb2f6fc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edepot.wur.nl/517931" TargetMode="External"/><Relationship Id="rId97156a2592bb2ff8a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId50006a2592bb300e1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1978.tb02785.x" TargetMode="External"/><Relationship Id="rId45466a2592bb2c3a7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId45466a2592bb2c3a7.jpg"/><Relationship Id="rId27536a2592bb2dc35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId27536a2592bb2dc35.jpg"/><Relationship Id="rId53086a2592bb30336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId53086a2592bb30336.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId256967348" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId855881965" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId81536a403f9830452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/HETDPA/" TargetMode="External"/><Relationship Id="rId70336a403f98304b9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/HETDPA/categorization" TargetMode="External"/><Relationship Id="rId64406a403f9830db4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/HETDPA/photos" TargetMode="External"/><Relationship Id="rId39986a403f98334be" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2012.2644" TargetMode="External"/><Relationship Id="rId84496a403f9833534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/sp.efsa.2019.EN-1566" TargetMode="External"/><Relationship Id="rId14876a403f9833569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/sp.efsa.2020.EN-1874" TargetMode="External"/><Relationship Id="rId97716a403f98339c4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eur-lex.europa.eu/legal-content/EN/ALL/?uri=CELEX:32007L0033" TargetMode="External"/><Relationship Id="rId49636a403f9833d35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edepot.wur.nl/517931" TargetMode="External"/><Relationship Id="rId67956a403f9834593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId43726a403f98346e9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1978.tb02785.x" TargetMode="External"/><Relationship Id="rId70686a403f9830c3f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId70686a403f9830c3f.jpg"/><Relationship Id="rId62026a403f98322d2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId62026a403f98322d2.jpg"/><Relationship Id="rId69476a403f9834b96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId69476a403f9834b96.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>