--- v13 (2026-06-27)
+++ v14 (2026-07-18)
@@ -270,51 +270,51 @@
               <w:t xml:space="preserve"> Stone</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> pale potato cyst nematode, white potato cyst nematode</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81536a403f9830452" w:history="1">
+            <w:hyperlink r:id="rId24996a5bd8f650563" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -330,51 +330,51 @@
               <w:t xml:space="preserve"> A2 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II B)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70336a403f98304b9" w:history="1">
+            <w:hyperlink r:id="rId96186a5bd8f6505d5" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -388,86 +388,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> HETDPA</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="7546794" name="name18176a403f9830c41" descr="17783.jpg"/>
+                  <wp:docPr id="67540626" name="name91626a5bd8f650f2c" descr="17783.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="17783.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId70686a403f9830c3f" cstate="print"/>
+                          <a:blip r:embed="rId47916a5bd8f650f29" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId64406a403f9830db4" w:history="1">
+            <w:hyperlink r:id="rId68326a5bd8f65105d" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -1516,63 +1516,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">G. rostochiensis</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, a different centre of origin was suggested in the Andes.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="74986746" name="name24336a403f98322d6" descr="HETDPA_distribution_map.jpg"/>
+            <wp:docPr id="90038795" name="name72056a5bd8f652654" descr="HETDPA_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="HETDPA_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId62026a403f98322d2" cstate="print"/>
+                    <a:blip r:embed="rId24886a5bd8f652650" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -3993,51 +3993,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EFSA Journal </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">10</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(4), 2644, 71 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId39986a403f98334be" w:history="1">
+      <w:hyperlink r:id="rId46816a5bd8f653804" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2012.2644</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4063,81 +4063,81 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> and </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Globodera pallida. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EFSA supporting publication EN-1566. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId84496a403f9833534" w:history="1">
+      <w:hyperlink r:id="rId27026a5bd8f65387a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/sp.efsa.2019.EN-1566</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EFSA (2020) Grenier E, Kiewnick S, Smant G, Fournet S, Montarry J, Holterman M, Helder J &amp; Goverse A. Monitoring and tackling genetic selection in the potato cyst nematode Globodera pallida. EFSA supporting publication 2020:EN-1874. 25 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId14876a403f9833569" w:history="1">
+      <w:hyperlink r:id="rId11056a5bd8f6538ae" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/sp.efsa.2020.EN-1874 </w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4769,51 +4769,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EU (2007) Council Directive 2007/33/EC of 11 June 2007 on the control of potato cyst nematodes and repealing Directive 69/465/EEC. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Official Journal of the European Union </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">L 156, p. 12-22. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId97716a403f98339c4" w:history="1">
+      <w:hyperlink r:id="rId24976a5bd8f653cf5" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://eur-lex.europa.eu/legal-content/EN/ALL/?uri=CELEX:32007L0033</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">; </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5298,51 +5298,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Molendijk LPG &amp; de Jongh E (2018) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Beheersing van aardappelmoeheid in de akkerbouw: Een update! Alles over aardappelmoeheid (AM): achtergronden, regelgeving, bemonstering, bestrijding en beheersing</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId49636a403f9833d35" w:history="1">
+      <w:hyperlink r:id="rId62396a5bd8f65405b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://edepot.wur.nl/517931</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (in Dutch).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -6618,51 +6618,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Globodera pallida</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId67956a403f9834593" w:history="1">
+      <w:hyperlink r:id="rId75766a5bd8f6548cb" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -6833,81 +6833,81 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">8</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(2), 131-133. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId43726a403f98346e9" w:history="1">
+      <w:hyperlink r:id="rId10466a5bd8f654a24" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2338.1978.tb02785.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="75908759" name="name95596a403f9834b98" descr="eu_funding_250.png"/>
+            <wp:docPr id="7368276" name="name11056a5bd8f654db0" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId69476a403f9834b96" cstate="print"/>
+                    <a:blip r:embed="rId18366a5bd8f654daf" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -7005,137 +7005,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="53879924">
+  <w:abstractNum w:abstractNumId="33393243">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="83443943">
+    <w:lvl w:ilvl="0" w:tplc="78153096">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="83443943" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="78153096" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="83443943" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="78153096" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="83443943" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="78153096" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="83443943" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="78153096" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="83443943" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="78153096" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="83443943" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="78153096" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="83443943" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="78153096" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="83443943" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="78153096" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="53879923">
+  <w:abstractNum w:abstractNumId="33393242">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="62616545">
+    <w:lvl w:ilvl="0" w:tplc="41207711">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -7887,55 +7887,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="53879923">
-    <w:abstractNumId w:val="53879923"/>
+  <w:num w:numId="33393242">
+    <w:abstractNumId w:val="33393242"/>
   </w:num>
-  <w:num w:numId="53879924">
-    <w:abstractNumId w:val="53879924"/>
+  <w:num w:numId="33393243">
+    <w:abstractNumId w:val="33393243"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -19485,51 +19485,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId256967348" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId855881965" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId81536a403f9830452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/HETDPA/" TargetMode="External"/><Relationship Id="rId70336a403f98304b9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/HETDPA/categorization" TargetMode="External"/><Relationship Id="rId64406a403f9830db4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/HETDPA/photos" TargetMode="External"/><Relationship Id="rId39986a403f98334be" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2012.2644" TargetMode="External"/><Relationship Id="rId84496a403f9833534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/sp.efsa.2019.EN-1566" TargetMode="External"/><Relationship Id="rId14876a403f9833569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/sp.efsa.2020.EN-1874" TargetMode="External"/><Relationship Id="rId97716a403f98339c4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eur-lex.europa.eu/legal-content/EN/ALL/?uri=CELEX:32007L0033" TargetMode="External"/><Relationship Id="rId49636a403f9833d35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edepot.wur.nl/517931" TargetMode="External"/><Relationship Id="rId67956a403f9834593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId43726a403f98346e9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1978.tb02785.x" TargetMode="External"/><Relationship Id="rId70686a403f9830c3f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId70686a403f9830c3f.jpg"/><Relationship Id="rId62026a403f98322d2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId62026a403f98322d2.jpg"/><Relationship Id="rId69476a403f9834b96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId69476a403f9834b96.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId723760133" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId989745730" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId24996a5bd8f650563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/HETDPA/" TargetMode="External"/><Relationship Id="rId96186a5bd8f6505d5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/HETDPA/categorization" TargetMode="External"/><Relationship Id="rId68326a5bd8f65105d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/HETDPA/photos" TargetMode="External"/><Relationship Id="rId46816a5bd8f653804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2012.2644" TargetMode="External"/><Relationship Id="rId27026a5bd8f65387a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/sp.efsa.2019.EN-1566" TargetMode="External"/><Relationship Id="rId11056a5bd8f6538ae" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/sp.efsa.2020.EN-1874" TargetMode="External"/><Relationship Id="rId24976a5bd8f653cf5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eur-lex.europa.eu/legal-content/EN/ALL/?uri=CELEX:32007L0033" TargetMode="External"/><Relationship Id="rId62396a5bd8f65405b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edepot.wur.nl/517931" TargetMode="External"/><Relationship Id="rId75766a5bd8f6548cb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId10466a5bd8f654a24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1978.tb02785.x" TargetMode="External"/><Relationship Id="rId47916a5bd8f650f29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId47916a5bd8f650f29.jpg"/><Relationship Id="rId24886a5bd8f652650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId24886a5bd8f652650.jpg"/><Relationship Id="rId18366a5bd8f654daf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId18366a5bd8f654daf.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>