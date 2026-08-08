--- v14 (2026-07-18)
+++ v15 (2026-08-08)
@@ -270,51 +270,51 @@
               <w:t xml:space="preserve"> Stone</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> pale potato cyst nematode, white potato cyst nematode</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24996a5bd8f650563" w:history="1">
+            <w:hyperlink r:id="rId16846a77042336ff0" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -330,51 +330,51 @@
               <w:t xml:space="preserve"> A2 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II B)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96186a5bd8f6505d5" w:history="1">
+            <w:hyperlink r:id="rId54756a77042337069" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -388,86 +388,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> HETDPA</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="67540626" name="name91626a5bd8f650f2c" descr="17783.jpg"/>
+                  <wp:docPr id="61580688" name="name54796a770423378c4" descr="17783.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="17783.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId47916a5bd8f650f29" cstate="print"/>
+                          <a:blip r:embed="rId79086a770423378c3" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId68326a5bd8f65105d" w:history="1">
+            <w:hyperlink r:id="rId54076a77042339948" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -1516,63 +1516,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">G. rostochiensis</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, a different centre of origin was suggested in the Andes.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="90038795" name="name72056a5bd8f652654" descr="HETDPA_distribution_map.jpg"/>
+            <wp:docPr id="90354285" name="name26986a7704233aa24" descr="HETDPA_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="HETDPA_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId24886a5bd8f652650" cstate="print"/>
+                    <a:blip r:embed="rId86656a7704233aa21" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -3993,51 +3993,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EFSA Journal </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">10</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(4), 2644, 71 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId46816a5bd8f653804" w:history="1">
+      <w:hyperlink r:id="rId12266a7704233bcf7" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2012.2644</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4063,81 +4063,81 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> and </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Globodera pallida. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EFSA supporting publication EN-1566. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId27026a5bd8f65387a" w:history="1">
+      <w:hyperlink r:id="rId66576a7704233bd96" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/sp.efsa.2019.EN-1566</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EFSA (2020) Grenier E, Kiewnick S, Smant G, Fournet S, Montarry J, Holterman M, Helder J &amp; Goverse A. Monitoring and tackling genetic selection in the potato cyst nematode Globodera pallida. EFSA supporting publication 2020:EN-1874. 25 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId11056a5bd8f6538ae" w:history="1">
+      <w:hyperlink r:id="rId55916a7704233bdce" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/sp.efsa.2020.EN-1874 </w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4769,51 +4769,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EU (2007) Council Directive 2007/33/EC of 11 June 2007 on the control of potato cyst nematodes and repealing Directive 69/465/EEC. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Official Journal of the European Union </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">L 156, p. 12-22. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId24976a5bd8f653cf5" w:history="1">
+      <w:hyperlink r:id="rId36366a7704233c236" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://eur-lex.europa.eu/legal-content/EN/ALL/?uri=CELEX:32007L0033</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">; </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5298,51 +5298,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Molendijk LPG &amp; de Jongh E (2018) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Beheersing van aardappelmoeheid in de akkerbouw: Een update! Alles over aardappelmoeheid (AM): achtergronden, regelgeving, bemonstering, bestrijding en beheersing</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId62396a5bd8f65405b" w:history="1">
+      <w:hyperlink r:id="rId30976a7704233c5a0" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://edepot.wur.nl/517931</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (in Dutch).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -6618,51 +6618,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Globodera pallida</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId75766a5bd8f6548cb" w:history="1">
+      <w:hyperlink r:id="rId53776a7704233dca0" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -6833,81 +6833,81 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">8</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(2), 131-133. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId10466a5bd8f654a24" w:history="1">
+      <w:hyperlink r:id="rId27576a7704233de00" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2338.1978.tb02785.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="7368276" name="name11056a5bd8f654db0" descr="eu_funding_250.png"/>
+            <wp:docPr id="62829191" name="name47526a7704233df78" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId18366a5bd8f654daf" cstate="print"/>
+                    <a:blip r:embed="rId45626a7704233df77" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -7005,137 +7005,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="33393243">
+  <w:abstractNum w:abstractNumId="23091767">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="78153096">
+    <w:lvl w:ilvl="0" w:tplc="80271841">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="78153096" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="80271841" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="78153096" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="80271841" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="78153096" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="80271841" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="78153096" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="80271841" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="78153096" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="80271841" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="78153096" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="80271841" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="78153096" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="80271841" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="78153096" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="80271841" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="33393242">
+  <w:abstractNum w:abstractNumId="23091766">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="41207711">
+    <w:lvl w:ilvl="0" w:tplc="19509717">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -7887,55 +7887,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="33393242">
-    <w:abstractNumId w:val="33393242"/>
+  <w:num w:numId="23091766">
+    <w:abstractNumId w:val="23091766"/>
   </w:num>
-  <w:num w:numId="33393243">
-    <w:abstractNumId w:val="33393243"/>
+  <w:num w:numId="23091767">
+    <w:abstractNumId w:val="23091767"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -19485,51 +19485,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId723760133" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId989745730" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId24996a5bd8f650563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/HETDPA/" TargetMode="External"/><Relationship Id="rId96186a5bd8f6505d5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/HETDPA/categorization" TargetMode="External"/><Relationship Id="rId68326a5bd8f65105d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/HETDPA/photos" TargetMode="External"/><Relationship Id="rId46816a5bd8f653804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2012.2644" TargetMode="External"/><Relationship Id="rId27026a5bd8f65387a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/sp.efsa.2019.EN-1566" TargetMode="External"/><Relationship Id="rId11056a5bd8f6538ae" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/sp.efsa.2020.EN-1874" TargetMode="External"/><Relationship Id="rId24976a5bd8f653cf5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eur-lex.europa.eu/legal-content/EN/ALL/?uri=CELEX:32007L0033" TargetMode="External"/><Relationship Id="rId62396a5bd8f65405b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edepot.wur.nl/517931" TargetMode="External"/><Relationship Id="rId75766a5bd8f6548cb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId10466a5bd8f654a24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1978.tb02785.x" TargetMode="External"/><Relationship Id="rId47916a5bd8f650f29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId47916a5bd8f650f29.jpg"/><Relationship Id="rId24886a5bd8f652650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId24886a5bd8f652650.jpg"/><Relationship Id="rId18366a5bd8f654daf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId18366a5bd8f654daf.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId639143748" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId487323538" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId16846a77042336ff0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/HETDPA/" TargetMode="External"/><Relationship Id="rId54756a77042337069" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/HETDPA/categorization" TargetMode="External"/><Relationship Id="rId54076a77042339948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/HETDPA/photos" TargetMode="External"/><Relationship Id="rId12266a7704233bcf7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2012.2644" TargetMode="External"/><Relationship Id="rId66576a7704233bd96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/sp.efsa.2019.EN-1566" TargetMode="External"/><Relationship Id="rId55916a7704233bdce" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/sp.efsa.2020.EN-1874" TargetMode="External"/><Relationship Id="rId36366a7704233c236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eur-lex.europa.eu/legal-content/EN/ALL/?uri=CELEX:32007L0033" TargetMode="External"/><Relationship Id="rId30976a7704233c5a0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edepot.wur.nl/517931" TargetMode="External"/><Relationship Id="rId53776a7704233dca0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId27576a7704233de00" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1978.tb02785.x" TargetMode="External"/><Relationship Id="rId79086a770423378c3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId79086a770423378c3.jpg"/><Relationship Id="rId86656a7704233aa21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId86656a7704233aa21.jpg"/><Relationship Id="rId45626a7704233df77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId45626a7704233df77.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>