--- v15 (2026-08-08)
+++ v16 (2026-08-28)
@@ -270,51 +270,51 @@
               <w:t xml:space="preserve"> Stone</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> pale potato cyst nematode, white potato cyst nematode</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16846a77042336ff0" w:history="1">
+            <w:hyperlink r:id="rId26586a91bc6f4b0a4" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -330,51 +330,51 @@
               <w:t xml:space="preserve"> A2 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II B)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54756a77042337069" w:history="1">
+            <w:hyperlink r:id="rId25666a91bc6f4b111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -388,86 +388,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> HETDPA</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="61580688" name="name54796a770423378c4" descr="17783.jpg"/>
+                  <wp:docPr id="40084479" name="name31746a91bc6f4ba5d" descr="17783.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="17783.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId79086a770423378c3" cstate="print"/>
+                          <a:blip r:embed="rId97646a91bc6f4ba5b" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId54076a77042339948" w:history="1">
+            <w:hyperlink r:id="rId77266a91bc6f4bbbd" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -1516,63 +1516,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">G. rostochiensis</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, a different centre of origin was suggested in the Andes.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="90354285" name="name26986a7704233aa24" descr="HETDPA_distribution_map.jpg"/>
+            <wp:docPr id="91643076" name="name28896a91bc6f4d0ff" descr="HETDPA_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="HETDPA_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId86656a7704233aa21" cstate="print"/>
+                    <a:blip r:embed="rId39096a91bc6f4d0fb" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -3993,51 +3993,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EFSA Journal </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">10</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(4), 2644, 71 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId12266a7704233bcf7" w:history="1">
+      <w:hyperlink r:id="rId53556a91bc6f4e3a3" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2012.2644</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4063,81 +4063,81 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> and </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Globodera pallida. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EFSA supporting publication EN-1566. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId66576a7704233bd96" w:history="1">
+      <w:hyperlink r:id="rId66046a91bc6f4e41b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/sp.efsa.2019.EN-1566</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EFSA (2020) Grenier E, Kiewnick S, Smant G, Fournet S, Montarry J, Holterman M, Helder J &amp; Goverse A. Monitoring and tackling genetic selection in the potato cyst nematode Globodera pallida. EFSA supporting publication 2020:EN-1874. 25 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId55916a7704233bdce" w:history="1">
+      <w:hyperlink r:id="rId96026a91bc6f4e450" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/sp.efsa.2020.EN-1874 </w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4769,51 +4769,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EU (2007) Council Directive 2007/33/EC of 11 June 2007 on the control of potato cyst nematodes and repealing Directive 69/465/EEC. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Official Journal of the European Union </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">L 156, p. 12-22. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId36366a7704233c236" w:history="1">
+      <w:hyperlink r:id="rId15056a91bc6f4e89b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://eur-lex.europa.eu/legal-content/EN/ALL/?uri=CELEX:32007L0033</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">; </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5298,51 +5298,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Molendijk LPG &amp; de Jongh E (2018) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Beheersing van aardappelmoeheid in de akkerbouw: Een update! Alles over aardappelmoeheid (AM): achtergronden, regelgeving, bemonstering, bestrijding en beheersing</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId30976a7704233c5a0" w:history="1">
+      <w:hyperlink r:id="rId59986a91bc6f4ec2f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://edepot.wur.nl/517931</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (in Dutch).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -6618,51 +6618,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Globodera pallida</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId53776a7704233dca0" w:history="1">
+      <w:hyperlink r:id="rId45326a91bc6f4f500" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -6833,81 +6833,81 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">8</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(2), 131-133. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId27576a7704233de00" w:history="1">
+      <w:hyperlink r:id="rId77906a91bc6f4f656" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2338.1978.tb02785.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="62829191" name="name47526a7704233df78" descr="eu_funding_250.png"/>
+            <wp:docPr id="59139939" name="name57546a91bc6f4f6fe" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId45626a7704233df77" cstate="print"/>
+                    <a:blip r:embed="rId63996a91bc6f4f6fc" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -7005,137 +7005,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="23091767">
+  <w:abstractNum w:abstractNumId="70393262">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="80271841">
+    <w:lvl w:ilvl="0" w:tplc="20970450">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="80271841" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="20970450" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="80271841" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="20970450" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="80271841" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="20970450" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="80271841" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="20970450" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="80271841" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="20970450" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="80271841" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="20970450" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="80271841" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="20970450" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="80271841" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="20970450" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="23091766">
+  <w:abstractNum w:abstractNumId="70393261">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="19509717">
+    <w:lvl w:ilvl="0" w:tplc="73824693">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -7887,55 +7887,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="23091766">
-    <w:abstractNumId w:val="23091766"/>
+  <w:num w:numId="70393261">
+    <w:abstractNumId w:val="70393261"/>
   </w:num>
-  <w:num w:numId="23091767">
-    <w:abstractNumId w:val="23091767"/>
+  <w:num w:numId="70393262">
+    <w:abstractNumId w:val="70393262"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -19485,51 +19485,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId639143748" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId487323538" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId16846a77042336ff0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/HETDPA/" TargetMode="External"/><Relationship Id="rId54756a77042337069" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/HETDPA/categorization" TargetMode="External"/><Relationship Id="rId54076a77042339948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/HETDPA/photos" TargetMode="External"/><Relationship Id="rId12266a7704233bcf7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2012.2644" TargetMode="External"/><Relationship Id="rId66576a7704233bd96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/sp.efsa.2019.EN-1566" TargetMode="External"/><Relationship Id="rId55916a7704233bdce" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/sp.efsa.2020.EN-1874" TargetMode="External"/><Relationship Id="rId36366a7704233c236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eur-lex.europa.eu/legal-content/EN/ALL/?uri=CELEX:32007L0033" TargetMode="External"/><Relationship Id="rId30976a7704233c5a0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edepot.wur.nl/517931" TargetMode="External"/><Relationship Id="rId53776a7704233dca0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId27576a7704233de00" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1978.tb02785.x" TargetMode="External"/><Relationship Id="rId79086a770423378c3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId79086a770423378c3.jpg"/><Relationship Id="rId86656a7704233aa21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId86656a7704233aa21.jpg"/><Relationship Id="rId45626a7704233df77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId45626a7704233df77.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId869197441" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId323482815" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId26586a91bc6f4b0a4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/HETDPA/" TargetMode="External"/><Relationship Id="rId25666a91bc6f4b111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/HETDPA/categorization" TargetMode="External"/><Relationship Id="rId77266a91bc6f4bbbd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/HETDPA/photos" TargetMode="External"/><Relationship Id="rId53556a91bc6f4e3a3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2012.2644" TargetMode="External"/><Relationship Id="rId66046a91bc6f4e41b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/sp.efsa.2019.EN-1566" TargetMode="External"/><Relationship Id="rId96026a91bc6f4e450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/sp.efsa.2020.EN-1874" TargetMode="External"/><Relationship Id="rId15056a91bc6f4e89b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eur-lex.europa.eu/legal-content/EN/ALL/?uri=CELEX:32007L0033" TargetMode="External"/><Relationship Id="rId59986a91bc6f4ec2f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edepot.wur.nl/517931" TargetMode="External"/><Relationship Id="rId45326a91bc6f4f500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId77906a91bc6f4f656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1978.tb02785.x" TargetMode="External"/><Relationship Id="rId97646a91bc6f4ba5b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId97646a91bc6f4ba5b.jpg"/><Relationship Id="rId39096a91bc6f4d0fb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId39096a91bc6f4d0fb.jpg"/><Relationship Id="rId63996a91bc6f4f6fc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId63996a91bc6f4f6fc.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>