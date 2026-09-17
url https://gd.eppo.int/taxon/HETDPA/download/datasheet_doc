--- v16 (2026-08-28)
+++ v17 (2026-09-17)
@@ -270,51 +270,51 @@
               <w:t xml:space="preserve"> Stone</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> pale potato cyst nematode, white potato cyst nematode</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26586a91bc6f4b0a4" w:history="1">
+            <w:hyperlink r:id="rId40046aac6536cf091" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -330,51 +330,51 @@
               <w:t xml:space="preserve"> A2 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II B)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25666a91bc6f4b111" w:history="1">
+            <w:hyperlink r:id="rId56796aac6536cf0fc" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -388,86 +388,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> HETDPA</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="40084479" name="name31746a91bc6f4ba5d" descr="17783.jpg"/>
+                  <wp:docPr id="74611172" name="name86156aac6536cfa25" descr="17783.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="17783.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId97646a91bc6f4ba5b" cstate="print"/>
+                          <a:blip r:embed="rId74146aac6536cfa23" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId77266a91bc6f4bbbd" w:history="1">
+            <w:hyperlink r:id="rId72656aac6536cfb2d" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -1516,63 +1516,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">G. rostochiensis</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, a different centre of origin was suggested in the Andes.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="91643076" name="name28896a91bc6f4d0ff" descr="HETDPA_distribution_map.jpg"/>
+            <wp:docPr id="27137205" name="name22796aac6536d14b3" descr="HETDPA_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="HETDPA_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId39096a91bc6f4d0fb" cstate="print"/>
+                    <a:blip r:embed="rId18946aac6536d14af" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -3993,51 +3993,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EFSA Journal </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">10</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(4), 2644, 71 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId53556a91bc6f4e3a3" w:history="1">
+      <w:hyperlink r:id="rId87556aac6536d27a5" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2012.2644</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4063,81 +4063,81 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> and </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Globodera pallida. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EFSA supporting publication EN-1566. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId66046a91bc6f4e41b" w:history="1">
+      <w:hyperlink r:id="rId62636aac6536d2840" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/sp.efsa.2019.EN-1566</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EFSA (2020) Grenier E, Kiewnick S, Smant G, Fournet S, Montarry J, Holterman M, Helder J &amp; Goverse A. Monitoring and tackling genetic selection in the potato cyst nematode Globodera pallida. EFSA supporting publication 2020:EN-1874. 25 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId96026a91bc6f4e450" w:history="1">
+      <w:hyperlink r:id="rId70966aac6536d2883" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/sp.efsa.2020.EN-1874 </w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4769,51 +4769,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EU (2007) Council Directive 2007/33/EC of 11 June 2007 on the control of potato cyst nematodes and repealing Directive 69/465/EEC. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Official Journal of the European Union </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">L 156, p. 12-22. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId15056a91bc6f4e89b" w:history="1">
+      <w:hyperlink r:id="rId58926aac6536d2d2b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://eur-lex.europa.eu/legal-content/EN/ALL/?uri=CELEX:32007L0033</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">; </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5298,51 +5298,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Molendijk LPG &amp; de Jongh E (2018) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Beheersing van aardappelmoeheid in de akkerbouw: Een update! Alles over aardappelmoeheid (AM): achtergronden, regelgeving, bemonstering, bestrijding en beheersing</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId59986a91bc6f4ec2f" w:history="1">
+      <w:hyperlink r:id="rId54146aac6536d30f4" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://edepot.wur.nl/517931</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (in Dutch).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -6618,51 +6618,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Globodera pallida</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId45326a91bc6f4f500" w:history="1">
+      <w:hyperlink r:id="rId73026aac6536d3b12" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -6833,81 +6833,81 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">8</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(2), 131-133. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId77906a91bc6f4f656" w:history="1">
+      <w:hyperlink r:id="rId81606aac6536d3c6d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2338.1978.tb02785.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="59139939" name="name57546a91bc6f4f6fe" descr="eu_funding_250.png"/>
+            <wp:docPr id="84537778" name="name51236aac6536d3ccd" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId63996a91bc6f4f6fc" cstate="print"/>
+                    <a:blip r:embed="rId76866aac6536d3ccc" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -7005,137 +7005,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="70393262">
+  <w:abstractNum w:abstractNumId="82469935">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="20970450">
+    <w:lvl w:ilvl="0" w:tplc="73709297">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="20970450" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="73709297" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="20970450" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="73709297" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="20970450" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="73709297" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="20970450" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="73709297" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="20970450" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="73709297" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="20970450" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="73709297" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="20970450" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="73709297" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="20970450" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="73709297" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="70393261">
+  <w:abstractNum w:abstractNumId="82469934">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="73824693">
+    <w:lvl w:ilvl="0" w:tplc="73445097">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -7887,55 +7887,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="70393261">
-    <w:abstractNumId w:val="70393261"/>
+  <w:num w:numId="82469934">
+    <w:abstractNumId w:val="82469934"/>
   </w:num>
-  <w:num w:numId="70393262">
-    <w:abstractNumId w:val="70393262"/>
+  <w:num w:numId="82469935">
+    <w:abstractNumId w:val="82469935"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -19485,51 +19485,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId869197441" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId323482815" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId26586a91bc6f4b0a4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/HETDPA/" TargetMode="External"/><Relationship Id="rId25666a91bc6f4b111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/HETDPA/categorization" TargetMode="External"/><Relationship Id="rId77266a91bc6f4bbbd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/HETDPA/photos" TargetMode="External"/><Relationship Id="rId53556a91bc6f4e3a3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2012.2644" TargetMode="External"/><Relationship Id="rId66046a91bc6f4e41b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/sp.efsa.2019.EN-1566" TargetMode="External"/><Relationship Id="rId96026a91bc6f4e450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/sp.efsa.2020.EN-1874" TargetMode="External"/><Relationship Id="rId15056a91bc6f4e89b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eur-lex.europa.eu/legal-content/EN/ALL/?uri=CELEX:32007L0033" TargetMode="External"/><Relationship Id="rId59986a91bc6f4ec2f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edepot.wur.nl/517931" TargetMode="External"/><Relationship Id="rId45326a91bc6f4f500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId77906a91bc6f4f656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1978.tb02785.x" TargetMode="External"/><Relationship Id="rId97646a91bc6f4ba5b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId97646a91bc6f4ba5b.jpg"/><Relationship Id="rId39096a91bc6f4d0fb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId39096a91bc6f4d0fb.jpg"/><Relationship Id="rId63996a91bc6f4f6fc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId63996a91bc6f4f6fc.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId426350139" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId179963442" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId40046aac6536cf091" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/HETDPA/" TargetMode="External"/><Relationship Id="rId56796aac6536cf0fc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/HETDPA/categorization" TargetMode="External"/><Relationship Id="rId72656aac6536cfb2d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/HETDPA/photos" TargetMode="External"/><Relationship Id="rId87556aac6536d27a5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2012.2644" TargetMode="External"/><Relationship Id="rId62636aac6536d2840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/sp.efsa.2019.EN-1566" TargetMode="External"/><Relationship Id="rId70966aac6536d2883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/sp.efsa.2020.EN-1874" TargetMode="External"/><Relationship Id="rId58926aac6536d2d2b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eur-lex.europa.eu/legal-content/EN/ALL/?uri=CELEX:32007L0033" TargetMode="External"/><Relationship Id="rId54146aac6536d30f4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edepot.wur.nl/517931" TargetMode="External"/><Relationship Id="rId73026aac6536d3b12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId81606aac6536d3c6d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1978.tb02785.x" TargetMode="External"/><Relationship Id="rId74146aac6536cfa23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId74146aac6536cfa23.jpg"/><Relationship Id="rId18946aac6536d14af" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId18946aac6536d14af.jpg"/><Relationship Id="rId76866aac6536d3ccc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId76866aac6536d3ccc.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>