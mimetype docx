--- v17 (2026-09-17)
+++ v18 (2026-10-10)
@@ -270,51 +270,51 @@
               <w:t xml:space="preserve"> Stone</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> pale potato cyst nematode, white potato cyst nematode</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40046aac6536cf091" w:history="1">
+            <w:hyperlink r:id="rId79186aca407f0aca3" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -330,51 +330,51 @@
               <w:t xml:space="preserve"> A2 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II B)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56796aac6536cf0fc" w:history="1">
+            <w:hyperlink r:id="rId14476aca407f0ad0d" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -388,86 +388,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> HETDPA</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="74611172" name="name86156aac6536cfa25" descr="17783.jpg"/>
+                  <wp:docPr id="15869514" name="name75496aca407f0b5d9" descr="17783.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="17783.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId74146aac6536cfa23" cstate="print"/>
+                          <a:blip r:embed="rId39686aca407f0b5d0" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId72656aac6536cfb2d" w:history="1">
+            <w:hyperlink r:id="rId53366aca407f0b898" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -1516,63 +1516,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">G. rostochiensis</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, a different centre of origin was suggested in the Andes.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="27137205" name="name22796aac6536d14b3" descr="HETDPA_distribution_map.jpg"/>
+            <wp:docPr id="86973037" name="name36836aca407f0d1c1" descr="HETDPA_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="HETDPA_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId18946aac6536d14af" cstate="print"/>
+                    <a:blip r:embed="rId76526aca407f0d1bd" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -3993,51 +3993,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EFSA Journal </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">10</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(4), 2644, 71 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId87556aac6536d27a5" w:history="1">
+      <w:hyperlink r:id="rId19466aca407f0e477" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2012.2644</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4063,81 +4063,81 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> and </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Globodera pallida. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EFSA supporting publication EN-1566. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId62636aac6536d2840" w:history="1">
+      <w:hyperlink r:id="rId92866aca407f0e50e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/sp.efsa.2019.EN-1566</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EFSA (2020) Grenier E, Kiewnick S, Smant G, Fournet S, Montarry J, Holterman M, Helder J &amp; Goverse A. Monitoring and tackling genetic selection in the potato cyst nematode Globodera pallida. EFSA supporting publication 2020:EN-1874. 25 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId70966aac6536d2883" w:history="1">
+      <w:hyperlink r:id="rId91156aca407f0e547" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/sp.efsa.2020.EN-1874 </w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4769,51 +4769,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EU (2007) Council Directive 2007/33/EC of 11 June 2007 on the control of potato cyst nematodes and repealing Directive 69/465/EEC. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Official Journal of the European Union </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">L 156, p. 12-22. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId58926aac6536d2d2b" w:history="1">
+      <w:hyperlink r:id="rId26726aca407f0e981" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://eur-lex.europa.eu/legal-content/EN/ALL/?uri=CELEX:32007L0033</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">; </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5298,51 +5298,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Molendijk LPG &amp; de Jongh E (2018) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Beheersing van aardappelmoeheid in de akkerbouw: Een update! Alles over aardappelmoeheid (AM): achtergronden, regelgeving, bemonstering, bestrijding en beheersing</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId54146aac6536d30f4" w:history="1">
+      <w:hyperlink r:id="rId70176aca407f0ed31" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://edepot.wur.nl/517931</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (in Dutch).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -6618,51 +6618,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Globodera pallida</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId73026aac6536d3b12" w:history="1">
+      <w:hyperlink r:id="rId63056aca407f0f663" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -6833,81 +6833,81 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">8</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(2), 131-133. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId81606aac6536d3c6d" w:history="1">
+      <w:hyperlink r:id="rId87416aca407f0f7d1" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2338.1978.tb02785.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="84537778" name="name51236aac6536d3ccd" descr="eu_funding_250.png"/>
+            <wp:docPr id="79546045" name="name46106aca407f0f838" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId76866aac6536d3ccc" cstate="print"/>
+                    <a:blip r:embed="rId54566aca407f0f837" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -7005,137 +7005,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="82469935">
+  <w:abstractNum w:abstractNumId="25533437">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="73709297">
+    <w:lvl w:ilvl="0" w:tplc="50659367">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="73709297" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="50659367" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="73709297" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="50659367" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="73709297" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="50659367" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="73709297" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="50659367" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="73709297" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="50659367" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="73709297" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="50659367" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="73709297" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="50659367" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="73709297" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="50659367" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="82469934">
+  <w:abstractNum w:abstractNumId="25533436">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="73445097">
+    <w:lvl w:ilvl="0" w:tplc="89936197">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -7887,55 +7887,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="82469934">
-    <w:abstractNumId w:val="82469934"/>
+  <w:num w:numId="25533436">
+    <w:abstractNumId w:val="25533436"/>
   </w:num>
-  <w:num w:numId="82469935">
-    <w:abstractNumId w:val="82469935"/>
+  <w:num w:numId="25533437">
+    <w:abstractNumId w:val="25533437"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -19485,51 +19485,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId426350139" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId179963442" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId40046aac6536cf091" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/HETDPA/" TargetMode="External"/><Relationship Id="rId56796aac6536cf0fc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/HETDPA/categorization" TargetMode="External"/><Relationship Id="rId72656aac6536cfb2d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/HETDPA/photos" TargetMode="External"/><Relationship Id="rId87556aac6536d27a5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2012.2644" TargetMode="External"/><Relationship Id="rId62636aac6536d2840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/sp.efsa.2019.EN-1566" TargetMode="External"/><Relationship Id="rId70966aac6536d2883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/sp.efsa.2020.EN-1874" TargetMode="External"/><Relationship Id="rId58926aac6536d2d2b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eur-lex.europa.eu/legal-content/EN/ALL/?uri=CELEX:32007L0033" TargetMode="External"/><Relationship Id="rId54146aac6536d30f4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edepot.wur.nl/517931" TargetMode="External"/><Relationship Id="rId73026aac6536d3b12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId81606aac6536d3c6d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1978.tb02785.x" TargetMode="External"/><Relationship Id="rId74146aac6536cfa23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId74146aac6536cfa23.jpg"/><Relationship Id="rId18946aac6536d14af" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId18946aac6536d14af.jpg"/><Relationship Id="rId76866aac6536d3ccc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId76866aac6536d3ccc.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId114127261" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId788005867" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId79186aca407f0aca3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/HETDPA/" TargetMode="External"/><Relationship Id="rId14476aca407f0ad0d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/HETDPA/categorization" TargetMode="External"/><Relationship Id="rId53366aca407f0b898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/HETDPA/photos" TargetMode="External"/><Relationship Id="rId19466aca407f0e477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2012.2644" TargetMode="External"/><Relationship Id="rId92866aca407f0e50e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/sp.efsa.2019.EN-1566" TargetMode="External"/><Relationship Id="rId91156aca407f0e547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/sp.efsa.2020.EN-1874" TargetMode="External"/><Relationship Id="rId26726aca407f0e981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eur-lex.europa.eu/legal-content/EN/ALL/?uri=CELEX:32007L0033" TargetMode="External"/><Relationship Id="rId70176aca407f0ed31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edepot.wur.nl/517931" TargetMode="External"/><Relationship Id="rId63056aca407f0f663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId87416aca407f0f7d1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1978.tb02785.x" TargetMode="External"/><Relationship Id="rId39686aca407f0b5d0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId39686aca407f0b5d0.jpg"/><Relationship Id="rId76526aca407f0d1bd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId76526aca407f0d1bd.jpg"/><Relationship Id="rId54566aca407f0f837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId54566aca407f0f837.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>