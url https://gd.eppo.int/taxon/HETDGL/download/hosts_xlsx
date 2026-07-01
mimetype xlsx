--- v0 (2025-10-04)
+++ v1 (2026-07-01)
@@ -1736,56 +1736,50 @@
     <t>Moluccella laevis</t>
   </si>
   <si>
     <t>ONBSS</t>
   </si>
   <si>
     <t>Onobrychis sp.</t>
   </si>
   <si>
     <t>ALBLO</t>
   </si>
   <si>
     <t>Paraserianthes lophantha</t>
   </si>
   <si>
     <t>* Riggs RD, Hamblen ML (1966) Further studies on the host range of the soybean-cyst. Bulletin of the Agricultural Experiment Station no. 718. University of Arkansas, Fayetteville (US), 19 pp.
 ------- As Albizia lophantha. Host range experiments.</t>
   </si>
   <si>
     <t>PELSS</t>
   </si>
   <si>
     <t>Pelargonium sp.</t>
   </si>
   <si>
-    <t>PHSPU</t>
-[...4 lines deleted...]
-  <si>
     <t>PIBSX</t>
   </si>
   <si>
     <t>Pisum sativum</t>
   </si>
   <si>
     <t>PIBSE</t>
   </si>
   <si>
     <t>Pisum sativum subsp. elatius</t>
   </si>
   <si>
     <t>PDYSE</t>
   </si>
   <si>
     <t>Podalyria sericea</t>
   </si>
   <si>
     <t>PORSS</t>
   </si>
   <si>
     <t>Portulaca sp.</t>
   </si>
   <si>
     <t>RPEPH</t>
@@ -1930,50 +1924,56 @@
     <t>Vicia americana</t>
   </si>
   <si>
     <t>VICCL</t>
   </si>
   <si>
     <t>Vicia caroliniana</t>
   </si>
   <si>
     <t>VICDI</t>
   </si>
   <si>
     <t>Vicia disperma</t>
   </si>
   <si>
     <t>VIGMA</t>
   </si>
   <si>
     <t>Vigna marina</t>
   </si>
   <si>
     <t>PHSMU</t>
   </si>
   <si>
     <t>Vigna mungo</t>
+  </si>
+  <si>
+    <t>PHSPU</t>
+  </si>
+  <si>
+    <t>Vigna umbellata</t>
   </si>
   <si>
     <t>VIGWI</t>
   </si>
   <si>
     <t>Vigna wilmsii</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
@@ -5724,163 +5724,163 @@
     <row r="244" spans="1:4">
       <c r="A244" t="s">
         <v>319</v>
       </c>
       <c r="B244" t="s">
         <v>543</v>
       </c>
       <c r="C244" t="s">
         <v>544</v>
       </c>
       <c r="D244" t="s">
         <v>336</v>
       </c>
     </row>
     <row r="245" spans="1:4">
       <c r="A245" t="s">
         <v>319</v>
       </c>
       <c r="B245" t="s">
         <v>545</v>
       </c>
       <c r="C245" t="s">
         <v>546</v>
       </c>
       <c r="D245" t="s">
-        <v>336</v>
+        <v>322</v>
       </c>
     </row>
     <row r="246" spans="1:4">
       <c r="A246" t="s">
         <v>319</v>
       </c>
       <c r="B246" t="s">
         <v>547</v>
       </c>
       <c r="C246" t="s">
         <v>548</v>
       </c>
       <c r="D246" t="s">
-        <v>322</v>
+        <v>549</v>
       </c>
     </row>
     <row r="247" spans="1:4">
       <c r="A247" t="s">
         <v>319</v>
       </c>
       <c r="B247" t="s">
-        <v>549</v>
+        <v>550</v>
       </c>
       <c r="C247" t="s">
-        <v>550</v>
+        <v>551</v>
       </c>
       <c r="D247" t="s">
-        <v>551</v>
+        <v>322</v>
       </c>
     </row>
     <row r="248" spans="1:4">
       <c r="A248" t="s">
         <v>319</v>
       </c>
       <c r="B248" t="s">
         <v>552</v>
       </c>
       <c r="C248" t="s">
         <v>553</v>
       </c>
       <c r="D248" t="s">
-        <v>322</v>
+        <v>554</v>
       </c>
     </row>
     <row r="249" spans="1:4">
       <c r="A249" t="s">
         <v>319</v>
       </c>
       <c r="B249" t="s">
-        <v>554</v>
+        <v>555</v>
       </c>
       <c r="C249" t="s">
-        <v>555</v>
+        <v>556</v>
       </c>
       <c r="D249" t="s">
-        <v>556</v>
+        <v>322</v>
       </c>
     </row>
     <row r="250" spans="1:4">
       <c r="A250" t="s">
         <v>319</v>
       </c>
       <c r="B250" t="s">
         <v>557</v>
       </c>
       <c r="C250" t="s">
         <v>558</v>
       </c>
       <c r="D250" t="s">
-        <v>322</v>
+        <v>559</v>
       </c>
     </row>
     <row r="251" spans="1:4">
       <c r="A251" t="s">
         <v>319</v>
       </c>
       <c r="B251" t="s">
-        <v>559</v>
+        <v>560</v>
       </c>
       <c r="C251" t="s">
-        <v>560</v>
+        <v>561</v>
       </c>
       <c r="D251" t="s">
-        <v>561</v>
+        <v>322</v>
       </c>
     </row>
     <row r="252" spans="1:4">
       <c r="A252" t="s">
         <v>319</v>
       </c>
       <c r="B252" t="s">
         <v>562</v>
       </c>
       <c r="C252" t="s">
         <v>563</v>
       </c>
       <c r="D252" t="s">
-        <v>322</v>
+        <v>564</v>
       </c>
     </row>
     <row r="253" spans="1:4">
       <c r="A253" t="s">
         <v>319</v>
       </c>
       <c r="B253" t="s">
-        <v>564</v>
+        <v>565</v>
       </c>
       <c r="C253" t="s">
-        <v>565</v>
+        <v>566</v>
       </c>
       <c r="D253" t="s">
-        <v>566</v>
+        <v>322</v>
       </c>
     </row>
     <row r="254" spans="1:4">
       <c r="A254" t="s">
         <v>319</v>
       </c>
       <c r="B254" t="s">
         <v>567</v>
       </c>
       <c r="C254" t="s">
         <v>568</v>
       </c>
       <c r="D254" t="s">
         <v>322</v>
       </c>
     </row>
     <row r="255" spans="1:4">
       <c r="A255" t="s">
         <v>319</v>
       </c>
       <c r="B255" t="s">
         <v>569</v>
       </c>
       <c r="C255" t="s">
         <v>570</v>
@@ -5920,93 +5920,93 @@
     <row r="258" spans="1:4">
       <c r="A258" t="s">
         <v>319</v>
       </c>
       <c r="B258" t="s">
         <v>575</v>
       </c>
       <c r="C258" t="s">
         <v>576</v>
       </c>
       <c r="D258" t="s">
         <v>322</v>
       </c>
     </row>
     <row r="259" spans="1:4">
       <c r="A259" t="s">
         <v>319</v>
       </c>
       <c r="B259" t="s">
         <v>577</v>
       </c>
       <c r="C259" t="s">
         <v>578</v>
       </c>
       <c r="D259" t="s">
-        <v>322</v>
+        <v>336</v>
       </c>
     </row>
     <row r="260" spans="1:4">
       <c r="A260" t="s">
         <v>319</v>
       </c>
       <c r="B260" t="s">
         <v>579</v>
       </c>
       <c r="C260" t="s">
         <v>580</v>
       </c>
       <c r="D260" t="s">
-        <v>336</v>
+        <v>322</v>
       </c>
     </row>
     <row r="261" spans="1:4">
       <c r="A261" t="s">
         <v>319</v>
       </c>
       <c r="B261" t="s">
         <v>581</v>
       </c>
       <c r="C261" t="s">
         <v>582</v>
       </c>
       <c r="D261" t="s">
-        <v>322</v>
+        <v>336</v>
       </c>
     </row>
     <row r="262" spans="1:4">
       <c r="A262" t="s">
         <v>319</v>
       </c>
       <c r="B262" t="s">
         <v>583</v>
       </c>
       <c r="C262" t="s">
         <v>584</v>
       </c>
       <c r="D262" t="s">
-        <v>336</v>
+        <v>322</v>
       </c>
     </row>
     <row r="263" spans="1:4">
       <c r="A263" t="s">
         <v>319</v>
       </c>
       <c r="B263" t="s">
         <v>585</v>
       </c>
       <c r="C263" t="s">
         <v>586</v>
       </c>
       <c r="D263" t="s">
         <v>322</v>
       </c>
     </row>
     <row r="264" spans="1:4">
       <c r="A264" t="s">
         <v>319</v>
       </c>
       <c r="B264" t="s">
         <v>587</v>
       </c>
       <c r="C264" t="s">
         <v>588</v>
@@ -6074,51 +6074,51 @@
     <row r="269" spans="1:4">
       <c r="A269" t="s">
         <v>319</v>
       </c>
       <c r="B269" t="s">
         <v>597</v>
       </c>
       <c r="C269" t="s">
         <v>598</v>
       </c>
       <c r="D269" t="s">
         <v>322</v>
       </c>
     </row>
     <row r="270" spans="1:4">
       <c r="A270" t="s">
         <v>319</v>
       </c>
       <c r="B270" t="s">
         <v>599</v>
       </c>
       <c r="C270" t="s">
         <v>600</v>
       </c>
       <c r="D270" t="s">
-        <v>322</v>
+        <v>336</v>
       </c>
     </row>
     <row r="271" spans="1:4">
       <c r="A271" t="s">
         <v>319</v>
       </c>
       <c r="B271" t="s">
         <v>601</v>
       </c>
       <c r="C271" t="s">
         <v>602</v>
       </c>
       <c r="D271" t="s">
         <v>336</v>
       </c>
     </row>
     <row r="272" spans="1:4">
       <c r="A272" t="s">
         <v>319</v>
       </c>
       <c r="B272" t="s">
         <v>603</v>
       </c>
       <c r="C272" t="s">
         <v>604</v>