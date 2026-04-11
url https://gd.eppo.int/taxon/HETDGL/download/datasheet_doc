--- v6 (2026-03-04)
+++ v7 (2026-04-11)
@@ -225,88 +225,88 @@
               <w:t xml:space="preserve"> Animalia: Nematoda: Chromadorea: Rhabditida: Heteroderidae</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> soybean cyst nematode</w:t>
             </w:r>
-            <w:hyperlink r:id="rId466369a7bd52289e2" w:history="1">
+            <w:hyperlink r:id="rId510669da2fa69bc16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> A2 list</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150369a7bd5228a28" w:history="1">
+            <w:hyperlink r:id="rId953769da2fa69bc58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -320,86 +320,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> HETDGL</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="45494686" name="name760569a7bd52291f2" descr="15716.jpg"/>
+                  <wp:docPr id="39675609" name="name463169da2fa69ccf2" descr="15716.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="15716.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId368469a7bd52291f0" cstate="print"/>
+                          <a:blip r:embed="rId554869da2fa69ccf0" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId484969a7bd522930a" w:history="1">
+            <w:hyperlink r:id="rId755369da2fa69cdd4" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
@@ -3555,63 +3555,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 2021).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="95464184" name="name930669a7bd522b84f" descr="HETDGL_distribution_map.jpg"/>
+            <wp:docPr id="71150857" name="name781869da2fa6a1794" descr="HETDGL_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="HETDGL_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId902869a7bd522b84b" cstate="print"/>
+                    <a:blip r:embed="rId382369da2fa6a1791" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -5007,51 +5007,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">18</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 110. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId860569a7bd522c40b" w:history="1">
+      <w:hyperlink r:id="rId374869da2fa6a2498" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1186/s13007-022-00933-8</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5643,90 +5643,90 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 417–419.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">FAOSTAT (2007) </w:t>
       </w:r>
-      <w:hyperlink r:id="rId758969a7bd522c817" w:history="1">
+      <w:hyperlink r:id="rId295669da2fa6a28c2" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://faostat.fao.org</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed 2009-09-01].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">FAOSTAT (2022) </w:t>
       </w:r>
-      <w:hyperlink r:id="rId630769a7bd522c856" w:history="1">
+      <w:hyperlink r:id="rId742269da2fa6a2902" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://faostat.fao.org</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
@@ -6052,51 +6052,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Koenning SR &amp; Wrather JA (2010). Suppression of soybean yield potential in the continental United States from plant diseases estimated from 2006 to 2009. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Plant Health Progress</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:hyperlink r:id="rId587969a7bd522cacf" w:history="1">
+      <w:hyperlink r:id="rId368569da2fa6a2b5f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PHP-2010-1122-01-RS</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7152,51 +7152,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, in the United States and Canada in 2020. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Plant Health Progress</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:hyperlink r:id="rId121069a7bd522d222" w:history="1">
+      <w:hyperlink r:id="rId109569da2fa6a32b6" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PHP-10-20-0094-BR</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7409,51 +7409,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Heterodera glycines</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId478869a7bd522d3d3" w:history="1">
+      <w:hyperlink r:id="rId134769da2fa6a3463" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -7641,63 +7641,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">19</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 683–688.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="53381198" name="name500869a7bd522d5b8" descr="eu_funding_250.png"/>
+            <wp:docPr id="78218541" name="name315269da2fa6a4312" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId306069a7bd522d5b7" cstate="print"/>
+                    <a:blip r:embed="rId219669da2fa6a430b" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -7795,137 +7795,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="39686192">
+  <w:abstractNum w:abstractNumId="37188645">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="46232940">
+    <w:lvl w:ilvl="0" w:tplc="38315746">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="46232940" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="38315746" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="46232940" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="38315746" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="46232940" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="38315746" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="46232940" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="38315746" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="46232940" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="38315746" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="46232940" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="38315746" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="46232940" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="38315746" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="46232940" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="38315746" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="39686191">
+  <w:abstractNum w:abstractNumId="37188644">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="97662083">
+    <w:lvl w:ilvl="0" w:tplc="21141893">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -8677,55 +8677,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="39686191">
-    <w:abstractNumId w:val="39686191"/>
+  <w:num w:numId="37188644">
+    <w:abstractNumId w:val="37188644"/>
   </w:num>
-  <w:num w:numId="39686192">
-    <w:abstractNumId w:val="39686192"/>
+  <w:num w:numId="37188645">
+    <w:abstractNumId w:val="37188645"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -20275,51 +20275,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId729536406" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId622760649" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId466369a7bd52289e2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/HETDGL/" TargetMode="External"/><Relationship Id="rId150369a7bd5228a28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/HETDGL/categorization" TargetMode="External"/><Relationship Id="rId484969a7bd522930a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/HETDGL/photos" TargetMode="External"/><Relationship Id="rId860569a7bd522c40b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1186/s13007-022-00933-8" TargetMode="External"/><Relationship Id="rId758969a7bd522c817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://faostat.fao.org/" TargetMode="External"/><Relationship Id="rId630769a7bd522c856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://faostat.fao.org" TargetMode="External"/><Relationship Id="rId587969a7bd522cacf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHP-2010-1122-01-RS" TargetMode="External"/><Relationship Id="rId121069a7bd522d222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHP-10-20-0094-BR" TargetMode="External"/><Relationship Id="rId478869a7bd522d3d3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId368469a7bd52291f0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId368469a7bd52291f0.jpg"/><Relationship Id="rId902869a7bd522b84b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId902869a7bd522b84b.jpg"/><Relationship Id="rId306069a7bd522d5b7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId306069a7bd522d5b7.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId270560343" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId784815305" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId510669da2fa69bc16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/HETDGL/" TargetMode="External"/><Relationship Id="rId953769da2fa69bc58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/HETDGL/categorization" TargetMode="External"/><Relationship Id="rId755369da2fa69cdd4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/HETDGL/photos" TargetMode="External"/><Relationship Id="rId374869da2fa6a2498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1186/s13007-022-00933-8" TargetMode="External"/><Relationship Id="rId295669da2fa6a28c2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://faostat.fao.org/" TargetMode="External"/><Relationship Id="rId742269da2fa6a2902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://faostat.fao.org" TargetMode="External"/><Relationship Id="rId368569da2fa6a2b5f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHP-2010-1122-01-RS" TargetMode="External"/><Relationship Id="rId109569da2fa6a32b6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHP-10-20-0094-BR" TargetMode="External"/><Relationship Id="rId134769da2fa6a3463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId554869da2fa69ccf0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId554869da2fa69ccf0.jpg"/><Relationship Id="rId382369da2fa6a1791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId382369da2fa6a1791.jpg"/><Relationship Id="rId219669da2fa6a430b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId219669da2fa6a430b.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>