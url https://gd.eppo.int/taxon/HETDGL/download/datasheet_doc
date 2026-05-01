--- v7 (2026-04-11)
+++ v8 (2026-05-01)
@@ -225,88 +225,88 @@
               <w:t xml:space="preserve"> Animalia: Nematoda: Chromadorea: Rhabditida: Heteroderidae</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> soybean cyst nematode</w:t>
             </w:r>
-            <w:hyperlink r:id="rId510669da2fa69bc16" w:history="1">
+            <w:hyperlink r:id="rId362969f4af998621c" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> A2 list</w:t>
             </w:r>
-            <w:hyperlink r:id="rId953769da2fa69bc58" w:history="1">
+            <w:hyperlink r:id="rId507369f4af9986261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -320,86 +320,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> HETDGL</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="39675609" name="name463169da2fa69ccf2" descr="15716.jpg"/>
+                  <wp:docPr id="4107327" name="name957969f4af998680f" descr="15716.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="15716.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId554869da2fa69ccf0" cstate="print"/>
+                          <a:blip r:embed="rId803969f4af998680d" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId755369da2fa69cdd4" w:history="1">
+            <w:hyperlink r:id="rId890069f4af998690f" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
@@ -3555,63 +3555,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 2021).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="71150857" name="name781869da2fa6a1794" descr="HETDGL_distribution_map.jpg"/>
+            <wp:docPr id="63447385" name="name627469f4af99889b0" descr="HETDGL_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="HETDGL_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId382369da2fa6a1791" cstate="print"/>
+                    <a:blip r:embed="rId772469f4af99889ad" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -5007,51 +5007,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">18</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 110. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId374869da2fa6a2498" w:history="1">
+      <w:hyperlink r:id="rId800069f4af99894df" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1186/s13007-022-00933-8</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5643,90 +5643,90 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 417–419.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">FAOSTAT (2007) </w:t>
       </w:r>
-      <w:hyperlink r:id="rId295669da2fa6a28c2" w:history="1">
+      <w:hyperlink r:id="rId651069f4af99898e0" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://faostat.fao.org</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed 2009-09-01].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">FAOSTAT (2022) </w:t>
       </w:r>
-      <w:hyperlink r:id="rId742269da2fa6a2902" w:history="1">
+      <w:hyperlink r:id="rId566269f4af998991f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://faostat.fao.org</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
@@ -6052,51 +6052,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Koenning SR &amp; Wrather JA (2010). Suppression of soybean yield potential in the continental United States from plant diseases estimated from 2006 to 2009. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Plant Health Progress</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:hyperlink r:id="rId368569da2fa6a2b5f" w:history="1">
+      <w:hyperlink r:id="rId825069f4af9989b89" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PHP-2010-1122-01-RS</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7152,51 +7152,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, in the United States and Canada in 2020. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Plant Health Progress</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:hyperlink r:id="rId109569da2fa6a32b6" w:history="1">
+      <w:hyperlink r:id="rId223869f4af998a2b6" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PHP-10-20-0094-BR</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7409,51 +7409,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Heterodera glycines</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId134769da2fa6a3463" w:history="1">
+      <w:hyperlink r:id="rId489669f4af998a454" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -7641,63 +7641,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">19</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 683–688.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="78218541" name="name315269da2fa6a4312" descr="eu_funding_250.png"/>
+            <wp:docPr id="23627883" name="name875269f4af998a604" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId219669da2fa6a430b" cstate="print"/>
+                    <a:blip r:embed="rId205769f4af998a603" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -7795,137 +7795,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="37188645">
+  <w:abstractNum w:abstractNumId="63296014">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="38315746">
+    <w:lvl w:ilvl="0" w:tplc="99299484">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="38315746" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="99299484" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="38315746" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="99299484" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="38315746" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="99299484" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="38315746" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="99299484" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="38315746" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="99299484" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="38315746" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="99299484" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="38315746" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="99299484" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="38315746" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="99299484" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="37188644">
+  <w:abstractNum w:abstractNumId="63296013">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="21141893">
+    <w:lvl w:ilvl="0" w:tplc="81710719">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -8677,55 +8677,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="37188644">
-    <w:abstractNumId w:val="37188644"/>
+  <w:num w:numId="63296013">
+    <w:abstractNumId w:val="63296013"/>
   </w:num>
-  <w:num w:numId="37188645">
-    <w:abstractNumId w:val="37188645"/>
+  <w:num w:numId="63296014">
+    <w:abstractNumId w:val="63296014"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -20275,51 +20275,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId270560343" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId784815305" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId510669da2fa69bc16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/HETDGL/" TargetMode="External"/><Relationship Id="rId953769da2fa69bc58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/HETDGL/categorization" TargetMode="External"/><Relationship Id="rId755369da2fa69cdd4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/HETDGL/photos" TargetMode="External"/><Relationship Id="rId374869da2fa6a2498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1186/s13007-022-00933-8" TargetMode="External"/><Relationship Id="rId295669da2fa6a28c2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://faostat.fao.org/" TargetMode="External"/><Relationship Id="rId742269da2fa6a2902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://faostat.fao.org" TargetMode="External"/><Relationship Id="rId368569da2fa6a2b5f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHP-2010-1122-01-RS" TargetMode="External"/><Relationship Id="rId109569da2fa6a32b6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHP-10-20-0094-BR" TargetMode="External"/><Relationship Id="rId134769da2fa6a3463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId554869da2fa69ccf0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId554869da2fa69ccf0.jpg"/><Relationship Id="rId382369da2fa6a1791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId382369da2fa6a1791.jpg"/><Relationship Id="rId219669da2fa6a430b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId219669da2fa6a430b.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId404282734" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId805529063" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId362969f4af998621c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/HETDGL/" TargetMode="External"/><Relationship Id="rId507369f4af9986261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/HETDGL/categorization" TargetMode="External"/><Relationship Id="rId890069f4af998690f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/HETDGL/photos" TargetMode="External"/><Relationship Id="rId800069f4af99894df" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1186/s13007-022-00933-8" TargetMode="External"/><Relationship Id="rId651069f4af99898e0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://faostat.fao.org/" TargetMode="External"/><Relationship Id="rId566269f4af998991f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://faostat.fao.org" TargetMode="External"/><Relationship Id="rId825069f4af9989b89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHP-2010-1122-01-RS" TargetMode="External"/><Relationship Id="rId223869f4af998a2b6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHP-10-20-0094-BR" TargetMode="External"/><Relationship Id="rId489669f4af998a454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId803969f4af998680d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId803969f4af998680d.jpg"/><Relationship Id="rId772469f4af99889ad" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId772469f4af99889ad.jpg"/><Relationship Id="rId205769f4af998a603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId205769f4af998a603.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>