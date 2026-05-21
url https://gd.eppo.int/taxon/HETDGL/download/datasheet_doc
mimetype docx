--- v8 (2026-05-01)
+++ v9 (2026-05-21)
@@ -225,88 +225,88 @@
               <w:t xml:space="preserve"> Animalia: Nematoda: Chromadorea: Rhabditida: Heteroderidae</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> soybean cyst nematode</w:t>
             </w:r>
-            <w:hyperlink r:id="rId362969f4af998621c" w:history="1">
+            <w:hyperlink r:id="rId63636a0f6a667c015" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> A2 list</w:t>
             </w:r>
-            <w:hyperlink r:id="rId507369f4af9986261" w:history="1">
+            <w:hyperlink r:id="rId99146a0f6a667c06c" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -320,86 +320,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> HETDGL</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="4107327" name="name957969f4af998680f" descr="15716.jpg"/>
+                  <wp:docPr id="9035862" name="name53636a0f6a667c66b" descr="15716.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="15716.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId803969f4af998680d" cstate="print"/>
+                          <a:blip r:embed="rId28296a0f6a667c669" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId890069f4af998690f" w:history="1">
+            <w:hyperlink r:id="rId39426a0f6a667c7aa" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
@@ -3555,63 +3555,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 2021).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="63447385" name="name627469f4af99889b0" descr="HETDGL_distribution_map.jpg"/>
+            <wp:docPr id="72391407" name="name77126a0f6a667ec81" descr="HETDGL_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="HETDGL_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId772469f4af99889ad" cstate="print"/>
+                    <a:blip r:embed="rId93256a0f6a667ec7c" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -5007,51 +5007,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">18</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 110. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId800069f4af99894df" w:history="1">
+      <w:hyperlink r:id="rId63056a0f6a667f8ea" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1186/s13007-022-00933-8</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5643,90 +5643,90 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 417–419.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">FAOSTAT (2007) </w:t>
       </w:r>
-      <w:hyperlink r:id="rId651069f4af99898e0" w:history="1">
+      <w:hyperlink r:id="rId76276a0f6a667fd55" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://faostat.fao.org</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed 2009-09-01].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">FAOSTAT (2022) </w:t>
       </w:r>
-      <w:hyperlink r:id="rId566269f4af998991f" w:history="1">
+      <w:hyperlink r:id="rId71956a0f6a667fd97" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://faostat.fao.org</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
@@ -6052,51 +6052,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Koenning SR &amp; Wrather JA (2010). Suppression of soybean yield potential in the continental United States from plant diseases estimated from 2006 to 2009. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Plant Health Progress</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:hyperlink r:id="rId825069f4af9989b89" w:history="1">
+      <w:hyperlink r:id="rId51846a0f6a6680025" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PHP-2010-1122-01-RS</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7152,51 +7152,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, in the United States and Canada in 2020. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Plant Health Progress</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:hyperlink r:id="rId223869f4af998a2b6" w:history="1">
+      <w:hyperlink r:id="rId87426a0f6a6680753" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PHP-10-20-0094-BR</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7409,51 +7409,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Heterodera glycines</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId489669f4af998a454" w:history="1">
+      <w:hyperlink r:id="rId54576a0f6a66808fd" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -7641,63 +7641,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">19</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 683–688.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="23627883" name="name875269f4af998a604" descr="eu_funding_250.png"/>
+            <wp:docPr id="62368495" name="name65236a0f6a6680cb1" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId205769f4af998a603" cstate="print"/>
+                    <a:blip r:embed="rId15116a0f6a6680caf" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -7795,137 +7795,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="63296014">
+  <w:abstractNum w:abstractNumId="77108238">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="99299484">
+    <w:lvl w:ilvl="0" w:tplc="92836804">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="99299484" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="92836804" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="99299484" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="92836804" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="99299484" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="92836804" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="99299484" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="92836804" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="99299484" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="92836804" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="99299484" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="92836804" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="99299484" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="92836804" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="99299484" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="92836804" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="63296013">
+  <w:abstractNum w:abstractNumId="77108237">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="81710719">
+    <w:lvl w:ilvl="0" w:tplc="88520812">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -8677,55 +8677,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="63296013">
-    <w:abstractNumId w:val="63296013"/>
+  <w:num w:numId="77108237">
+    <w:abstractNumId w:val="77108237"/>
   </w:num>
-  <w:num w:numId="63296014">
-    <w:abstractNumId w:val="63296014"/>
+  <w:num w:numId="77108238">
+    <w:abstractNumId w:val="77108238"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -20275,51 +20275,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId404282734" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId805529063" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId362969f4af998621c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/HETDGL/" TargetMode="External"/><Relationship Id="rId507369f4af9986261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/HETDGL/categorization" TargetMode="External"/><Relationship Id="rId890069f4af998690f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/HETDGL/photos" TargetMode="External"/><Relationship Id="rId800069f4af99894df" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1186/s13007-022-00933-8" TargetMode="External"/><Relationship Id="rId651069f4af99898e0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://faostat.fao.org/" TargetMode="External"/><Relationship Id="rId566269f4af998991f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://faostat.fao.org" TargetMode="External"/><Relationship Id="rId825069f4af9989b89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHP-2010-1122-01-RS" TargetMode="External"/><Relationship Id="rId223869f4af998a2b6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHP-10-20-0094-BR" TargetMode="External"/><Relationship Id="rId489669f4af998a454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId803969f4af998680d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId803969f4af998680d.jpg"/><Relationship Id="rId772469f4af99889ad" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId772469f4af99889ad.jpg"/><Relationship Id="rId205769f4af998a603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId205769f4af998a603.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId230566476" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId331325037" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId63636a0f6a667c015" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/HETDGL/" TargetMode="External"/><Relationship Id="rId99146a0f6a667c06c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/HETDGL/categorization" TargetMode="External"/><Relationship Id="rId39426a0f6a667c7aa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/HETDGL/photos" TargetMode="External"/><Relationship Id="rId63056a0f6a667f8ea" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1186/s13007-022-00933-8" TargetMode="External"/><Relationship Id="rId76276a0f6a667fd55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://faostat.fao.org/" TargetMode="External"/><Relationship Id="rId71956a0f6a667fd97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://faostat.fao.org" TargetMode="External"/><Relationship Id="rId51846a0f6a6680025" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHP-2010-1122-01-RS" TargetMode="External"/><Relationship Id="rId87426a0f6a6680753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHP-10-20-0094-BR" TargetMode="External"/><Relationship Id="rId54576a0f6a66808fd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId28296a0f6a667c669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId28296a0f6a667c669.jpg"/><Relationship Id="rId93256a0f6a667ec7c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId93256a0f6a667ec7c.jpg"/><Relationship Id="rId15116a0f6a6680caf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId15116a0f6a6680caf.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>