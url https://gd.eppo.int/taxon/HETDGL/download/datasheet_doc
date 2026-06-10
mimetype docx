--- v9 (2026-05-21)
+++ v10 (2026-06-10)
@@ -225,88 +225,88 @@
               <w:t xml:space="preserve"> Animalia: Nematoda: Chromadorea: Rhabditida: Heteroderidae</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> soybean cyst nematode</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63636a0f6a667c015" w:history="1">
+            <w:hyperlink r:id="rId23656a29e4a3e879c" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> A2 list</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99146a0f6a667c06c" w:history="1">
+            <w:hyperlink r:id="rId22326a29e4a3e87e3" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -320,86 +320,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> HETDGL</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="9035862" name="name53636a0f6a667c66b" descr="15716.jpg"/>
+                  <wp:docPr id="71398088" name="name23546a29e4a3e8e3b" descr="15716.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="15716.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId28296a0f6a667c669" cstate="print"/>
+                          <a:blip r:embed="rId40446a29e4a3e8e39" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId39426a0f6a667c7aa" w:history="1">
+            <w:hyperlink r:id="rId20606a29e4a3e8fa7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
@@ -3555,63 +3555,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 2021).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="72391407" name="name77126a0f6a667ec81" descr="HETDGL_distribution_map.jpg"/>
+            <wp:docPr id="92389192" name="name35606a29e4a3eb42a" descr="HETDGL_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="HETDGL_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId93256a0f6a667ec7c" cstate="print"/>
+                    <a:blip r:embed="rId84526a29e4a3eb426" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -5007,51 +5007,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">18</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 110. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId63056a0f6a667f8ea" w:history="1">
+      <w:hyperlink r:id="rId74696a29e4a3ec027" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1186/s13007-022-00933-8</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5643,90 +5643,90 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 417–419.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">FAOSTAT (2007) </w:t>
       </w:r>
-      <w:hyperlink r:id="rId76276a0f6a667fd55" w:history="1">
+      <w:hyperlink r:id="rId33146a29e4a3ec4a1" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://faostat.fao.org</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed 2009-09-01].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">FAOSTAT (2022) </w:t>
       </w:r>
-      <w:hyperlink r:id="rId71956a0f6a667fd97" w:history="1">
+      <w:hyperlink r:id="rId51096a29e4a3ec4e2" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://faostat.fao.org</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
@@ -6052,51 +6052,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Koenning SR &amp; Wrather JA (2010). Suppression of soybean yield potential in the continental United States from plant diseases estimated from 2006 to 2009. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Plant Health Progress</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:hyperlink r:id="rId51846a0f6a6680025" w:history="1">
+      <w:hyperlink r:id="rId90196a29e4a3ec796" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PHP-2010-1122-01-RS</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7152,51 +7152,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, in the United States and Canada in 2020. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Plant Health Progress</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:hyperlink r:id="rId87426a0f6a6680753" w:history="1">
+      <w:hyperlink r:id="rId65326a29e4a3eceba" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PHP-10-20-0094-BR</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7409,51 +7409,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Heterodera glycines</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId54576a0f6a66808fd" w:history="1">
+      <w:hyperlink r:id="rId38296a29e4a3ed05f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -7641,63 +7641,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">19</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 683–688.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="62368495" name="name65236a0f6a6680cb1" descr="eu_funding_250.png"/>
+            <wp:docPr id="6886145" name="name72056a29e4a3ed25a" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId15116a0f6a6680caf" cstate="print"/>
+                    <a:blip r:embed="rId93876a29e4a3ed259" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -7795,137 +7795,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="77108238">
+  <w:abstractNum w:abstractNumId="68094997">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="92836804">
+    <w:lvl w:ilvl="0" w:tplc="32395393">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="92836804" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="32395393" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="92836804" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="32395393" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="92836804" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="32395393" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="92836804" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="32395393" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="92836804" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="32395393" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="92836804" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="32395393" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="92836804" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="32395393" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="92836804" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="32395393" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="77108237">
+  <w:abstractNum w:abstractNumId="68094996">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="88520812">
+    <w:lvl w:ilvl="0" w:tplc="41685147">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -8677,55 +8677,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="77108237">
-    <w:abstractNumId w:val="77108237"/>
+  <w:num w:numId="68094996">
+    <w:abstractNumId w:val="68094996"/>
   </w:num>
-  <w:num w:numId="77108238">
-    <w:abstractNumId w:val="77108238"/>
+  <w:num w:numId="68094997">
+    <w:abstractNumId w:val="68094997"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -20275,51 +20275,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId230566476" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId331325037" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId63636a0f6a667c015" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/HETDGL/" TargetMode="External"/><Relationship Id="rId99146a0f6a667c06c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/HETDGL/categorization" TargetMode="External"/><Relationship Id="rId39426a0f6a667c7aa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/HETDGL/photos" TargetMode="External"/><Relationship Id="rId63056a0f6a667f8ea" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1186/s13007-022-00933-8" TargetMode="External"/><Relationship Id="rId76276a0f6a667fd55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://faostat.fao.org/" TargetMode="External"/><Relationship Id="rId71956a0f6a667fd97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://faostat.fao.org" TargetMode="External"/><Relationship Id="rId51846a0f6a6680025" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHP-2010-1122-01-RS" TargetMode="External"/><Relationship Id="rId87426a0f6a6680753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHP-10-20-0094-BR" TargetMode="External"/><Relationship Id="rId54576a0f6a66808fd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId28296a0f6a667c669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId28296a0f6a667c669.jpg"/><Relationship Id="rId93256a0f6a667ec7c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId93256a0f6a667ec7c.jpg"/><Relationship Id="rId15116a0f6a6680caf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId15116a0f6a6680caf.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId152643543" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId411305715" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId23656a29e4a3e879c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/HETDGL/" TargetMode="External"/><Relationship Id="rId22326a29e4a3e87e3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/HETDGL/categorization" TargetMode="External"/><Relationship Id="rId20606a29e4a3e8fa7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/HETDGL/photos" TargetMode="External"/><Relationship Id="rId74696a29e4a3ec027" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1186/s13007-022-00933-8" TargetMode="External"/><Relationship Id="rId33146a29e4a3ec4a1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://faostat.fao.org/" TargetMode="External"/><Relationship Id="rId51096a29e4a3ec4e2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://faostat.fao.org" TargetMode="External"/><Relationship Id="rId90196a29e4a3ec796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHP-2010-1122-01-RS" TargetMode="External"/><Relationship Id="rId65326a29e4a3eceba" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHP-10-20-0094-BR" TargetMode="External"/><Relationship Id="rId38296a29e4a3ed05f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId40446a29e4a3e8e39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId40446a29e4a3e8e39.jpg"/><Relationship Id="rId84526a29e4a3eb426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId84526a29e4a3eb426.jpg"/><Relationship Id="rId93876a29e4a3ed259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId93876a29e4a3ed259.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>