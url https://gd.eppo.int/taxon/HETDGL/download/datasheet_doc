--- v10 (2026-06-10)
+++ v11 (2026-07-01)
@@ -225,88 +225,88 @@
               <w:t xml:space="preserve"> Animalia: Nematoda: Chromadorea: Rhabditida: Heteroderidae</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> soybean cyst nematode</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23656a29e4a3e879c" w:history="1">
+            <w:hyperlink r:id="rId73076a44fff7960ac" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> A2 list</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22326a29e4a3e87e3" w:history="1">
+            <w:hyperlink r:id="rId17746a44fff7960f0" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -320,86 +320,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> HETDGL</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="71398088" name="name23546a29e4a3e8e3b" descr="15716.jpg"/>
+                  <wp:docPr id="61009160" name="name26186a44fff79685e" descr="15716.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="15716.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId40446a29e4a3e8e39" cstate="print"/>
+                          <a:blip r:embed="rId55116a44fff79685d" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId20606a29e4a3e8fa7" w:history="1">
+            <w:hyperlink r:id="rId76146a44fff796e4b" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
@@ -3555,63 +3555,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 2021).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="92389192" name="name35606a29e4a3eb42a" descr="HETDGL_distribution_map.jpg"/>
+            <wp:docPr id="68660709" name="name16926a44fff798ebd" descr="HETDGL_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="HETDGL_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId84526a29e4a3eb426" cstate="print"/>
+                    <a:blip r:embed="rId80986a44fff798eba" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -5007,51 +5007,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">18</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 110. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId74696a29e4a3ec027" w:history="1">
+      <w:hyperlink r:id="rId89886a44fff799a47" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1186/s13007-022-00933-8</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5643,90 +5643,90 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 417–419.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">FAOSTAT (2007) </w:t>
       </w:r>
-      <w:hyperlink r:id="rId33146a29e4a3ec4a1" w:history="1">
+      <w:hyperlink r:id="rId20206a44fff799e56" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://faostat.fao.org</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed 2009-09-01].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">FAOSTAT (2022) </w:t>
       </w:r>
-      <w:hyperlink r:id="rId51096a29e4a3ec4e2" w:history="1">
+      <w:hyperlink r:id="rId22476a44fff799e96" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://faostat.fao.org</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
@@ -6052,51 +6052,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Koenning SR &amp; Wrather JA (2010). Suppression of soybean yield potential in the continental United States from plant diseases estimated from 2006 to 2009. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Plant Health Progress</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:hyperlink r:id="rId90196a29e4a3ec796" w:history="1">
+      <w:hyperlink r:id="rId94536a44fff79a0f5" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PHP-2010-1122-01-RS</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7152,51 +7152,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, in the United States and Canada in 2020. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Plant Health Progress</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:hyperlink r:id="rId65326a29e4a3eceba" w:history="1">
+      <w:hyperlink r:id="rId83606a44fff79a82b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PHP-10-20-0094-BR</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7409,51 +7409,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Heterodera glycines</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId38296a29e4a3ed05f" w:history="1">
+      <w:hyperlink r:id="rId83356a44fff79a9d7" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -7641,63 +7641,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">19</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 683–688.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="6886145" name="name72056a29e4a3ed25a" descr="eu_funding_250.png"/>
+            <wp:docPr id="75836326" name="name39266a44fff79abba" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId93876a29e4a3ed259" cstate="print"/>
+                    <a:blip r:embed="rId83426a44fff79abb8" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -7795,137 +7795,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="68094997">
+  <w:abstractNum w:abstractNumId="46095509">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="32395393">
+    <w:lvl w:ilvl="0" w:tplc="25151391">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="32395393" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="25151391" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="32395393" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="25151391" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="32395393" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="25151391" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="32395393" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="25151391" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="32395393" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="25151391" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="32395393" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="25151391" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="32395393" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="25151391" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="32395393" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="25151391" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="68094996">
+  <w:abstractNum w:abstractNumId="46095508">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="41685147">
+    <w:lvl w:ilvl="0" w:tplc="66435726">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -8677,55 +8677,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="68094996">
-    <w:abstractNumId w:val="68094996"/>
+  <w:num w:numId="46095508">
+    <w:abstractNumId w:val="46095508"/>
   </w:num>
-  <w:num w:numId="68094997">
-    <w:abstractNumId w:val="68094997"/>
+  <w:num w:numId="46095509">
+    <w:abstractNumId w:val="46095509"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -20275,51 +20275,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId152643543" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId411305715" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId23656a29e4a3e879c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/HETDGL/" TargetMode="External"/><Relationship Id="rId22326a29e4a3e87e3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/HETDGL/categorization" TargetMode="External"/><Relationship Id="rId20606a29e4a3e8fa7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/HETDGL/photos" TargetMode="External"/><Relationship Id="rId74696a29e4a3ec027" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1186/s13007-022-00933-8" TargetMode="External"/><Relationship Id="rId33146a29e4a3ec4a1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://faostat.fao.org/" TargetMode="External"/><Relationship Id="rId51096a29e4a3ec4e2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://faostat.fao.org" TargetMode="External"/><Relationship Id="rId90196a29e4a3ec796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHP-2010-1122-01-RS" TargetMode="External"/><Relationship Id="rId65326a29e4a3eceba" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHP-10-20-0094-BR" TargetMode="External"/><Relationship Id="rId38296a29e4a3ed05f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId40446a29e4a3e8e39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId40446a29e4a3e8e39.jpg"/><Relationship Id="rId84526a29e4a3eb426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId84526a29e4a3eb426.jpg"/><Relationship Id="rId93876a29e4a3ed259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId93876a29e4a3ed259.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId323569193" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId337900731" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId73076a44fff7960ac" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/HETDGL/" TargetMode="External"/><Relationship Id="rId17746a44fff7960f0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/HETDGL/categorization" TargetMode="External"/><Relationship Id="rId76146a44fff796e4b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/HETDGL/photos" TargetMode="External"/><Relationship Id="rId89886a44fff799a47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1186/s13007-022-00933-8" TargetMode="External"/><Relationship Id="rId20206a44fff799e56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://faostat.fao.org/" TargetMode="External"/><Relationship Id="rId22476a44fff799e96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://faostat.fao.org" TargetMode="External"/><Relationship Id="rId94536a44fff79a0f5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHP-2010-1122-01-RS" TargetMode="External"/><Relationship Id="rId83606a44fff79a82b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHP-10-20-0094-BR" TargetMode="External"/><Relationship Id="rId83356a44fff79a9d7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId55116a44fff79685d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId55116a44fff79685d.jpg"/><Relationship Id="rId80986a44fff798eba" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId80986a44fff798eba.jpg"/><Relationship Id="rId83426a44fff79abb8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId83426a44fff79abb8.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>