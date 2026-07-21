--- v11 (2026-07-01)
+++ v12 (2026-07-21)
@@ -225,88 +225,88 @@
               <w:t xml:space="preserve"> Animalia: Nematoda: Chromadorea: Rhabditida: Heteroderidae</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> soybean cyst nematode</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73076a44fff7960ac" w:history="1">
+            <w:hyperlink r:id="rId49006a5fb31462829" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> A2 list</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17746a44fff7960f0" w:history="1">
+            <w:hyperlink r:id="rId30296a5fb3146286e" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -320,86 +320,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> HETDGL</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="61009160" name="name26186a44fff79685e" descr="15716.jpg"/>
+                  <wp:docPr id="34221613" name="name72746a5fb31462f1b" descr="15716.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="15716.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId55116a44fff79685d" cstate="print"/>
+                          <a:blip r:embed="rId40666a5fb31462f18" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId76146a44fff796e4b" w:history="1">
+            <w:hyperlink r:id="rId67036a5fb3146305e" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
@@ -3555,63 +3555,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 2021).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="68660709" name="name16926a44fff798ebd" descr="HETDGL_distribution_map.jpg"/>
+            <wp:docPr id="22063260" name="name60566a5fb31464fed" descr="HETDGL_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="HETDGL_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId80986a44fff798eba" cstate="print"/>
+                    <a:blip r:embed="rId36216a5fb31464fe9" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -5007,51 +5007,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">18</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 110. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId89886a44fff799a47" w:history="1">
+      <w:hyperlink r:id="rId50746a5fb31465b3a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1186/s13007-022-00933-8</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5643,90 +5643,90 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 417–419.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">FAOSTAT (2007) </w:t>
       </w:r>
-      <w:hyperlink r:id="rId20206a44fff799e56" w:history="1">
+      <w:hyperlink r:id="rId57626a5fb31465f42" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://faostat.fao.org</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed 2009-09-01].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">FAOSTAT (2022) </w:t>
       </w:r>
-      <w:hyperlink r:id="rId22476a44fff799e96" w:history="1">
+      <w:hyperlink r:id="rId77896a5fb31465f81" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://faostat.fao.org</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
@@ -6052,51 +6052,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Koenning SR &amp; Wrather JA (2010). Suppression of soybean yield potential in the continental United States from plant diseases estimated from 2006 to 2009. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Plant Health Progress</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:hyperlink r:id="rId94536a44fff79a0f5" w:history="1">
+      <w:hyperlink r:id="rId76426a5fb314661f3" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PHP-2010-1122-01-RS</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7152,51 +7152,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, in the United States and Canada in 2020. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Plant Health Progress</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:hyperlink r:id="rId83606a44fff79a82b" w:history="1">
+      <w:hyperlink r:id="rId65436a5fb31466914" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PHP-10-20-0094-BR</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7409,51 +7409,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Heterodera glycines</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId83356a44fff79a9d7" w:history="1">
+      <w:hyperlink r:id="rId33846a5fb31466b16" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -7641,63 +7641,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">19</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 683–688.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="75836326" name="name39266a44fff79abba" descr="eu_funding_250.png"/>
+            <wp:docPr id="70443245" name="name90246a5fb31466d14" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId83426a44fff79abb8" cstate="print"/>
+                    <a:blip r:embed="rId91116a5fb31466d13" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -7795,137 +7795,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="46095509">
+  <w:abstractNum w:abstractNumId="99050605">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="25151391">
+    <w:lvl w:ilvl="0" w:tplc="65703980">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="25151391" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="65703980" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="25151391" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="65703980" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="25151391" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="65703980" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="25151391" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="65703980" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="25151391" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="65703980" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="25151391" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="65703980" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="25151391" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="65703980" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="25151391" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="65703980" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="46095508">
+  <w:abstractNum w:abstractNumId="99050604">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="66435726">
+    <w:lvl w:ilvl="0" w:tplc="92177655">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -8677,55 +8677,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="46095508">
-    <w:abstractNumId w:val="46095508"/>
+  <w:num w:numId="99050604">
+    <w:abstractNumId w:val="99050604"/>
   </w:num>
-  <w:num w:numId="46095509">
-    <w:abstractNumId w:val="46095509"/>
+  <w:num w:numId="99050605">
+    <w:abstractNumId w:val="99050605"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -20275,51 +20275,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId323569193" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId337900731" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId73076a44fff7960ac" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/HETDGL/" TargetMode="External"/><Relationship Id="rId17746a44fff7960f0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/HETDGL/categorization" TargetMode="External"/><Relationship Id="rId76146a44fff796e4b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/HETDGL/photos" TargetMode="External"/><Relationship Id="rId89886a44fff799a47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1186/s13007-022-00933-8" TargetMode="External"/><Relationship Id="rId20206a44fff799e56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://faostat.fao.org/" TargetMode="External"/><Relationship Id="rId22476a44fff799e96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://faostat.fao.org" TargetMode="External"/><Relationship Id="rId94536a44fff79a0f5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHP-2010-1122-01-RS" TargetMode="External"/><Relationship Id="rId83606a44fff79a82b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHP-10-20-0094-BR" TargetMode="External"/><Relationship Id="rId83356a44fff79a9d7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId55116a44fff79685d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId55116a44fff79685d.jpg"/><Relationship Id="rId80986a44fff798eba" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId80986a44fff798eba.jpg"/><Relationship Id="rId83426a44fff79abb8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId83426a44fff79abb8.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId668513125" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId154482455" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId49006a5fb31462829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/HETDGL/" TargetMode="External"/><Relationship Id="rId30296a5fb3146286e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/HETDGL/categorization" TargetMode="External"/><Relationship Id="rId67036a5fb3146305e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/HETDGL/photos" TargetMode="External"/><Relationship Id="rId50746a5fb31465b3a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1186/s13007-022-00933-8" TargetMode="External"/><Relationship Id="rId57626a5fb31465f42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://faostat.fao.org/" TargetMode="External"/><Relationship Id="rId77896a5fb31465f81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://faostat.fao.org" TargetMode="External"/><Relationship Id="rId76426a5fb314661f3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHP-2010-1122-01-RS" TargetMode="External"/><Relationship Id="rId65436a5fb31466914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHP-10-20-0094-BR" TargetMode="External"/><Relationship Id="rId33846a5fb31466b16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId40666a5fb31462f18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId40666a5fb31462f18.jpg"/><Relationship Id="rId36216a5fb31464fe9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId36216a5fb31464fe9.jpg"/><Relationship Id="rId91116a5fb31466d13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId91116a5fb31466d13.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>