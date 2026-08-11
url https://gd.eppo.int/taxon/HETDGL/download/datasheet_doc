--- v12 (2026-07-21)
+++ v13 (2026-08-11)
@@ -225,88 +225,88 @@
               <w:t xml:space="preserve"> Animalia: Nematoda: Chromadorea: Rhabditida: Heteroderidae</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> soybean cyst nematode</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49006a5fb31462829" w:history="1">
+            <w:hyperlink r:id="rId85736a7abb12d671b" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> A2 list</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30296a5fb3146286e" w:history="1">
+            <w:hyperlink r:id="rId73276a7abb12d6760" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -320,86 +320,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> HETDGL</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="34221613" name="name72746a5fb31462f1b" descr="15716.jpg"/>
+                  <wp:docPr id="71702979" name="name61746a7abb12d6f98" descr="15716.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="15716.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId40666a5fb31462f18" cstate="print"/>
+                          <a:blip r:embed="rId68816a7abb12d6f96" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId67036a5fb3146305e" w:history="1">
+            <w:hyperlink r:id="rId84616a7abb12d70bc" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
@@ -3555,63 +3555,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 2021).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="22063260" name="name60566a5fb31464fed" descr="HETDGL_distribution_map.jpg"/>
+            <wp:docPr id="12681327" name="name59356a7abb12da59f" descr="HETDGL_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="HETDGL_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId36216a5fb31464fe9" cstate="print"/>
+                    <a:blip r:embed="rId27546a7abb12da59c" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -5007,51 +5007,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">18</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 110. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId50746a5fb31465b3a" w:history="1">
+      <w:hyperlink r:id="rId36486a7abb12db17d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1186/s13007-022-00933-8</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5643,90 +5643,90 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 417–419.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">FAOSTAT (2007) </w:t>
       </w:r>
-      <w:hyperlink r:id="rId57626a5fb31465f42" w:history="1">
+      <w:hyperlink r:id="rId68326a7abb12db596" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://faostat.fao.org</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed 2009-09-01].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">FAOSTAT (2022) </w:t>
       </w:r>
-      <w:hyperlink r:id="rId77896a5fb31465f81" w:history="1">
+      <w:hyperlink r:id="rId30866a7abb12db5d7" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://faostat.fao.org</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
@@ -6052,51 +6052,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Koenning SR &amp; Wrather JA (2010). Suppression of soybean yield potential in the continental United States from plant diseases estimated from 2006 to 2009. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Plant Health Progress</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:hyperlink r:id="rId76426a5fb314661f3" w:history="1">
+      <w:hyperlink r:id="rId48646a7abb12db840" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PHP-2010-1122-01-RS</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7152,51 +7152,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, in the United States and Canada in 2020. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Plant Health Progress</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:hyperlink r:id="rId65436a5fb31466914" w:history="1">
+      <w:hyperlink r:id="rId10086a7abb12dbf75" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PHP-10-20-0094-BR</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7409,51 +7409,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Heterodera glycines</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId33846a5fb31466b16" w:history="1">
+      <w:hyperlink r:id="rId14986a7abb12dc123" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -7641,63 +7641,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">19</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 683–688.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="70443245" name="name90246a5fb31466d14" descr="eu_funding_250.png"/>
+            <wp:docPr id="42265818" name="name10786a7abb12dea10" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId91116a5fb31466d13" cstate="print"/>
+                    <a:blip r:embed="rId72146a7abb12dea0e" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -7795,137 +7795,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="99050605">
+  <w:abstractNum w:abstractNumId="59693425">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="65703980">
+    <w:lvl w:ilvl="0" w:tplc="35964336">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="65703980" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="35964336" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="65703980" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="35964336" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="65703980" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="35964336" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="65703980" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="35964336" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="65703980" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="35964336" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="65703980" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="35964336" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="65703980" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="35964336" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="65703980" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="35964336" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="99050604">
+  <w:abstractNum w:abstractNumId="59693424">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="92177655">
+    <w:lvl w:ilvl="0" w:tplc="85854300">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -8677,55 +8677,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="99050604">
-    <w:abstractNumId w:val="99050604"/>
+  <w:num w:numId="59693424">
+    <w:abstractNumId w:val="59693424"/>
   </w:num>
-  <w:num w:numId="99050605">
-    <w:abstractNumId w:val="99050605"/>
+  <w:num w:numId="59693425">
+    <w:abstractNumId w:val="59693425"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -20275,51 +20275,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId668513125" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId154482455" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId49006a5fb31462829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/HETDGL/" TargetMode="External"/><Relationship Id="rId30296a5fb3146286e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/HETDGL/categorization" TargetMode="External"/><Relationship Id="rId67036a5fb3146305e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/HETDGL/photos" TargetMode="External"/><Relationship Id="rId50746a5fb31465b3a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1186/s13007-022-00933-8" TargetMode="External"/><Relationship Id="rId57626a5fb31465f42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://faostat.fao.org/" TargetMode="External"/><Relationship Id="rId77896a5fb31465f81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://faostat.fao.org" TargetMode="External"/><Relationship Id="rId76426a5fb314661f3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHP-2010-1122-01-RS" TargetMode="External"/><Relationship Id="rId65436a5fb31466914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHP-10-20-0094-BR" TargetMode="External"/><Relationship Id="rId33846a5fb31466b16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId40666a5fb31462f18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId40666a5fb31462f18.jpg"/><Relationship Id="rId36216a5fb31464fe9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId36216a5fb31464fe9.jpg"/><Relationship Id="rId91116a5fb31466d13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId91116a5fb31466d13.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId309979533" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId290134214" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId85736a7abb12d671b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/HETDGL/" TargetMode="External"/><Relationship Id="rId73276a7abb12d6760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/HETDGL/categorization" TargetMode="External"/><Relationship Id="rId84616a7abb12d70bc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/HETDGL/photos" TargetMode="External"/><Relationship Id="rId36486a7abb12db17d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1186/s13007-022-00933-8" TargetMode="External"/><Relationship Id="rId68326a7abb12db596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://faostat.fao.org/" TargetMode="External"/><Relationship Id="rId30866a7abb12db5d7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://faostat.fao.org" TargetMode="External"/><Relationship Id="rId48646a7abb12db840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHP-2010-1122-01-RS" TargetMode="External"/><Relationship Id="rId10086a7abb12dbf75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHP-10-20-0094-BR" TargetMode="External"/><Relationship Id="rId14986a7abb12dc123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId68816a7abb12d6f96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId68816a7abb12d6f96.jpg"/><Relationship Id="rId27546a7abb12da59c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId27546a7abb12da59c.jpg"/><Relationship Id="rId72146a7abb12dea0e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId72146a7abb12dea0e.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>