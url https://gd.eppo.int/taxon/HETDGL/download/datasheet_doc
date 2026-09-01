--- v13 (2026-08-11)
+++ v14 (2026-09-01)
@@ -225,88 +225,88 @@
               <w:t xml:space="preserve"> Animalia: Nematoda: Chromadorea: Rhabditida: Heteroderidae</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> soybean cyst nematode</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85736a7abb12d671b" w:history="1">
+            <w:hyperlink r:id="rId53016a962279bbef9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> A2 list</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73276a7abb12d6760" w:history="1">
+            <w:hyperlink r:id="rId28336a962279bbf3f" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -320,86 +320,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> HETDGL</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="71702979" name="name61746a7abb12d6f98" descr="15716.jpg"/>
+                  <wp:docPr id="97092831" name="name89426a962279bc712" descr="15716.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="15716.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId68816a7abb12d6f96" cstate="print"/>
+                          <a:blip r:embed="rId71216a962279bc70f" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId84616a7abb12d70bc" w:history="1">
+            <w:hyperlink r:id="rId55096a962279bc843" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
@@ -3555,63 +3555,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 2021).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="12681327" name="name59356a7abb12da59f" descr="HETDGL_distribution_map.jpg"/>
+            <wp:docPr id="87410035" name="name46576a962279be770" descr="HETDGL_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="HETDGL_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId27546a7abb12da59c" cstate="print"/>
+                    <a:blip r:embed="rId99116a962279be76d" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -5007,51 +5007,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">18</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 110. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId36486a7abb12db17d" w:history="1">
+      <w:hyperlink r:id="rId94466a962279bf2de" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1186/s13007-022-00933-8</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5643,90 +5643,90 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 417–419.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">FAOSTAT (2007) </w:t>
       </w:r>
-      <w:hyperlink r:id="rId68326a7abb12db596" w:history="1">
+      <w:hyperlink r:id="rId10606a962279bf718" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://faostat.fao.org</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed 2009-09-01].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">FAOSTAT (2022) </w:t>
       </w:r>
-      <w:hyperlink r:id="rId30866a7abb12db5d7" w:history="1">
+      <w:hyperlink r:id="rId18686a962279bf758" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://faostat.fao.org</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
@@ -6052,51 +6052,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Koenning SR &amp; Wrather JA (2010). Suppression of soybean yield potential in the continental United States from plant diseases estimated from 2006 to 2009. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Plant Health Progress</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:hyperlink r:id="rId48646a7abb12db840" w:history="1">
+      <w:hyperlink r:id="rId37236a962279bf9bc" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PHP-2010-1122-01-RS</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7152,51 +7152,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, in the United States and Canada in 2020. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Plant Health Progress</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:hyperlink r:id="rId10086a7abb12dbf75" w:history="1">
+      <w:hyperlink r:id="rId96346a962279c00f4" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PHP-10-20-0094-BR</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7409,51 +7409,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Heterodera glycines</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId14986a7abb12dc123" w:history="1">
+      <w:hyperlink r:id="rId40696a962279c02a1" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -7641,63 +7641,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">19</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 683–688.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="42265818" name="name10786a7abb12dea10" descr="eu_funding_250.png"/>
+            <wp:docPr id="94830946" name="name38836a962279c05a0" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId72146a7abb12dea0e" cstate="print"/>
+                    <a:blip r:embed="rId25656a962279c059e" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -7795,137 +7795,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="59693425">
+  <w:abstractNum w:abstractNumId="70459592">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="35964336">
+    <w:lvl w:ilvl="0" w:tplc="66624313">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="35964336" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="66624313" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="35964336" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="66624313" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="35964336" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="66624313" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="35964336" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="66624313" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="35964336" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="66624313" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="35964336" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="66624313" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="35964336" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="66624313" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="35964336" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="66624313" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="59693424">
+  <w:abstractNum w:abstractNumId="70459591">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="85854300">
+    <w:lvl w:ilvl="0" w:tplc="47890271">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -8677,55 +8677,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="59693424">
-    <w:abstractNumId w:val="59693424"/>
+  <w:num w:numId="70459591">
+    <w:abstractNumId w:val="70459591"/>
   </w:num>
-  <w:num w:numId="59693425">
-    <w:abstractNumId w:val="59693425"/>
+  <w:num w:numId="70459592">
+    <w:abstractNumId w:val="70459592"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -20275,51 +20275,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId309979533" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId290134214" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId85736a7abb12d671b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/HETDGL/" TargetMode="External"/><Relationship Id="rId73276a7abb12d6760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/HETDGL/categorization" TargetMode="External"/><Relationship Id="rId84616a7abb12d70bc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/HETDGL/photos" TargetMode="External"/><Relationship Id="rId36486a7abb12db17d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1186/s13007-022-00933-8" TargetMode="External"/><Relationship Id="rId68326a7abb12db596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://faostat.fao.org/" TargetMode="External"/><Relationship Id="rId30866a7abb12db5d7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://faostat.fao.org" TargetMode="External"/><Relationship Id="rId48646a7abb12db840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHP-2010-1122-01-RS" TargetMode="External"/><Relationship Id="rId10086a7abb12dbf75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHP-10-20-0094-BR" TargetMode="External"/><Relationship Id="rId14986a7abb12dc123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId68816a7abb12d6f96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId68816a7abb12d6f96.jpg"/><Relationship Id="rId27546a7abb12da59c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId27546a7abb12da59c.jpg"/><Relationship Id="rId72146a7abb12dea0e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId72146a7abb12dea0e.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId785507107" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId726762092" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId53016a962279bbef9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/HETDGL/" TargetMode="External"/><Relationship Id="rId28336a962279bbf3f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/HETDGL/categorization" TargetMode="External"/><Relationship Id="rId55096a962279bc843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/HETDGL/photos" TargetMode="External"/><Relationship Id="rId94466a962279bf2de" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1186/s13007-022-00933-8" TargetMode="External"/><Relationship Id="rId10606a962279bf718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://faostat.fao.org/" TargetMode="External"/><Relationship Id="rId18686a962279bf758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://faostat.fao.org" TargetMode="External"/><Relationship Id="rId37236a962279bf9bc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHP-2010-1122-01-RS" TargetMode="External"/><Relationship Id="rId96346a962279c00f4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHP-10-20-0094-BR" TargetMode="External"/><Relationship Id="rId40696a962279c02a1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId71216a962279bc70f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId71216a962279bc70f.jpg"/><Relationship Id="rId99116a962279be76d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId99116a962279be76d.jpg"/><Relationship Id="rId25656a962279c059e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId25656a962279c059e.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>