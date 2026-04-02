--- v7 (2026-03-12)
+++ v8 (2026-04-02)
@@ -424,88 +424,88 @@
               <w:t xml:space="preserve"> (Heyden)</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Chinese longhorned beetle (US), mulberry borer, mulberry longhorn beetle, velvet longhorned beetle (US)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId230569b27e34bc049" w:history="1">
+            <w:hyperlink r:id="rId105969cdf7c59154f" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> A2 list</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203969b27e34bc08f" w:history="1">
+            <w:hyperlink r:id="rId408869cdf7c591593" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -519,86 +519,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> HESOCA</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="64749055" name="name201169b27e34bc665" descr="13421.jpg"/>
+                  <wp:docPr id="49074878" name="name414169cdf7c591b71" descr="13421.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="13421.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId449469b27e34bc664" cstate="print"/>
+                          <a:blip r:embed="rId110869cdf7c591b6f" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId257169b27e34bc799" w:history="1">
+            <w:hyperlink r:id="rId856469cdf7c591ca5" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -3506,63 +3506,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">., 2020; Rodman, 2020; Aitkenhead, 2021; Vlach, 2021). The current distribution is provided below.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="47185136" name="name755269b27e34be8c1" descr="HESOCA_distribution_map.jpg"/>
+            <wp:docPr id="32620276" name="name633669cdf7c594291" descr="HESOCA_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="HESOCA_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId490069b27e34be8bc" cstate="print"/>
+                    <a:blip r:embed="rId801569cdf7c59428e" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -6142,51 +6142,51 @@
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">REFERENCES</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Aitkenhead K (2021) USDA APHIS PPQ responses and program highlights in 2020. Available at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId231869b27e34bfbe1" w:history="1">
+      <w:hyperlink r:id="rId306569cdf7c59582b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://ag.umass.edu/sites/ag.umass.edu/files/pdf-doc-ppt/aitkenhead_ppq_pest_detection_2020-2021_inv_insect_series_handout.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (accessed on 10 May 2021).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -6241,51 +6241,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">17</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(26): 2-3. Available at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId737869b27e34bfc86" w:history="1">
+      <w:hyperlink r:id="rId876269cdf7c5958d6" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://sdda.sd.gov/conservation-forestry/forest-health/tree-pest-alerts/default.aspx</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (accessed 10 May 2021).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -6505,51 +6505,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Faldermann from Utah. Poster presented at the 8</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:position w:val="4"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t xml:space="preserve">th</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> International IPM Symposium (Salt Lake City, US, 2018-03-23/26). Available at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId655069b27e34bfe36" w:history="1">
+      <w:hyperlink r:id="rId114169cdf7c595a8d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://ipmsymposium.org/2015/Documents/Posters/130_Watson.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (accessed 10 May 2021).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -6760,51 +6760,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CAPS (Cooperative Agricultural Pest Survey) (2019) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Trichoferus campestris</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> pest datasheet. Available at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId822669b27e34bffd9" w:history="1">
+      <w:hyperlink r:id="rId345169cdf7c595df2" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://download.ceris.purdue.edu/file/3869</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (accessed 10 May 2021).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -6819,51 +6819,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CERIS (Center for Environmental and Research Information Systems) (2020) Survey status of velvet longhorned beetle -</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Trichoferus campestris</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (2020). Available at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId597369b27e34c003a" w:history="1">
+      <w:hyperlink r:id="rId424569cdf7c595e64" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://pest.ceris.purdue.edu/map.php?code=INALQPA&amp;year=2020</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (accessed 10 May 2021).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -7148,51 +7148,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Nauka, Krasnodar (RU) (in Russian).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Danilevsky ML (2019) Catalogue of Palaearctic Cerambycoidea. Available at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId807069b27e34c0249" w:history="1">
+      <w:hyperlink r:id="rId322969cdf7c596106" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.zin.ru/animalia/coleoptera/rus/danlists.htm</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (accessed 10 May 2021).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -7276,51 +7276,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Defra (Department for Environment, Food &amp; Rural Affairs) (2015) Rapid pest risk analysis for </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Trichoferus campestris</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Available at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId915369b27e34c0338" w:history="1">
+      <w:hyperlink r:id="rId214869cdf7c5961dc" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://secure.fera.defra.gov.uk/phiw/riskRegister/downloadExternalPra.cfm?id=3931</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (accessed 10 May 2021).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -7373,51 +7373,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 501-537.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">FAO (Food and Agriculture Organization) (2019) International standards for phytosanitary measures No. 15. Regulation of wood packaging material in international trade. FAO, Rome (IT). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId812669b27e34c03d8" w:history="1">
+      <w:hyperlink r:id="rId141169cdf7c5962cd" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.ippc.int/en/publications/regulation-wood-packaging-material-international-trade-0/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (accessed on 10 May 2021).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -8595,51 +8595,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, pp. 88–89. Lesnaya Promyshlennost’, Moscow (RU) (in Russian).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">MNDA (Minnesota Department of Agriculture) (2020) Status of invasive forest and landscape pests in Minnesota 2019. Available at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId191169b27e34c0ba8" w:history="1">
+      <w:hyperlink r:id="rId111469cdf7c596c3e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.mda.state.mn.us/sites/default/files/2020-02/mda-forestlandscape-2019.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (accessed 10 May 2021).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -8712,51 +8712,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(2), 62-86. Available at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId655469b27e34c0c66" w:history="1">
+      <w:hyperlink r:id="rId587369cdf7c596d09" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://eprints.lib.hokudai.ac.jp/dspace/bitstream/2115/9135/1/2(2)_p62-86.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (accessed on 10 May 2021).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -8905,51 +8905,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Izdatel’stvo Zoologicheskogo Instituta Akademii Nauk SSSR, Vol. 1, Moscow–Leningrad (RU) (in Russian).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">PDA (Pennsylvania Department of Agriculture) (2016) Pennsylvania Department of Agriculture 2016 Entomology Program Summary. Available at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId647769b27e34c1171" w:history="1">
+      <w:hyperlink r:id="rId527569cdf7c596e93" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.agriculture.pa.gov/Plants_Land_Water/PlantIndustry/Entomology/Documents/PA%202016%20Entomology%20Program%20Highlights.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (accessed 10 May 2021).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -9022,51 +9022,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 59–62.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Pfister S &amp; Valdez R (2017) Velvet longhorned beetle status in the United States. NPB Annual Meeting (Savannah, US, 2017-08-13/17). Available at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId468069b27e34c128c" w:history="1">
+      <w:hyperlink r:id="rId580169cdf7c596f55" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://nationalplantboard.org/wp-content/uploads/docs/2017_meeting/pfister_furniturebeetle.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (last accessed 10 May 2020).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -9237,51 +9237,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">campestris</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Faldermann)). Utah Pests Fact Sheets (ENT-208-19-PR). Utah State University Extension and Utah Plant Pest Diagnostic Laboratory, Logan, UT. 5 pp. Available at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId492869b27e34c1432" w:history="1">
+      <w:hyperlink r:id="rId383269cdf7c5970b4" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://digitalcommons.usu.edu/extension_curall/1957</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (accessed 10 May 2021).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -9296,51 +9296,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Royals HR &amp; Gilligan TM (2019) Screening aid; velvet longhorn beetle </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Trichoferus campestris</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Faldermann). USDA-APHIS-PPQ Identification Technology Program. Fort Collins, Colorado. Available at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId476569b27e34c1495" w:history="1">
+      <w:hyperlink r:id="rId578869cdf7c597114" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://idtools.org/screeningaids/2019/Trichoferus%20campestris.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (accessed 10 May 2021).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -9413,51 +9413,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> 211-214.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Spears L, Mull A, Fabiszak A, Murray M, Davis R, Alston D &amp; Ramirez R (2020) Invasive pests of landscape trees in Utah. Utah State University Extension. Available at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId981569b27e34c15d2" w:history="1">
+      <w:hyperlink r:id="rId680269cdf7c5971d2" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://extension.usu.edu/pests/files/pubs/invasive-landscape.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (accessed 10 May 2021).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -9510,51 +9510,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 121–284.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Tavakilian G &amp; Chevillotte H (2020). Titan database about longhorns or timber-beetles (Cerambycidae). Available at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId668569b27e34c17f0" w:history="1">
+      <w:hyperlink r:id="rId577069cdf7c597270" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://titan.gbif.fr/accueil_uk.html</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (accessed 10 May 2021).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -9589,51 +9589,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">97</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(10), 62. Available at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId792569b27e34c1875" w:history="1">
+      <w:hyperlink r:id="rId729469cdf7c5972ed" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://digital.outdoornebraska.gov/i/1187402-nebraskaland-december-2019/61</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">? (last accessed 15 March 2021).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -9648,51 +9648,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Vlach J (2021) High-tech sites survey. In </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Annual Report 2020, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">p 33. Oregon Department of Agriculture [Portland, Oregon] Available at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId240669b27e34c191e" w:history="1">
+      <w:hyperlink r:id="rId640469cdf7c59734e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://oda.direct/PlantAnnualReport</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (accessed 10 May 2021).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -9707,90 +9707,90 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Watson K, Pratt CA, Caputo J (2016) Total records of velvet longhorn beetle </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Trichoferus campestris</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Faldermann (Coleoptera, Cerambycidae) from Utah. Available at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId257269b27e34c19e3" w:history="1">
+      <w:hyperlink r:id="rId391469cdf7c5973ac" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://ag.utah.gov/documents/Insect_Velvet_Longhorn_Beetle.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (accessed 10 May 2021).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">WDATCP (Wisconsin Department of Agriculture, Trade and Consumer Protection) (2020) Annual report 2019. Available at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId686769b27e34c1a29" w:history="1">
+      <w:hyperlink r:id="rId729069cdf7c5973ea" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://datcp.wi.gov/Documents/PIBAnnualReport2019.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (accessed 10 May 2021).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -10340,51 +10340,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Trichoferus campestris</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId561469b27e34c1e93" w:history="1">
+      <w:hyperlink r:id="rId444669cdf7c5977ef" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -10469,81 +10469,81 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">39</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 51-54. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId715069b27e34c1fe2" w:history="1">
+      <w:hyperlink r:id="rId925069cdf7c5978f0" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2338.2009.02236.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="2074233" name="name918169b27e34c204f" descr="eu_funding_250.png"/>
+            <wp:docPr id="40984712" name="name241969cdf7c59798b" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId692069b27e34c204e" cstate="print"/>
+                    <a:blip r:embed="rId132969cdf7c59798a" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -10641,137 +10641,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="55000827">
+  <w:abstractNum w:abstractNumId="49278206">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="37260538">
+    <w:lvl w:ilvl="0" w:tplc="12552305">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="37260538" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="12552305" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="37260538" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="12552305" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="37260538" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="12552305" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="37260538" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="12552305" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="37260538" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="12552305" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="37260538" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="12552305" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="37260538" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="12552305" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="37260538" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="12552305" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="55000826">
+  <w:abstractNum w:abstractNumId="49278205">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="49340654">
+    <w:lvl w:ilvl="0" w:tplc="50544805">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -11523,55 +11523,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="55000826">
-    <w:abstractNumId w:val="55000826"/>
+  <w:num w:numId="49278205">
+    <w:abstractNumId w:val="49278205"/>
   </w:num>
-  <w:num w:numId="55000827">
-    <w:abstractNumId w:val="55000827"/>
+  <w:num w:numId="49278206">
+    <w:abstractNumId w:val="49278206"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -23121,51 +23121,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId998007131" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId182762441" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId230569b27e34bc049" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/HESOCA/" TargetMode="External"/><Relationship Id="rId203969b27e34bc08f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/HESOCA/categorization" TargetMode="External"/><Relationship Id="rId257169b27e34bc799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/HESOCA/photos" TargetMode="External"/><Relationship Id="rId231869b27e34bfbe1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ag.umass.edu/sites/ag.umass.edu/files/pdf-doc-ppt/aitkenhead_ppq_pest_detection_2020-2021_inv_insect_series_handout.pdf" TargetMode="External"/><Relationship Id="rId737869b27e34bfc86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sdda.sd.gov/conservation-forestry/forest-health/tree-pest-alerts/default.aspx" TargetMode="External"/><Relationship Id="rId655069b27e34bfe36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ipmsymposium.org/2015/Documents/Posters/130_Watson.pdf" TargetMode="External"/><Relationship Id="rId822669b27e34bffd9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.ceris.purdue.edu/file/3869" TargetMode="External"/><Relationship Id="rId597369b27e34c003a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://pest.ceris.purdue.edu/map.php?code=INALQPA&amp;year=2020" TargetMode="External"/><Relationship Id="rId807069b27e34c0249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.zin.ru/animalia/coleoptera/rus/danlists.htm" TargetMode="External"/><Relationship Id="rId915369b27e34c0338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://secure.fera.defra.gov.uk/phiw/riskRegister/downloadExternalPra.cfm?id=3931" TargetMode="External"/><Relationship Id="rId812669b27e34c03d8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ippc.int/en/publications/regulation-wood-packaging-material-international-trade-0/" TargetMode="External"/><Relationship Id="rId191169b27e34c0ba8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mda.state.mn.us/sites/default/files/2020-02/mda-forestlandscape-2019.pdf" TargetMode="External"/><Relationship Id="rId655469b27e34c0c66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eprints.lib.hokudai.ac.jp/dspace/bitstream/2115/9135/1/2(2)_p62-86.pdf" TargetMode="External"/><Relationship Id="rId647769b27e34c1171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.agriculture.pa.gov/Plants_Land_Water/PlantIndustry/Entomology/Documents/PA%202016%20Entomology%20Program%20Highlights.pdf" TargetMode="External"/><Relationship Id="rId468069b27e34c128c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nationalplantboard.org/wp-content/uploads/docs/2017_meeting/pfister_furniturebeetle.pdf" TargetMode="External"/><Relationship Id="rId492869b27e34c1432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://digitalcommons.usu.edu/extension_curall/1957" TargetMode="External"/><Relationship Id="rId476569b27e34c1495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://idtools.org/screeningaids/2019/Trichoferus%20campestris.pdf" TargetMode="External"/><Relationship Id="rId981569b27e34c15d2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://extension.usu.edu/pests/files/pubs/invasive-landscape.pdf" TargetMode="External"/><Relationship Id="rId668569b27e34c17f0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://titan.gbif.fr/accueil_uk.html" TargetMode="External"/><Relationship Id="rId792569b27e34c1875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://digital.outdoornebraska.gov/i/1187402-nebraskaland-december-2019/61" TargetMode="External"/><Relationship Id="rId240669b27e34c191e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://oda.direct/PlantAnnualReport" TargetMode="External"/><Relationship Id="rId257269b27e34c19e3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ag.utah.gov/documents/Insect_Velvet_Longhorn_Beetle.pdf" TargetMode="External"/><Relationship Id="rId686769b27e34c1a29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://datcp.wi.gov/Documents/PIBAnnualReport2019.pdf" TargetMode="External"/><Relationship Id="rId561469b27e34c1e93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId715069b27e34c1fe2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.2009.02236.x" TargetMode="External"/><Relationship Id="rId449469b27e34bc664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId449469b27e34bc664.jpg"/><Relationship Id="rId490069b27e34be8bc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId490069b27e34be8bc.jpg"/><Relationship Id="rId692069b27e34c204e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId692069b27e34c204e.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId925714397" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId184011834" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId105969cdf7c59154f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/HESOCA/" TargetMode="External"/><Relationship Id="rId408869cdf7c591593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/HESOCA/categorization" TargetMode="External"/><Relationship Id="rId856469cdf7c591ca5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/HESOCA/photos" TargetMode="External"/><Relationship Id="rId306569cdf7c59582b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ag.umass.edu/sites/ag.umass.edu/files/pdf-doc-ppt/aitkenhead_ppq_pest_detection_2020-2021_inv_insect_series_handout.pdf" TargetMode="External"/><Relationship Id="rId876269cdf7c5958d6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sdda.sd.gov/conservation-forestry/forest-health/tree-pest-alerts/default.aspx" TargetMode="External"/><Relationship Id="rId114169cdf7c595a8d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ipmsymposium.org/2015/Documents/Posters/130_Watson.pdf" TargetMode="External"/><Relationship Id="rId345169cdf7c595df2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.ceris.purdue.edu/file/3869" TargetMode="External"/><Relationship Id="rId424569cdf7c595e64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://pest.ceris.purdue.edu/map.php?code=INALQPA&amp;year=2020" TargetMode="External"/><Relationship Id="rId322969cdf7c596106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.zin.ru/animalia/coleoptera/rus/danlists.htm" TargetMode="External"/><Relationship Id="rId214869cdf7c5961dc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://secure.fera.defra.gov.uk/phiw/riskRegister/downloadExternalPra.cfm?id=3931" TargetMode="External"/><Relationship Id="rId141169cdf7c5962cd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ippc.int/en/publications/regulation-wood-packaging-material-international-trade-0/" TargetMode="External"/><Relationship Id="rId111469cdf7c596c3e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mda.state.mn.us/sites/default/files/2020-02/mda-forestlandscape-2019.pdf" TargetMode="External"/><Relationship Id="rId587369cdf7c596d09" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eprints.lib.hokudai.ac.jp/dspace/bitstream/2115/9135/1/2(2)_p62-86.pdf" TargetMode="External"/><Relationship Id="rId527569cdf7c596e93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.agriculture.pa.gov/Plants_Land_Water/PlantIndustry/Entomology/Documents/PA%202016%20Entomology%20Program%20Highlights.pdf" TargetMode="External"/><Relationship Id="rId580169cdf7c596f55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nationalplantboard.org/wp-content/uploads/docs/2017_meeting/pfister_furniturebeetle.pdf" TargetMode="External"/><Relationship Id="rId383269cdf7c5970b4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://digitalcommons.usu.edu/extension_curall/1957" TargetMode="External"/><Relationship Id="rId578869cdf7c597114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://idtools.org/screeningaids/2019/Trichoferus%20campestris.pdf" TargetMode="External"/><Relationship Id="rId680269cdf7c5971d2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://extension.usu.edu/pests/files/pubs/invasive-landscape.pdf" TargetMode="External"/><Relationship Id="rId577069cdf7c597270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://titan.gbif.fr/accueil_uk.html" TargetMode="External"/><Relationship Id="rId729469cdf7c5972ed" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://digital.outdoornebraska.gov/i/1187402-nebraskaland-december-2019/61" TargetMode="External"/><Relationship Id="rId640469cdf7c59734e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://oda.direct/PlantAnnualReport" TargetMode="External"/><Relationship Id="rId391469cdf7c5973ac" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ag.utah.gov/documents/Insect_Velvet_Longhorn_Beetle.pdf" TargetMode="External"/><Relationship Id="rId729069cdf7c5973ea" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://datcp.wi.gov/Documents/PIBAnnualReport2019.pdf" TargetMode="External"/><Relationship Id="rId444669cdf7c5977ef" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId925069cdf7c5978f0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.2009.02236.x" TargetMode="External"/><Relationship Id="rId110869cdf7c591b6f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId110869cdf7c591b6f.jpg"/><Relationship Id="rId801569cdf7c59428e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId801569cdf7c59428e.jpg"/><Relationship Id="rId132969cdf7c59798a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId132969cdf7c59798a.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>