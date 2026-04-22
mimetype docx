--- v8 (2026-04-02)
+++ v9 (2026-04-22)
@@ -424,88 +424,88 @@
               <w:t xml:space="preserve"> (Heyden)</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Chinese longhorned beetle (US), mulberry borer, mulberry longhorn beetle, velvet longhorned beetle (US)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105969cdf7c59154f" w:history="1">
+            <w:hyperlink r:id="rId668869e9363762c75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> A2 list</w:t>
             </w:r>
-            <w:hyperlink r:id="rId408869cdf7c591593" w:history="1">
+            <w:hyperlink r:id="rId117069e9363762cb9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -519,86 +519,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> HESOCA</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="49074878" name="name414169cdf7c591b71" descr="13421.jpg"/>
+                  <wp:docPr id="19535788" name="name474569e93637633d4" descr="13421.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="13421.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId110869cdf7c591b6f" cstate="print"/>
+                          <a:blip r:embed="rId721869e93637633d2" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId856469cdf7c591ca5" w:history="1">
+            <w:hyperlink r:id="rId148169e93637634ea" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -3506,63 +3506,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">., 2020; Rodman, 2020; Aitkenhead, 2021; Vlach, 2021). The current distribution is provided below.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="32620276" name="name633669cdf7c594291" descr="HESOCA_distribution_map.jpg"/>
+            <wp:docPr id="47283709" name="name278769e93637653c2" descr="HESOCA_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="HESOCA_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId801569cdf7c59428e" cstate="print"/>
+                    <a:blip r:embed="rId330669e93637653bf" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -6142,51 +6142,51 @@
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">REFERENCES</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Aitkenhead K (2021) USDA APHIS PPQ responses and program highlights in 2020. Available at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId306569cdf7c59582b" w:history="1">
+      <w:hyperlink r:id="rId898269e9363766850" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://ag.umass.edu/sites/ag.umass.edu/files/pdf-doc-ppt/aitkenhead_ppq_pest_detection_2020-2021_inv_insect_series_handout.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (accessed on 10 May 2021).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -6241,51 +6241,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">17</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(26): 2-3. Available at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId876269cdf7c5958d6" w:history="1">
+      <w:hyperlink r:id="rId587369e9363766914" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://sdda.sd.gov/conservation-forestry/forest-health/tree-pest-alerts/default.aspx</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (accessed 10 May 2021).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -6505,51 +6505,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Faldermann from Utah. Poster presented at the 8</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:position w:val="4"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t xml:space="preserve">th</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> International IPM Symposium (Salt Lake City, US, 2018-03-23/26). Available at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId114169cdf7c595a8d" w:history="1">
+      <w:hyperlink r:id="rId742469e9363766b02" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://ipmsymposium.org/2015/Documents/Posters/130_Watson.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (accessed 10 May 2021).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -6760,51 +6760,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CAPS (Cooperative Agricultural Pest Survey) (2019) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Trichoferus campestris</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> pest datasheet. Available at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId345169cdf7c595df2" w:history="1">
+      <w:hyperlink r:id="rId837469e9363766cc6" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://download.ceris.purdue.edu/file/3869</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (accessed 10 May 2021).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -6819,51 +6819,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CERIS (Center for Environmental and Research Information Systems) (2020) Survey status of velvet longhorned beetle -</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Trichoferus campestris</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (2020). Available at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId424569cdf7c595e64" w:history="1">
+      <w:hyperlink r:id="rId305269e9363766d49" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://pest.ceris.purdue.edu/map.php?code=INALQPA&amp;year=2020</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (accessed 10 May 2021).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -7148,51 +7148,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Nauka, Krasnodar (RU) (in Russian).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Danilevsky ML (2019) Catalogue of Palaearctic Cerambycoidea. Available at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId322969cdf7c596106" w:history="1">
+      <w:hyperlink r:id="rId236169e9363766fa5" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.zin.ru/animalia/coleoptera/rus/danlists.htm</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (accessed 10 May 2021).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -7276,51 +7276,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Defra (Department for Environment, Food &amp; Rural Affairs) (2015) Rapid pest risk analysis for </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Trichoferus campestris</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Available at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId214869cdf7c5961dc" w:history="1">
+      <w:hyperlink r:id="rId526969e93637670a0" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://secure.fera.defra.gov.uk/phiw/riskRegister/downloadExternalPra.cfm?id=3931</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (accessed 10 May 2021).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -7373,51 +7373,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 501-537.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">FAO (Food and Agriculture Organization) (2019) International standards for phytosanitary measures No. 15. Regulation of wood packaging material in international trade. FAO, Rome (IT). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId141169cdf7c5962cd" w:history="1">
+      <w:hyperlink r:id="rId643969e9363767145" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.ippc.int/en/publications/regulation-wood-packaging-material-international-trade-0/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (accessed on 10 May 2021).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -8595,51 +8595,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, pp. 88–89. Lesnaya Promyshlennost’, Moscow (RU) (in Russian).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">MNDA (Minnesota Department of Agriculture) (2020) Status of invasive forest and landscape pests in Minnesota 2019. Available at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId111469cdf7c596c3e" w:history="1">
+      <w:hyperlink r:id="rId365569e9363767b15" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.mda.state.mn.us/sites/default/files/2020-02/mda-forestlandscape-2019.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (accessed 10 May 2021).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -8712,51 +8712,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(2), 62-86. Available at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId587369cdf7c596d09" w:history="1">
+      <w:hyperlink r:id="rId197069e9363767bd9" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://eprints.lib.hokudai.ac.jp/dspace/bitstream/2115/9135/1/2(2)_p62-86.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (accessed on 10 May 2021).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -8905,51 +8905,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Izdatel’stvo Zoologicheskogo Instituta Akademii Nauk SSSR, Vol. 1, Moscow–Leningrad (RU) (in Russian).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">PDA (Pennsylvania Department of Agriculture) (2016) Pennsylvania Department of Agriculture 2016 Entomology Program Summary. Available at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId527569cdf7c596e93" w:history="1">
+      <w:hyperlink r:id="rId997069e9363767d15" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.agriculture.pa.gov/Plants_Land_Water/PlantIndustry/Entomology/Documents/PA%202016%20Entomology%20Program%20Highlights.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (accessed 10 May 2021).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -9022,51 +9022,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 59–62.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Pfister S &amp; Valdez R (2017) Velvet longhorned beetle status in the United States. NPB Annual Meeting (Savannah, US, 2017-08-13/17). Available at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId580169cdf7c596f55" w:history="1">
+      <w:hyperlink r:id="rId592169e9363767dd5" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://nationalplantboard.org/wp-content/uploads/docs/2017_meeting/pfister_furniturebeetle.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (last accessed 10 May 2020).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -9237,51 +9237,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">campestris</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Faldermann)). Utah Pests Fact Sheets (ENT-208-19-PR). Utah State University Extension and Utah Plant Pest Diagnostic Laboratory, Logan, UT. 5 pp. Available at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId383269cdf7c5970b4" w:history="1">
+      <w:hyperlink r:id="rId856469e9363767f30" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://digitalcommons.usu.edu/extension_curall/1957</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (accessed 10 May 2021).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -9296,51 +9296,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Royals HR &amp; Gilligan TM (2019) Screening aid; velvet longhorn beetle </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Trichoferus campestris</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Faldermann). USDA-APHIS-PPQ Identification Technology Program. Fort Collins, Colorado. Available at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId578869cdf7c597114" w:history="1">
+      <w:hyperlink r:id="rId512169e9363767f8f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://idtools.org/screeningaids/2019/Trichoferus%20campestris.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (accessed 10 May 2021).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -9413,51 +9413,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> 211-214.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Spears L, Mull A, Fabiszak A, Murray M, Davis R, Alston D &amp; Ramirez R (2020) Invasive pests of landscape trees in Utah. Utah State University Extension. Available at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId680269cdf7c5971d2" w:history="1">
+      <w:hyperlink r:id="rId859369e9363768068" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://extension.usu.edu/pests/files/pubs/invasive-landscape.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (accessed 10 May 2021).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -9510,51 +9510,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 121–284.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Tavakilian G &amp; Chevillotte H (2020). Titan database about longhorns or timber-beetles (Cerambycidae). Available at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId577069cdf7c597270" w:history="1">
+      <w:hyperlink r:id="rId532369e936376814a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://titan.gbif.fr/accueil_uk.html</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (accessed 10 May 2021).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -9589,51 +9589,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">97</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(10), 62. Available at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId729469cdf7c5972ed" w:history="1">
+      <w:hyperlink r:id="rId126669e93637681e0" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://digital.outdoornebraska.gov/i/1187402-nebraskaland-december-2019/61</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">? (last accessed 15 March 2021).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -9648,51 +9648,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Vlach J (2021) High-tech sites survey. In </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Annual Report 2020, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">p 33. Oregon Department of Agriculture [Portland, Oregon] Available at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId640469cdf7c59734e" w:history="1">
+      <w:hyperlink r:id="rId414469e9363768245" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://oda.direct/PlantAnnualReport</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (accessed 10 May 2021).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -9707,90 +9707,90 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Watson K, Pratt CA, Caputo J (2016) Total records of velvet longhorn beetle </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Trichoferus campestris</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Faldermann (Coleoptera, Cerambycidae) from Utah. Available at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId391469cdf7c5973ac" w:history="1">
+      <w:hyperlink r:id="rId956269e93637682a3" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://ag.utah.gov/documents/Insect_Velvet_Longhorn_Beetle.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (accessed 10 May 2021).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">WDATCP (Wisconsin Department of Agriculture, Trade and Consumer Protection) (2020) Annual report 2019. Available at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId729069cdf7c5973ea" w:history="1">
+      <w:hyperlink r:id="rId893569e93637682e3" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://datcp.wi.gov/Documents/PIBAnnualReport2019.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (accessed 10 May 2021).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -10340,51 +10340,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Trichoferus campestris</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId444669cdf7c5977ef" w:history="1">
+      <w:hyperlink r:id="rId243369e93637686ff" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -10469,81 +10469,81 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">39</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 51-54. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId925069cdf7c5978f0" w:history="1">
+      <w:hyperlink r:id="rId124069e93637687f2" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2338.2009.02236.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="40984712" name="name241969cdf7c59798b" descr="eu_funding_250.png"/>
+            <wp:docPr id="74507714" name="name139469e9363768887" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId132969cdf7c59798a" cstate="print"/>
+                    <a:blip r:embed="rId793769e9363768885" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -10641,137 +10641,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="49278206">
+  <w:abstractNum w:abstractNumId="45465222">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="12552305">
+    <w:lvl w:ilvl="0" w:tplc="31387511">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="12552305" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="31387511" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="12552305" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="31387511" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="12552305" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="31387511" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="12552305" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="31387511" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="12552305" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="31387511" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="12552305" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="31387511" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="12552305" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="31387511" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="12552305" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="31387511" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="49278205">
+  <w:abstractNum w:abstractNumId="45465221">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="50544805">
+    <w:lvl w:ilvl="0" w:tplc="69156282">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -11523,55 +11523,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="49278205">
-    <w:abstractNumId w:val="49278205"/>
+  <w:num w:numId="45465221">
+    <w:abstractNumId w:val="45465221"/>
   </w:num>
-  <w:num w:numId="49278206">
-    <w:abstractNumId w:val="49278206"/>
+  <w:num w:numId="45465222">
+    <w:abstractNumId w:val="45465222"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -23121,51 +23121,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId925714397" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId184011834" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId105969cdf7c59154f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/HESOCA/" TargetMode="External"/><Relationship Id="rId408869cdf7c591593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/HESOCA/categorization" TargetMode="External"/><Relationship Id="rId856469cdf7c591ca5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/HESOCA/photos" TargetMode="External"/><Relationship Id="rId306569cdf7c59582b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ag.umass.edu/sites/ag.umass.edu/files/pdf-doc-ppt/aitkenhead_ppq_pest_detection_2020-2021_inv_insect_series_handout.pdf" TargetMode="External"/><Relationship Id="rId876269cdf7c5958d6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sdda.sd.gov/conservation-forestry/forest-health/tree-pest-alerts/default.aspx" TargetMode="External"/><Relationship Id="rId114169cdf7c595a8d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ipmsymposium.org/2015/Documents/Posters/130_Watson.pdf" TargetMode="External"/><Relationship Id="rId345169cdf7c595df2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.ceris.purdue.edu/file/3869" TargetMode="External"/><Relationship Id="rId424569cdf7c595e64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://pest.ceris.purdue.edu/map.php?code=INALQPA&amp;year=2020" TargetMode="External"/><Relationship Id="rId322969cdf7c596106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.zin.ru/animalia/coleoptera/rus/danlists.htm" TargetMode="External"/><Relationship Id="rId214869cdf7c5961dc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://secure.fera.defra.gov.uk/phiw/riskRegister/downloadExternalPra.cfm?id=3931" TargetMode="External"/><Relationship Id="rId141169cdf7c5962cd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ippc.int/en/publications/regulation-wood-packaging-material-international-trade-0/" TargetMode="External"/><Relationship Id="rId111469cdf7c596c3e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mda.state.mn.us/sites/default/files/2020-02/mda-forestlandscape-2019.pdf" TargetMode="External"/><Relationship Id="rId587369cdf7c596d09" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eprints.lib.hokudai.ac.jp/dspace/bitstream/2115/9135/1/2(2)_p62-86.pdf" TargetMode="External"/><Relationship Id="rId527569cdf7c596e93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.agriculture.pa.gov/Plants_Land_Water/PlantIndustry/Entomology/Documents/PA%202016%20Entomology%20Program%20Highlights.pdf" TargetMode="External"/><Relationship Id="rId580169cdf7c596f55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nationalplantboard.org/wp-content/uploads/docs/2017_meeting/pfister_furniturebeetle.pdf" TargetMode="External"/><Relationship Id="rId383269cdf7c5970b4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://digitalcommons.usu.edu/extension_curall/1957" TargetMode="External"/><Relationship Id="rId578869cdf7c597114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://idtools.org/screeningaids/2019/Trichoferus%20campestris.pdf" TargetMode="External"/><Relationship Id="rId680269cdf7c5971d2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://extension.usu.edu/pests/files/pubs/invasive-landscape.pdf" TargetMode="External"/><Relationship Id="rId577069cdf7c597270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://titan.gbif.fr/accueil_uk.html" TargetMode="External"/><Relationship Id="rId729469cdf7c5972ed" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://digital.outdoornebraska.gov/i/1187402-nebraskaland-december-2019/61" TargetMode="External"/><Relationship Id="rId640469cdf7c59734e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://oda.direct/PlantAnnualReport" TargetMode="External"/><Relationship Id="rId391469cdf7c5973ac" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ag.utah.gov/documents/Insect_Velvet_Longhorn_Beetle.pdf" TargetMode="External"/><Relationship Id="rId729069cdf7c5973ea" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://datcp.wi.gov/Documents/PIBAnnualReport2019.pdf" TargetMode="External"/><Relationship Id="rId444669cdf7c5977ef" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId925069cdf7c5978f0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.2009.02236.x" TargetMode="External"/><Relationship Id="rId110869cdf7c591b6f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId110869cdf7c591b6f.jpg"/><Relationship Id="rId801569cdf7c59428e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId801569cdf7c59428e.jpg"/><Relationship Id="rId132969cdf7c59798a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId132969cdf7c59798a.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId938525364" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId111684215" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId668869e9363762c75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/HESOCA/" TargetMode="External"/><Relationship Id="rId117069e9363762cb9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/HESOCA/categorization" TargetMode="External"/><Relationship Id="rId148169e93637634ea" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/HESOCA/photos" TargetMode="External"/><Relationship Id="rId898269e9363766850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ag.umass.edu/sites/ag.umass.edu/files/pdf-doc-ppt/aitkenhead_ppq_pest_detection_2020-2021_inv_insect_series_handout.pdf" TargetMode="External"/><Relationship Id="rId587369e9363766914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sdda.sd.gov/conservation-forestry/forest-health/tree-pest-alerts/default.aspx" TargetMode="External"/><Relationship Id="rId742469e9363766b02" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ipmsymposium.org/2015/Documents/Posters/130_Watson.pdf" TargetMode="External"/><Relationship Id="rId837469e9363766cc6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.ceris.purdue.edu/file/3869" TargetMode="External"/><Relationship Id="rId305269e9363766d49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://pest.ceris.purdue.edu/map.php?code=INALQPA&amp;year=2020" TargetMode="External"/><Relationship Id="rId236169e9363766fa5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.zin.ru/animalia/coleoptera/rus/danlists.htm" TargetMode="External"/><Relationship Id="rId526969e93637670a0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://secure.fera.defra.gov.uk/phiw/riskRegister/downloadExternalPra.cfm?id=3931" TargetMode="External"/><Relationship Id="rId643969e9363767145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ippc.int/en/publications/regulation-wood-packaging-material-international-trade-0/" TargetMode="External"/><Relationship Id="rId365569e9363767b15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mda.state.mn.us/sites/default/files/2020-02/mda-forestlandscape-2019.pdf" TargetMode="External"/><Relationship Id="rId197069e9363767bd9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eprints.lib.hokudai.ac.jp/dspace/bitstream/2115/9135/1/2(2)_p62-86.pdf" TargetMode="External"/><Relationship Id="rId997069e9363767d15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.agriculture.pa.gov/Plants_Land_Water/PlantIndustry/Entomology/Documents/PA%202016%20Entomology%20Program%20Highlights.pdf" TargetMode="External"/><Relationship Id="rId592169e9363767dd5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nationalplantboard.org/wp-content/uploads/docs/2017_meeting/pfister_furniturebeetle.pdf" TargetMode="External"/><Relationship Id="rId856469e9363767f30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://digitalcommons.usu.edu/extension_curall/1957" TargetMode="External"/><Relationship Id="rId512169e9363767f8f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://idtools.org/screeningaids/2019/Trichoferus%20campestris.pdf" TargetMode="External"/><Relationship Id="rId859369e9363768068" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://extension.usu.edu/pests/files/pubs/invasive-landscape.pdf" TargetMode="External"/><Relationship Id="rId532369e936376814a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://titan.gbif.fr/accueil_uk.html" TargetMode="External"/><Relationship Id="rId126669e93637681e0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://digital.outdoornebraska.gov/i/1187402-nebraskaland-december-2019/61" TargetMode="External"/><Relationship Id="rId414469e9363768245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://oda.direct/PlantAnnualReport" TargetMode="External"/><Relationship Id="rId956269e93637682a3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ag.utah.gov/documents/Insect_Velvet_Longhorn_Beetle.pdf" TargetMode="External"/><Relationship Id="rId893569e93637682e3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://datcp.wi.gov/Documents/PIBAnnualReport2019.pdf" TargetMode="External"/><Relationship Id="rId243369e93637686ff" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId124069e93637687f2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.2009.02236.x" TargetMode="External"/><Relationship Id="rId721869e93637633d2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId721869e93637633d2.jpg"/><Relationship Id="rId330669e93637653bf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId330669e93637653bf.jpg"/><Relationship Id="rId793769e9363768885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId793769e9363768885.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>