--- v9 (2026-04-22)
+++ v10 (2026-05-12)
@@ -424,88 +424,88 @@
               <w:t xml:space="preserve"> (Heyden)</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Chinese longhorned beetle (US), mulberry borer, mulberry longhorn beetle, velvet longhorned beetle (US)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId668869e9363762c75" w:history="1">
+            <w:hyperlink r:id="rId46086a03b086949f1" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> A2 list</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117069e9363762cb9" w:history="1">
+            <w:hyperlink r:id="rId65576a03b08694a3c" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -519,86 +519,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> HESOCA</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="19535788" name="name474569e93637633d4" descr="13421.jpg"/>
+                  <wp:docPr id="77916660" name="name78906a03b08694b87" descr="13421.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="13421.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId721869e93637633d2" cstate="print"/>
+                          <a:blip r:embed="rId74976a03b08694b86" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId148169e93637634ea" w:history="1">
+            <w:hyperlink r:id="rId10386a03b08694cb4" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -3506,63 +3506,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">., 2020; Rodman, 2020; Aitkenhead, 2021; Vlach, 2021). The current distribution is provided below.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="47283709" name="name278769e93637653c2" descr="HESOCA_distribution_map.jpg"/>
+            <wp:docPr id="34316752" name="name50946a03b086971b3" descr="HESOCA_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="HESOCA_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId330669e93637653bf" cstate="print"/>
+                    <a:blip r:embed="rId28496a03b086971ae" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -6142,51 +6142,51 @@
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">REFERENCES</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Aitkenhead K (2021) USDA APHIS PPQ responses and program highlights in 2020. Available at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId898269e9363766850" w:history="1">
+      <w:hyperlink r:id="rId18316a03b086984e4" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://ag.umass.edu/sites/ag.umass.edu/files/pdf-doc-ppt/aitkenhead_ppq_pest_detection_2020-2021_inv_insect_series_handout.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (accessed on 10 May 2021).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -6241,51 +6241,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">17</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(26): 2-3. Available at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId587369e9363766914" w:history="1">
+      <w:hyperlink r:id="rId90186a03b086985a0" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://sdda.sd.gov/conservation-forestry/forest-health/tree-pest-alerts/default.aspx</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (accessed 10 May 2021).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -6505,51 +6505,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Faldermann from Utah. Poster presented at the 8</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:position w:val="4"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t xml:space="preserve">th</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> International IPM Symposium (Salt Lake City, US, 2018-03-23/26). Available at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId742469e9363766b02" w:history="1">
+      <w:hyperlink r:id="rId98836a03b086987cb" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://ipmsymposium.org/2015/Documents/Posters/130_Watson.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (accessed 10 May 2021).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -6760,51 +6760,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CAPS (Cooperative Agricultural Pest Survey) (2019) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Trichoferus campestris</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> pest datasheet. Available at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId837469e9363766cc6" w:history="1">
+      <w:hyperlink r:id="rId62856a03b0869896d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://download.ceris.purdue.edu/file/3869</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (accessed 10 May 2021).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -6819,51 +6819,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CERIS (Center for Environmental and Research Information Systems) (2020) Survey status of velvet longhorned beetle -</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Trichoferus campestris</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (2020). Available at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId305269e9363766d49" w:history="1">
+      <w:hyperlink r:id="rId94496a03b086989ce" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://pest.ceris.purdue.edu/map.php?code=INALQPA&amp;year=2020</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (accessed 10 May 2021).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -7148,51 +7148,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Nauka, Krasnodar (RU) (in Russian).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Danilevsky ML (2019) Catalogue of Palaearctic Cerambycoidea. Available at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId236169e9363766fa5" w:history="1">
+      <w:hyperlink r:id="rId99086a03b08698be2" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.zin.ru/animalia/coleoptera/rus/danlists.htm</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (accessed 10 May 2021).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -7276,51 +7276,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Defra (Department for Environment, Food &amp; Rural Affairs) (2015) Rapid pest risk analysis for </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Trichoferus campestris</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Available at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId526969e93637670a0" w:history="1">
+      <w:hyperlink r:id="rId87436a03b08698cb4" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://secure.fera.defra.gov.uk/phiw/riskRegister/downloadExternalPra.cfm?id=3931</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (accessed 10 May 2021).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -7373,51 +7373,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 501-537.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">FAO (Food and Agriculture Organization) (2019) International standards for phytosanitary measures No. 15. Regulation of wood packaging material in international trade. FAO, Rome (IT). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId643969e9363767145" w:history="1">
+      <w:hyperlink r:id="rId64616a03b08698d53" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.ippc.int/en/publications/regulation-wood-packaging-material-international-trade-0/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (accessed on 10 May 2021).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -8595,51 +8595,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, pp. 88–89. Lesnaya Promyshlennost’, Moscow (RU) (in Russian).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">MNDA (Minnesota Department of Agriculture) (2020) Status of invasive forest and landscape pests in Minnesota 2019. Available at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId365569e9363767b15" w:history="1">
+      <w:hyperlink r:id="rId14656a03b08699531" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.mda.state.mn.us/sites/default/files/2020-02/mda-forestlandscape-2019.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (accessed 10 May 2021).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -8712,51 +8712,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(2), 62-86. Available at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId197069e9363767bd9" w:history="1">
+      <w:hyperlink r:id="rId33866a03b0869961e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://eprints.lib.hokudai.ac.jp/dspace/bitstream/2115/9135/1/2(2)_p62-86.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (accessed on 10 May 2021).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -8905,51 +8905,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Izdatel’stvo Zoologicheskogo Instituta Akademii Nauk SSSR, Vol. 1, Moscow–Leningrad (RU) (in Russian).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">PDA (Pennsylvania Department of Agriculture) (2016) Pennsylvania Department of Agriculture 2016 Entomology Program Summary. Available at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId997069e9363767d15" w:history="1">
+      <w:hyperlink r:id="rId93516a03b08699766" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.agriculture.pa.gov/Plants_Land_Water/PlantIndustry/Entomology/Documents/PA%202016%20Entomology%20Program%20Highlights.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (accessed 10 May 2021).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -9022,51 +9022,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 59–62.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Pfister S &amp; Valdez R (2017) Velvet longhorned beetle status in the United States. NPB Annual Meeting (Savannah, US, 2017-08-13/17). Available at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId592169e9363767dd5" w:history="1">
+      <w:hyperlink r:id="rId10776a03b08699828" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://nationalplantboard.org/wp-content/uploads/docs/2017_meeting/pfister_furniturebeetle.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (last accessed 10 May 2020).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -9237,51 +9237,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">campestris</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Faldermann)). Utah Pests Fact Sheets (ENT-208-19-PR). Utah State University Extension and Utah Plant Pest Diagnostic Laboratory, Logan, UT. 5 pp. Available at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId856469e9363767f30" w:history="1">
+      <w:hyperlink r:id="rId35576a03b08699988" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://digitalcommons.usu.edu/extension_curall/1957</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (accessed 10 May 2021).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -9296,51 +9296,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Royals HR &amp; Gilligan TM (2019) Screening aid; velvet longhorn beetle </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Trichoferus campestris</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Faldermann). USDA-APHIS-PPQ Identification Technology Program. Fort Collins, Colorado. Available at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId512169e9363767f8f" w:history="1">
+      <w:hyperlink r:id="rId95626a03b086999e8" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://idtools.org/screeningaids/2019/Trichoferus%20campestris.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (accessed 10 May 2021).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -9413,51 +9413,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> 211-214.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Spears L, Mull A, Fabiszak A, Murray M, Davis R, Alston D &amp; Ramirez R (2020) Invasive pests of landscape trees in Utah. Utah State University Extension. Available at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId859369e9363768068" w:history="1">
+      <w:hyperlink r:id="rId37986a03b08699aa5" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://extension.usu.edu/pests/files/pubs/invasive-landscape.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (accessed 10 May 2021).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -9510,51 +9510,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 121–284.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Tavakilian G &amp; Chevillotte H (2020). Titan database about longhorns or timber-beetles (Cerambycidae). Available at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId532369e936376814a" w:history="1">
+      <w:hyperlink r:id="rId79606a03b08699b42" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://titan.gbif.fr/accueil_uk.html</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (accessed 10 May 2021).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -9589,51 +9589,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">97</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(10), 62. Available at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId126669e93637681e0" w:history="1">
+      <w:hyperlink r:id="rId72626a03b08699bc0" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://digital.outdoornebraska.gov/i/1187402-nebraskaland-december-2019/61</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">? (last accessed 15 March 2021).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -9648,51 +9648,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Vlach J (2021) High-tech sites survey. In </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Annual Report 2020, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">p 33. Oregon Department of Agriculture [Portland, Oregon] Available at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId414469e9363768245" w:history="1">
+      <w:hyperlink r:id="rId55876a03b08699c1f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://oda.direct/PlantAnnualReport</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (accessed 10 May 2021).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -9707,90 +9707,90 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Watson K, Pratt CA, Caputo J (2016) Total records of velvet longhorn beetle </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Trichoferus campestris</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Faldermann (Coleoptera, Cerambycidae) from Utah. Available at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId956269e93637682a3" w:history="1">
+      <w:hyperlink r:id="rId92676a03b08699c7c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://ag.utah.gov/documents/Insect_Velvet_Longhorn_Beetle.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (accessed 10 May 2021).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">WDATCP (Wisconsin Department of Agriculture, Trade and Consumer Protection) (2020) Annual report 2019. Available at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId893569e93637682e3" w:history="1">
+      <w:hyperlink r:id="rId62066a03b08699cbb" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://datcp.wi.gov/Documents/PIBAnnualReport2019.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (accessed 10 May 2021).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -10340,51 +10340,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Trichoferus campestris</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId243369e93637686ff" w:history="1">
+      <w:hyperlink r:id="rId13636a03b0869a081" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -10469,81 +10469,81 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">39</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 51-54. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId124069e93637687f2" w:history="1">
+      <w:hyperlink r:id="rId90676a03b0869a161" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2338.2009.02236.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="74507714" name="name139469e9363768887" descr="eu_funding_250.png"/>
+            <wp:docPr id="76859932" name="name69646a03b0869a241" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId793769e9363768885" cstate="print"/>
+                    <a:blip r:embed="rId66656a03b0869a23f" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -10641,137 +10641,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="45465222">
+  <w:abstractNum w:abstractNumId="57925018">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="31387511">
+    <w:lvl w:ilvl="0" w:tplc="25139816">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="31387511" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="25139816" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="31387511" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="25139816" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="31387511" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="25139816" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="31387511" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="25139816" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="31387511" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="25139816" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="31387511" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="25139816" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="31387511" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="25139816" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="31387511" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="25139816" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="45465221">
+  <w:abstractNum w:abstractNumId="57925017">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="69156282">
+    <w:lvl w:ilvl="0" w:tplc="32482520">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -11523,55 +11523,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="45465221">
-    <w:abstractNumId w:val="45465221"/>
+  <w:num w:numId="57925017">
+    <w:abstractNumId w:val="57925017"/>
   </w:num>
-  <w:num w:numId="45465222">
-    <w:abstractNumId w:val="45465222"/>
+  <w:num w:numId="57925018">
+    <w:abstractNumId w:val="57925018"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -23121,51 +23121,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId938525364" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId111684215" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId668869e9363762c75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/HESOCA/" TargetMode="External"/><Relationship Id="rId117069e9363762cb9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/HESOCA/categorization" TargetMode="External"/><Relationship Id="rId148169e93637634ea" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/HESOCA/photos" TargetMode="External"/><Relationship Id="rId898269e9363766850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ag.umass.edu/sites/ag.umass.edu/files/pdf-doc-ppt/aitkenhead_ppq_pest_detection_2020-2021_inv_insect_series_handout.pdf" TargetMode="External"/><Relationship Id="rId587369e9363766914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sdda.sd.gov/conservation-forestry/forest-health/tree-pest-alerts/default.aspx" TargetMode="External"/><Relationship Id="rId742469e9363766b02" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ipmsymposium.org/2015/Documents/Posters/130_Watson.pdf" TargetMode="External"/><Relationship Id="rId837469e9363766cc6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.ceris.purdue.edu/file/3869" TargetMode="External"/><Relationship Id="rId305269e9363766d49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://pest.ceris.purdue.edu/map.php?code=INALQPA&amp;year=2020" TargetMode="External"/><Relationship Id="rId236169e9363766fa5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.zin.ru/animalia/coleoptera/rus/danlists.htm" TargetMode="External"/><Relationship Id="rId526969e93637670a0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://secure.fera.defra.gov.uk/phiw/riskRegister/downloadExternalPra.cfm?id=3931" TargetMode="External"/><Relationship Id="rId643969e9363767145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ippc.int/en/publications/regulation-wood-packaging-material-international-trade-0/" TargetMode="External"/><Relationship Id="rId365569e9363767b15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mda.state.mn.us/sites/default/files/2020-02/mda-forestlandscape-2019.pdf" TargetMode="External"/><Relationship Id="rId197069e9363767bd9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eprints.lib.hokudai.ac.jp/dspace/bitstream/2115/9135/1/2(2)_p62-86.pdf" TargetMode="External"/><Relationship Id="rId997069e9363767d15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.agriculture.pa.gov/Plants_Land_Water/PlantIndustry/Entomology/Documents/PA%202016%20Entomology%20Program%20Highlights.pdf" TargetMode="External"/><Relationship Id="rId592169e9363767dd5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nationalplantboard.org/wp-content/uploads/docs/2017_meeting/pfister_furniturebeetle.pdf" TargetMode="External"/><Relationship Id="rId856469e9363767f30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://digitalcommons.usu.edu/extension_curall/1957" TargetMode="External"/><Relationship Id="rId512169e9363767f8f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://idtools.org/screeningaids/2019/Trichoferus%20campestris.pdf" TargetMode="External"/><Relationship Id="rId859369e9363768068" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://extension.usu.edu/pests/files/pubs/invasive-landscape.pdf" TargetMode="External"/><Relationship Id="rId532369e936376814a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://titan.gbif.fr/accueil_uk.html" TargetMode="External"/><Relationship Id="rId126669e93637681e0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://digital.outdoornebraska.gov/i/1187402-nebraskaland-december-2019/61" TargetMode="External"/><Relationship Id="rId414469e9363768245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://oda.direct/PlantAnnualReport" TargetMode="External"/><Relationship Id="rId956269e93637682a3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ag.utah.gov/documents/Insect_Velvet_Longhorn_Beetle.pdf" TargetMode="External"/><Relationship Id="rId893569e93637682e3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://datcp.wi.gov/Documents/PIBAnnualReport2019.pdf" TargetMode="External"/><Relationship Id="rId243369e93637686ff" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId124069e93637687f2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.2009.02236.x" TargetMode="External"/><Relationship Id="rId721869e93637633d2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId721869e93637633d2.jpg"/><Relationship Id="rId330669e93637653bf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId330669e93637653bf.jpg"/><Relationship Id="rId793769e9363768885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId793769e9363768885.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId605896251" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId892923032" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId46086a03b086949f1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/HESOCA/" TargetMode="External"/><Relationship Id="rId65576a03b08694a3c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/HESOCA/categorization" TargetMode="External"/><Relationship Id="rId10386a03b08694cb4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/HESOCA/photos" TargetMode="External"/><Relationship Id="rId18316a03b086984e4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ag.umass.edu/sites/ag.umass.edu/files/pdf-doc-ppt/aitkenhead_ppq_pest_detection_2020-2021_inv_insect_series_handout.pdf" TargetMode="External"/><Relationship Id="rId90186a03b086985a0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sdda.sd.gov/conservation-forestry/forest-health/tree-pest-alerts/default.aspx" TargetMode="External"/><Relationship Id="rId98836a03b086987cb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ipmsymposium.org/2015/Documents/Posters/130_Watson.pdf" TargetMode="External"/><Relationship Id="rId62856a03b0869896d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.ceris.purdue.edu/file/3869" TargetMode="External"/><Relationship Id="rId94496a03b086989ce" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://pest.ceris.purdue.edu/map.php?code=INALQPA&amp;year=2020" TargetMode="External"/><Relationship Id="rId99086a03b08698be2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.zin.ru/animalia/coleoptera/rus/danlists.htm" TargetMode="External"/><Relationship Id="rId87436a03b08698cb4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://secure.fera.defra.gov.uk/phiw/riskRegister/downloadExternalPra.cfm?id=3931" TargetMode="External"/><Relationship Id="rId64616a03b08698d53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ippc.int/en/publications/regulation-wood-packaging-material-international-trade-0/" TargetMode="External"/><Relationship Id="rId14656a03b08699531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mda.state.mn.us/sites/default/files/2020-02/mda-forestlandscape-2019.pdf" TargetMode="External"/><Relationship Id="rId33866a03b0869961e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eprints.lib.hokudai.ac.jp/dspace/bitstream/2115/9135/1/2(2)_p62-86.pdf" TargetMode="External"/><Relationship Id="rId93516a03b08699766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.agriculture.pa.gov/Plants_Land_Water/PlantIndustry/Entomology/Documents/PA%202016%20Entomology%20Program%20Highlights.pdf" TargetMode="External"/><Relationship Id="rId10776a03b08699828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nationalplantboard.org/wp-content/uploads/docs/2017_meeting/pfister_furniturebeetle.pdf" TargetMode="External"/><Relationship Id="rId35576a03b08699988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://digitalcommons.usu.edu/extension_curall/1957" TargetMode="External"/><Relationship Id="rId95626a03b086999e8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://idtools.org/screeningaids/2019/Trichoferus%20campestris.pdf" TargetMode="External"/><Relationship Id="rId37986a03b08699aa5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://extension.usu.edu/pests/files/pubs/invasive-landscape.pdf" TargetMode="External"/><Relationship Id="rId79606a03b08699b42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://titan.gbif.fr/accueil_uk.html" TargetMode="External"/><Relationship Id="rId72626a03b08699bc0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://digital.outdoornebraska.gov/i/1187402-nebraskaland-december-2019/61" TargetMode="External"/><Relationship Id="rId55876a03b08699c1f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://oda.direct/PlantAnnualReport" TargetMode="External"/><Relationship Id="rId92676a03b08699c7c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ag.utah.gov/documents/Insect_Velvet_Longhorn_Beetle.pdf" TargetMode="External"/><Relationship Id="rId62066a03b08699cbb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://datcp.wi.gov/Documents/PIBAnnualReport2019.pdf" TargetMode="External"/><Relationship Id="rId13636a03b0869a081" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId90676a03b0869a161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.2009.02236.x" TargetMode="External"/><Relationship Id="rId74976a03b08694b86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId74976a03b08694b86.jpg"/><Relationship Id="rId28496a03b086971ae" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId28496a03b086971ae.jpg"/><Relationship Id="rId66656a03b0869a23f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId66656a03b0869a23f.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>