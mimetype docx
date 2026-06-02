--- v10 (2026-05-12)
+++ v11 (2026-06-02)
@@ -424,88 +424,88 @@
               <w:t xml:space="preserve"> (Heyden)</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Chinese longhorned beetle (US), mulberry borer, mulberry longhorn beetle, velvet longhorned beetle (US)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46086a03b086949f1" w:history="1">
+            <w:hyperlink r:id="rId20946a1e7b98cbbe6" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> A2 list</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65576a03b08694a3c" w:history="1">
+            <w:hyperlink r:id="rId38636a1e7b98cbc2f" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -519,86 +519,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> HESOCA</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="77916660" name="name78906a03b08694b87" descr="13421.jpg"/>
+                  <wp:docPr id="49856961" name="name24976a1e7b98cc1f8" descr="13421.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="13421.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId74976a03b08694b86" cstate="print"/>
+                          <a:blip r:embed="rId43136a1e7b98cc1f6" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId10386a03b08694cb4" w:history="1">
+            <w:hyperlink r:id="rId44856a1e7b98cc341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -3506,63 +3506,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">., 2020; Rodman, 2020; Aitkenhead, 2021; Vlach, 2021). The current distribution is provided below.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="34316752" name="name50946a03b086971b3" descr="HESOCA_distribution_map.jpg"/>
+            <wp:docPr id="67049823" name="name92396a1e7b98d1a3d" descr="HESOCA_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="HESOCA_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId28496a03b086971ae" cstate="print"/>
+                    <a:blip r:embed="rId10966a1e7b98d1a39" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -6142,51 +6142,51 @@
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">REFERENCES</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Aitkenhead K (2021) USDA APHIS PPQ responses and program highlights in 2020. Available at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId18316a03b086984e4" w:history="1">
+      <w:hyperlink r:id="rId29356a1e7b98d2eb1" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://ag.umass.edu/sites/ag.umass.edu/files/pdf-doc-ppt/aitkenhead_ppq_pest_detection_2020-2021_inv_insect_series_handout.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (accessed on 10 May 2021).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -6241,51 +6241,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">17</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(26): 2-3. Available at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId90186a03b086985a0" w:history="1">
+      <w:hyperlink r:id="rId75456a1e7b98d2f70" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://sdda.sd.gov/conservation-forestry/forest-health/tree-pest-alerts/default.aspx</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (accessed 10 May 2021).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -6505,51 +6505,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Faldermann from Utah. Poster presented at the 8</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:position w:val="4"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t xml:space="preserve">th</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> International IPM Symposium (Salt Lake City, US, 2018-03-23/26). Available at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId98836a03b086987cb" w:history="1">
+      <w:hyperlink r:id="rId10236a1e7b98d3169" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://ipmsymposium.org/2015/Documents/Posters/130_Watson.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (accessed 10 May 2021).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -6760,51 +6760,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CAPS (Cooperative Agricultural Pest Survey) (2019) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Trichoferus campestris</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> pest datasheet. Available at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId62856a03b0869896d" w:history="1">
+      <w:hyperlink r:id="rId50206a1e7b98d3f68" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://download.ceris.purdue.edu/file/3869</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (accessed 10 May 2021).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -6819,51 +6819,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CERIS (Center for Environmental and Research Information Systems) (2020) Survey status of velvet longhorned beetle -</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Trichoferus campestris</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (2020). Available at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId94496a03b086989ce" w:history="1">
+      <w:hyperlink r:id="rId38966a1e7b98d3fd9" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://pest.ceris.purdue.edu/map.php?code=INALQPA&amp;year=2020</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (accessed 10 May 2021).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -7148,51 +7148,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Nauka, Krasnodar (RU) (in Russian).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Danilevsky ML (2019) Catalogue of Palaearctic Cerambycoidea. Available at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId99086a03b08698be2" w:history="1">
+      <w:hyperlink r:id="rId98956a1e7b98d4223" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.zin.ru/animalia/coleoptera/rus/danlists.htm</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (accessed 10 May 2021).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -7276,51 +7276,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Defra (Department for Environment, Food &amp; Rural Affairs) (2015) Rapid pest risk analysis for </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Trichoferus campestris</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Available at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId87436a03b08698cb4" w:history="1">
+      <w:hyperlink r:id="rId44036a1e7b98d42f6" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://secure.fera.defra.gov.uk/phiw/riskRegister/downloadExternalPra.cfm?id=3931</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (accessed 10 May 2021).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -7373,51 +7373,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 501-537.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">FAO (Food and Agriculture Organization) (2019) International standards for phytosanitary measures No. 15. Regulation of wood packaging material in international trade. FAO, Rome (IT). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId64616a03b08698d53" w:history="1">
+      <w:hyperlink r:id="rId95846a1e7b98d4395" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.ippc.int/en/publications/regulation-wood-packaging-material-international-trade-0/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (accessed on 10 May 2021).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -8595,51 +8595,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, pp. 88–89. Lesnaya Promyshlennost’, Moscow (RU) (in Russian).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">MNDA (Minnesota Department of Agriculture) (2020) Status of invasive forest and landscape pests in Minnesota 2019. Available at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId14656a03b08699531" w:history="1">
+      <w:hyperlink r:id="rId93406a1e7b98d4dda" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.mda.state.mn.us/sites/default/files/2020-02/mda-forestlandscape-2019.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (accessed 10 May 2021).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -8712,51 +8712,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(2), 62-86. Available at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId33866a03b0869961e" w:history="1">
+      <w:hyperlink r:id="rId38596a1e7b98d4eb1" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://eprints.lib.hokudai.ac.jp/dspace/bitstream/2115/9135/1/2(2)_p62-86.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (accessed on 10 May 2021).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -8905,51 +8905,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Izdatel’stvo Zoologicheskogo Instituta Akademii Nauk SSSR, Vol. 1, Moscow–Leningrad (RU) (in Russian).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">PDA (Pennsylvania Department of Agriculture) (2016) Pennsylvania Department of Agriculture 2016 Entomology Program Summary. Available at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId93516a03b08699766" w:history="1">
+      <w:hyperlink r:id="rId32016a1e7b98d4fea" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.agriculture.pa.gov/Plants_Land_Water/PlantIndustry/Entomology/Documents/PA%202016%20Entomology%20Program%20Highlights.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (accessed 10 May 2021).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -9022,51 +9022,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 59–62.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Pfister S &amp; Valdez R (2017) Velvet longhorned beetle status in the United States. NPB Annual Meeting (Savannah, US, 2017-08-13/17). Available at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId10776a03b08699828" w:history="1">
+      <w:hyperlink r:id="rId63716a1e7b98d50a9" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://nationalplantboard.org/wp-content/uploads/docs/2017_meeting/pfister_furniturebeetle.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (last accessed 10 May 2020).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -9237,51 +9237,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">campestris</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Faldermann)). Utah Pests Fact Sheets (ENT-208-19-PR). Utah State University Extension and Utah Plant Pest Diagnostic Laboratory, Logan, UT. 5 pp. Available at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId35576a03b08699988" w:history="1">
+      <w:hyperlink r:id="rId62846a1e7b98d521b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://digitalcommons.usu.edu/extension_curall/1957</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (accessed 10 May 2021).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -9296,51 +9296,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Royals HR &amp; Gilligan TM (2019) Screening aid; velvet longhorn beetle </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Trichoferus campestris</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Faldermann). USDA-APHIS-PPQ Identification Technology Program. Fort Collins, Colorado. Available at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId95626a03b086999e8" w:history="1">
+      <w:hyperlink r:id="rId57406a1e7b98d527c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://idtools.org/screeningaids/2019/Trichoferus%20campestris.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (accessed 10 May 2021).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -9413,51 +9413,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> 211-214.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Spears L, Mull A, Fabiszak A, Murray M, Davis R, Alston D &amp; Ramirez R (2020) Invasive pests of landscape trees in Utah. Utah State University Extension. Available at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId37986a03b08699aa5" w:history="1">
+      <w:hyperlink r:id="rId53276a1e7b98d533c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://extension.usu.edu/pests/files/pubs/invasive-landscape.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (accessed 10 May 2021).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -9510,51 +9510,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 121–284.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Tavakilian G &amp; Chevillotte H (2020). Titan database about longhorns or timber-beetles (Cerambycidae). Available at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId79606a03b08699b42" w:history="1">
+      <w:hyperlink r:id="rId74646a1e7b98d53da" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://titan.gbif.fr/accueil_uk.html</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (accessed 10 May 2021).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -9589,51 +9589,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">97</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(10), 62. Available at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId72626a03b08699bc0" w:history="1">
+      <w:hyperlink r:id="rId51456a1e7b98d5458" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://digital.outdoornebraska.gov/i/1187402-nebraskaland-december-2019/61</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">? (last accessed 15 March 2021).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -9648,51 +9648,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Vlach J (2021) High-tech sites survey. In </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Annual Report 2020, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">p 33. Oregon Department of Agriculture [Portland, Oregon] Available at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId55876a03b08699c1f" w:history="1">
+      <w:hyperlink r:id="rId92936a1e7b98d54ba" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://oda.direct/PlantAnnualReport</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (accessed 10 May 2021).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -9707,90 +9707,90 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Watson K, Pratt CA, Caputo J (2016) Total records of velvet longhorn beetle </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Trichoferus campestris</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Faldermann (Coleoptera, Cerambycidae) from Utah. Available at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId92676a03b08699c7c" w:history="1">
+      <w:hyperlink r:id="rId71986a1e7b98d5519" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://ag.utah.gov/documents/Insect_Velvet_Longhorn_Beetle.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (accessed 10 May 2021).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">WDATCP (Wisconsin Department of Agriculture, Trade and Consumer Protection) (2020) Annual report 2019. Available at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId62066a03b08699cbb" w:history="1">
+      <w:hyperlink r:id="rId85216a1e7b98d555f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://datcp.wi.gov/Documents/PIBAnnualReport2019.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (accessed 10 May 2021).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -10340,51 +10340,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Trichoferus campestris</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId13636a03b0869a081" w:history="1">
+      <w:hyperlink r:id="rId63056a1e7b98d595d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -10469,81 +10469,81 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">39</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 51-54. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId90676a03b0869a161" w:history="1">
+      <w:hyperlink r:id="rId91326a1e7b98d5a38" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2338.2009.02236.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="76859932" name="name69646a03b0869a241" descr="eu_funding_250.png"/>
+            <wp:docPr id="17913003" name="name15766a1e7b98d5ad0" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId66656a03b0869a23f" cstate="print"/>
+                    <a:blip r:embed="rId97926a1e7b98d5ace" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -10641,137 +10641,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="57925018">
+  <w:abstractNum w:abstractNumId="49738251">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="25139816">
+    <w:lvl w:ilvl="0" w:tplc="56699805">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="25139816" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="56699805" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="25139816" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="56699805" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="25139816" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="56699805" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="25139816" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="56699805" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="25139816" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="56699805" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="25139816" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="56699805" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="25139816" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="56699805" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="25139816" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="56699805" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="57925017">
+  <w:abstractNum w:abstractNumId="49738250">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="32482520">
+    <w:lvl w:ilvl="0" w:tplc="34380036">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -11523,55 +11523,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="57925017">
-    <w:abstractNumId w:val="57925017"/>
+  <w:num w:numId="49738250">
+    <w:abstractNumId w:val="49738250"/>
   </w:num>
-  <w:num w:numId="57925018">
-    <w:abstractNumId w:val="57925018"/>
+  <w:num w:numId="49738251">
+    <w:abstractNumId w:val="49738251"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -23121,51 +23121,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId605896251" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId892923032" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId46086a03b086949f1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/HESOCA/" TargetMode="External"/><Relationship Id="rId65576a03b08694a3c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/HESOCA/categorization" TargetMode="External"/><Relationship Id="rId10386a03b08694cb4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/HESOCA/photos" TargetMode="External"/><Relationship Id="rId18316a03b086984e4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ag.umass.edu/sites/ag.umass.edu/files/pdf-doc-ppt/aitkenhead_ppq_pest_detection_2020-2021_inv_insect_series_handout.pdf" TargetMode="External"/><Relationship Id="rId90186a03b086985a0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sdda.sd.gov/conservation-forestry/forest-health/tree-pest-alerts/default.aspx" TargetMode="External"/><Relationship Id="rId98836a03b086987cb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ipmsymposium.org/2015/Documents/Posters/130_Watson.pdf" TargetMode="External"/><Relationship Id="rId62856a03b0869896d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.ceris.purdue.edu/file/3869" TargetMode="External"/><Relationship Id="rId94496a03b086989ce" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://pest.ceris.purdue.edu/map.php?code=INALQPA&amp;year=2020" TargetMode="External"/><Relationship Id="rId99086a03b08698be2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.zin.ru/animalia/coleoptera/rus/danlists.htm" TargetMode="External"/><Relationship Id="rId87436a03b08698cb4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://secure.fera.defra.gov.uk/phiw/riskRegister/downloadExternalPra.cfm?id=3931" TargetMode="External"/><Relationship Id="rId64616a03b08698d53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ippc.int/en/publications/regulation-wood-packaging-material-international-trade-0/" TargetMode="External"/><Relationship Id="rId14656a03b08699531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mda.state.mn.us/sites/default/files/2020-02/mda-forestlandscape-2019.pdf" TargetMode="External"/><Relationship Id="rId33866a03b0869961e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eprints.lib.hokudai.ac.jp/dspace/bitstream/2115/9135/1/2(2)_p62-86.pdf" TargetMode="External"/><Relationship Id="rId93516a03b08699766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.agriculture.pa.gov/Plants_Land_Water/PlantIndustry/Entomology/Documents/PA%202016%20Entomology%20Program%20Highlights.pdf" TargetMode="External"/><Relationship Id="rId10776a03b08699828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nationalplantboard.org/wp-content/uploads/docs/2017_meeting/pfister_furniturebeetle.pdf" TargetMode="External"/><Relationship Id="rId35576a03b08699988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://digitalcommons.usu.edu/extension_curall/1957" TargetMode="External"/><Relationship Id="rId95626a03b086999e8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://idtools.org/screeningaids/2019/Trichoferus%20campestris.pdf" TargetMode="External"/><Relationship Id="rId37986a03b08699aa5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://extension.usu.edu/pests/files/pubs/invasive-landscape.pdf" TargetMode="External"/><Relationship Id="rId79606a03b08699b42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://titan.gbif.fr/accueil_uk.html" TargetMode="External"/><Relationship Id="rId72626a03b08699bc0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://digital.outdoornebraska.gov/i/1187402-nebraskaland-december-2019/61" TargetMode="External"/><Relationship Id="rId55876a03b08699c1f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://oda.direct/PlantAnnualReport" TargetMode="External"/><Relationship Id="rId92676a03b08699c7c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ag.utah.gov/documents/Insect_Velvet_Longhorn_Beetle.pdf" TargetMode="External"/><Relationship Id="rId62066a03b08699cbb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://datcp.wi.gov/Documents/PIBAnnualReport2019.pdf" TargetMode="External"/><Relationship Id="rId13636a03b0869a081" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId90676a03b0869a161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.2009.02236.x" TargetMode="External"/><Relationship Id="rId74976a03b08694b86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId74976a03b08694b86.jpg"/><Relationship Id="rId28496a03b086971ae" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId28496a03b086971ae.jpg"/><Relationship Id="rId66656a03b0869a23f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId66656a03b0869a23f.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId146638077" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId837852741" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId20946a1e7b98cbbe6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/HESOCA/" TargetMode="External"/><Relationship Id="rId38636a1e7b98cbc2f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/HESOCA/categorization" TargetMode="External"/><Relationship Id="rId44856a1e7b98cc341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/HESOCA/photos" TargetMode="External"/><Relationship Id="rId29356a1e7b98d2eb1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ag.umass.edu/sites/ag.umass.edu/files/pdf-doc-ppt/aitkenhead_ppq_pest_detection_2020-2021_inv_insect_series_handout.pdf" TargetMode="External"/><Relationship Id="rId75456a1e7b98d2f70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sdda.sd.gov/conservation-forestry/forest-health/tree-pest-alerts/default.aspx" TargetMode="External"/><Relationship Id="rId10236a1e7b98d3169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ipmsymposium.org/2015/Documents/Posters/130_Watson.pdf" TargetMode="External"/><Relationship Id="rId50206a1e7b98d3f68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.ceris.purdue.edu/file/3869" TargetMode="External"/><Relationship Id="rId38966a1e7b98d3fd9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://pest.ceris.purdue.edu/map.php?code=INALQPA&amp;year=2020" TargetMode="External"/><Relationship Id="rId98956a1e7b98d4223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.zin.ru/animalia/coleoptera/rus/danlists.htm" TargetMode="External"/><Relationship Id="rId44036a1e7b98d42f6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://secure.fera.defra.gov.uk/phiw/riskRegister/downloadExternalPra.cfm?id=3931" TargetMode="External"/><Relationship Id="rId95846a1e7b98d4395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ippc.int/en/publications/regulation-wood-packaging-material-international-trade-0/" TargetMode="External"/><Relationship Id="rId93406a1e7b98d4dda" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mda.state.mn.us/sites/default/files/2020-02/mda-forestlandscape-2019.pdf" TargetMode="External"/><Relationship Id="rId38596a1e7b98d4eb1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eprints.lib.hokudai.ac.jp/dspace/bitstream/2115/9135/1/2(2)_p62-86.pdf" TargetMode="External"/><Relationship Id="rId32016a1e7b98d4fea" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.agriculture.pa.gov/Plants_Land_Water/PlantIndustry/Entomology/Documents/PA%202016%20Entomology%20Program%20Highlights.pdf" TargetMode="External"/><Relationship Id="rId63716a1e7b98d50a9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nationalplantboard.org/wp-content/uploads/docs/2017_meeting/pfister_furniturebeetle.pdf" TargetMode="External"/><Relationship Id="rId62846a1e7b98d521b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://digitalcommons.usu.edu/extension_curall/1957" TargetMode="External"/><Relationship Id="rId57406a1e7b98d527c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://idtools.org/screeningaids/2019/Trichoferus%20campestris.pdf" TargetMode="External"/><Relationship Id="rId53276a1e7b98d533c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://extension.usu.edu/pests/files/pubs/invasive-landscape.pdf" TargetMode="External"/><Relationship Id="rId74646a1e7b98d53da" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://titan.gbif.fr/accueil_uk.html" TargetMode="External"/><Relationship Id="rId51456a1e7b98d5458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://digital.outdoornebraska.gov/i/1187402-nebraskaland-december-2019/61" TargetMode="External"/><Relationship Id="rId92936a1e7b98d54ba" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://oda.direct/PlantAnnualReport" TargetMode="External"/><Relationship Id="rId71986a1e7b98d5519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ag.utah.gov/documents/Insect_Velvet_Longhorn_Beetle.pdf" TargetMode="External"/><Relationship Id="rId85216a1e7b98d555f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://datcp.wi.gov/Documents/PIBAnnualReport2019.pdf" TargetMode="External"/><Relationship Id="rId63056a1e7b98d595d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId91326a1e7b98d5a38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.2009.02236.x" TargetMode="External"/><Relationship Id="rId43136a1e7b98cc1f6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId43136a1e7b98cc1f6.jpg"/><Relationship Id="rId10966a1e7b98d1a39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId10966a1e7b98d1a39.jpg"/><Relationship Id="rId97926a1e7b98d5ace" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId97926a1e7b98d5ace.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>