--- v11 (2026-06-02)
+++ v12 (2026-06-22)
@@ -424,88 +424,88 @@
               <w:t xml:space="preserve"> (Heyden)</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Chinese longhorned beetle (US), mulberry borer, mulberry longhorn beetle, velvet longhorned beetle (US)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20946a1e7b98cbbe6" w:history="1">
+            <w:hyperlink r:id="rId60726a395b1e0c216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> A2 list</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38636a1e7b98cbc2f" w:history="1">
+            <w:hyperlink r:id="rId66906a395b1e0c25c" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -519,86 +519,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> HESOCA</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="49856961" name="name24976a1e7b98cc1f8" descr="13421.jpg"/>
+                  <wp:docPr id="13899971" name="name28236a395b1e0caf1" descr="13421.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="13421.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId43136a1e7b98cc1f6" cstate="print"/>
+                          <a:blip r:embed="rId88726a395b1e0caef" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId44856a1e7b98cc341" w:history="1">
+            <w:hyperlink r:id="rId51266a395b1e0cc10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -3506,63 +3506,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">., 2020; Rodman, 2020; Aitkenhead, 2021; Vlach, 2021). The current distribution is provided below.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="67049823" name="name92396a1e7b98d1a3d" descr="HESOCA_distribution_map.jpg"/>
+            <wp:docPr id="30969781" name="name41486a395b1e0e889" descr="HESOCA_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="HESOCA_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId10966a1e7b98d1a39" cstate="print"/>
+                    <a:blip r:embed="rId14806a395b1e0e886" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -6142,51 +6142,51 @@
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">REFERENCES</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Aitkenhead K (2021) USDA APHIS PPQ responses and program highlights in 2020. Available at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId29356a1e7b98d2eb1" w:history="1">
+      <w:hyperlink r:id="rId54786a395b1e0fb51" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://ag.umass.edu/sites/ag.umass.edu/files/pdf-doc-ppt/aitkenhead_ppq_pest_detection_2020-2021_inv_insect_series_handout.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (accessed on 10 May 2021).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -6241,51 +6241,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">17</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(26): 2-3. Available at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId75456a1e7b98d2f70" w:history="1">
+      <w:hyperlink r:id="rId14676a395b1e0fbf9" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://sdda.sd.gov/conservation-forestry/forest-health/tree-pest-alerts/default.aspx</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (accessed 10 May 2021).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -6505,51 +6505,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Faldermann from Utah. Poster presented at the 8</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:position w:val="4"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t xml:space="preserve">th</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> International IPM Symposium (Salt Lake City, US, 2018-03-23/26). Available at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId10236a1e7b98d3169" w:history="1">
+      <w:hyperlink r:id="rId91516a395b1e0fdbd" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://ipmsymposium.org/2015/Documents/Posters/130_Watson.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (accessed 10 May 2021).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -6760,51 +6760,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CAPS (Cooperative Agricultural Pest Survey) (2019) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Trichoferus campestris</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> pest datasheet. Available at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId50206a1e7b98d3f68" w:history="1">
+      <w:hyperlink r:id="rId78836a395b1e0ff56" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://download.ceris.purdue.edu/file/3869</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (accessed 10 May 2021).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -6819,51 +6819,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CERIS (Center for Environmental and Research Information Systems) (2020) Survey status of velvet longhorned beetle -</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Trichoferus campestris</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (2020). Available at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId38966a1e7b98d3fd9" w:history="1">
+      <w:hyperlink r:id="rId25286a395b1e0ffb5" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://pest.ceris.purdue.edu/map.php?code=INALQPA&amp;year=2020</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (accessed 10 May 2021).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -7148,51 +7148,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Nauka, Krasnodar (RU) (in Russian).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Danilevsky ML (2019) Catalogue of Palaearctic Cerambycoidea. Available at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId98956a1e7b98d4223" w:history="1">
+      <w:hyperlink r:id="rId85776a395b1e101c5" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.zin.ru/animalia/coleoptera/rus/danlists.htm</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (accessed 10 May 2021).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -7276,51 +7276,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Defra (Department for Environment, Food &amp; Rural Affairs) (2015) Rapid pest risk analysis for </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Trichoferus campestris</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Available at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId44036a1e7b98d42f6" w:history="1">
+      <w:hyperlink r:id="rId23216a395b1e10294" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://secure.fera.defra.gov.uk/phiw/riskRegister/downloadExternalPra.cfm?id=3931</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (accessed 10 May 2021).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -7373,51 +7373,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 501-537.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">FAO (Food and Agriculture Organization) (2019) International standards for phytosanitary measures No. 15. Regulation of wood packaging material in international trade. FAO, Rome (IT). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId95846a1e7b98d4395" w:history="1">
+      <w:hyperlink r:id="rId84446a395b1e10331" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.ippc.int/en/publications/regulation-wood-packaging-material-international-trade-0/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (accessed on 10 May 2021).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -8595,51 +8595,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, pp. 88–89. Lesnaya Promyshlennost’, Moscow (RU) (in Russian).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">MNDA (Minnesota Department of Agriculture) (2020) Status of invasive forest and landscape pests in Minnesota 2019. Available at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId93406a1e7b98d4dda" w:history="1">
+      <w:hyperlink r:id="rId87096a395b1e10b01" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.mda.state.mn.us/sites/default/files/2020-02/mda-forestlandscape-2019.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (accessed 10 May 2021).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -8712,51 +8712,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(2), 62-86. Available at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId38596a1e7b98d4eb1" w:history="1">
+      <w:hyperlink r:id="rId97016a395b1e10bc0" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://eprints.lib.hokudai.ac.jp/dspace/bitstream/2115/9135/1/2(2)_p62-86.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (accessed on 10 May 2021).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -8905,51 +8905,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Izdatel’stvo Zoologicheskogo Instituta Akademii Nauk SSSR, Vol. 1, Moscow–Leningrad (RU) (in Russian).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">PDA (Pennsylvania Department of Agriculture) (2016) Pennsylvania Department of Agriculture 2016 Entomology Program Summary. Available at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId32016a1e7b98d4fea" w:history="1">
+      <w:hyperlink r:id="rId53426a395b1e10cf8" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.agriculture.pa.gov/Plants_Land_Water/PlantIndustry/Entomology/Documents/PA%202016%20Entomology%20Program%20Highlights.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (accessed 10 May 2021).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -9022,51 +9022,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 59–62.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Pfister S &amp; Valdez R (2017) Velvet longhorned beetle status in the United States. NPB Annual Meeting (Savannah, US, 2017-08-13/17). Available at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId63716a1e7b98d50a9" w:history="1">
+      <w:hyperlink r:id="rId74426a395b1e10db6" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://nationalplantboard.org/wp-content/uploads/docs/2017_meeting/pfister_furniturebeetle.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (last accessed 10 May 2020).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -9237,51 +9237,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">campestris</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Faldermann)). Utah Pests Fact Sheets (ENT-208-19-PR). Utah State University Extension and Utah Plant Pest Diagnostic Laboratory, Logan, UT. 5 pp. Available at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId62846a1e7b98d521b" w:history="1">
+      <w:hyperlink r:id="rId19526a395b1e10f0f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://digitalcommons.usu.edu/extension_curall/1957</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (accessed 10 May 2021).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -9296,51 +9296,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Royals HR &amp; Gilligan TM (2019) Screening aid; velvet longhorn beetle </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Trichoferus campestris</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Faldermann). USDA-APHIS-PPQ Identification Technology Program. Fort Collins, Colorado. Available at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId57406a1e7b98d527c" w:history="1">
+      <w:hyperlink r:id="rId54866a395b1e10f6d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://idtools.org/screeningaids/2019/Trichoferus%20campestris.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (accessed 10 May 2021).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -9413,51 +9413,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> 211-214.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Spears L, Mull A, Fabiszak A, Murray M, Davis R, Alston D &amp; Ramirez R (2020) Invasive pests of landscape trees in Utah. Utah State University Extension. Available at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId53276a1e7b98d533c" w:history="1">
+      <w:hyperlink r:id="rId65736a395b1e11029" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://extension.usu.edu/pests/files/pubs/invasive-landscape.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (accessed 10 May 2021).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -9510,51 +9510,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 121–284.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Tavakilian G &amp; Chevillotte H (2020). Titan database about longhorns or timber-beetles (Cerambycidae). Available at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId74646a1e7b98d53da" w:history="1">
+      <w:hyperlink r:id="rId51156a395b1e110c4" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://titan.gbif.fr/accueil_uk.html</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (accessed 10 May 2021).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -9589,51 +9589,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">97</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(10), 62. Available at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId51456a1e7b98d5458" w:history="1">
+      <w:hyperlink r:id="rId31036a395b1e1113f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://digital.outdoornebraska.gov/i/1187402-nebraskaland-december-2019/61</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">? (last accessed 15 March 2021).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -9648,51 +9648,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Vlach J (2021) High-tech sites survey. In </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Annual Report 2020, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">p 33. Oregon Department of Agriculture [Portland, Oregon] Available at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId92936a1e7b98d54ba" w:history="1">
+      <w:hyperlink r:id="rId73006a395b1e1119e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://oda.direct/PlantAnnualReport</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (accessed 10 May 2021).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -9707,90 +9707,90 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Watson K, Pratt CA, Caputo J (2016) Total records of velvet longhorn beetle </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Trichoferus campestris</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Faldermann (Coleoptera, Cerambycidae) from Utah. Available at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId71986a1e7b98d5519" w:history="1">
+      <w:hyperlink r:id="rId35816a395b1e111fb" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://ag.utah.gov/documents/Insect_Velvet_Longhorn_Beetle.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (accessed 10 May 2021).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">WDATCP (Wisconsin Department of Agriculture, Trade and Consumer Protection) (2020) Annual report 2019. Available at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId85216a1e7b98d555f" w:history="1">
+      <w:hyperlink r:id="rId70586a395b1e11239" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://datcp.wi.gov/Documents/PIBAnnualReport2019.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (accessed 10 May 2021).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -10340,51 +10340,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Trichoferus campestris</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId63056a1e7b98d595d" w:history="1">
+      <w:hyperlink r:id="rId65596a395b1e11607" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -10469,81 +10469,81 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">39</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 51-54. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId91326a1e7b98d5a38" w:history="1">
+      <w:hyperlink r:id="rId56616a395b1e116d8" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2338.2009.02236.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="17913003" name="name15766a1e7b98d5ad0" descr="eu_funding_250.png"/>
+            <wp:docPr id="33356547" name="name56396a395b1e11763" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId97926a1e7b98d5ace" cstate="print"/>
+                    <a:blip r:embed="rId91966a395b1e11762" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -10641,137 +10641,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="49738251">
+  <w:abstractNum w:abstractNumId="27318443">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="56699805">
+    <w:lvl w:ilvl="0" w:tplc="43327981">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="56699805" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="43327981" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="56699805" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="43327981" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="56699805" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="43327981" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="56699805" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="43327981" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="56699805" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="43327981" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="56699805" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="43327981" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="56699805" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="43327981" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="56699805" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="43327981" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="49738250">
+  <w:abstractNum w:abstractNumId="27318442">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="34380036">
+    <w:lvl w:ilvl="0" w:tplc="24123580">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -11523,55 +11523,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="49738250">
-    <w:abstractNumId w:val="49738250"/>
+  <w:num w:numId="27318442">
+    <w:abstractNumId w:val="27318442"/>
   </w:num>
-  <w:num w:numId="49738251">
-    <w:abstractNumId w:val="49738251"/>
+  <w:num w:numId="27318443">
+    <w:abstractNumId w:val="27318443"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -23121,51 +23121,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId146638077" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId837852741" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId20946a1e7b98cbbe6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/HESOCA/" TargetMode="External"/><Relationship Id="rId38636a1e7b98cbc2f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/HESOCA/categorization" TargetMode="External"/><Relationship Id="rId44856a1e7b98cc341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/HESOCA/photos" TargetMode="External"/><Relationship Id="rId29356a1e7b98d2eb1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ag.umass.edu/sites/ag.umass.edu/files/pdf-doc-ppt/aitkenhead_ppq_pest_detection_2020-2021_inv_insect_series_handout.pdf" TargetMode="External"/><Relationship Id="rId75456a1e7b98d2f70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sdda.sd.gov/conservation-forestry/forest-health/tree-pest-alerts/default.aspx" TargetMode="External"/><Relationship Id="rId10236a1e7b98d3169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ipmsymposium.org/2015/Documents/Posters/130_Watson.pdf" TargetMode="External"/><Relationship Id="rId50206a1e7b98d3f68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.ceris.purdue.edu/file/3869" TargetMode="External"/><Relationship Id="rId38966a1e7b98d3fd9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://pest.ceris.purdue.edu/map.php?code=INALQPA&amp;year=2020" TargetMode="External"/><Relationship Id="rId98956a1e7b98d4223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.zin.ru/animalia/coleoptera/rus/danlists.htm" TargetMode="External"/><Relationship Id="rId44036a1e7b98d42f6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://secure.fera.defra.gov.uk/phiw/riskRegister/downloadExternalPra.cfm?id=3931" TargetMode="External"/><Relationship Id="rId95846a1e7b98d4395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ippc.int/en/publications/regulation-wood-packaging-material-international-trade-0/" TargetMode="External"/><Relationship Id="rId93406a1e7b98d4dda" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mda.state.mn.us/sites/default/files/2020-02/mda-forestlandscape-2019.pdf" TargetMode="External"/><Relationship Id="rId38596a1e7b98d4eb1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eprints.lib.hokudai.ac.jp/dspace/bitstream/2115/9135/1/2(2)_p62-86.pdf" TargetMode="External"/><Relationship Id="rId32016a1e7b98d4fea" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.agriculture.pa.gov/Plants_Land_Water/PlantIndustry/Entomology/Documents/PA%202016%20Entomology%20Program%20Highlights.pdf" TargetMode="External"/><Relationship Id="rId63716a1e7b98d50a9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nationalplantboard.org/wp-content/uploads/docs/2017_meeting/pfister_furniturebeetle.pdf" TargetMode="External"/><Relationship Id="rId62846a1e7b98d521b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://digitalcommons.usu.edu/extension_curall/1957" TargetMode="External"/><Relationship Id="rId57406a1e7b98d527c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://idtools.org/screeningaids/2019/Trichoferus%20campestris.pdf" TargetMode="External"/><Relationship Id="rId53276a1e7b98d533c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://extension.usu.edu/pests/files/pubs/invasive-landscape.pdf" TargetMode="External"/><Relationship Id="rId74646a1e7b98d53da" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://titan.gbif.fr/accueil_uk.html" TargetMode="External"/><Relationship Id="rId51456a1e7b98d5458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://digital.outdoornebraska.gov/i/1187402-nebraskaland-december-2019/61" TargetMode="External"/><Relationship Id="rId92936a1e7b98d54ba" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://oda.direct/PlantAnnualReport" TargetMode="External"/><Relationship Id="rId71986a1e7b98d5519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ag.utah.gov/documents/Insect_Velvet_Longhorn_Beetle.pdf" TargetMode="External"/><Relationship Id="rId85216a1e7b98d555f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://datcp.wi.gov/Documents/PIBAnnualReport2019.pdf" TargetMode="External"/><Relationship Id="rId63056a1e7b98d595d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId91326a1e7b98d5a38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.2009.02236.x" TargetMode="External"/><Relationship Id="rId43136a1e7b98cc1f6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId43136a1e7b98cc1f6.jpg"/><Relationship Id="rId10966a1e7b98d1a39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId10966a1e7b98d1a39.jpg"/><Relationship Id="rId97926a1e7b98d5ace" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId97926a1e7b98d5ace.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId583990560" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId500674973" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId60726a395b1e0c216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/HESOCA/" TargetMode="External"/><Relationship Id="rId66906a395b1e0c25c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/HESOCA/categorization" TargetMode="External"/><Relationship Id="rId51266a395b1e0cc10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/HESOCA/photos" TargetMode="External"/><Relationship Id="rId54786a395b1e0fb51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ag.umass.edu/sites/ag.umass.edu/files/pdf-doc-ppt/aitkenhead_ppq_pest_detection_2020-2021_inv_insect_series_handout.pdf" TargetMode="External"/><Relationship Id="rId14676a395b1e0fbf9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sdda.sd.gov/conservation-forestry/forest-health/tree-pest-alerts/default.aspx" TargetMode="External"/><Relationship Id="rId91516a395b1e0fdbd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ipmsymposium.org/2015/Documents/Posters/130_Watson.pdf" TargetMode="External"/><Relationship Id="rId78836a395b1e0ff56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.ceris.purdue.edu/file/3869" TargetMode="External"/><Relationship Id="rId25286a395b1e0ffb5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://pest.ceris.purdue.edu/map.php?code=INALQPA&amp;year=2020" TargetMode="External"/><Relationship Id="rId85776a395b1e101c5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.zin.ru/animalia/coleoptera/rus/danlists.htm" TargetMode="External"/><Relationship Id="rId23216a395b1e10294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://secure.fera.defra.gov.uk/phiw/riskRegister/downloadExternalPra.cfm?id=3931" TargetMode="External"/><Relationship Id="rId84446a395b1e10331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ippc.int/en/publications/regulation-wood-packaging-material-international-trade-0/" TargetMode="External"/><Relationship Id="rId87096a395b1e10b01" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mda.state.mn.us/sites/default/files/2020-02/mda-forestlandscape-2019.pdf" TargetMode="External"/><Relationship Id="rId97016a395b1e10bc0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eprints.lib.hokudai.ac.jp/dspace/bitstream/2115/9135/1/2(2)_p62-86.pdf" TargetMode="External"/><Relationship Id="rId53426a395b1e10cf8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.agriculture.pa.gov/Plants_Land_Water/PlantIndustry/Entomology/Documents/PA%202016%20Entomology%20Program%20Highlights.pdf" TargetMode="External"/><Relationship Id="rId74426a395b1e10db6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nationalplantboard.org/wp-content/uploads/docs/2017_meeting/pfister_furniturebeetle.pdf" TargetMode="External"/><Relationship Id="rId19526a395b1e10f0f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://digitalcommons.usu.edu/extension_curall/1957" TargetMode="External"/><Relationship Id="rId54866a395b1e10f6d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://idtools.org/screeningaids/2019/Trichoferus%20campestris.pdf" TargetMode="External"/><Relationship Id="rId65736a395b1e11029" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://extension.usu.edu/pests/files/pubs/invasive-landscape.pdf" TargetMode="External"/><Relationship Id="rId51156a395b1e110c4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://titan.gbif.fr/accueil_uk.html" TargetMode="External"/><Relationship Id="rId31036a395b1e1113f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://digital.outdoornebraska.gov/i/1187402-nebraskaland-december-2019/61" TargetMode="External"/><Relationship Id="rId73006a395b1e1119e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://oda.direct/PlantAnnualReport" TargetMode="External"/><Relationship Id="rId35816a395b1e111fb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ag.utah.gov/documents/Insect_Velvet_Longhorn_Beetle.pdf" TargetMode="External"/><Relationship Id="rId70586a395b1e11239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://datcp.wi.gov/Documents/PIBAnnualReport2019.pdf" TargetMode="External"/><Relationship Id="rId65596a395b1e11607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId56616a395b1e116d8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.2009.02236.x" TargetMode="External"/><Relationship Id="rId88726a395b1e0caef" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId88726a395b1e0caef.jpg"/><Relationship Id="rId14806a395b1e0e886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId14806a395b1e0e886.jpg"/><Relationship Id="rId91966a395b1e11762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId91966a395b1e11762.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>