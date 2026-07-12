--- v12 (2026-06-22)
+++ v13 (2026-07-12)
@@ -424,88 +424,88 @@
               <w:t xml:space="preserve"> (Heyden)</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Chinese longhorned beetle (US), mulberry borer, mulberry longhorn beetle, velvet longhorned beetle (US)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60726a395b1e0c216" w:history="1">
+            <w:hyperlink r:id="rId92416a53d0dc66fdf" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> A2 list</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66906a395b1e0c25c" w:history="1">
+            <w:hyperlink r:id="rId10796a53d0dc67023" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -519,86 +519,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> HESOCA</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="13899971" name="name28236a395b1e0caf1" descr="13421.jpg"/>
+                  <wp:docPr id="70809465" name="name38956a53d0dc675fc" descr="13421.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="13421.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId88726a395b1e0caef" cstate="print"/>
+                          <a:blip r:embed="rId25196a53d0dc675fa" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId51266a395b1e0cc10" w:history="1">
+            <w:hyperlink r:id="rId65826a53d0dc67725" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -3506,63 +3506,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">., 2020; Rodman, 2020; Aitkenhead, 2021; Vlach, 2021). The current distribution is provided below.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="30969781" name="name41486a395b1e0e889" descr="HESOCA_distribution_map.jpg"/>
+            <wp:docPr id="21191675" name="name32176a53d0dc69467" descr="HESOCA_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="HESOCA_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId14806a395b1e0e886" cstate="print"/>
+                    <a:blip r:embed="rId87526a53d0dc69463" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -6142,51 +6142,51 @@
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">REFERENCES</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Aitkenhead K (2021) USDA APHIS PPQ responses and program highlights in 2020. Available at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId54786a395b1e0fb51" w:history="1">
+      <w:hyperlink r:id="rId62266a53d0dc6a72c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://ag.umass.edu/sites/ag.umass.edu/files/pdf-doc-ppt/aitkenhead_ppq_pest_detection_2020-2021_inv_insect_series_handout.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (accessed on 10 May 2021).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -6241,51 +6241,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">17</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(26): 2-3. Available at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId14676a395b1e0fbf9" w:history="1">
+      <w:hyperlink r:id="rId12606a53d0dc6a7d3" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://sdda.sd.gov/conservation-forestry/forest-health/tree-pest-alerts/default.aspx</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (accessed 10 May 2021).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -6505,51 +6505,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Faldermann from Utah. Poster presented at the 8</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:position w:val="4"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t xml:space="preserve">th</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> International IPM Symposium (Salt Lake City, US, 2018-03-23/26). Available at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId91516a395b1e0fdbd" w:history="1">
+      <w:hyperlink r:id="rId24076a53d0dc6a989" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://ipmsymposium.org/2015/Documents/Posters/130_Watson.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (accessed 10 May 2021).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -6760,51 +6760,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CAPS (Cooperative Agricultural Pest Survey) (2019) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Trichoferus campestris</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> pest datasheet. Available at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId78836a395b1e0ff56" w:history="1">
+      <w:hyperlink r:id="rId76376a53d0dc6ab2a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://download.ceris.purdue.edu/file/3869</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (accessed 10 May 2021).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -6819,51 +6819,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CERIS (Center for Environmental and Research Information Systems) (2020) Survey status of velvet longhorned beetle -</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Trichoferus campestris</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (2020). Available at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId25286a395b1e0ffb5" w:history="1">
+      <w:hyperlink r:id="rId65476a53d0dc6ab8d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://pest.ceris.purdue.edu/map.php?code=INALQPA&amp;year=2020</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (accessed 10 May 2021).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -7148,51 +7148,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Nauka, Krasnodar (RU) (in Russian).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Danilevsky ML (2019) Catalogue of Palaearctic Cerambycoidea. Available at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId85776a395b1e101c5" w:history="1">
+      <w:hyperlink r:id="rId77526a53d0dc6ada2" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.zin.ru/animalia/coleoptera/rus/danlists.htm</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (accessed 10 May 2021).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -7276,51 +7276,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Defra (Department for Environment, Food &amp; Rural Affairs) (2015) Rapid pest risk analysis for </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Trichoferus campestris</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Available at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId23216a395b1e10294" w:history="1">
+      <w:hyperlink r:id="rId70186a53d0dc6ae72" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://secure.fera.defra.gov.uk/phiw/riskRegister/downloadExternalPra.cfm?id=3931</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (accessed 10 May 2021).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -7373,51 +7373,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 501-537.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">FAO (Food and Agriculture Organization) (2019) International standards for phytosanitary measures No. 15. Regulation of wood packaging material in international trade. FAO, Rome (IT). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId84446a395b1e10331" w:history="1">
+      <w:hyperlink r:id="rId25996a53d0dc6af10" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.ippc.int/en/publications/regulation-wood-packaging-material-international-trade-0/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (accessed on 10 May 2021).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -8595,51 +8595,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, pp. 88–89. Lesnaya Promyshlennost’, Moscow (RU) (in Russian).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">MNDA (Minnesota Department of Agriculture) (2020) Status of invasive forest and landscape pests in Minnesota 2019. Available at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId87096a395b1e10b01" w:history="1">
+      <w:hyperlink r:id="rId47716a53d0dc6b6d5" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.mda.state.mn.us/sites/default/files/2020-02/mda-forestlandscape-2019.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (accessed 10 May 2021).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -8712,51 +8712,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(2), 62-86. Available at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId97016a395b1e10bc0" w:history="1">
+      <w:hyperlink r:id="rId49436a53d0dc6b798" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://eprints.lib.hokudai.ac.jp/dspace/bitstream/2115/9135/1/2(2)_p62-86.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (accessed on 10 May 2021).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -8905,51 +8905,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Izdatel’stvo Zoologicheskogo Instituta Akademii Nauk SSSR, Vol. 1, Moscow–Leningrad (RU) (in Russian).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">PDA (Pennsylvania Department of Agriculture) (2016) Pennsylvania Department of Agriculture 2016 Entomology Program Summary. Available at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId53426a395b1e10cf8" w:history="1">
+      <w:hyperlink r:id="rId39826a53d0dc6b8d1" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.agriculture.pa.gov/Plants_Land_Water/PlantIndustry/Entomology/Documents/PA%202016%20Entomology%20Program%20Highlights.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (accessed 10 May 2021).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -9022,51 +9022,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 59–62.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Pfister S &amp; Valdez R (2017) Velvet longhorned beetle status in the United States. NPB Annual Meeting (Savannah, US, 2017-08-13/17). Available at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId74426a395b1e10db6" w:history="1">
+      <w:hyperlink r:id="rId39226a53d0dc6b98f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://nationalplantboard.org/wp-content/uploads/docs/2017_meeting/pfister_furniturebeetle.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (last accessed 10 May 2020).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -9237,51 +9237,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">campestris</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Faldermann)). Utah Pests Fact Sheets (ENT-208-19-PR). Utah State University Extension and Utah Plant Pest Diagnostic Laboratory, Logan, UT. 5 pp. Available at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId19526a395b1e10f0f" w:history="1">
+      <w:hyperlink r:id="rId45626a53d0dc6bae7" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://digitalcommons.usu.edu/extension_curall/1957</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (accessed 10 May 2021).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -9296,51 +9296,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Royals HR &amp; Gilligan TM (2019) Screening aid; velvet longhorn beetle </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Trichoferus campestris</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Faldermann). USDA-APHIS-PPQ Identification Technology Program. Fort Collins, Colorado. Available at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId54866a395b1e10f6d" w:history="1">
+      <w:hyperlink r:id="rId42396a53d0dc6bb45" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://idtools.org/screeningaids/2019/Trichoferus%20campestris.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (accessed 10 May 2021).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -9413,51 +9413,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> 211-214.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Spears L, Mull A, Fabiszak A, Murray M, Davis R, Alston D &amp; Ramirez R (2020) Invasive pests of landscape trees in Utah. Utah State University Extension. Available at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId65736a395b1e11029" w:history="1">
+      <w:hyperlink r:id="rId70206a53d0dc6bc02" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://extension.usu.edu/pests/files/pubs/invasive-landscape.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (accessed 10 May 2021).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -9510,51 +9510,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 121–284.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Tavakilian G &amp; Chevillotte H (2020). Titan database about longhorns or timber-beetles (Cerambycidae). Available at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId51156a395b1e110c4" w:history="1">
+      <w:hyperlink r:id="rId37906a53d0dc6bc9e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://titan.gbif.fr/accueil_uk.html</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (accessed 10 May 2021).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -9589,51 +9589,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">97</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(10), 62. Available at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId31036a395b1e1113f" w:history="1">
+      <w:hyperlink r:id="rId85836a53d0dc6bd1a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://digital.outdoornebraska.gov/i/1187402-nebraskaland-december-2019/61</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">? (last accessed 15 March 2021).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -9648,51 +9648,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Vlach J (2021) High-tech sites survey. In </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Annual Report 2020, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">p 33. Oregon Department of Agriculture [Portland, Oregon] Available at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId73006a395b1e1119e" w:history="1">
+      <w:hyperlink r:id="rId16826a53d0dc6bd79" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://oda.direct/PlantAnnualReport</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (accessed 10 May 2021).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -9707,90 +9707,90 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Watson K, Pratt CA, Caputo J (2016) Total records of velvet longhorn beetle </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Trichoferus campestris</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Faldermann (Coleoptera, Cerambycidae) from Utah. Available at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId35816a395b1e111fb" w:history="1">
+      <w:hyperlink r:id="rId62166a53d0dc6bdd7" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://ag.utah.gov/documents/Insect_Velvet_Longhorn_Beetle.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (accessed 10 May 2021).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">WDATCP (Wisconsin Department of Agriculture, Trade and Consumer Protection) (2020) Annual report 2019. Available at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId70586a395b1e11239" w:history="1">
+      <w:hyperlink r:id="rId86346a53d0dc6be15" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://datcp.wi.gov/Documents/PIBAnnualReport2019.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (accessed 10 May 2021).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -10340,51 +10340,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Trichoferus campestris</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId65596a395b1e11607" w:history="1">
+      <w:hyperlink r:id="rId18066a53d0dc6c1df" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -10469,81 +10469,81 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">39</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 51-54. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId56616a395b1e116d8" w:history="1">
+      <w:hyperlink r:id="rId39956a53d0dc6c2bb" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2338.2009.02236.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="33356547" name="name56396a395b1e11763" descr="eu_funding_250.png"/>
+            <wp:docPr id="20067635" name="name49336a53d0dc6c318" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId91966a395b1e11762" cstate="print"/>
+                    <a:blip r:embed="rId64526a53d0dc6c317" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -10641,137 +10641,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="27318443">
+  <w:abstractNum w:abstractNumId="50681699">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="43327981">
+    <w:lvl w:ilvl="0" w:tplc="34852565">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="43327981" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="34852565" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="43327981" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="34852565" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="43327981" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="34852565" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="43327981" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="34852565" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="43327981" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="34852565" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="43327981" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="34852565" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="43327981" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="34852565" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="43327981" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="34852565" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="27318442">
+  <w:abstractNum w:abstractNumId="50681698">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="24123580">
+    <w:lvl w:ilvl="0" w:tplc="19144668">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -11523,55 +11523,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="27318442">
-    <w:abstractNumId w:val="27318442"/>
+  <w:num w:numId="50681698">
+    <w:abstractNumId w:val="50681698"/>
   </w:num>
-  <w:num w:numId="27318443">
-    <w:abstractNumId w:val="27318443"/>
+  <w:num w:numId="50681699">
+    <w:abstractNumId w:val="50681699"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -23121,51 +23121,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId583990560" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId500674973" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId60726a395b1e0c216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/HESOCA/" TargetMode="External"/><Relationship Id="rId66906a395b1e0c25c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/HESOCA/categorization" TargetMode="External"/><Relationship Id="rId51266a395b1e0cc10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/HESOCA/photos" TargetMode="External"/><Relationship Id="rId54786a395b1e0fb51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ag.umass.edu/sites/ag.umass.edu/files/pdf-doc-ppt/aitkenhead_ppq_pest_detection_2020-2021_inv_insect_series_handout.pdf" TargetMode="External"/><Relationship Id="rId14676a395b1e0fbf9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sdda.sd.gov/conservation-forestry/forest-health/tree-pest-alerts/default.aspx" TargetMode="External"/><Relationship Id="rId91516a395b1e0fdbd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ipmsymposium.org/2015/Documents/Posters/130_Watson.pdf" TargetMode="External"/><Relationship Id="rId78836a395b1e0ff56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.ceris.purdue.edu/file/3869" TargetMode="External"/><Relationship Id="rId25286a395b1e0ffb5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://pest.ceris.purdue.edu/map.php?code=INALQPA&amp;year=2020" TargetMode="External"/><Relationship Id="rId85776a395b1e101c5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.zin.ru/animalia/coleoptera/rus/danlists.htm" TargetMode="External"/><Relationship Id="rId23216a395b1e10294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://secure.fera.defra.gov.uk/phiw/riskRegister/downloadExternalPra.cfm?id=3931" TargetMode="External"/><Relationship Id="rId84446a395b1e10331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ippc.int/en/publications/regulation-wood-packaging-material-international-trade-0/" TargetMode="External"/><Relationship Id="rId87096a395b1e10b01" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mda.state.mn.us/sites/default/files/2020-02/mda-forestlandscape-2019.pdf" TargetMode="External"/><Relationship Id="rId97016a395b1e10bc0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eprints.lib.hokudai.ac.jp/dspace/bitstream/2115/9135/1/2(2)_p62-86.pdf" TargetMode="External"/><Relationship Id="rId53426a395b1e10cf8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.agriculture.pa.gov/Plants_Land_Water/PlantIndustry/Entomology/Documents/PA%202016%20Entomology%20Program%20Highlights.pdf" TargetMode="External"/><Relationship Id="rId74426a395b1e10db6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nationalplantboard.org/wp-content/uploads/docs/2017_meeting/pfister_furniturebeetle.pdf" TargetMode="External"/><Relationship Id="rId19526a395b1e10f0f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://digitalcommons.usu.edu/extension_curall/1957" TargetMode="External"/><Relationship Id="rId54866a395b1e10f6d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://idtools.org/screeningaids/2019/Trichoferus%20campestris.pdf" TargetMode="External"/><Relationship Id="rId65736a395b1e11029" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://extension.usu.edu/pests/files/pubs/invasive-landscape.pdf" TargetMode="External"/><Relationship Id="rId51156a395b1e110c4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://titan.gbif.fr/accueil_uk.html" TargetMode="External"/><Relationship Id="rId31036a395b1e1113f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://digital.outdoornebraska.gov/i/1187402-nebraskaland-december-2019/61" TargetMode="External"/><Relationship Id="rId73006a395b1e1119e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://oda.direct/PlantAnnualReport" TargetMode="External"/><Relationship Id="rId35816a395b1e111fb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ag.utah.gov/documents/Insect_Velvet_Longhorn_Beetle.pdf" TargetMode="External"/><Relationship Id="rId70586a395b1e11239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://datcp.wi.gov/Documents/PIBAnnualReport2019.pdf" TargetMode="External"/><Relationship Id="rId65596a395b1e11607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId56616a395b1e116d8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.2009.02236.x" TargetMode="External"/><Relationship Id="rId88726a395b1e0caef" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId88726a395b1e0caef.jpg"/><Relationship Id="rId14806a395b1e0e886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId14806a395b1e0e886.jpg"/><Relationship Id="rId91966a395b1e11762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId91966a395b1e11762.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId619988831" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId375576029" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId92416a53d0dc66fdf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/HESOCA/" TargetMode="External"/><Relationship Id="rId10796a53d0dc67023" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/HESOCA/categorization" TargetMode="External"/><Relationship Id="rId65826a53d0dc67725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/HESOCA/photos" TargetMode="External"/><Relationship Id="rId62266a53d0dc6a72c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ag.umass.edu/sites/ag.umass.edu/files/pdf-doc-ppt/aitkenhead_ppq_pest_detection_2020-2021_inv_insect_series_handout.pdf" TargetMode="External"/><Relationship Id="rId12606a53d0dc6a7d3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sdda.sd.gov/conservation-forestry/forest-health/tree-pest-alerts/default.aspx" TargetMode="External"/><Relationship Id="rId24076a53d0dc6a989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ipmsymposium.org/2015/Documents/Posters/130_Watson.pdf" TargetMode="External"/><Relationship Id="rId76376a53d0dc6ab2a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.ceris.purdue.edu/file/3869" TargetMode="External"/><Relationship Id="rId65476a53d0dc6ab8d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://pest.ceris.purdue.edu/map.php?code=INALQPA&amp;year=2020" TargetMode="External"/><Relationship Id="rId77526a53d0dc6ada2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.zin.ru/animalia/coleoptera/rus/danlists.htm" TargetMode="External"/><Relationship Id="rId70186a53d0dc6ae72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://secure.fera.defra.gov.uk/phiw/riskRegister/downloadExternalPra.cfm?id=3931" TargetMode="External"/><Relationship Id="rId25996a53d0dc6af10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ippc.int/en/publications/regulation-wood-packaging-material-international-trade-0/" TargetMode="External"/><Relationship Id="rId47716a53d0dc6b6d5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mda.state.mn.us/sites/default/files/2020-02/mda-forestlandscape-2019.pdf" TargetMode="External"/><Relationship Id="rId49436a53d0dc6b798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eprints.lib.hokudai.ac.jp/dspace/bitstream/2115/9135/1/2(2)_p62-86.pdf" TargetMode="External"/><Relationship Id="rId39826a53d0dc6b8d1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.agriculture.pa.gov/Plants_Land_Water/PlantIndustry/Entomology/Documents/PA%202016%20Entomology%20Program%20Highlights.pdf" TargetMode="External"/><Relationship Id="rId39226a53d0dc6b98f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nationalplantboard.org/wp-content/uploads/docs/2017_meeting/pfister_furniturebeetle.pdf" TargetMode="External"/><Relationship Id="rId45626a53d0dc6bae7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://digitalcommons.usu.edu/extension_curall/1957" TargetMode="External"/><Relationship Id="rId42396a53d0dc6bb45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://idtools.org/screeningaids/2019/Trichoferus%20campestris.pdf" TargetMode="External"/><Relationship Id="rId70206a53d0dc6bc02" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://extension.usu.edu/pests/files/pubs/invasive-landscape.pdf" TargetMode="External"/><Relationship Id="rId37906a53d0dc6bc9e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://titan.gbif.fr/accueil_uk.html" TargetMode="External"/><Relationship Id="rId85836a53d0dc6bd1a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://digital.outdoornebraska.gov/i/1187402-nebraskaland-december-2019/61" TargetMode="External"/><Relationship Id="rId16826a53d0dc6bd79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://oda.direct/PlantAnnualReport" TargetMode="External"/><Relationship Id="rId62166a53d0dc6bdd7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ag.utah.gov/documents/Insect_Velvet_Longhorn_Beetle.pdf" TargetMode="External"/><Relationship Id="rId86346a53d0dc6be15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://datcp.wi.gov/Documents/PIBAnnualReport2019.pdf" TargetMode="External"/><Relationship Id="rId18066a53d0dc6c1df" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId39956a53d0dc6c2bb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.2009.02236.x" TargetMode="External"/><Relationship Id="rId25196a53d0dc675fa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId25196a53d0dc675fa.jpg"/><Relationship Id="rId87526a53d0dc69463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId87526a53d0dc69463.jpg"/><Relationship Id="rId64526a53d0dc6c317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId64526a53d0dc6c317.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>