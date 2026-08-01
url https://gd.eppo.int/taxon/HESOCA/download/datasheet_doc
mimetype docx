--- v13 (2026-07-12)
+++ v14 (2026-08-01)
@@ -424,88 +424,88 @@
               <w:t xml:space="preserve"> (Heyden)</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Chinese longhorned beetle (US), mulberry borer, mulberry longhorn beetle, velvet longhorned beetle (US)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92416a53d0dc66fdf" w:history="1">
+            <w:hyperlink r:id="rId43856a6e68c75592b" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> A2 list</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10796a53d0dc67023" w:history="1">
+            <w:hyperlink r:id="rId94206a6e68c755971" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -519,86 +519,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> HESOCA</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="70809465" name="name38956a53d0dc675fc" descr="13421.jpg"/>
+                  <wp:docPr id="9539972" name="name56686a6e68c756231" descr="13421.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="13421.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId25196a53d0dc675fa" cstate="print"/>
+                          <a:blip r:embed="rId49816a6e68c75622f" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId65826a53d0dc67725" w:history="1">
+            <w:hyperlink r:id="rId65436a6e68c756362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -3506,63 +3506,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">., 2020; Rodman, 2020; Aitkenhead, 2021; Vlach, 2021). The current distribution is provided below.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="21191675" name="name32176a53d0dc69467" descr="HESOCA_distribution_map.jpg"/>
+            <wp:docPr id="64107036" name="name77006a6e68c7583d1" descr="HESOCA_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="HESOCA_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId87526a53d0dc69463" cstate="print"/>
+                    <a:blip r:embed="rId71336a6e68c7583cd" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -6142,51 +6142,51 @@
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">REFERENCES</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Aitkenhead K (2021) USDA APHIS PPQ responses and program highlights in 2020. Available at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId62266a53d0dc6a72c" w:history="1">
+      <w:hyperlink r:id="rId85326a6e68c759dbf" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://ag.umass.edu/sites/ag.umass.edu/files/pdf-doc-ppt/aitkenhead_ppq_pest_detection_2020-2021_inv_insect_series_handout.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (accessed on 10 May 2021).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -6241,51 +6241,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">17</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(26): 2-3. Available at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId12606a53d0dc6a7d3" w:history="1">
+      <w:hyperlink r:id="rId81026a6e68c759e64" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://sdda.sd.gov/conservation-forestry/forest-health/tree-pest-alerts/default.aspx</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (accessed 10 May 2021).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -6505,51 +6505,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Faldermann from Utah. Poster presented at the 8</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:position w:val="4"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t xml:space="preserve">th</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> International IPM Symposium (Salt Lake City, US, 2018-03-23/26). Available at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId24076a53d0dc6a989" w:history="1">
+      <w:hyperlink r:id="rId16386a6e68c75a019" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://ipmsymposium.org/2015/Documents/Posters/130_Watson.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (accessed 10 May 2021).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -6760,51 +6760,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CAPS (Cooperative Agricultural Pest Survey) (2019) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Trichoferus campestris</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> pest datasheet. Available at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId76376a53d0dc6ab2a" w:history="1">
+      <w:hyperlink r:id="rId61466a6e68c75a1b0" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://download.ceris.purdue.edu/file/3869</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (accessed 10 May 2021).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -6819,51 +6819,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CERIS (Center for Environmental and Research Information Systems) (2020) Survey status of velvet longhorned beetle -</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Trichoferus campestris</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (2020). Available at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId65476a53d0dc6ab8d" w:history="1">
+      <w:hyperlink r:id="rId82096a6e68c75a20e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://pest.ceris.purdue.edu/map.php?code=INALQPA&amp;year=2020</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (accessed 10 May 2021).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -7148,51 +7148,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Nauka, Krasnodar (RU) (in Russian).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Danilevsky ML (2019) Catalogue of Palaearctic Cerambycoidea. Available at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId77526a53d0dc6ada2" w:history="1">
+      <w:hyperlink r:id="rId70226a6e68c75a42b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.zin.ru/animalia/coleoptera/rus/danlists.htm</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (accessed 10 May 2021).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -7276,51 +7276,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Defra (Department for Environment, Food &amp; Rural Affairs) (2015) Rapid pest risk analysis for </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Trichoferus campestris</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Available at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId70186a53d0dc6ae72" w:history="1">
+      <w:hyperlink r:id="rId54826a6e68c75a4fa" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://secure.fera.defra.gov.uk/phiw/riskRegister/downloadExternalPra.cfm?id=3931</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (accessed 10 May 2021).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -7373,51 +7373,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 501-537.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">FAO (Food and Agriculture Organization) (2019) International standards for phytosanitary measures No. 15. Regulation of wood packaging material in international trade. FAO, Rome (IT). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId25996a53d0dc6af10" w:history="1">
+      <w:hyperlink r:id="rId76236a6e68c75a598" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.ippc.int/en/publications/regulation-wood-packaging-material-international-trade-0/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (accessed on 10 May 2021).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -8595,51 +8595,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, pp. 88–89. Lesnaya Promyshlennost’, Moscow (RU) (in Russian).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">MNDA (Minnesota Department of Agriculture) (2020) Status of invasive forest and landscape pests in Minnesota 2019. Available at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId47716a53d0dc6b6d5" w:history="1">
+      <w:hyperlink r:id="rId80676a6e68c75ad50" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.mda.state.mn.us/sites/default/files/2020-02/mda-forestlandscape-2019.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (accessed 10 May 2021).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -8712,51 +8712,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(2), 62-86. Available at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId49436a53d0dc6b798" w:history="1">
+      <w:hyperlink r:id="rId76996a6e68c75ae0d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://eprints.lib.hokudai.ac.jp/dspace/bitstream/2115/9135/1/2(2)_p62-86.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (accessed on 10 May 2021).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -8905,51 +8905,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Izdatel’stvo Zoologicheskogo Instituta Akademii Nauk SSSR, Vol. 1, Moscow–Leningrad (RU) (in Russian).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">PDA (Pennsylvania Department of Agriculture) (2016) Pennsylvania Department of Agriculture 2016 Entomology Program Summary. Available at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId39826a53d0dc6b8d1" w:history="1">
+      <w:hyperlink r:id="rId65426a6e68c75af53" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.agriculture.pa.gov/Plants_Land_Water/PlantIndustry/Entomology/Documents/PA%202016%20Entomology%20Program%20Highlights.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (accessed 10 May 2021).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -9022,51 +9022,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 59–62.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Pfister S &amp; Valdez R (2017) Velvet longhorned beetle status in the United States. NPB Annual Meeting (Savannah, US, 2017-08-13/17). Available at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId39226a53d0dc6b98f" w:history="1">
+      <w:hyperlink r:id="rId32916a6e68c75b010" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://nationalplantboard.org/wp-content/uploads/docs/2017_meeting/pfister_furniturebeetle.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (last accessed 10 May 2020).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -9237,51 +9237,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">campestris</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Faldermann)). Utah Pests Fact Sheets (ENT-208-19-PR). Utah State University Extension and Utah Plant Pest Diagnostic Laboratory, Logan, UT. 5 pp. Available at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId45626a53d0dc6bae7" w:history="1">
+      <w:hyperlink r:id="rId66126a6e68c75b167" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://digitalcommons.usu.edu/extension_curall/1957</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (accessed 10 May 2021).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -9296,51 +9296,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Royals HR &amp; Gilligan TM (2019) Screening aid; velvet longhorn beetle </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Trichoferus campestris</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Faldermann). USDA-APHIS-PPQ Identification Technology Program. Fort Collins, Colorado. Available at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId42396a53d0dc6bb45" w:history="1">
+      <w:hyperlink r:id="rId70356a6e68c75b1c5" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://idtools.org/screeningaids/2019/Trichoferus%20campestris.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (accessed 10 May 2021).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -9413,51 +9413,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> 211-214.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Spears L, Mull A, Fabiszak A, Murray M, Davis R, Alston D &amp; Ramirez R (2020) Invasive pests of landscape trees in Utah. Utah State University Extension. Available at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId70206a53d0dc6bc02" w:history="1">
+      <w:hyperlink r:id="rId40596a6e68c75b280" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://extension.usu.edu/pests/files/pubs/invasive-landscape.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (accessed 10 May 2021).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -9510,51 +9510,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 121–284.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Tavakilian G &amp; Chevillotte H (2020). Titan database about longhorns or timber-beetles (Cerambycidae). Available at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId37906a53d0dc6bc9e" w:history="1">
+      <w:hyperlink r:id="rId98656a6e68c75b31c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://titan.gbif.fr/accueil_uk.html</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (accessed 10 May 2021).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -9589,51 +9589,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">97</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(10), 62. Available at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId85836a53d0dc6bd1a" w:history="1">
+      <w:hyperlink r:id="rId13556a6e68c75b397" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://digital.outdoornebraska.gov/i/1187402-nebraskaland-december-2019/61</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">? (last accessed 15 March 2021).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -9648,51 +9648,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Vlach J (2021) High-tech sites survey. In </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Annual Report 2020, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">p 33. Oregon Department of Agriculture [Portland, Oregon] Available at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId16826a53d0dc6bd79" w:history="1">
+      <w:hyperlink r:id="rId31346a6e68c75b3f6" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://oda.direct/PlantAnnualReport</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (accessed 10 May 2021).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -9707,90 +9707,90 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Watson K, Pratt CA, Caputo J (2016) Total records of velvet longhorn beetle </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Trichoferus campestris</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Faldermann (Coleoptera, Cerambycidae) from Utah. Available at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId62166a53d0dc6bdd7" w:history="1">
+      <w:hyperlink r:id="rId34046a6e68c75b454" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://ag.utah.gov/documents/Insect_Velvet_Longhorn_Beetle.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (accessed 10 May 2021).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">WDATCP (Wisconsin Department of Agriculture, Trade and Consumer Protection) (2020) Annual report 2019. Available at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId86346a53d0dc6be15" w:history="1">
+      <w:hyperlink r:id="rId85516a6e68c75b491" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://datcp.wi.gov/Documents/PIBAnnualReport2019.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (accessed 10 May 2021).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -10340,51 +10340,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Trichoferus campestris</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId18066a53d0dc6c1df" w:history="1">
+      <w:hyperlink r:id="rId88216a6e68c75b86c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -10469,81 +10469,81 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">39</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 51-54. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId39956a53d0dc6c2bb" w:history="1">
+      <w:hyperlink r:id="rId82066a6e68c75b93d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2338.2009.02236.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="20067635" name="name49336a53d0dc6c318" descr="eu_funding_250.png"/>
+            <wp:docPr id="50297166" name="name44746a6e68c75b9d9" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId64526a53d0dc6c317" cstate="print"/>
+                    <a:blip r:embed="rId93786a6e68c75b9d8" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -10641,137 +10641,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="50681699">
+  <w:abstractNum w:abstractNumId="12174537">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="34852565">
+    <w:lvl w:ilvl="0" w:tplc="65252502">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="34852565" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="65252502" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="34852565" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="65252502" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="34852565" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="65252502" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="34852565" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="65252502" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="34852565" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="65252502" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="34852565" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="65252502" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="34852565" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="65252502" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="34852565" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="65252502" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="50681698">
+  <w:abstractNum w:abstractNumId="12174536">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="19144668">
+    <w:lvl w:ilvl="0" w:tplc="89847487">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -11523,55 +11523,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="50681698">
-    <w:abstractNumId w:val="50681698"/>
+  <w:num w:numId="12174536">
+    <w:abstractNumId w:val="12174536"/>
   </w:num>
-  <w:num w:numId="50681699">
-    <w:abstractNumId w:val="50681699"/>
+  <w:num w:numId="12174537">
+    <w:abstractNumId w:val="12174537"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -23121,51 +23121,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId619988831" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId375576029" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId92416a53d0dc66fdf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/HESOCA/" TargetMode="External"/><Relationship Id="rId10796a53d0dc67023" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/HESOCA/categorization" TargetMode="External"/><Relationship Id="rId65826a53d0dc67725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/HESOCA/photos" TargetMode="External"/><Relationship Id="rId62266a53d0dc6a72c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ag.umass.edu/sites/ag.umass.edu/files/pdf-doc-ppt/aitkenhead_ppq_pest_detection_2020-2021_inv_insect_series_handout.pdf" TargetMode="External"/><Relationship Id="rId12606a53d0dc6a7d3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sdda.sd.gov/conservation-forestry/forest-health/tree-pest-alerts/default.aspx" TargetMode="External"/><Relationship Id="rId24076a53d0dc6a989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ipmsymposium.org/2015/Documents/Posters/130_Watson.pdf" TargetMode="External"/><Relationship Id="rId76376a53d0dc6ab2a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.ceris.purdue.edu/file/3869" TargetMode="External"/><Relationship Id="rId65476a53d0dc6ab8d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://pest.ceris.purdue.edu/map.php?code=INALQPA&amp;year=2020" TargetMode="External"/><Relationship Id="rId77526a53d0dc6ada2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.zin.ru/animalia/coleoptera/rus/danlists.htm" TargetMode="External"/><Relationship Id="rId70186a53d0dc6ae72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://secure.fera.defra.gov.uk/phiw/riskRegister/downloadExternalPra.cfm?id=3931" TargetMode="External"/><Relationship Id="rId25996a53d0dc6af10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ippc.int/en/publications/regulation-wood-packaging-material-international-trade-0/" TargetMode="External"/><Relationship Id="rId47716a53d0dc6b6d5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mda.state.mn.us/sites/default/files/2020-02/mda-forestlandscape-2019.pdf" TargetMode="External"/><Relationship Id="rId49436a53d0dc6b798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eprints.lib.hokudai.ac.jp/dspace/bitstream/2115/9135/1/2(2)_p62-86.pdf" TargetMode="External"/><Relationship Id="rId39826a53d0dc6b8d1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.agriculture.pa.gov/Plants_Land_Water/PlantIndustry/Entomology/Documents/PA%202016%20Entomology%20Program%20Highlights.pdf" TargetMode="External"/><Relationship Id="rId39226a53d0dc6b98f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nationalplantboard.org/wp-content/uploads/docs/2017_meeting/pfister_furniturebeetle.pdf" TargetMode="External"/><Relationship Id="rId45626a53d0dc6bae7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://digitalcommons.usu.edu/extension_curall/1957" TargetMode="External"/><Relationship Id="rId42396a53d0dc6bb45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://idtools.org/screeningaids/2019/Trichoferus%20campestris.pdf" TargetMode="External"/><Relationship Id="rId70206a53d0dc6bc02" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://extension.usu.edu/pests/files/pubs/invasive-landscape.pdf" TargetMode="External"/><Relationship Id="rId37906a53d0dc6bc9e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://titan.gbif.fr/accueil_uk.html" TargetMode="External"/><Relationship Id="rId85836a53d0dc6bd1a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://digital.outdoornebraska.gov/i/1187402-nebraskaland-december-2019/61" TargetMode="External"/><Relationship Id="rId16826a53d0dc6bd79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://oda.direct/PlantAnnualReport" TargetMode="External"/><Relationship Id="rId62166a53d0dc6bdd7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ag.utah.gov/documents/Insect_Velvet_Longhorn_Beetle.pdf" TargetMode="External"/><Relationship Id="rId86346a53d0dc6be15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://datcp.wi.gov/Documents/PIBAnnualReport2019.pdf" TargetMode="External"/><Relationship Id="rId18066a53d0dc6c1df" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId39956a53d0dc6c2bb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.2009.02236.x" TargetMode="External"/><Relationship Id="rId25196a53d0dc675fa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId25196a53d0dc675fa.jpg"/><Relationship Id="rId87526a53d0dc69463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId87526a53d0dc69463.jpg"/><Relationship Id="rId64526a53d0dc6c317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId64526a53d0dc6c317.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId473161105" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId879355538" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId43856a6e68c75592b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/HESOCA/" TargetMode="External"/><Relationship Id="rId94206a6e68c755971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/HESOCA/categorization" TargetMode="External"/><Relationship Id="rId65436a6e68c756362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/HESOCA/photos" TargetMode="External"/><Relationship Id="rId85326a6e68c759dbf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ag.umass.edu/sites/ag.umass.edu/files/pdf-doc-ppt/aitkenhead_ppq_pest_detection_2020-2021_inv_insect_series_handout.pdf" TargetMode="External"/><Relationship Id="rId81026a6e68c759e64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sdda.sd.gov/conservation-forestry/forest-health/tree-pest-alerts/default.aspx" TargetMode="External"/><Relationship Id="rId16386a6e68c75a019" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ipmsymposium.org/2015/Documents/Posters/130_Watson.pdf" TargetMode="External"/><Relationship Id="rId61466a6e68c75a1b0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.ceris.purdue.edu/file/3869" TargetMode="External"/><Relationship Id="rId82096a6e68c75a20e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://pest.ceris.purdue.edu/map.php?code=INALQPA&amp;year=2020" TargetMode="External"/><Relationship Id="rId70226a6e68c75a42b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.zin.ru/animalia/coleoptera/rus/danlists.htm" TargetMode="External"/><Relationship Id="rId54826a6e68c75a4fa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://secure.fera.defra.gov.uk/phiw/riskRegister/downloadExternalPra.cfm?id=3931" TargetMode="External"/><Relationship Id="rId76236a6e68c75a598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ippc.int/en/publications/regulation-wood-packaging-material-international-trade-0/" TargetMode="External"/><Relationship Id="rId80676a6e68c75ad50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mda.state.mn.us/sites/default/files/2020-02/mda-forestlandscape-2019.pdf" TargetMode="External"/><Relationship Id="rId76996a6e68c75ae0d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eprints.lib.hokudai.ac.jp/dspace/bitstream/2115/9135/1/2(2)_p62-86.pdf" TargetMode="External"/><Relationship Id="rId65426a6e68c75af53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.agriculture.pa.gov/Plants_Land_Water/PlantIndustry/Entomology/Documents/PA%202016%20Entomology%20Program%20Highlights.pdf" TargetMode="External"/><Relationship Id="rId32916a6e68c75b010" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nationalplantboard.org/wp-content/uploads/docs/2017_meeting/pfister_furniturebeetle.pdf" TargetMode="External"/><Relationship Id="rId66126a6e68c75b167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://digitalcommons.usu.edu/extension_curall/1957" TargetMode="External"/><Relationship Id="rId70356a6e68c75b1c5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://idtools.org/screeningaids/2019/Trichoferus%20campestris.pdf" TargetMode="External"/><Relationship Id="rId40596a6e68c75b280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://extension.usu.edu/pests/files/pubs/invasive-landscape.pdf" TargetMode="External"/><Relationship Id="rId98656a6e68c75b31c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://titan.gbif.fr/accueil_uk.html" TargetMode="External"/><Relationship Id="rId13556a6e68c75b397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://digital.outdoornebraska.gov/i/1187402-nebraskaland-december-2019/61" TargetMode="External"/><Relationship Id="rId31346a6e68c75b3f6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://oda.direct/PlantAnnualReport" TargetMode="External"/><Relationship Id="rId34046a6e68c75b454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ag.utah.gov/documents/Insect_Velvet_Longhorn_Beetle.pdf" TargetMode="External"/><Relationship Id="rId85516a6e68c75b491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://datcp.wi.gov/Documents/PIBAnnualReport2019.pdf" TargetMode="External"/><Relationship Id="rId88216a6e68c75b86c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId82066a6e68c75b93d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.2009.02236.x" TargetMode="External"/><Relationship Id="rId49816a6e68c75622f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId49816a6e68c75622f.jpg"/><Relationship Id="rId71336a6e68c7583cd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId71336a6e68c7583cd.jpg"/><Relationship Id="rId93786a6e68c75b9d8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId93786a6e68c75b9d8.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>