--- v14 (2026-08-01)
+++ v15 (2026-08-22)
@@ -424,88 +424,88 @@
               <w:t xml:space="preserve"> (Heyden)</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Chinese longhorned beetle (US), mulberry borer, mulberry longhorn beetle, velvet longhorned beetle (US)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43856a6e68c75592b" w:history="1">
+            <w:hyperlink r:id="rId63186a8a13356a9d6" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> A2 list</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94206a6e68c755971" w:history="1">
+            <w:hyperlink r:id="rId82946a8a13356aa27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -519,86 +519,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> HESOCA</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="9539972" name="name56686a6e68c756231" descr="13421.jpg"/>
+                  <wp:docPr id="92019644" name="name90686a8a13356aaf1" descr="13421.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="13421.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId49816a6e68c75622f" cstate="print"/>
+                          <a:blip r:embed="rId32706a8a13356aaf0" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId65436a6e68c756362" w:history="1">
+            <w:hyperlink r:id="rId57796a8a13356abf9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -3506,63 +3506,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">., 2020; Rodman, 2020; Aitkenhead, 2021; Vlach, 2021). The current distribution is provided below.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="64107036" name="name77006a6e68c7583d1" descr="HESOCA_distribution_map.jpg"/>
+            <wp:docPr id="50886420" name="name72726a8a13356c057" descr="HESOCA_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="HESOCA_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId71336a6e68c7583cd" cstate="print"/>
+                    <a:blip r:embed="rId21326a8a13356c055" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -6142,51 +6142,51 @@
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">REFERENCES</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Aitkenhead K (2021) USDA APHIS PPQ responses and program highlights in 2020. Available at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId85326a6e68c759dbf" w:history="1">
+      <w:hyperlink r:id="rId78176a8a13356d32a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://ag.umass.edu/sites/ag.umass.edu/files/pdf-doc-ppt/aitkenhead_ppq_pest_detection_2020-2021_inv_insect_series_handout.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (accessed on 10 May 2021).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -6241,51 +6241,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">17</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(26): 2-3. Available at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId81026a6e68c759e64" w:history="1">
+      <w:hyperlink r:id="rId76366a8a13356d3d2" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://sdda.sd.gov/conservation-forestry/forest-health/tree-pest-alerts/default.aspx</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (accessed 10 May 2021).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -6505,51 +6505,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Faldermann from Utah. Poster presented at the 8</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:position w:val="4"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t xml:space="preserve">th</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> International IPM Symposium (Salt Lake City, US, 2018-03-23/26). Available at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId16386a6e68c75a019" w:history="1">
+      <w:hyperlink r:id="rId85686a8a13356d5a6" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://ipmsymposium.org/2015/Documents/Posters/130_Watson.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (accessed 10 May 2021).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -6760,51 +6760,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CAPS (Cooperative Agricultural Pest Survey) (2019) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Trichoferus campestris</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> pest datasheet. Available at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId61466a6e68c75a1b0" w:history="1">
+      <w:hyperlink r:id="rId27286a8a13356d74c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://download.ceris.purdue.edu/file/3869</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (accessed 10 May 2021).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -6819,51 +6819,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CERIS (Center for Environmental and Research Information Systems) (2020) Survey status of velvet longhorned beetle -</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Trichoferus campestris</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (2020). Available at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId82096a6e68c75a20e" w:history="1">
+      <w:hyperlink r:id="rId95166a8a13356d7ae" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://pest.ceris.purdue.edu/map.php?code=INALQPA&amp;year=2020</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (accessed 10 May 2021).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -7148,51 +7148,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Nauka, Krasnodar (RU) (in Russian).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Danilevsky ML (2019) Catalogue of Palaearctic Cerambycoidea. Available at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId70226a6e68c75a42b" w:history="1">
+      <w:hyperlink r:id="rId50086a8a13356d9de" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.zin.ru/animalia/coleoptera/rus/danlists.htm</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (accessed 10 May 2021).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -7276,51 +7276,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Defra (Department for Environment, Food &amp; Rural Affairs) (2015) Rapid pest risk analysis for </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Trichoferus campestris</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Available at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId54826a6e68c75a4fa" w:history="1">
+      <w:hyperlink r:id="rId36806a8a13356dab2" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://secure.fera.defra.gov.uk/phiw/riskRegister/downloadExternalPra.cfm?id=3931</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (accessed 10 May 2021).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -7373,51 +7373,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 501-537.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">FAO (Food and Agriculture Organization) (2019) International standards for phytosanitary measures No. 15. Regulation of wood packaging material in international trade. FAO, Rome (IT). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId76236a6e68c75a598" w:history="1">
+      <w:hyperlink r:id="rId92996a8a13356db55" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.ippc.int/en/publications/regulation-wood-packaging-material-international-trade-0/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (accessed on 10 May 2021).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -8595,51 +8595,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, pp. 88–89. Lesnaya Promyshlennost’, Moscow (RU) (in Russian).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">MNDA (Minnesota Department of Agriculture) (2020) Status of invasive forest and landscape pests in Minnesota 2019. Available at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId80676a6e68c75ad50" w:history="1">
+      <w:hyperlink r:id="rId26446a8a13356e39e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.mda.state.mn.us/sites/default/files/2020-02/mda-forestlandscape-2019.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (accessed 10 May 2021).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -8712,51 +8712,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(2), 62-86. Available at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId76996a6e68c75ae0d" w:history="1">
+      <w:hyperlink r:id="rId63886a8a13356e466" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://eprints.lib.hokudai.ac.jp/dspace/bitstream/2115/9135/1/2(2)_p62-86.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (accessed on 10 May 2021).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -8905,51 +8905,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Izdatel’stvo Zoologicheskogo Instituta Akademii Nauk SSSR, Vol. 1, Moscow–Leningrad (RU) (in Russian).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">PDA (Pennsylvania Department of Agriculture) (2016) Pennsylvania Department of Agriculture 2016 Entomology Program Summary. Available at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId65426a6e68c75af53" w:history="1">
+      <w:hyperlink r:id="rId52136a8a13356e5cc" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.agriculture.pa.gov/Plants_Land_Water/PlantIndustry/Entomology/Documents/PA%202016%20Entomology%20Program%20Highlights.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (accessed 10 May 2021).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -9022,51 +9022,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 59–62.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Pfister S &amp; Valdez R (2017) Velvet longhorned beetle status in the United States. NPB Annual Meeting (Savannah, US, 2017-08-13/17). Available at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId32916a6e68c75b010" w:history="1">
+      <w:hyperlink r:id="rId25136a8a13356e691" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://nationalplantboard.org/wp-content/uploads/docs/2017_meeting/pfister_furniturebeetle.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (last accessed 10 May 2020).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -9237,51 +9237,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">campestris</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Faldermann)). Utah Pests Fact Sheets (ENT-208-19-PR). Utah State University Extension and Utah Plant Pest Diagnostic Laboratory, Logan, UT. 5 pp. Available at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId66126a6e68c75b167" w:history="1">
+      <w:hyperlink r:id="rId93386a8a13356e7f4" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://digitalcommons.usu.edu/extension_curall/1957</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (accessed 10 May 2021).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -9296,51 +9296,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Royals HR &amp; Gilligan TM (2019) Screening aid; velvet longhorn beetle </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Trichoferus campestris</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Faldermann). USDA-APHIS-PPQ Identification Technology Program. Fort Collins, Colorado. Available at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId70356a6e68c75b1c5" w:history="1">
+      <w:hyperlink r:id="rId66116a8a13356e855" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://idtools.org/screeningaids/2019/Trichoferus%20campestris.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (accessed 10 May 2021).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -9413,51 +9413,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> 211-214.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Spears L, Mull A, Fabiszak A, Murray M, Davis R, Alston D &amp; Ramirez R (2020) Invasive pests of landscape trees in Utah. Utah State University Extension. Available at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId40596a6e68c75b280" w:history="1">
+      <w:hyperlink r:id="rId73846a8a13356e916" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://extension.usu.edu/pests/files/pubs/invasive-landscape.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (accessed 10 May 2021).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -9510,51 +9510,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 121–284.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Tavakilian G &amp; Chevillotte H (2020). Titan database about longhorns or timber-beetles (Cerambycidae). Available at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId98656a6e68c75b31c" w:history="1">
+      <w:hyperlink r:id="rId60836a8a13356e9b6" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://titan.gbif.fr/accueil_uk.html</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (accessed 10 May 2021).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -9589,51 +9589,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">97</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(10), 62. Available at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId13556a6e68c75b397" w:history="1">
+      <w:hyperlink r:id="rId34896a8a13356ea34" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://digital.outdoornebraska.gov/i/1187402-nebraskaland-december-2019/61</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">? (last accessed 15 March 2021).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -9648,51 +9648,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Vlach J (2021) High-tech sites survey. In </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Annual Report 2020, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">p 33. Oregon Department of Agriculture [Portland, Oregon] Available at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId31346a6e68c75b3f6" w:history="1">
+      <w:hyperlink r:id="rId28726a8a13356ea97" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://oda.direct/PlantAnnualReport</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (accessed 10 May 2021).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -9707,90 +9707,90 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Watson K, Pratt CA, Caputo J (2016) Total records of velvet longhorn beetle </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Trichoferus campestris</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Faldermann (Coleoptera, Cerambycidae) from Utah. Available at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId34046a6e68c75b454" w:history="1">
+      <w:hyperlink r:id="rId77486a8a13356eaf6" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://ag.utah.gov/documents/Insect_Velvet_Longhorn_Beetle.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (accessed 10 May 2021).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">WDATCP (Wisconsin Department of Agriculture, Trade and Consumer Protection) (2020) Annual report 2019. Available at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId85516a6e68c75b491" w:history="1">
+      <w:hyperlink r:id="rId73776a8a13356eb35" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://datcp.wi.gov/Documents/PIBAnnualReport2019.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (accessed 10 May 2021).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -10340,51 +10340,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Trichoferus campestris</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId88216a6e68c75b86c" w:history="1">
+      <w:hyperlink r:id="rId29376a8a13356ef0c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -10469,81 +10469,81 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">39</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 51-54. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId82066a6e68c75b93d" w:history="1">
+      <w:hyperlink r:id="rId86486a8a13356efe7" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2338.2009.02236.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="50297166" name="name44746a6e68c75b9d9" descr="eu_funding_250.png"/>
+            <wp:docPr id="53283100" name="name53056a8a13356f054" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId93786a6e68c75b9d8" cstate="print"/>
+                    <a:blip r:embed="rId65976a8a13356f053" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -10641,137 +10641,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="12174537">
+  <w:abstractNum w:abstractNumId="22428792">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="65252502">
+    <w:lvl w:ilvl="0" w:tplc="45067576">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="65252502" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="45067576" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="65252502" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="45067576" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="65252502" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="45067576" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="65252502" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="45067576" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="65252502" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="45067576" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="65252502" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="45067576" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="65252502" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="45067576" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="65252502" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="45067576" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="12174536">
+  <w:abstractNum w:abstractNumId="22428791">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="89847487">
+    <w:lvl w:ilvl="0" w:tplc="45825809">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -11523,55 +11523,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="12174536">
-    <w:abstractNumId w:val="12174536"/>
+  <w:num w:numId="22428791">
+    <w:abstractNumId w:val="22428791"/>
   </w:num>
-  <w:num w:numId="12174537">
-    <w:abstractNumId w:val="12174537"/>
+  <w:num w:numId="22428792">
+    <w:abstractNumId w:val="22428792"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -23121,51 +23121,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId473161105" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId879355538" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId43856a6e68c75592b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/HESOCA/" TargetMode="External"/><Relationship Id="rId94206a6e68c755971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/HESOCA/categorization" TargetMode="External"/><Relationship Id="rId65436a6e68c756362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/HESOCA/photos" TargetMode="External"/><Relationship Id="rId85326a6e68c759dbf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ag.umass.edu/sites/ag.umass.edu/files/pdf-doc-ppt/aitkenhead_ppq_pest_detection_2020-2021_inv_insect_series_handout.pdf" TargetMode="External"/><Relationship Id="rId81026a6e68c759e64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sdda.sd.gov/conservation-forestry/forest-health/tree-pest-alerts/default.aspx" TargetMode="External"/><Relationship Id="rId16386a6e68c75a019" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ipmsymposium.org/2015/Documents/Posters/130_Watson.pdf" TargetMode="External"/><Relationship Id="rId61466a6e68c75a1b0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.ceris.purdue.edu/file/3869" TargetMode="External"/><Relationship Id="rId82096a6e68c75a20e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://pest.ceris.purdue.edu/map.php?code=INALQPA&amp;year=2020" TargetMode="External"/><Relationship Id="rId70226a6e68c75a42b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.zin.ru/animalia/coleoptera/rus/danlists.htm" TargetMode="External"/><Relationship Id="rId54826a6e68c75a4fa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://secure.fera.defra.gov.uk/phiw/riskRegister/downloadExternalPra.cfm?id=3931" TargetMode="External"/><Relationship Id="rId76236a6e68c75a598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ippc.int/en/publications/regulation-wood-packaging-material-international-trade-0/" TargetMode="External"/><Relationship Id="rId80676a6e68c75ad50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mda.state.mn.us/sites/default/files/2020-02/mda-forestlandscape-2019.pdf" TargetMode="External"/><Relationship Id="rId76996a6e68c75ae0d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eprints.lib.hokudai.ac.jp/dspace/bitstream/2115/9135/1/2(2)_p62-86.pdf" TargetMode="External"/><Relationship Id="rId65426a6e68c75af53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.agriculture.pa.gov/Plants_Land_Water/PlantIndustry/Entomology/Documents/PA%202016%20Entomology%20Program%20Highlights.pdf" TargetMode="External"/><Relationship Id="rId32916a6e68c75b010" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nationalplantboard.org/wp-content/uploads/docs/2017_meeting/pfister_furniturebeetle.pdf" TargetMode="External"/><Relationship Id="rId66126a6e68c75b167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://digitalcommons.usu.edu/extension_curall/1957" TargetMode="External"/><Relationship Id="rId70356a6e68c75b1c5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://idtools.org/screeningaids/2019/Trichoferus%20campestris.pdf" TargetMode="External"/><Relationship Id="rId40596a6e68c75b280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://extension.usu.edu/pests/files/pubs/invasive-landscape.pdf" TargetMode="External"/><Relationship Id="rId98656a6e68c75b31c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://titan.gbif.fr/accueil_uk.html" TargetMode="External"/><Relationship Id="rId13556a6e68c75b397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://digital.outdoornebraska.gov/i/1187402-nebraskaland-december-2019/61" TargetMode="External"/><Relationship Id="rId31346a6e68c75b3f6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://oda.direct/PlantAnnualReport" TargetMode="External"/><Relationship Id="rId34046a6e68c75b454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ag.utah.gov/documents/Insect_Velvet_Longhorn_Beetle.pdf" TargetMode="External"/><Relationship Id="rId85516a6e68c75b491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://datcp.wi.gov/Documents/PIBAnnualReport2019.pdf" TargetMode="External"/><Relationship Id="rId88216a6e68c75b86c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId82066a6e68c75b93d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.2009.02236.x" TargetMode="External"/><Relationship Id="rId49816a6e68c75622f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId49816a6e68c75622f.jpg"/><Relationship Id="rId71336a6e68c7583cd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId71336a6e68c7583cd.jpg"/><Relationship Id="rId93786a6e68c75b9d8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId93786a6e68c75b9d8.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId370346339" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId343721683" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId63186a8a13356a9d6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/HESOCA/" TargetMode="External"/><Relationship Id="rId82946a8a13356aa27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/HESOCA/categorization" TargetMode="External"/><Relationship Id="rId57796a8a13356abf9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/HESOCA/photos" TargetMode="External"/><Relationship Id="rId78176a8a13356d32a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ag.umass.edu/sites/ag.umass.edu/files/pdf-doc-ppt/aitkenhead_ppq_pest_detection_2020-2021_inv_insect_series_handout.pdf" TargetMode="External"/><Relationship Id="rId76366a8a13356d3d2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sdda.sd.gov/conservation-forestry/forest-health/tree-pest-alerts/default.aspx" TargetMode="External"/><Relationship Id="rId85686a8a13356d5a6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ipmsymposium.org/2015/Documents/Posters/130_Watson.pdf" TargetMode="External"/><Relationship Id="rId27286a8a13356d74c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.ceris.purdue.edu/file/3869" TargetMode="External"/><Relationship Id="rId95166a8a13356d7ae" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://pest.ceris.purdue.edu/map.php?code=INALQPA&amp;year=2020" TargetMode="External"/><Relationship Id="rId50086a8a13356d9de" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.zin.ru/animalia/coleoptera/rus/danlists.htm" TargetMode="External"/><Relationship Id="rId36806a8a13356dab2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://secure.fera.defra.gov.uk/phiw/riskRegister/downloadExternalPra.cfm?id=3931" TargetMode="External"/><Relationship Id="rId92996a8a13356db55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ippc.int/en/publications/regulation-wood-packaging-material-international-trade-0/" TargetMode="External"/><Relationship Id="rId26446a8a13356e39e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mda.state.mn.us/sites/default/files/2020-02/mda-forestlandscape-2019.pdf" TargetMode="External"/><Relationship Id="rId63886a8a13356e466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eprints.lib.hokudai.ac.jp/dspace/bitstream/2115/9135/1/2(2)_p62-86.pdf" TargetMode="External"/><Relationship Id="rId52136a8a13356e5cc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.agriculture.pa.gov/Plants_Land_Water/PlantIndustry/Entomology/Documents/PA%202016%20Entomology%20Program%20Highlights.pdf" TargetMode="External"/><Relationship Id="rId25136a8a13356e691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nationalplantboard.org/wp-content/uploads/docs/2017_meeting/pfister_furniturebeetle.pdf" TargetMode="External"/><Relationship Id="rId93386a8a13356e7f4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://digitalcommons.usu.edu/extension_curall/1957" TargetMode="External"/><Relationship Id="rId66116a8a13356e855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://idtools.org/screeningaids/2019/Trichoferus%20campestris.pdf" TargetMode="External"/><Relationship Id="rId73846a8a13356e916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://extension.usu.edu/pests/files/pubs/invasive-landscape.pdf" TargetMode="External"/><Relationship Id="rId60836a8a13356e9b6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://titan.gbif.fr/accueil_uk.html" TargetMode="External"/><Relationship Id="rId34896a8a13356ea34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://digital.outdoornebraska.gov/i/1187402-nebraskaland-december-2019/61" TargetMode="External"/><Relationship Id="rId28726a8a13356ea97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://oda.direct/PlantAnnualReport" TargetMode="External"/><Relationship Id="rId77486a8a13356eaf6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ag.utah.gov/documents/Insect_Velvet_Longhorn_Beetle.pdf" TargetMode="External"/><Relationship Id="rId73776a8a13356eb35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://datcp.wi.gov/Documents/PIBAnnualReport2019.pdf" TargetMode="External"/><Relationship Id="rId29376a8a13356ef0c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId86486a8a13356efe7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.2009.02236.x" TargetMode="External"/><Relationship Id="rId32706a8a13356aaf0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId32706a8a13356aaf0.jpg"/><Relationship Id="rId21326a8a13356c055" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId21326a8a13356c055.jpg"/><Relationship Id="rId65976a8a13356f053" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId65976a8a13356f053.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>