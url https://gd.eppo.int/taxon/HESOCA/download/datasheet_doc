--- v15 (2026-08-22)
+++ v16 (2026-09-29)
@@ -424,88 +424,88 @@
               <w:t xml:space="preserve"> (Heyden)</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Chinese longhorned beetle (US), mulberry borer, mulberry longhorn beetle, velvet longhorned beetle (US)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63186a8a13356a9d6" w:history="1">
+            <w:hyperlink r:id="rId49666abb3e923a3cc" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> A2 list</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82946a8a13356aa27" w:history="1">
+            <w:hyperlink r:id="rId22216abb3e923a414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -519,86 +519,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> HESOCA</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="92019644" name="name90686a8a13356aaf1" descr="13421.jpg"/>
+                  <wp:docPr id="30123816" name="name11236abb3e923ad88" descr="13421.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="13421.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId32706a8a13356aaf0" cstate="print"/>
+                          <a:blip r:embed="rId59446abb3e923ad86" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId57796a8a13356abf9" w:history="1">
+            <w:hyperlink r:id="rId55786abb3e923aecc" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -3506,63 +3506,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">., 2020; Rodman, 2020; Aitkenhead, 2021; Vlach, 2021). The current distribution is provided below.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="50886420" name="name72726a8a13356c057" descr="HESOCA_distribution_map.jpg"/>
+            <wp:docPr id="45430362" name="name60096abb3e923cdec" descr="HESOCA_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="HESOCA_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId21326a8a13356c055" cstate="print"/>
+                    <a:blip r:embed="rId80736abb3e923cde9" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -6142,51 +6142,51 @@
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">REFERENCES</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Aitkenhead K (2021) USDA APHIS PPQ responses and program highlights in 2020. Available at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId78176a8a13356d32a" w:history="1">
+      <w:hyperlink r:id="rId12256abb3e923e112" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://ag.umass.edu/sites/ag.umass.edu/files/pdf-doc-ppt/aitkenhead_ppq_pest_detection_2020-2021_inv_insect_series_handout.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (accessed on 10 May 2021).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -6241,51 +6241,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">17</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(26): 2-3. Available at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId76366a8a13356d3d2" w:history="1">
+      <w:hyperlink r:id="rId17146abb3e923e1b9" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://sdda.sd.gov/conservation-forestry/forest-health/tree-pest-alerts/default.aspx</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (accessed 10 May 2021).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -6505,51 +6505,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Faldermann from Utah. Poster presented at the 8</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:position w:val="4"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t xml:space="preserve">th</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> International IPM Symposium (Salt Lake City, US, 2018-03-23/26). Available at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId85686a8a13356d5a6" w:history="1">
+      <w:hyperlink r:id="rId77726abb3e923e37c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://ipmsymposium.org/2015/Documents/Posters/130_Watson.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (accessed 10 May 2021).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -6760,51 +6760,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CAPS (Cooperative Agricultural Pest Survey) (2019) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Trichoferus campestris</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> pest datasheet. Available at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId27286a8a13356d74c" w:history="1">
+      <w:hyperlink r:id="rId25366abb3e923e519" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://download.ceris.purdue.edu/file/3869</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (accessed 10 May 2021).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -6819,51 +6819,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CERIS (Center for Environmental and Research Information Systems) (2020) Survey status of velvet longhorned beetle -</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Trichoferus campestris</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (2020). Available at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId95166a8a13356d7ae" w:history="1">
+      <w:hyperlink r:id="rId85796abb3e923e57b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://pest.ceris.purdue.edu/map.php?code=INALQPA&amp;year=2020</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (accessed 10 May 2021).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -7148,51 +7148,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Nauka, Krasnodar (RU) (in Russian).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Danilevsky ML (2019) Catalogue of Palaearctic Cerambycoidea. Available at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId50086a8a13356d9de" w:history="1">
+      <w:hyperlink r:id="rId35236abb3e923e7a3" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.zin.ru/animalia/coleoptera/rus/danlists.htm</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (accessed 10 May 2021).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -7276,51 +7276,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Defra (Department for Environment, Food &amp; Rural Affairs) (2015) Rapid pest risk analysis for </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Trichoferus campestris</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Available at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId36806a8a13356dab2" w:history="1">
+      <w:hyperlink r:id="rId43946abb3e923e877" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://secure.fera.defra.gov.uk/phiw/riskRegister/downloadExternalPra.cfm?id=3931</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (accessed 10 May 2021).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -7373,51 +7373,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 501-537.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">FAO (Food and Agriculture Organization) (2019) International standards for phytosanitary measures No. 15. Regulation of wood packaging material in international trade. FAO, Rome (IT). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId92996a8a13356db55" w:history="1">
+      <w:hyperlink r:id="rId38116abb3e923e915" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.ippc.int/en/publications/regulation-wood-packaging-material-international-trade-0/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (accessed on 10 May 2021).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -8595,51 +8595,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, pp. 88–89. Lesnaya Promyshlennost’, Moscow (RU) (in Russian).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">MNDA (Minnesota Department of Agriculture) (2020) Status of invasive forest and landscape pests in Minnesota 2019. Available at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId26446a8a13356e39e" w:history="1">
+      <w:hyperlink r:id="rId40466abb3e923f0e0" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.mda.state.mn.us/sites/default/files/2020-02/mda-forestlandscape-2019.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (accessed 10 May 2021).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -8712,51 +8712,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(2), 62-86. Available at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId63886a8a13356e466" w:history="1">
+      <w:hyperlink r:id="rId81256abb3e923f1a1" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://eprints.lib.hokudai.ac.jp/dspace/bitstream/2115/9135/1/2(2)_p62-86.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (accessed on 10 May 2021).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -8905,51 +8905,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Izdatel’stvo Zoologicheskogo Instituta Akademii Nauk SSSR, Vol. 1, Moscow–Leningrad (RU) (in Russian).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">PDA (Pennsylvania Department of Agriculture) (2016) Pennsylvania Department of Agriculture 2016 Entomology Program Summary. Available at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId52136a8a13356e5cc" w:history="1">
+      <w:hyperlink r:id="rId60156abb3e923f2dd" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.agriculture.pa.gov/Plants_Land_Water/PlantIndustry/Entomology/Documents/PA%202016%20Entomology%20Program%20Highlights.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (accessed 10 May 2021).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -9022,51 +9022,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 59–62.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Pfister S &amp; Valdez R (2017) Velvet longhorned beetle status in the United States. NPB Annual Meeting (Savannah, US, 2017-08-13/17). Available at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId25136a8a13356e691" w:history="1">
+      <w:hyperlink r:id="rId65936abb3e923f3a0" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://nationalplantboard.org/wp-content/uploads/docs/2017_meeting/pfister_furniturebeetle.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (last accessed 10 May 2020).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -9237,51 +9237,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">campestris</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Faldermann)). Utah Pests Fact Sheets (ENT-208-19-PR). Utah State University Extension and Utah Plant Pest Diagnostic Laboratory, Logan, UT. 5 pp. Available at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId93386a8a13356e7f4" w:history="1">
+      <w:hyperlink r:id="rId35686abb3e923f4fd" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://digitalcommons.usu.edu/extension_curall/1957</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (accessed 10 May 2021).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -9296,51 +9296,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Royals HR &amp; Gilligan TM (2019) Screening aid; velvet longhorn beetle </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Trichoferus campestris</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Faldermann). USDA-APHIS-PPQ Identification Technology Program. Fort Collins, Colorado. Available at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId66116a8a13356e855" w:history="1">
+      <w:hyperlink r:id="rId17906abb3e923f55c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://idtools.org/screeningaids/2019/Trichoferus%20campestris.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (accessed 10 May 2021).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -9413,51 +9413,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> 211-214.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Spears L, Mull A, Fabiszak A, Murray M, Davis R, Alston D &amp; Ramirez R (2020) Invasive pests of landscape trees in Utah. Utah State University Extension. Available at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId73846a8a13356e916" w:history="1">
+      <w:hyperlink r:id="rId88336abb3e923f619" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://extension.usu.edu/pests/files/pubs/invasive-landscape.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (accessed 10 May 2021).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -9510,51 +9510,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 121–284.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Tavakilian G &amp; Chevillotte H (2020). Titan database about longhorns or timber-beetles (Cerambycidae). Available at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId60836a8a13356e9b6" w:history="1">
+      <w:hyperlink r:id="rId69106abb3e923f6ee" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://titan.gbif.fr/accueil_uk.html</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (accessed 10 May 2021).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -9589,51 +9589,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">97</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(10), 62. Available at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId34896a8a13356ea34" w:history="1">
+      <w:hyperlink r:id="rId20816abb3e923f79a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://digital.outdoornebraska.gov/i/1187402-nebraskaland-december-2019/61</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">? (last accessed 15 March 2021).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -9648,51 +9648,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Vlach J (2021) High-tech sites survey. In </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Annual Report 2020, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">p 33. Oregon Department of Agriculture [Portland, Oregon] Available at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId28726a8a13356ea97" w:history="1">
+      <w:hyperlink r:id="rId40226abb3e923f7fd" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://oda.direct/PlantAnnualReport</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (accessed 10 May 2021).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -9707,90 +9707,90 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Watson K, Pratt CA, Caputo J (2016) Total records of velvet longhorn beetle </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Trichoferus campestris</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Faldermann (Coleoptera, Cerambycidae) from Utah. Available at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId77486a8a13356eaf6" w:history="1">
+      <w:hyperlink r:id="rId67756abb3e923f85e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://ag.utah.gov/documents/Insect_Velvet_Longhorn_Beetle.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (accessed 10 May 2021).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">WDATCP (Wisconsin Department of Agriculture, Trade and Consumer Protection) (2020) Annual report 2019. Available at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId73776a8a13356eb35" w:history="1">
+      <w:hyperlink r:id="rId75776abb3e923f89e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://datcp.wi.gov/Documents/PIBAnnualReport2019.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (accessed 10 May 2021).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -10340,51 +10340,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Trichoferus campestris</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId29376a8a13356ef0c" w:history="1">
+      <w:hyperlink r:id="rId19006abb3e923fc78" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -10469,81 +10469,81 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">39</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 51-54. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId86486a8a13356efe7" w:history="1">
+      <w:hyperlink r:id="rId16536abb3e923fd4d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2338.2009.02236.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="53283100" name="name53056a8a13356f054" descr="eu_funding_250.png"/>
+            <wp:docPr id="57297476" name="name74906abb3e924017d" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId65976a8a13356f053" cstate="print"/>
+                    <a:blip r:embed="rId90816abb3e924017b" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -10641,137 +10641,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="22428792">
+  <w:abstractNum w:abstractNumId="32075084">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="45067576">
+    <w:lvl w:ilvl="0" w:tplc="83073022">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="45067576" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="83073022" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="45067576" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="83073022" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="45067576" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="83073022" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="45067576" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="83073022" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="45067576" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="83073022" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="45067576" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="83073022" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="45067576" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="83073022" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="45067576" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="83073022" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="22428791">
+  <w:abstractNum w:abstractNumId="32075083">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="45825809">
+    <w:lvl w:ilvl="0" w:tplc="39882417">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -11523,55 +11523,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="22428791">
-    <w:abstractNumId w:val="22428791"/>
+  <w:num w:numId="32075083">
+    <w:abstractNumId w:val="32075083"/>
   </w:num>
-  <w:num w:numId="22428792">
-    <w:abstractNumId w:val="22428792"/>
+  <w:num w:numId="32075084">
+    <w:abstractNumId w:val="32075084"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -23121,51 +23121,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId370346339" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId343721683" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId63186a8a13356a9d6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/HESOCA/" TargetMode="External"/><Relationship Id="rId82946a8a13356aa27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/HESOCA/categorization" TargetMode="External"/><Relationship Id="rId57796a8a13356abf9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/HESOCA/photos" TargetMode="External"/><Relationship Id="rId78176a8a13356d32a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ag.umass.edu/sites/ag.umass.edu/files/pdf-doc-ppt/aitkenhead_ppq_pest_detection_2020-2021_inv_insect_series_handout.pdf" TargetMode="External"/><Relationship Id="rId76366a8a13356d3d2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sdda.sd.gov/conservation-forestry/forest-health/tree-pest-alerts/default.aspx" TargetMode="External"/><Relationship Id="rId85686a8a13356d5a6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ipmsymposium.org/2015/Documents/Posters/130_Watson.pdf" TargetMode="External"/><Relationship Id="rId27286a8a13356d74c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.ceris.purdue.edu/file/3869" TargetMode="External"/><Relationship Id="rId95166a8a13356d7ae" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://pest.ceris.purdue.edu/map.php?code=INALQPA&amp;year=2020" TargetMode="External"/><Relationship Id="rId50086a8a13356d9de" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.zin.ru/animalia/coleoptera/rus/danlists.htm" TargetMode="External"/><Relationship Id="rId36806a8a13356dab2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://secure.fera.defra.gov.uk/phiw/riskRegister/downloadExternalPra.cfm?id=3931" TargetMode="External"/><Relationship Id="rId92996a8a13356db55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ippc.int/en/publications/regulation-wood-packaging-material-international-trade-0/" TargetMode="External"/><Relationship Id="rId26446a8a13356e39e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mda.state.mn.us/sites/default/files/2020-02/mda-forestlandscape-2019.pdf" TargetMode="External"/><Relationship Id="rId63886a8a13356e466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eprints.lib.hokudai.ac.jp/dspace/bitstream/2115/9135/1/2(2)_p62-86.pdf" TargetMode="External"/><Relationship Id="rId52136a8a13356e5cc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.agriculture.pa.gov/Plants_Land_Water/PlantIndustry/Entomology/Documents/PA%202016%20Entomology%20Program%20Highlights.pdf" TargetMode="External"/><Relationship Id="rId25136a8a13356e691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nationalplantboard.org/wp-content/uploads/docs/2017_meeting/pfister_furniturebeetle.pdf" TargetMode="External"/><Relationship Id="rId93386a8a13356e7f4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://digitalcommons.usu.edu/extension_curall/1957" TargetMode="External"/><Relationship Id="rId66116a8a13356e855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://idtools.org/screeningaids/2019/Trichoferus%20campestris.pdf" TargetMode="External"/><Relationship Id="rId73846a8a13356e916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://extension.usu.edu/pests/files/pubs/invasive-landscape.pdf" TargetMode="External"/><Relationship Id="rId60836a8a13356e9b6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://titan.gbif.fr/accueil_uk.html" TargetMode="External"/><Relationship Id="rId34896a8a13356ea34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://digital.outdoornebraska.gov/i/1187402-nebraskaland-december-2019/61" TargetMode="External"/><Relationship Id="rId28726a8a13356ea97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://oda.direct/PlantAnnualReport" TargetMode="External"/><Relationship Id="rId77486a8a13356eaf6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ag.utah.gov/documents/Insect_Velvet_Longhorn_Beetle.pdf" TargetMode="External"/><Relationship Id="rId73776a8a13356eb35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://datcp.wi.gov/Documents/PIBAnnualReport2019.pdf" TargetMode="External"/><Relationship Id="rId29376a8a13356ef0c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId86486a8a13356efe7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.2009.02236.x" TargetMode="External"/><Relationship Id="rId32706a8a13356aaf0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId32706a8a13356aaf0.jpg"/><Relationship Id="rId21326a8a13356c055" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId21326a8a13356c055.jpg"/><Relationship Id="rId65976a8a13356f053" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId65976a8a13356f053.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId497757568" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId224040289" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId49666abb3e923a3cc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/HESOCA/" TargetMode="External"/><Relationship Id="rId22216abb3e923a414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/HESOCA/categorization" TargetMode="External"/><Relationship Id="rId55786abb3e923aecc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/HESOCA/photos" TargetMode="External"/><Relationship Id="rId12256abb3e923e112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ag.umass.edu/sites/ag.umass.edu/files/pdf-doc-ppt/aitkenhead_ppq_pest_detection_2020-2021_inv_insect_series_handout.pdf" TargetMode="External"/><Relationship Id="rId17146abb3e923e1b9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sdda.sd.gov/conservation-forestry/forest-health/tree-pest-alerts/default.aspx" TargetMode="External"/><Relationship Id="rId77726abb3e923e37c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ipmsymposium.org/2015/Documents/Posters/130_Watson.pdf" TargetMode="External"/><Relationship Id="rId25366abb3e923e519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.ceris.purdue.edu/file/3869" TargetMode="External"/><Relationship Id="rId85796abb3e923e57b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://pest.ceris.purdue.edu/map.php?code=INALQPA&amp;year=2020" TargetMode="External"/><Relationship Id="rId35236abb3e923e7a3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.zin.ru/animalia/coleoptera/rus/danlists.htm" TargetMode="External"/><Relationship Id="rId43946abb3e923e877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://secure.fera.defra.gov.uk/phiw/riskRegister/downloadExternalPra.cfm?id=3931" TargetMode="External"/><Relationship Id="rId38116abb3e923e915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ippc.int/en/publications/regulation-wood-packaging-material-international-trade-0/" TargetMode="External"/><Relationship Id="rId40466abb3e923f0e0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mda.state.mn.us/sites/default/files/2020-02/mda-forestlandscape-2019.pdf" TargetMode="External"/><Relationship Id="rId81256abb3e923f1a1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eprints.lib.hokudai.ac.jp/dspace/bitstream/2115/9135/1/2(2)_p62-86.pdf" TargetMode="External"/><Relationship Id="rId60156abb3e923f2dd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.agriculture.pa.gov/Plants_Land_Water/PlantIndustry/Entomology/Documents/PA%202016%20Entomology%20Program%20Highlights.pdf" TargetMode="External"/><Relationship Id="rId65936abb3e923f3a0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nationalplantboard.org/wp-content/uploads/docs/2017_meeting/pfister_furniturebeetle.pdf" TargetMode="External"/><Relationship Id="rId35686abb3e923f4fd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://digitalcommons.usu.edu/extension_curall/1957" TargetMode="External"/><Relationship Id="rId17906abb3e923f55c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://idtools.org/screeningaids/2019/Trichoferus%20campestris.pdf" TargetMode="External"/><Relationship Id="rId88336abb3e923f619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://extension.usu.edu/pests/files/pubs/invasive-landscape.pdf" TargetMode="External"/><Relationship Id="rId69106abb3e923f6ee" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://titan.gbif.fr/accueil_uk.html" TargetMode="External"/><Relationship Id="rId20816abb3e923f79a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://digital.outdoornebraska.gov/i/1187402-nebraskaland-december-2019/61" TargetMode="External"/><Relationship Id="rId40226abb3e923f7fd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://oda.direct/PlantAnnualReport" TargetMode="External"/><Relationship Id="rId67756abb3e923f85e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ag.utah.gov/documents/Insect_Velvet_Longhorn_Beetle.pdf" TargetMode="External"/><Relationship Id="rId75776abb3e923f89e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://datcp.wi.gov/Documents/PIBAnnualReport2019.pdf" TargetMode="External"/><Relationship Id="rId19006abb3e923fc78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId16536abb3e923fd4d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.2009.02236.x" TargetMode="External"/><Relationship Id="rId59446abb3e923ad86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId59446abb3e923ad86.jpg"/><Relationship Id="rId80736abb3e923cde9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId80736abb3e923cde9.jpg"/><Relationship Id="rId90816abb3e924017b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId90816abb3e924017b.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>