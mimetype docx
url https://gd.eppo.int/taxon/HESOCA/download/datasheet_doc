--- v16 (2026-09-29)
+++ v17 (2026-10-21)
@@ -424,88 +424,88 @@
               <w:t xml:space="preserve"> (Heyden)</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Chinese longhorned beetle (US), mulberry borer, mulberry longhorn beetle, velvet longhorned beetle (US)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49666abb3e923a3cc" w:history="1">
+            <w:hyperlink r:id="rId52186ad9230d5240d" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> A2 list</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22216abb3e923a414" w:history="1">
+            <w:hyperlink r:id="rId42266ad9230d52452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -519,86 +519,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> HESOCA</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="30123816" name="name11236abb3e923ad88" descr="13421.jpg"/>
+                  <wp:docPr id="98821233" name="name40476ad9230d52aa3" descr="13421.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="13421.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId59446abb3e923ad86" cstate="print"/>
+                          <a:blip r:embed="rId32196ad9230d52aa2" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId55786abb3e923aecc" w:history="1">
+            <w:hyperlink r:id="rId83756ad9230d52bcb" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -3506,63 +3506,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">., 2020; Rodman, 2020; Aitkenhead, 2021; Vlach, 2021). The current distribution is provided below.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="45430362" name="name60096abb3e923cdec" descr="HESOCA_distribution_map.jpg"/>
+            <wp:docPr id="22720254" name="name61196ad9230d547c6" descr="HESOCA_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="HESOCA_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId80736abb3e923cde9" cstate="print"/>
+                    <a:blip r:embed="rId80856ad9230d547c3" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -6142,51 +6142,51 @@
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">REFERENCES</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Aitkenhead K (2021) USDA APHIS PPQ responses and program highlights in 2020. Available at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId12256abb3e923e112" w:history="1">
+      <w:hyperlink r:id="rId70006ad9230d55a8e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://ag.umass.edu/sites/ag.umass.edu/files/pdf-doc-ppt/aitkenhead_ppq_pest_detection_2020-2021_inv_insect_series_handout.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (accessed on 10 May 2021).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -6241,51 +6241,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">17</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(26): 2-3. Available at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId17146abb3e923e1b9" w:history="1">
+      <w:hyperlink r:id="rId62126ad9230d55b32" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://sdda.sd.gov/conservation-forestry/forest-health/tree-pest-alerts/default.aspx</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (accessed 10 May 2021).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -6505,51 +6505,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Faldermann from Utah. Poster presented at the 8</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:position w:val="4"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t xml:space="preserve">th</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> International IPM Symposium (Salt Lake City, US, 2018-03-23/26). Available at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId77726abb3e923e37c" w:history="1">
+      <w:hyperlink r:id="rId84566ad9230d55ce2" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://ipmsymposium.org/2015/Documents/Posters/130_Watson.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (accessed 10 May 2021).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -6760,51 +6760,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CAPS (Cooperative Agricultural Pest Survey) (2019) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Trichoferus campestris</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> pest datasheet. Available at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId25366abb3e923e519" w:history="1">
+      <w:hyperlink r:id="rId17406ad9230d55e8b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://download.ceris.purdue.edu/file/3869</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (accessed 10 May 2021).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -6819,51 +6819,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CERIS (Center for Environmental and Research Information Systems) (2020) Survey status of velvet longhorned beetle -</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Trichoferus campestris</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (2020). Available at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId85796abb3e923e57b" w:history="1">
+      <w:hyperlink r:id="rId58846ad9230d55ef8" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://pest.ceris.purdue.edu/map.php?code=INALQPA&amp;year=2020</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (accessed 10 May 2021).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -7148,51 +7148,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Nauka, Krasnodar (RU) (in Russian).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Danilevsky ML (2019) Catalogue of Palaearctic Cerambycoidea. Available at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId35236abb3e923e7a3" w:history="1">
+      <w:hyperlink r:id="rId83086ad9230d56110" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.zin.ru/animalia/coleoptera/rus/danlists.htm</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (accessed 10 May 2021).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -7276,51 +7276,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Defra (Department for Environment, Food &amp; Rural Affairs) (2015) Rapid pest risk analysis for </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Trichoferus campestris</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Available at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId43946abb3e923e877" w:history="1">
+      <w:hyperlink r:id="rId23666ad9230d561e0" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://secure.fera.defra.gov.uk/phiw/riskRegister/downloadExternalPra.cfm?id=3931</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (accessed 10 May 2021).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -7373,51 +7373,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 501-537.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">FAO (Food and Agriculture Organization) (2019) International standards for phytosanitary measures No. 15. Regulation of wood packaging material in international trade. FAO, Rome (IT). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId38116abb3e923e915" w:history="1">
+      <w:hyperlink r:id="rId88776ad9230d5627e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.ippc.int/en/publications/regulation-wood-packaging-material-international-trade-0/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (accessed on 10 May 2021).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -8595,51 +8595,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, pp. 88–89. Lesnaya Promyshlennost’, Moscow (RU) (in Russian).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">MNDA (Minnesota Department of Agriculture) (2020) Status of invasive forest and landscape pests in Minnesota 2019. Available at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId40466abb3e923f0e0" w:history="1">
+      <w:hyperlink r:id="rId56086ad9230d56a1a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.mda.state.mn.us/sites/default/files/2020-02/mda-forestlandscape-2019.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (accessed 10 May 2021).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -8712,51 +8712,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(2), 62-86. Available at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId81256abb3e923f1a1" w:history="1">
+      <w:hyperlink r:id="rId83576ad9230d56ae2" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://eprints.lib.hokudai.ac.jp/dspace/bitstream/2115/9135/1/2(2)_p62-86.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (accessed on 10 May 2021).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -8905,51 +8905,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Izdatel’stvo Zoologicheskogo Instituta Akademii Nauk SSSR, Vol. 1, Moscow–Leningrad (RU) (in Russian).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">PDA (Pennsylvania Department of Agriculture) (2016) Pennsylvania Department of Agriculture 2016 Entomology Program Summary. Available at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId60156abb3e923f2dd" w:history="1">
+      <w:hyperlink r:id="rId47836ad9230d56c1e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.agriculture.pa.gov/Plants_Land_Water/PlantIndustry/Entomology/Documents/PA%202016%20Entomology%20Program%20Highlights.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (accessed 10 May 2021).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -9022,51 +9022,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 59–62.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Pfister S &amp; Valdez R (2017) Velvet longhorned beetle status in the United States. NPB Annual Meeting (Savannah, US, 2017-08-13/17). Available at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId65936abb3e923f3a0" w:history="1">
+      <w:hyperlink r:id="rId70206ad9230d56ce1" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://nationalplantboard.org/wp-content/uploads/docs/2017_meeting/pfister_furniturebeetle.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (last accessed 10 May 2020).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -9237,51 +9237,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">campestris</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Faldermann)). Utah Pests Fact Sheets (ENT-208-19-PR). Utah State University Extension and Utah Plant Pest Diagnostic Laboratory, Logan, UT. 5 pp. Available at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId35686abb3e923f4fd" w:history="1">
+      <w:hyperlink r:id="rId36796ad9230d56e4f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://digitalcommons.usu.edu/extension_curall/1957</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (accessed 10 May 2021).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -9296,51 +9296,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Royals HR &amp; Gilligan TM (2019) Screening aid; velvet longhorn beetle </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Trichoferus campestris</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Faldermann). USDA-APHIS-PPQ Identification Technology Program. Fort Collins, Colorado. Available at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId17906abb3e923f55c" w:history="1">
+      <w:hyperlink r:id="rId82486ad9230d56eb0" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://idtools.org/screeningaids/2019/Trichoferus%20campestris.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (accessed 10 May 2021).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -9413,51 +9413,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> 211-214.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Spears L, Mull A, Fabiszak A, Murray M, Davis R, Alston D &amp; Ramirez R (2020) Invasive pests of landscape trees in Utah. Utah State University Extension. Available at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId88336abb3e923f619" w:history="1">
+      <w:hyperlink r:id="rId37836ad9230d56f6f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://extension.usu.edu/pests/files/pubs/invasive-landscape.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (accessed 10 May 2021).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -9510,51 +9510,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 121–284.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Tavakilian G &amp; Chevillotte H (2020). Titan database about longhorns or timber-beetles (Cerambycidae). Available at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId69106abb3e923f6ee" w:history="1">
+      <w:hyperlink r:id="rId63356ad9230d5700b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://titan.gbif.fr/accueil_uk.html</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (accessed 10 May 2021).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -9589,51 +9589,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">97</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(10), 62. Available at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId20816abb3e923f79a" w:history="1">
+      <w:hyperlink r:id="rId70626ad9230d57088" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://digital.outdoornebraska.gov/i/1187402-nebraskaland-december-2019/61</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">? (last accessed 15 March 2021).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -9648,51 +9648,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Vlach J (2021) High-tech sites survey. In </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Annual Report 2020, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">p 33. Oregon Department of Agriculture [Portland, Oregon] Available at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId40226abb3e923f7fd" w:history="1">
+      <w:hyperlink r:id="rId86096ad9230d570e7" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://oda.direct/PlantAnnualReport</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (accessed 10 May 2021).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -9707,90 +9707,90 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Watson K, Pratt CA, Caputo J (2016) Total records of velvet longhorn beetle </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Trichoferus campestris</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Faldermann (Coleoptera, Cerambycidae) from Utah. Available at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId67756abb3e923f85e" w:history="1">
+      <w:hyperlink r:id="rId62756ad9230d57143" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://ag.utah.gov/documents/Insect_Velvet_Longhorn_Beetle.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (accessed 10 May 2021).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">WDATCP (Wisconsin Department of Agriculture, Trade and Consumer Protection) (2020) Annual report 2019. Available at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId75776abb3e923f89e" w:history="1">
+      <w:hyperlink r:id="rId11406ad9230d57181" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://datcp.wi.gov/Documents/PIBAnnualReport2019.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (accessed 10 May 2021).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -10340,51 +10340,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Trichoferus campestris</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId19006abb3e923fc78" w:history="1">
+      <w:hyperlink r:id="rId16726ad9230d5754d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -10469,81 +10469,81 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">39</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 51-54. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId16536abb3e923fd4d" w:history="1">
+      <w:hyperlink r:id="rId94616ad9230d5762c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2338.2009.02236.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="57297476" name="name74906abb3e924017d" descr="eu_funding_250.png"/>
+            <wp:docPr id="34907355" name="name19726ad9230d5788e" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId90816abb3e924017b" cstate="print"/>
+                    <a:blip r:embed="rId37826ad9230d5788d" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -10641,137 +10641,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="32075084">
+  <w:abstractNum w:abstractNumId="71410413">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="83073022">
+    <w:lvl w:ilvl="0" w:tplc="47271898">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="83073022" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="47271898" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="83073022" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="47271898" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="83073022" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="47271898" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="83073022" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="47271898" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="83073022" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="47271898" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="83073022" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="47271898" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="83073022" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="47271898" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="83073022" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="47271898" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="32075083">
+  <w:abstractNum w:abstractNumId="71410412">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="39882417">
+    <w:lvl w:ilvl="0" w:tplc="73976534">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -11523,55 +11523,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="32075083">
-    <w:abstractNumId w:val="32075083"/>
+  <w:num w:numId="71410412">
+    <w:abstractNumId w:val="71410412"/>
   </w:num>
-  <w:num w:numId="32075084">
-    <w:abstractNumId w:val="32075084"/>
+  <w:num w:numId="71410413">
+    <w:abstractNumId w:val="71410413"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -23121,51 +23121,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId497757568" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId224040289" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId49666abb3e923a3cc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/HESOCA/" TargetMode="External"/><Relationship Id="rId22216abb3e923a414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/HESOCA/categorization" TargetMode="External"/><Relationship Id="rId55786abb3e923aecc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/HESOCA/photos" TargetMode="External"/><Relationship Id="rId12256abb3e923e112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ag.umass.edu/sites/ag.umass.edu/files/pdf-doc-ppt/aitkenhead_ppq_pest_detection_2020-2021_inv_insect_series_handout.pdf" TargetMode="External"/><Relationship Id="rId17146abb3e923e1b9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sdda.sd.gov/conservation-forestry/forest-health/tree-pest-alerts/default.aspx" TargetMode="External"/><Relationship Id="rId77726abb3e923e37c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ipmsymposium.org/2015/Documents/Posters/130_Watson.pdf" TargetMode="External"/><Relationship Id="rId25366abb3e923e519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.ceris.purdue.edu/file/3869" TargetMode="External"/><Relationship Id="rId85796abb3e923e57b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://pest.ceris.purdue.edu/map.php?code=INALQPA&amp;year=2020" TargetMode="External"/><Relationship Id="rId35236abb3e923e7a3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.zin.ru/animalia/coleoptera/rus/danlists.htm" TargetMode="External"/><Relationship Id="rId43946abb3e923e877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://secure.fera.defra.gov.uk/phiw/riskRegister/downloadExternalPra.cfm?id=3931" TargetMode="External"/><Relationship Id="rId38116abb3e923e915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ippc.int/en/publications/regulation-wood-packaging-material-international-trade-0/" TargetMode="External"/><Relationship Id="rId40466abb3e923f0e0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mda.state.mn.us/sites/default/files/2020-02/mda-forestlandscape-2019.pdf" TargetMode="External"/><Relationship Id="rId81256abb3e923f1a1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eprints.lib.hokudai.ac.jp/dspace/bitstream/2115/9135/1/2(2)_p62-86.pdf" TargetMode="External"/><Relationship Id="rId60156abb3e923f2dd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.agriculture.pa.gov/Plants_Land_Water/PlantIndustry/Entomology/Documents/PA%202016%20Entomology%20Program%20Highlights.pdf" TargetMode="External"/><Relationship Id="rId65936abb3e923f3a0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nationalplantboard.org/wp-content/uploads/docs/2017_meeting/pfister_furniturebeetle.pdf" TargetMode="External"/><Relationship Id="rId35686abb3e923f4fd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://digitalcommons.usu.edu/extension_curall/1957" TargetMode="External"/><Relationship Id="rId17906abb3e923f55c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://idtools.org/screeningaids/2019/Trichoferus%20campestris.pdf" TargetMode="External"/><Relationship Id="rId88336abb3e923f619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://extension.usu.edu/pests/files/pubs/invasive-landscape.pdf" TargetMode="External"/><Relationship Id="rId69106abb3e923f6ee" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://titan.gbif.fr/accueil_uk.html" TargetMode="External"/><Relationship Id="rId20816abb3e923f79a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://digital.outdoornebraska.gov/i/1187402-nebraskaland-december-2019/61" TargetMode="External"/><Relationship Id="rId40226abb3e923f7fd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://oda.direct/PlantAnnualReport" TargetMode="External"/><Relationship Id="rId67756abb3e923f85e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ag.utah.gov/documents/Insect_Velvet_Longhorn_Beetle.pdf" TargetMode="External"/><Relationship Id="rId75776abb3e923f89e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://datcp.wi.gov/Documents/PIBAnnualReport2019.pdf" TargetMode="External"/><Relationship Id="rId19006abb3e923fc78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId16536abb3e923fd4d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.2009.02236.x" TargetMode="External"/><Relationship Id="rId59446abb3e923ad86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId59446abb3e923ad86.jpg"/><Relationship Id="rId80736abb3e923cde9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId80736abb3e923cde9.jpg"/><Relationship Id="rId90816abb3e924017b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId90816abb3e924017b.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId231650240" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId623088002" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId52186ad9230d5240d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/HESOCA/" TargetMode="External"/><Relationship Id="rId42266ad9230d52452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/HESOCA/categorization" TargetMode="External"/><Relationship Id="rId83756ad9230d52bcb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/HESOCA/photos" TargetMode="External"/><Relationship Id="rId70006ad9230d55a8e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ag.umass.edu/sites/ag.umass.edu/files/pdf-doc-ppt/aitkenhead_ppq_pest_detection_2020-2021_inv_insect_series_handout.pdf" TargetMode="External"/><Relationship Id="rId62126ad9230d55b32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sdda.sd.gov/conservation-forestry/forest-health/tree-pest-alerts/default.aspx" TargetMode="External"/><Relationship Id="rId84566ad9230d55ce2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ipmsymposium.org/2015/Documents/Posters/130_Watson.pdf" TargetMode="External"/><Relationship Id="rId17406ad9230d55e8b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.ceris.purdue.edu/file/3869" TargetMode="External"/><Relationship Id="rId58846ad9230d55ef8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://pest.ceris.purdue.edu/map.php?code=INALQPA&amp;year=2020" TargetMode="External"/><Relationship Id="rId83086ad9230d56110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.zin.ru/animalia/coleoptera/rus/danlists.htm" TargetMode="External"/><Relationship Id="rId23666ad9230d561e0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://secure.fera.defra.gov.uk/phiw/riskRegister/downloadExternalPra.cfm?id=3931" TargetMode="External"/><Relationship Id="rId88776ad9230d5627e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ippc.int/en/publications/regulation-wood-packaging-material-international-trade-0/" TargetMode="External"/><Relationship Id="rId56086ad9230d56a1a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mda.state.mn.us/sites/default/files/2020-02/mda-forestlandscape-2019.pdf" TargetMode="External"/><Relationship Id="rId83576ad9230d56ae2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eprints.lib.hokudai.ac.jp/dspace/bitstream/2115/9135/1/2(2)_p62-86.pdf" TargetMode="External"/><Relationship Id="rId47836ad9230d56c1e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.agriculture.pa.gov/Plants_Land_Water/PlantIndustry/Entomology/Documents/PA%202016%20Entomology%20Program%20Highlights.pdf" TargetMode="External"/><Relationship Id="rId70206ad9230d56ce1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nationalplantboard.org/wp-content/uploads/docs/2017_meeting/pfister_furniturebeetle.pdf" TargetMode="External"/><Relationship Id="rId36796ad9230d56e4f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://digitalcommons.usu.edu/extension_curall/1957" TargetMode="External"/><Relationship Id="rId82486ad9230d56eb0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://idtools.org/screeningaids/2019/Trichoferus%20campestris.pdf" TargetMode="External"/><Relationship Id="rId37836ad9230d56f6f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://extension.usu.edu/pests/files/pubs/invasive-landscape.pdf" TargetMode="External"/><Relationship Id="rId63356ad9230d5700b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://titan.gbif.fr/accueil_uk.html" TargetMode="External"/><Relationship Id="rId70626ad9230d57088" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://digital.outdoornebraska.gov/i/1187402-nebraskaland-december-2019/61" TargetMode="External"/><Relationship Id="rId86096ad9230d570e7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://oda.direct/PlantAnnualReport" TargetMode="External"/><Relationship Id="rId62756ad9230d57143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ag.utah.gov/documents/Insect_Velvet_Longhorn_Beetle.pdf" TargetMode="External"/><Relationship Id="rId11406ad9230d57181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://datcp.wi.gov/Documents/PIBAnnualReport2019.pdf" TargetMode="External"/><Relationship Id="rId16726ad9230d5754d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId94616ad9230d5762c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.2009.02236.x" TargetMode="External"/><Relationship Id="rId32196ad9230d52aa2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId32196ad9230d52aa2.jpg"/><Relationship Id="rId80856ad9230d547c3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId80856ad9230d547c3.jpg"/><Relationship Id="rId37826ad9230d5788d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId37826ad9230d5788d.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>