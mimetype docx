--- v0 (2026-04-11)
+++ v1 (2026-05-02)
@@ -275,51 +275,51 @@
               <w:t xml:space="preserve"> Plantae: Magnoliophyta: Angiospermae: Campanulids: Apiales: Apiaceae</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Sosnowsky's hogweed</w:t>
             </w:r>
-            <w:hyperlink r:id="rId606269dab087f2cba" w:history="1">
+            <w:hyperlink r:id="rId653169f5afa83b4d0" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -335,51 +335,51 @@
               <w:t xml:space="preserve"> A2 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> IAS of Union concern</w:t>
             </w:r>
-            <w:hyperlink r:id="rId586269dab087f2d27" w:history="1">
+            <w:hyperlink r:id="rId523269f5afa83b552" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -393,86 +393,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> HERSO</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="38792737" name="name786269dab087f2e29" descr="886.jpg"/>
+                  <wp:docPr id="31295583" name="name371769f5afa83bc9d" descr="886.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="886.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId576969dab087f2e27" cstate="print"/>
+                          <a:blip r:embed="rId523169f5afa83bc9b" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId272069dab087f2f89" w:history="1">
+            <w:hyperlink r:id="rId544369f5afa83be43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -963,63 +963,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (2022), where the localities of all tall invasive hogweeds show overlapping patterns, indicating uncertain taxonomic differentiation.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="67841333" name="name720269dab087f352a" descr="HERSO_distribution_map.jpg"/>
+            <wp:docPr id="83822116" name="name790369f5afa83d0e6" descr="HERSO_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="HERSO_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId340069dab087f3528" cstate="print"/>
+                    <a:blip r:embed="rId314169f5afa83d0e2" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -1091,51 +1091,51 @@
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Heracleum sosnowskyi </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">is an herbaceous, usually monocarpic (flowering only once in a lifetime), seed-propagated herb living usually between 3 and 6 years (Tkachenko, 1989).  Seeds of the three species are illustrated in Figure </w:t>
       </w:r>
-      <w:hyperlink r:id="rId565869dab087f378d" w:history="1">
+      <w:hyperlink r:id="rId309669f5afa83d3c7" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:b/>
             <w:bCs/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">1</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -3592,51 +3592,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Some countries developed dedicated legislation acts specifying control measures for these </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Heracleum</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> species (e.g. Czech Republic </w:t>
       </w:r>
-      <w:hyperlink r:id="rId111369dab0880116c" w:history="1">
+      <w:hyperlink r:id="rId445269f5afa83ee8a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://invaznidruhy.aopk.gov.cz/zasady-regulace</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5587,51 +5587,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Pergl J (2017) Information on measures and related costs in relation to species included on the Union list: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Heracleum mantegazzianum</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Technical note prepared by IUCN for the European Commission. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId291069dab08801e6e" w:history="1">
+      <w:hyperlink r:id="rId404769f5afa83fe4a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://circabc.europa.eu/sd/a/a174ceae-558c-4aa1-8437-e28cb310275d/TSSR-2016-003%20Heracleum%20mantegazzianum.pdf</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5735,51 +5735,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">39</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1293–1302.  </w:t>
       </w:r>
-      <w:hyperlink r:id="rId190269dab08803f16" w:history="1">
+      <w:hyperlink r:id="rId286069f5afa83ff44" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2699.2011.02677.x</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -6331,51 +6331,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">[MS1]</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="0000CC"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">[MS2]</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId332769dab08804375" w:history="1">
+      <w:hyperlink r:id="rId298869f5afa84031b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3897/neobiota.31.8103</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6964,51 +6964,51 @@
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(2), 297–319. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">
 USDA-NRCS (2026) Heracleum mantegazzianum Sommier &amp; Levier. Accessed Date: February 2026. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId649269dab08804799" w:history="1">
+      <w:hyperlink r:id="rId496969f5afa840735" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://plants.usda.gov/plant-profile/HEMA17/noxious-invasive</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7279,51 +7279,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Russian Journal of Biological Invasions </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">13</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 203–214. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId794469dab0880499c" w:history="1">
+      <w:hyperlink r:id="rId254769f5afa840943" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1134/S2075111722020138</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -7389,142 +7389,142 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Heracleum sosnowskyi</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId397169dab08804a61" w:history="1">
+      <w:hyperlink r:id="rId917769f5afa840a04" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Datasheet history</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">This datasheet was first published in the EPPO Bulletin in 2009 and revised in 2025. It is now maintained in an electronic format in the EPPO Global Database available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId995069dab08804ab8" w:history="1">
+      <w:hyperlink r:id="rId568269f5afa840a5b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:b/>
             <w:bCs/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. The sections on ‘Identity’ and ‘Geographical distribution’ are automatically updated from the database in the online version of the datasheet.</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">EPPO (2009) Datasheets on  pests recommended for regulation. </w:t>
+        <w:t xml:space="preserve">EPPO (2009) Datasheets on pests recommended for regulation. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Heracleum mantegazzianum</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
@@ -7551,81 +7551,81 @@
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Heracleum persicum. EPPO Bulletin </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">39</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">, 489–499 </w:t>
-[...1 lines deleted...]
-      <w:hyperlink r:id="rId624569dab08804b7f" w:history="1">
+        <w:t xml:space="preserve">, 489-499 </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId146969f5afa840b19" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2338.2009.02313.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">EPPO (2026) Datasheets on  pests recommended for regulation.  </w:t>
+        <w:t xml:space="preserve">EPPO (2026) Datasheets on pests recommended for regulation.  </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Heracleum mantegazzianum</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
@@ -7652,64 +7652,64 @@
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Heracleum persicum. EPPO Bulletin </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">56</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">(1)</w:t>
+        <w:t xml:space="preserve">(1), 108-119</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId891469dab08804c3a" w:history="1">
+      <w:hyperlink r:id="rId341869f5afa840bcd" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/epp.70049</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
       <w:pgMar w:top="1100" w:right="1100" w:bottom="1100" w:left="1100" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708" w:num="1"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14"/>
 </file>
@@ -7796,137 +7796,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="12494526">
+  <w:abstractNum w:abstractNumId="95582615">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="45512062">
+    <w:lvl w:ilvl="0" w:tplc="43399612">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="45512062" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="43399612" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="45512062" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="43399612" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="45512062" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="43399612" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="45512062" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="43399612" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="45512062" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="43399612" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="45512062" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="43399612" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="45512062" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="43399612" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="45512062" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="43399612" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="12494525">
+  <w:abstractNum w:abstractNumId="95582614">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="65574756">
+    <w:lvl w:ilvl="0" w:tplc="39951256">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -8678,55 +8678,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="12494525">
-    <w:abstractNumId w:val="12494525"/>
+  <w:num w:numId="95582614">
+    <w:abstractNumId w:val="95582614"/>
   </w:num>
-  <w:num w:numId="12494526">
-    <w:abstractNumId w:val="12494526"/>
+  <w:num w:numId="95582615">
+    <w:abstractNumId w:val="95582615"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -20276,51 +20276,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId346244800" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId311101918" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId606269dab087f2cba" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/HERSO/" TargetMode="External"/><Relationship Id="rId586269dab087f2d27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/HERSO/categorization" TargetMode="External"/><Relationship Id="rId272069dab087f2f89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/HERSO/photos" TargetMode="External"/><Relationship Id="rId565869dab087f378d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/10.1111/epp.70049#epp70049-fig-0001" TargetMode="External"/><Relationship Id="rId111369dab0880116c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://invaznidruhy.aopk.gov.cz/zasady-regulace" TargetMode="External"/><Relationship Id="rId291069dab08801e6e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://circabc.europa.eu/sd/a/a174ceae-558c-4aa1-8437-e28cb310275d/TSSR-2016-003%20Heracleum%20mantegazzianum.pdf" TargetMode="External"/><Relationship Id="rId190269dab08803f16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2699.2011.02677.x" TargetMode="External"/><Relationship Id="rId332769dab08804375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3897/neobiota.31.8103" TargetMode="External"/><Relationship Id="rId649269dab08804799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://plants.usda.gov/plant-profile/HEMA17/noxious-invasive" TargetMode="External"/><Relationship Id="rId794469dab0880499c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1134/S2075111722020138" TargetMode="External"/><Relationship Id="rId397169dab08804a61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId995069dab08804ab8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/" TargetMode="External"/><Relationship Id="rId624569dab08804b7f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.2009.02313.x" TargetMode="External"/><Relationship Id="rId891469dab08804c3a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.70049" TargetMode="External"/><Relationship Id="rId576969dab087f2e27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId576969dab087f2e27.jpg"/><Relationship Id="rId340069dab087f3528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId340069dab087f3528.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId708018361" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId439888601" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId653169f5afa83b4d0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/HERSO/" TargetMode="External"/><Relationship Id="rId523269f5afa83b552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/HERSO/categorization" TargetMode="External"/><Relationship Id="rId544369f5afa83be43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/HERSO/photos" TargetMode="External"/><Relationship Id="rId309669f5afa83d3c7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/10.1111/epp.70049#epp70049-fig-0001" TargetMode="External"/><Relationship Id="rId445269f5afa83ee8a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://invaznidruhy.aopk.gov.cz/zasady-regulace" TargetMode="External"/><Relationship Id="rId404769f5afa83fe4a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://circabc.europa.eu/sd/a/a174ceae-558c-4aa1-8437-e28cb310275d/TSSR-2016-003%20Heracleum%20mantegazzianum.pdf" TargetMode="External"/><Relationship Id="rId286069f5afa83ff44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2699.2011.02677.x" TargetMode="External"/><Relationship Id="rId298869f5afa84031b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3897/neobiota.31.8103" TargetMode="External"/><Relationship Id="rId496969f5afa840735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://plants.usda.gov/plant-profile/HEMA17/noxious-invasive" TargetMode="External"/><Relationship Id="rId254769f5afa840943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1134/S2075111722020138" TargetMode="External"/><Relationship Id="rId917769f5afa840a04" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId568269f5afa840a5b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/" TargetMode="External"/><Relationship Id="rId146969f5afa840b19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.2009.02313.x" TargetMode="External"/><Relationship Id="rId341869f5afa840bcd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.70049" TargetMode="External"/><Relationship Id="rId523169f5afa83bc9b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId523169f5afa83bc9b.jpg"/><Relationship Id="rId314169f5afa83d0e2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId314169f5afa83d0e2.jpg"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>