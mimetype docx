--- v1 (2026-05-02)
+++ v2 (2026-05-23)
@@ -275,51 +275,51 @@
               <w:t xml:space="preserve"> Plantae: Magnoliophyta: Angiospermae: Campanulids: Apiales: Apiaceae</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Sosnowsky's hogweed</w:t>
             </w:r>
-            <w:hyperlink r:id="rId653169f5afa83b4d0" w:history="1">
+            <w:hyperlink r:id="rId43566a11035fa60fc" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -335,51 +335,51 @@
               <w:t xml:space="preserve"> A2 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> IAS of Union concern</w:t>
             </w:r>
-            <w:hyperlink r:id="rId523269f5afa83b552" w:history="1">
+            <w:hyperlink r:id="rId34556a11035fa6167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -393,86 +393,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> HERSO</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="31295583" name="name371769f5afa83bc9d" descr="886.jpg"/>
+                  <wp:docPr id="38507036" name="name38576a11035fa669d" descr="886.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="886.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId523169f5afa83bc9b" cstate="print"/>
+                          <a:blip r:embed="rId38336a11035fa669b" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId544369f5afa83be43" w:history="1">
+            <w:hyperlink r:id="rId55386a11035fa67c2" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -963,63 +963,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (2022), where the localities of all tall invasive hogweeds show overlapping patterns, indicating uncertain taxonomic differentiation.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="83822116" name="name790369f5afa83d0e6" descr="HERSO_distribution_map.jpg"/>
+            <wp:docPr id="58162479" name="name53986a11035fa7488" descr="HERSO_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="HERSO_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId314169f5afa83d0e2" cstate="print"/>
+                    <a:blip r:embed="rId42886a11035fa7485" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -1091,51 +1091,51 @@
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Heracleum sosnowskyi </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">is an herbaceous, usually monocarpic (flowering only once in a lifetime), seed-propagated herb living usually between 3 and 6 years (Tkachenko, 1989).  Seeds of the three species are illustrated in Figure </w:t>
       </w:r>
-      <w:hyperlink r:id="rId309669f5afa83d3c7" w:history="1">
+      <w:hyperlink r:id="rId13766a11035fa76df" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:b/>
             <w:bCs/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">1</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -3592,51 +3592,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Some countries developed dedicated legislation acts specifying control measures for these </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Heracleum</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> species (e.g. Czech Republic </w:t>
       </w:r>
-      <w:hyperlink r:id="rId445269f5afa83ee8a" w:history="1">
+      <w:hyperlink r:id="rId24416a11035fa9030" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://invaznidruhy.aopk.gov.cz/zasady-regulace</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5587,51 +5587,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Pergl J (2017) Information on measures and related costs in relation to species included on the Union list: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Heracleum mantegazzianum</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Technical note prepared by IUCN for the European Commission. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId404769f5afa83fe4a" w:history="1">
+      <w:hyperlink r:id="rId29406a11035fa9cf6" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://circabc.europa.eu/sd/a/a174ceae-558c-4aa1-8437-e28cb310275d/TSSR-2016-003%20Heracleum%20mantegazzianum.pdf</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5735,51 +5735,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">39</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1293–1302.  </w:t>
       </w:r>
-      <w:hyperlink r:id="rId286069f5afa83ff44" w:history="1">
+      <w:hyperlink r:id="rId21596a11035fa9de7" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2699.2011.02677.x</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -6331,51 +6331,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">[MS1]</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="0000CC"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">[MS2]</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId298869f5afa84031b" w:history="1">
+      <w:hyperlink r:id="rId32036a11035faa1d6" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3897/neobiota.31.8103</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6964,51 +6964,51 @@
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(2), 297–319. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">
 USDA-NRCS (2026) Heracleum mantegazzianum Sommier &amp; Levier. Accessed Date: February 2026. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId496969f5afa840735" w:history="1">
+      <w:hyperlink r:id="rId78976a11035faa5e7" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://plants.usda.gov/plant-profile/HEMA17/noxious-invasive</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7279,51 +7279,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Russian Journal of Biological Invasions </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">13</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 203–214. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId254769f5afa840943" w:history="1">
+      <w:hyperlink r:id="rId16346a11035faa7e0" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1134/S2075111722020138</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -7389,102 +7389,102 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Heracleum sosnowskyi</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId917769f5afa840a04" w:history="1">
+      <w:hyperlink r:id="rId99986a11035faa898" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Datasheet history</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">This datasheet was first published in the EPPO Bulletin in 2009 and revised in 2025. It is now maintained in an electronic format in the EPPO Global Database available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId568269f5afa840a5b" w:history="1">
+      <w:hyperlink r:id="rId43466a11035faa8ec" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:b/>
             <w:bCs/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. The sections on ‘Identity’ and ‘Geographical distribution’ are automatically updated from the database in the online version of the datasheet.</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
@@ -7553,51 +7553,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Heracleum persicum. EPPO Bulletin </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">39</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 489-499 </w:t>
       </w:r>
-      <w:hyperlink r:id="rId146969f5afa840b19" w:history="1">
+      <w:hyperlink r:id="rId34116a11035faa9a8" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2338.2009.02313.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7665,51 +7665,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">56</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 108-119</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId341869f5afa840bcd" w:history="1">
+      <w:hyperlink r:id="rId46106a11035faaa5b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/epp.70049</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
       <w:pgMar w:top="1100" w:right="1100" w:bottom="1100" w:left="1100" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708" w:num="1"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14"/>
 </file>
@@ -7796,137 +7796,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="95582615">
+  <w:abstractNum w:abstractNumId="29278848">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="43399612">
+    <w:lvl w:ilvl="0" w:tplc="24950096">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="43399612" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="24950096" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="43399612" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="24950096" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="43399612" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="24950096" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="43399612" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="24950096" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="43399612" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="24950096" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="43399612" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="24950096" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="43399612" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="24950096" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="43399612" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="24950096" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="95582614">
+  <w:abstractNum w:abstractNumId="29278847">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="39951256">
+    <w:lvl w:ilvl="0" w:tplc="35677604">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -8678,55 +8678,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="95582614">
-    <w:abstractNumId w:val="95582614"/>
+  <w:num w:numId="29278847">
+    <w:abstractNumId w:val="29278847"/>
   </w:num>
-  <w:num w:numId="95582615">
-    <w:abstractNumId w:val="95582615"/>
+  <w:num w:numId="29278848">
+    <w:abstractNumId w:val="29278848"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -20276,51 +20276,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId708018361" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId439888601" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId653169f5afa83b4d0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/HERSO/" TargetMode="External"/><Relationship Id="rId523269f5afa83b552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/HERSO/categorization" TargetMode="External"/><Relationship Id="rId544369f5afa83be43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/HERSO/photos" TargetMode="External"/><Relationship Id="rId309669f5afa83d3c7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/10.1111/epp.70049#epp70049-fig-0001" TargetMode="External"/><Relationship Id="rId445269f5afa83ee8a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://invaznidruhy.aopk.gov.cz/zasady-regulace" TargetMode="External"/><Relationship Id="rId404769f5afa83fe4a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://circabc.europa.eu/sd/a/a174ceae-558c-4aa1-8437-e28cb310275d/TSSR-2016-003%20Heracleum%20mantegazzianum.pdf" TargetMode="External"/><Relationship Id="rId286069f5afa83ff44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2699.2011.02677.x" TargetMode="External"/><Relationship Id="rId298869f5afa84031b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3897/neobiota.31.8103" TargetMode="External"/><Relationship Id="rId496969f5afa840735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://plants.usda.gov/plant-profile/HEMA17/noxious-invasive" TargetMode="External"/><Relationship Id="rId254769f5afa840943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1134/S2075111722020138" TargetMode="External"/><Relationship Id="rId917769f5afa840a04" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId568269f5afa840a5b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/" TargetMode="External"/><Relationship Id="rId146969f5afa840b19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.2009.02313.x" TargetMode="External"/><Relationship Id="rId341869f5afa840bcd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.70049" TargetMode="External"/><Relationship Id="rId523169f5afa83bc9b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId523169f5afa83bc9b.jpg"/><Relationship Id="rId314169f5afa83d0e2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId314169f5afa83d0e2.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId606520456" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId220120497" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId43566a11035fa60fc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/HERSO/" TargetMode="External"/><Relationship Id="rId34556a11035fa6167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/HERSO/categorization" TargetMode="External"/><Relationship Id="rId55386a11035fa67c2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/HERSO/photos" TargetMode="External"/><Relationship Id="rId13766a11035fa76df" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/10.1111/epp.70049#epp70049-fig-0001" TargetMode="External"/><Relationship Id="rId24416a11035fa9030" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://invaznidruhy.aopk.gov.cz/zasady-regulace" TargetMode="External"/><Relationship Id="rId29406a11035fa9cf6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://circabc.europa.eu/sd/a/a174ceae-558c-4aa1-8437-e28cb310275d/TSSR-2016-003%20Heracleum%20mantegazzianum.pdf" TargetMode="External"/><Relationship Id="rId21596a11035fa9de7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2699.2011.02677.x" TargetMode="External"/><Relationship Id="rId32036a11035faa1d6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3897/neobiota.31.8103" TargetMode="External"/><Relationship Id="rId78976a11035faa5e7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://plants.usda.gov/plant-profile/HEMA17/noxious-invasive" TargetMode="External"/><Relationship Id="rId16346a11035faa7e0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1134/S2075111722020138" TargetMode="External"/><Relationship Id="rId99986a11035faa898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId43466a11035faa8ec" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/" TargetMode="External"/><Relationship Id="rId34116a11035faa9a8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.2009.02313.x" TargetMode="External"/><Relationship Id="rId46106a11035faaa5b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.70049" TargetMode="External"/><Relationship Id="rId38336a11035fa669b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId38336a11035fa669b.jpg"/><Relationship Id="rId42886a11035fa7485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId42886a11035fa7485.jpg"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>