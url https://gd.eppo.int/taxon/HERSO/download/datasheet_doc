--- v2 (2026-05-23)
+++ v3 (2026-06-12)
@@ -275,51 +275,51 @@
               <w:t xml:space="preserve"> Plantae: Magnoliophyta: Angiospermae: Campanulids: Apiales: Apiaceae</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Sosnowsky's hogweed</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43566a11035fa60fc" w:history="1">
+            <w:hyperlink r:id="rId53956a2bc822d10bc" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -335,51 +335,51 @@
               <w:t xml:space="preserve"> A2 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> IAS of Union concern</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34556a11035fa6167" w:history="1">
+            <w:hyperlink r:id="rId95216a2bc822d1125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -393,86 +393,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> HERSO</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="38507036" name="name38576a11035fa669d" descr="886.jpg"/>
+                  <wp:docPr id="25029594" name="name81586a2bc822d11ea" descr="886.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="886.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId38336a11035fa669b" cstate="print"/>
+                          <a:blip r:embed="rId99056a2bc822d11e9" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId55386a11035fa67c2" w:history="1">
+            <w:hyperlink r:id="rId34636a2bc822d12fd" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -963,63 +963,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (2022), where the localities of all tall invasive hogweeds show overlapping patterns, indicating uncertain taxonomic differentiation.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="58162479" name="name53986a11035fa7488" descr="HERSO_distribution_map.jpg"/>
+            <wp:docPr id="18280615" name="name43516a2bc822d24ca" descr="HERSO_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="HERSO_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId42886a11035fa7485" cstate="print"/>
+                    <a:blip r:embed="rId16836a2bc822d24c7" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -1091,51 +1091,51 @@
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Heracleum sosnowskyi </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">is an herbaceous, usually monocarpic (flowering only once in a lifetime), seed-propagated herb living usually between 3 and 6 years (Tkachenko, 1989).  Seeds of the three species are illustrated in Figure </w:t>
       </w:r>
-      <w:hyperlink r:id="rId13766a11035fa76df" w:history="1">
+      <w:hyperlink r:id="rId78746a2bc822d2718" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:b/>
             <w:bCs/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">1</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -3592,51 +3592,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Some countries developed dedicated legislation acts specifying control measures for these </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Heracleum</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> species (e.g. Czech Republic </w:t>
       </w:r>
-      <w:hyperlink r:id="rId24416a11035fa9030" w:history="1">
+      <w:hyperlink r:id="rId68156a2bc822d3d76" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://invaznidruhy.aopk.gov.cz/zasady-regulace</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5587,51 +5587,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Pergl J (2017) Information on measures and related costs in relation to species included on the Union list: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Heracleum mantegazzianum</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Technical note prepared by IUCN for the European Commission. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId29406a11035fa9cf6" w:history="1">
+      <w:hyperlink r:id="rId31006a2bc822d49ff" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://circabc.europa.eu/sd/a/a174ceae-558c-4aa1-8437-e28cb310275d/TSSR-2016-003%20Heracleum%20mantegazzianum.pdf</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5735,51 +5735,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">39</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1293–1302.  </w:t>
       </w:r>
-      <w:hyperlink r:id="rId21596a11035fa9de7" w:history="1">
+      <w:hyperlink r:id="rId40866a2bc822d4aee" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2699.2011.02677.x</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -6331,51 +6331,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">[MS1]</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="0000CC"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">[MS2]</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId32036a11035faa1d6" w:history="1">
+      <w:hyperlink r:id="rId40136a2bc822d4eb3" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3897/neobiota.31.8103</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6964,51 +6964,51 @@
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(2), 297–319. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">
 USDA-NRCS (2026) Heracleum mantegazzianum Sommier &amp; Levier. Accessed Date: February 2026. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId78976a11035faa5e7" w:history="1">
+      <w:hyperlink r:id="rId75706a2bc822d52aa" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://plants.usda.gov/plant-profile/HEMA17/noxious-invasive</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7279,51 +7279,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Russian Journal of Biological Invasions </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">13</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 203–214. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId16346a11035faa7e0" w:history="1">
+      <w:hyperlink r:id="rId94336a2bc822d549c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1134/S2075111722020138</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -7389,102 +7389,102 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Heracleum sosnowskyi</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId99986a11035faa898" w:history="1">
+      <w:hyperlink r:id="rId28046a2bc822d5554" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Datasheet history</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">This datasheet was first published in the EPPO Bulletin in 2009 and revised in 2025. It is now maintained in an electronic format in the EPPO Global Database available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId43466a11035faa8ec" w:history="1">
+      <w:hyperlink r:id="rId38456a2bc822d55a8" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:b/>
             <w:bCs/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. The sections on ‘Identity’ and ‘Geographical distribution’ are automatically updated from the database in the online version of the datasheet.</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
@@ -7553,51 +7553,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Heracleum persicum. EPPO Bulletin </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">39</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 489-499 </w:t>
       </w:r>
-      <w:hyperlink r:id="rId34116a11035faa9a8" w:history="1">
+      <w:hyperlink r:id="rId73746a2bc822d5662" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2338.2009.02313.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7665,51 +7665,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">56</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 108-119</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId46106a11035faaa5b" w:history="1">
+      <w:hyperlink r:id="rId80726a2bc822d5712" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/epp.70049</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
       <w:pgMar w:top="1100" w:right="1100" w:bottom="1100" w:left="1100" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708" w:num="1"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14"/>
 </file>
@@ -7796,137 +7796,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="29278848">
+  <w:abstractNum w:abstractNumId="96712064">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="24950096">
+    <w:lvl w:ilvl="0" w:tplc="76004563">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="24950096" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="76004563" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="24950096" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="76004563" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="24950096" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="76004563" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="24950096" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="76004563" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="24950096" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="76004563" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="24950096" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="76004563" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="24950096" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="76004563" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="24950096" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="76004563" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="29278847">
+  <w:abstractNum w:abstractNumId="96712063">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="35677604">
+    <w:lvl w:ilvl="0" w:tplc="11936299">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -8678,55 +8678,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="29278847">
-    <w:abstractNumId w:val="29278847"/>
+  <w:num w:numId="96712063">
+    <w:abstractNumId w:val="96712063"/>
   </w:num>
-  <w:num w:numId="29278848">
-    <w:abstractNumId w:val="29278848"/>
+  <w:num w:numId="96712064">
+    <w:abstractNumId w:val="96712064"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -20276,51 +20276,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId606520456" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId220120497" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId43566a11035fa60fc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/HERSO/" TargetMode="External"/><Relationship Id="rId34556a11035fa6167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/HERSO/categorization" TargetMode="External"/><Relationship Id="rId55386a11035fa67c2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/HERSO/photos" TargetMode="External"/><Relationship Id="rId13766a11035fa76df" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/10.1111/epp.70049#epp70049-fig-0001" TargetMode="External"/><Relationship Id="rId24416a11035fa9030" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://invaznidruhy.aopk.gov.cz/zasady-regulace" TargetMode="External"/><Relationship Id="rId29406a11035fa9cf6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://circabc.europa.eu/sd/a/a174ceae-558c-4aa1-8437-e28cb310275d/TSSR-2016-003%20Heracleum%20mantegazzianum.pdf" TargetMode="External"/><Relationship Id="rId21596a11035fa9de7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2699.2011.02677.x" TargetMode="External"/><Relationship Id="rId32036a11035faa1d6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3897/neobiota.31.8103" TargetMode="External"/><Relationship Id="rId78976a11035faa5e7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://plants.usda.gov/plant-profile/HEMA17/noxious-invasive" TargetMode="External"/><Relationship Id="rId16346a11035faa7e0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1134/S2075111722020138" TargetMode="External"/><Relationship Id="rId99986a11035faa898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId43466a11035faa8ec" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/" TargetMode="External"/><Relationship Id="rId34116a11035faa9a8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.2009.02313.x" TargetMode="External"/><Relationship Id="rId46106a11035faaa5b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.70049" TargetMode="External"/><Relationship Id="rId38336a11035fa669b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId38336a11035fa669b.jpg"/><Relationship Id="rId42886a11035fa7485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId42886a11035fa7485.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId414828762" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId850941693" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId53956a2bc822d10bc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/HERSO/" TargetMode="External"/><Relationship Id="rId95216a2bc822d1125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/HERSO/categorization" TargetMode="External"/><Relationship Id="rId34636a2bc822d12fd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/HERSO/photos" TargetMode="External"/><Relationship Id="rId78746a2bc822d2718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/10.1111/epp.70049#epp70049-fig-0001" TargetMode="External"/><Relationship Id="rId68156a2bc822d3d76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://invaznidruhy.aopk.gov.cz/zasady-regulace" TargetMode="External"/><Relationship Id="rId31006a2bc822d49ff" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://circabc.europa.eu/sd/a/a174ceae-558c-4aa1-8437-e28cb310275d/TSSR-2016-003%20Heracleum%20mantegazzianum.pdf" TargetMode="External"/><Relationship Id="rId40866a2bc822d4aee" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2699.2011.02677.x" TargetMode="External"/><Relationship Id="rId40136a2bc822d4eb3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3897/neobiota.31.8103" TargetMode="External"/><Relationship Id="rId75706a2bc822d52aa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://plants.usda.gov/plant-profile/HEMA17/noxious-invasive" TargetMode="External"/><Relationship Id="rId94336a2bc822d549c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1134/S2075111722020138" TargetMode="External"/><Relationship Id="rId28046a2bc822d5554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId38456a2bc822d55a8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/" TargetMode="External"/><Relationship Id="rId73746a2bc822d5662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.2009.02313.x" TargetMode="External"/><Relationship Id="rId80726a2bc822d5712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.70049" TargetMode="External"/><Relationship Id="rId99056a2bc822d11e9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId99056a2bc822d11e9.jpg"/><Relationship Id="rId16836a2bc822d24c7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId16836a2bc822d24c7.jpg"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>