--- v3 (2026-06-12)
+++ v4 (2026-07-02)
@@ -275,51 +275,51 @@
               <w:t xml:space="preserve"> Plantae: Magnoliophyta: Angiospermae: Campanulids: Apiales: Apiaceae</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Sosnowsky's hogweed</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53956a2bc822d10bc" w:history="1">
+            <w:hyperlink r:id="rId62776a464106dd6c5" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -335,51 +335,51 @@
               <w:t xml:space="preserve"> A2 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> IAS of Union concern</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95216a2bc822d1125" w:history="1">
+            <w:hyperlink r:id="rId31606a464106dd72e" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -393,86 +393,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> HERSO</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="25029594" name="name81586a2bc822d11ea" descr="886.jpg"/>
+                  <wp:docPr id="54910072" name="name35236a464106dde5e" descr="886.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="886.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId99056a2bc822d11e9" cstate="print"/>
+                          <a:blip r:embed="rId97066a464106dde5c" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId34636a2bc822d12fd" w:history="1">
+            <w:hyperlink r:id="rId39926a464106ddf91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -963,63 +963,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (2022), where the localities of all tall invasive hogweeds show overlapping patterns, indicating uncertain taxonomic differentiation.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="18280615" name="name43516a2bc822d24ca" descr="HERSO_distribution_map.jpg"/>
+            <wp:docPr id="13071364" name="name47766a464106dee1f" descr="HERSO_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="HERSO_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId16836a2bc822d24c7" cstate="print"/>
+                    <a:blip r:embed="rId48726a464106dee1b" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -1091,51 +1091,51 @@
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Heracleum sosnowskyi </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">is an herbaceous, usually monocarpic (flowering only once in a lifetime), seed-propagated herb living usually between 3 and 6 years (Tkachenko, 1989).  Seeds of the three species are illustrated in Figure </w:t>
       </w:r>
-      <w:hyperlink r:id="rId78746a2bc822d2718" w:history="1">
+      <w:hyperlink r:id="rId56936a464106df050" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:b/>
             <w:bCs/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">1</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -3592,51 +3592,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Some countries developed dedicated legislation acts specifying control measures for these </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Heracleum</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> species (e.g. Czech Republic </w:t>
       </w:r>
-      <w:hyperlink r:id="rId68156a2bc822d3d76" w:history="1">
+      <w:hyperlink r:id="rId87086a464106e102a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://invaznidruhy.aopk.gov.cz/zasady-regulace</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5587,51 +5587,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Pergl J (2017) Information on measures and related costs in relation to species included on the Union list: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Heracleum mantegazzianum</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Technical note prepared by IUCN for the European Commission. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId31006a2bc822d49ff" w:history="1">
+      <w:hyperlink r:id="rId58686a464106e1e29" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://circabc.europa.eu/sd/a/a174ceae-558c-4aa1-8437-e28cb310275d/TSSR-2016-003%20Heracleum%20mantegazzianum.pdf</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5735,51 +5735,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">39</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1293–1302.  </w:t>
       </w:r>
-      <w:hyperlink r:id="rId40866a2bc822d4aee" w:history="1">
+      <w:hyperlink r:id="rId61926a464106e1f20" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2699.2011.02677.x</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -6331,51 +6331,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">[MS1]</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="0000CC"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">[MS2]</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId40136a2bc822d4eb3" w:history="1">
+      <w:hyperlink r:id="rId91446a464106e2369" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3897/neobiota.31.8103</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6964,51 +6964,51 @@
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(2), 297–319. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">
 USDA-NRCS (2026) Heracleum mantegazzianum Sommier &amp; Levier. Accessed Date: February 2026. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId75706a2bc822d52aa" w:history="1">
+      <w:hyperlink r:id="rId33106a464106e280d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://plants.usda.gov/plant-profile/HEMA17/noxious-invasive</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7279,51 +7279,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Russian Journal of Biological Invasions </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">13</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 203–214. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId94336a2bc822d549c" w:history="1">
+      <w:hyperlink r:id="rId47476a464106e2adb" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1134/S2075111722020138</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -7389,102 +7389,102 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Heracleum sosnowskyi</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId28046a2bc822d5554" w:history="1">
+      <w:hyperlink r:id="rId16946a464106e2bcf" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Datasheet history</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">This datasheet was first published in the EPPO Bulletin in 2009 and revised in 2025. It is now maintained in an electronic format in the EPPO Global Database available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId38456a2bc822d55a8" w:history="1">
+      <w:hyperlink r:id="rId11246a464106e2c2a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:b/>
             <w:bCs/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. The sections on ‘Identity’ and ‘Geographical distribution’ are automatically updated from the database in the online version of the datasheet.</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
@@ -7553,51 +7553,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Heracleum persicum. EPPO Bulletin </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">39</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 489-499 </w:t>
       </w:r>
-      <w:hyperlink r:id="rId73746a2bc822d5662" w:history="1">
+      <w:hyperlink r:id="rId83826a464106e2cf1" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2338.2009.02313.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7665,51 +7665,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">56</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 108-119</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId80726a2bc822d5712" w:history="1">
+      <w:hyperlink r:id="rId78846a464106e2de1" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/epp.70049</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
       <w:pgMar w:top="1100" w:right="1100" w:bottom="1100" w:left="1100" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708" w:num="1"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14"/>
 </file>
@@ -7796,137 +7796,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="96712064">
+  <w:abstractNum w:abstractNumId="61014935">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="76004563">
+    <w:lvl w:ilvl="0" w:tplc="34324122">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="76004563" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="34324122" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="76004563" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="34324122" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="76004563" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="34324122" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="76004563" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="34324122" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="76004563" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="34324122" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="76004563" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="34324122" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="76004563" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="34324122" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="76004563" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="34324122" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="96712063">
+  <w:abstractNum w:abstractNumId="61014934">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="11936299">
+    <w:lvl w:ilvl="0" w:tplc="92648222">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -8678,55 +8678,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="96712063">
-    <w:abstractNumId w:val="96712063"/>
+  <w:num w:numId="61014934">
+    <w:abstractNumId w:val="61014934"/>
   </w:num>
-  <w:num w:numId="96712064">
-    <w:abstractNumId w:val="96712064"/>
+  <w:num w:numId="61014935">
+    <w:abstractNumId w:val="61014935"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -20276,51 +20276,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId414828762" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId850941693" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId53956a2bc822d10bc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/HERSO/" TargetMode="External"/><Relationship Id="rId95216a2bc822d1125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/HERSO/categorization" TargetMode="External"/><Relationship Id="rId34636a2bc822d12fd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/HERSO/photos" TargetMode="External"/><Relationship Id="rId78746a2bc822d2718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/10.1111/epp.70049#epp70049-fig-0001" TargetMode="External"/><Relationship Id="rId68156a2bc822d3d76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://invaznidruhy.aopk.gov.cz/zasady-regulace" TargetMode="External"/><Relationship Id="rId31006a2bc822d49ff" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://circabc.europa.eu/sd/a/a174ceae-558c-4aa1-8437-e28cb310275d/TSSR-2016-003%20Heracleum%20mantegazzianum.pdf" TargetMode="External"/><Relationship Id="rId40866a2bc822d4aee" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2699.2011.02677.x" TargetMode="External"/><Relationship Id="rId40136a2bc822d4eb3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3897/neobiota.31.8103" TargetMode="External"/><Relationship Id="rId75706a2bc822d52aa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://plants.usda.gov/plant-profile/HEMA17/noxious-invasive" TargetMode="External"/><Relationship Id="rId94336a2bc822d549c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1134/S2075111722020138" TargetMode="External"/><Relationship Id="rId28046a2bc822d5554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId38456a2bc822d55a8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/" TargetMode="External"/><Relationship Id="rId73746a2bc822d5662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.2009.02313.x" TargetMode="External"/><Relationship Id="rId80726a2bc822d5712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.70049" TargetMode="External"/><Relationship Id="rId99056a2bc822d11e9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId99056a2bc822d11e9.jpg"/><Relationship Id="rId16836a2bc822d24c7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId16836a2bc822d24c7.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId467596741" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId963802529" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId62776a464106dd6c5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/HERSO/" TargetMode="External"/><Relationship Id="rId31606a464106dd72e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/HERSO/categorization" TargetMode="External"/><Relationship Id="rId39926a464106ddf91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/HERSO/photos" TargetMode="External"/><Relationship Id="rId56936a464106df050" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/10.1111/epp.70049#epp70049-fig-0001" TargetMode="External"/><Relationship Id="rId87086a464106e102a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://invaznidruhy.aopk.gov.cz/zasady-regulace" TargetMode="External"/><Relationship Id="rId58686a464106e1e29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://circabc.europa.eu/sd/a/a174ceae-558c-4aa1-8437-e28cb310275d/TSSR-2016-003%20Heracleum%20mantegazzianum.pdf" TargetMode="External"/><Relationship Id="rId61926a464106e1f20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2699.2011.02677.x" TargetMode="External"/><Relationship Id="rId91446a464106e2369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3897/neobiota.31.8103" TargetMode="External"/><Relationship Id="rId33106a464106e280d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://plants.usda.gov/plant-profile/HEMA17/noxious-invasive" TargetMode="External"/><Relationship Id="rId47476a464106e2adb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1134/S2075111722020138" TargetMode="External"/><Relationship Id="rId16946a464106e2bcf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId11246a464106e2c2a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/" TargetMode="External"/><Relationship Id="rId83826a464106e2cf1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.2009.02313.x" TargetMode="External"/><Relationship Id="rId78846a464106e2de1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.70049" TargetMode="External"/><Relationship Id="rId97066a464106dde5c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId97066a464106dde5c.jpg"/><Relationship Id="rId48726a464106dee1b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId48726a464106dee1b.jpg"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>