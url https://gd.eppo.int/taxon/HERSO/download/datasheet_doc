--- v4 (2026-07-02)
+++ v5 (2026-07-02)
@@ -275,51 +275,51 @@
               <w:t xml:space="preserve"> Plantae: Magnoliophyta: Angiospermae: Campanulids: Apiales: Apiaceae</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Sosnowsky's hogweed</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62776a464106dd6c5" w:history="1">
+            <w:hyperlink r:id="rId26526a4650c7400e5" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -335,51 +335,51 @@
               <w:t xml:space="preserve"> A2 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> IAS of Union concern</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31606a464106dd72e" w:history="1">
+            <w:hyperlink r:id="rId15766a4650c740150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -393,86 +393,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> HERSO</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="54910072" name="name35236a464106dde5e" descr="886.jpg"/>
+                  <wp:docPr id="2805553" name="name80956a4650c7406f5" descr="886.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="886.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId97066a464106dde5c" cstate="print"/>
+                          <a:blip r:embed="rId60836a4650c7406f3" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId39926a464106ddf91" w:history="1">
+            <w:hyperlink r:id="rId84186a4650c7407ec" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -963,63 +963,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (2022), where the localities of all tall invasive hogweeds show overlapping patterns, indicating uncertain taxonomic differentiation.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="13071364" name="name47766a464106dee1f" descr="HERSO_distribution_map.jpg"/>
+            <wp:docPr id="44346894" name="name97486a4650c741494" descr="HERSO_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="HERSO_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId48726a464106dee1b" cstate="print"/>
+                    <a:blip r:embed="rId30886a4650c741492" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -1091,51 +1091,51 @@
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Heracleum sosnowskyi </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">is an herbaceous, usually monocarpic (flowering only once in a lifetime), seed-propagated herb living usually between 3 and 6 years (Tkachenko, 1989).  Seeds of the three species are illustrated in Figure </w:t>
       </w:r>
-      <w:hyperlink r:id="rId56936a464106df050" w:history="1">
+      <w:hyperlink r:id="rId10506a4650c74168e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:b/>
             <w:bCs/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">1</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -3592,51 +3592,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Some countries developed dedicated legislation acts specifying control measures for these </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Heracleum</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> species (e.g. Czech Republic </w:t>
       </w:r>
-      <w:hyperlink r:id="rId87086a464106e102a" w:history="1">
+      <w:hyperlink r:id="rId22246a4650c743266" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://invaznidruhy.aopk.gov.cz/zasady-regulace</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5587,51 +5587,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Pergl J (2017) Information on measures and related costs in relation to species included on the Union list: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Heracleum mantegazzianum</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Technical note prepared by IUCN for the European Commission. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId58686a464106e1e29" w:history="1">
+      <w:hyperlink r:id="rId69946a4650c743f56" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://circabc.europa.eu/sd/a/a174ceae-558c-4aa1-8437-e28cb310275d/TSSR-2016-003%20Heracleum%20mantegazzianum.pdf</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5735,51 +5735,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">39</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1293–1302.  </w:t>
       </w:r>
-      <w:hyperlink r:id="rId61926a464106e1f20" w:history="1">
+      <w:hyperlink r:id="rId47286a4650c744047" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2699.2011.02677.x</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -6331,51 +6331,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">[MS1]</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="0000CC"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">[MS2]</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId91446a464106e2369" w:history="1">
+      <w:hyperlink r:id="rId62996a4650c74443f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3897/neobiota.31.8103</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6964,51 +6964,51 @@
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(2), 297–319. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">
 USDA-NRCS (2026) Heracleum mantegazzianum Sommier &amp; Levier. Accessed Date: February 2026. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId33106a464106e280d" w:history="1">
+      <w:hyperlink r:id="rId66776a4650c7448a9" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://plants.usda.gov/plant-profile/HEMA17/noxious-invasive</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7279,51 +7279,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Russian Journal of Biological Invasions </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">13</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 203–214. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId47476a464106e2adb" w:history="1">
+      <w:hyperlink r:id="rId57276a4650c744ab9" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1134/S2075111722020138</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -7389,102 +7389,102 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Heracleum sosnowskyi</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId16946a464106e2bcf" w:history="1">
+      <w:hyperlink r:id="rId82506a4650c744b7a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Datasheet history</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">This datasheet was first published in the EPPO Bulletin in 2009 and revised in 2025. It is now maintained in an electronic format in the EPPO Global Database available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId11246a464106e2c2a" w:history="1">
+      <w:hyperlink r:id="rId93316a4650c744bcf" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:b/>
             <w:bCs/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. The sections on ‘Identity’ and ‘Geographical distribution’ are automatically updated from the database in the online version of the datasheet.</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
@@ -7553,51 +7553,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Heracleum persicum. EPPO Bulletin </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">39</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 489-499 </w:t>
       </w:r>
-      <w:hyperlink r:id="rId83826a464106e2cf1" w:history="1">
+      <w:hyperlink r:id="rId51446a4650c744c8b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2338.2009.02313.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7665,51 +7665,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">56</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 108-119</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId78846a464106e2de1" w:history="1">
+      <w:hyperlink r:id="rId90196a4650c744d3e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/epp.70049</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
       <w:pgMar w:top="1100" w:right="1100" w:bottom="1100" w:left="1100" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708" w:num="1"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14"/>
 </file>
@@ -7796,137 +7796,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="61014935">
+  <w:abstractNum w:abstractNumId="22574234">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="34324122">
+    <w:lvl w:ilvl="0" w:tplc="97333606">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="34324122" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="97333606" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="34324122" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="97333606" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="34324122" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="97333606" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="34324122" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="97333606" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="34324122" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="97333606" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="34324122" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="97333606" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="34324122" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="97333606" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="34324122" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="97333606" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="61014934">
+  <w:abstractNum w:abstractNumId="22574233">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="92648222">
+    <w:lvl w:ilvl="0" w:tplc="11119224">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -8678,55 +8678,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="61014934">
-    <w:abstractNumId w:val="61014934"/>
+  <w:num w:numId="22574233">
+    <w:abstractNumId w:val="22574233"/>
   </w:num>
-  <w:num w:numId="61014935">
-    <w:abstractNumId w:val="61014935"/>
+  <w:num w:numId="22574234">
+    <w:abstractNumId w:val="22574234"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -20276,51 +20276,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId467596741" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId963802529" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId62776a464106dd6c5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/HERSO/" TargetMode="External"/><Relationship Id="rId31606a464106dd72e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/HERSO/categorization" TargetMode="External"/><Relationship Id="rId39926a464106ddf91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/HERSO/photos" TargetMode="External"/><Relationship Id="rId56936a464106df050" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/10.1111/epp.70049#epp70049-fig-0001" TargetMode="External"/><Relationship Id="rId87086a464106e102a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://invaznidruhy.aopk.gov.cz/zasady-regulace" TargetMode="External"/><Relationship Id="rId58686a464106e1e29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://circabc.europa.eu/sd/a/a174ceae-558c-4aa1-8437-e28cb310275d/TSSR-2016-003%20Heracleum%20mantegazzianum.pdf" TargetMode="External"/><Relationship Id="rId61926a464106e1f20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2699.2011.02677.x" TargetMode="External"/><Relationship Id="rId91446a464106e2369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3897/neobiota.31.8103" TargetMode="External"/><Relationship Id="rId33106a464106e280d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://plants.usda.gov/plant-profile/HEMA17/noxious-invasive" TargetMode="External"/><Relationship Id="rId47476a464106e2adb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1134/S2075111722020138" TargetMode="External"/><Relationship Id="rId16946a464106e2bcf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId11246a464106e2c2a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/" TargetMode="External"/><Relationship Id="rId83826a464106e2cf1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.2009.02313.x" TargetMode="External"/><Relationship Id="rId78846a464106e2de1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.70049" TargetMode="External"/><Relationship Id="rId97066a464106dde5c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId97066a464106dde5c.jpg"/><Relationship Id="rId48726a464106dee1b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId48726a464106dee1b.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId588535922" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId404426485" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId26526a4650c7400e5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/HERSO/" TargetMode="External"/><Relationship Id="rId15766a4650c740150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/HERSO/categorization" TargetMode="External"/><Relationship Id="rId84186a4650c7407ec" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/HERSO/photos" TargetMode="External"/><Relationship Id="rId10506a4650c74168e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/10.1111/epp.70049#epp70049-fig-0001" TargetMode="External"/><Relationship Id="rId22246a4650c743266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://invaznidruhy.aopk.gov.cz/zasady-regulace" TargetMode="External"/><Relationship Id="rId69946a4650c743f56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://circabc.europa.eu/sd/a/a174ceae-558c-4aa1-8437-e28cb310275d/TSSR-2016-003%20Heracleum%20mantegazzianum.pdf" TargetMode="External"/><Relationship Id="rId47286a4650c744047" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2699.2011.02677.x" TargetMode="External"/><Relationship Id="rId62996a4650c74443f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3897/neobiota.31.8103" TargetMode="External"/><Relationship Id="rId66776a4650c7448a9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://plants.usda.gov/plant-profile/HEMA17/noxious-invasive" TargetMode="External"/><Relationship Id="rId57276a4650c744ab9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1134/S2075111722020138" TargetMode="External"/><Relationship Id="rId82506a4650c744b7a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId93316a4650c744bcf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/" TargetMode="External"/><Relationship Id="rId51446a4650c744c8b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.2009.02313.x" TargetMode="External"/><Relationship Id="rId90196a4650c744d3e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.70049" TargetMode="External"/><Relationship Id="rId60836a4650c7406f3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId60836a4650c7406f3.jpg"/><Relationship Id="rId30886a4650c741492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId30886a4650c741492.jpg"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>