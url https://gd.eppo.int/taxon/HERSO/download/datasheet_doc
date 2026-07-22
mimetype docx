--- v5 (2026-07-02)
+++ v6 (2026-07-22)
@@ -275,51 +275,51 @@
               <w:t xml:space="preserve"> Plantae: Magnoliophyta: Angiospermae: Campanulids: Apiales: Apiaceae</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Sosnowsky's hogweed</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26526a4650c7400e5" w:history="1">
+            <w:hyperlink r:id="rId73706a60cef563d7d" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -335,51 +335,51 @@
               <w:t xml:space="preserve"> A2 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> IAS of Union concern</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15766a4650c740150" w:history="1">
+            <w:hyperlink r:id="rId44976a60cef563df1" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -393,86 +393,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> HERSO</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="2805553" name="name80956a4650c7406f5" descr="886.jpg"/>
+                  <wp:docPr id="15902091" name="name60346a60cef563eb2" descr="886.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="886.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId60836a4650c7406f3" cstate="print"/>
+                          <a:blip r:embed="rId68496a60cef563eb1" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId84186a4650c7407ec" w:history="1">
+            <w:hyperlink r:id="rId27776a60cef563fa8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -963,63 +963,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (2022), where the localities of all tall invasive hogweeds show overlapping patterns, indicating uncertain taxonomic differentiation.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="44346894" name="name97486a4650c741494" descr="HERSO_distribution_map.jpg"/>
+            <wp:docPr id="61748325" name="name57926a60cef564d1e" descr="HERSO_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="HERSO_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId30886a4650c741492" cstate="print"/>
+                    <a:blip r:embed="rId88116a60cef564d1b" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -1091,51 +1091,51 @@
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Heracleum sosnowskyi </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">is an herbaceous, usually monocarpic (flowering only once in a lifetime), seed-propagated herb living usually between 3 and 6 years (Tkachenko, 1989).  Seeds of the three species are illustrated in Figure </w:t>
       </w:r>
-      <w:hyperlink r:id="rId10506a4650c74168e" w:history="1">
+      <w:hyperlink r:id="rId56376a60cef564f8b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:b/>
             <w:bCs/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">1</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -3592,51 +3592,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Some countries developed dedicated legislation acts specifying control measures for these </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Heracleum</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> species (e.g. Czech Republic </w:t>
       </w:r>
-      <w:hyperlink r:id="rId22246a4650c743266" w:history="1">
+      <w:hyperlink r:id="rId48456a60cef566979" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://invaznidruhy.aopk.gov.cz/zasady-regulace</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5587,51 +5587,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Pergl J (2017) Information on measures and related costs in relation to species included on the Union list: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Heracleum mantegazzianum</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Technical note prepared by IUCN for the European Commission. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId69946a4650c743f56" w:history="1">
+      <w:hyperlink r:id="rId59626a60cef5678f2" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://circabc.europa.eu/sd/a/a174ceae-558c-4aa1-8437-e28cb310275d/TSSR-2016-003%20Heracleum%20mantegazzianum.pdf</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5735,51 +5735,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">39</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1293–1302.  </w:t>
       </w:r>
-      <w:hyperlink r:id="rId47286a4650c744047" w:history="1">
+      <w:hyperlink r:id="rId82466a60cef5679f7" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2699.2011.02677.x</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -6331,51 +6331,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">[MS1]</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="0000CC"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">[MS2]</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId62996a4650c74443f" w:history="1">
+      <w:hyperlink r:id="rId82886a60cef567de0" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3897/neobiota.31.8103</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6964,51 +6964,51 @@
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(2), 297–319. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">
 USDA-NRCS (2026) Heracleum mantegazzianum Sommier &amp; Levier. Accessed Date: February 2026. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId66776a4650c7448a9" w:history="1">
+      <w:hyperlink r:id="rId38266a60cef5681e6" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://plants.usda.gov/plant-profile/HEMA17/noxious-invasive</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7279,51 +7279,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Russian Journal of Biological Invasions </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">13</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 203–214. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId57276a4650c744ab9" w:history="1">
+      <w:hyperlink r:id="rId75876a60cef5683e3" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1134/S2075111722020138</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -7389,102 +7389,102 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Heracleum sosnowskyi</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId82506a4650c744b7a" w:history="1">
+      <w:hyperlink r:id="rId64446a60cef56849f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Datasheet history</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">This datasheet was first published in the EPPO Bulletin in 2009 and revised in 2025. It is now maintained in an electronic format in the EPPO Global Database available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId93316a4650c744bcf" w:history="1">
+      <w:hyperlink r:id="rId52776a60cef5684f4" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:b/>
             <w:bCs/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. The sections on ‘Identity’ and ‘Geographical distribution’ are automatically updated from the database in the online version of the datasheet.</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
@@ -7553,51 +7553,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Heracleum persicum. EPPO Bulletin </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">39</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 489-499 </w:t>
       </w:r>
-      <w:hyperlink r:id="rId51446a4650c744c8b" w:history="1">
+      <w:hyperlink r:id="rId36376a60cef5685bf" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2338.2009.02313.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7665,51 +7665,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">56</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 108-119</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId90196a4650c744d3e" w:history="1">
+      <w:hyperlink r:id="rId84516a60cef56867a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/epp.70049</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
       <w:pgMar w:top="1100" w:right="1100" w:bottom="1100" w:left="1100" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708" w:num="1"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14"/>
 </file>
@@ -7796,137 +7796,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="22574234">
+  <w:abstractNum w:abstractNumId="22414242">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="97333606">
+    <w:lvl w:ilvl="0" w:tplc="94991676">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="97333606" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="94991676" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="97333606" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="94991676" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="97333606" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="94991676" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="97333606" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="94991676" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="97333606" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="94991676" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="97333606" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="94991676" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="97333606" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="94991676" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="97333606" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="94991676" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="22574233">
+  <w:abstractNum w:abstractNumId="22414241">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="11119224">
+    <w:lvl w:ilvl="0" w:tplc="61590325">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -8678,55 +8678,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="22574233">
-    <w:abstractNumId w:val="22574233"/>
+  <w:num w:numId="22414241">
+    <w:abstractNumId w:val="22414241"/>
   </w:num>
-  <w:num w:numId="22574234">
-    <w:abstractNumId w:val="22574234"/>
+  <w:num w:numId="22414242">
+    <w:abstractNumId w:val="22414242"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -20276,51 +20276,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId588535922" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId404426485" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId26526a4650c7400e5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/HERSO/" TargetMode="External"/><Relationship Id="rId15766a4650c740150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/HERSO/categorization" TargetMode="External"/><Relationship Id="rId84186a4650c7407ec" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/HERSO/photos" TargetMode="External"/><Relationship Id="rId10506a4650c74168e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/10.1111/epp.70049#epp70049-fig-0001" TargetMode="External"/><Relationship Id="rId22246a4650c743266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://invaznidruhy.aopk.gov.cz/zasady-regulace" TargetMode="External"/><Relationship Id="rId69946a4650c743f56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://circabc.europa.eu/sd/a/a174ceae-558c-4aa1-8437-e28cb310275d/TSSR-2016-003%20Heracleum%20mantegazzianum.pdf" TargetMode="External"/><Relationship Id="rId47286a4650c744047" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2699.2011.02677.x" TargetMode="External"/><Relationship Id="rId62996a4650c74443f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3897/neobiota.31.8103" TargetMode="External"/><Relationship Id="rId66776a4650c7448a9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://plants.usda.gov/plant-profile/HEMA17/noxious-invasive" TargetMode="External"/><Relationship Id="rId57276a4650c744ab9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1134/S2075111722020138" TargetMode="External"/><Relationship Id="rId82506a4650c744b7a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId93316a4650c744bcf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/" TargetMode="External"/><Relationship Id="rId51446a4650c744c8b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.2009.02313.x" TargetMode="External"/><Relationship Id="rId90196a4650c744d3e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.70049" TargetMode="External"/><Relationship Id="rId60836a4650c7406f3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId60836a4650c7406f3.jpg"/><Relationship Id="rId30886a4650c741492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId30886a4650c741492.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId837774276" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId445160095" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId73706a60cef563d7d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/HERSO/" TargetMode="External"/><Relationship Id="rId44976a60cef563df1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/HERSO/categorization" TargetMode="External"/><Relationship Id="rId27776a60cef563fa8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/HERSO/photos" TargetMode="External"/><Relationship Id="rId56376a60cef564f8b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/10.1111/epp.70049#epp70049-fig-0001" TargetMode="External"/><Relationship Id="rId48456a60cef566979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://invaznidruhy.aopk.gov.cz/zasady-regulace" TargetMode="External"/><Relationship Id="rId59626a60cef5678f2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://circabc.europa.eu/sd/a/a174ceae-558c-4aa1-8437-e28cb310275d/TSSR-2016-003%20Heracleum%20mantegazzianum.pdf" TargetMode="External"/><Relationship Id="rId82466a60cef5679f7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2699.2011.02677.x" TargetMode="External"/><Relationship Id="rId82886a60cef567de0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3897/neobiota.31.8103" TargetMode="External"/><Relationship Id="rId38266a60cef5681e6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://plants.usda.gov/plant-profile/HEMA17/noxious-invasive" TargetMode="External"/><Relationship Id="rId75876a60cef5683e3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1134/S2075111722020138" TargetMode="External"/><Relationship Id="rId64446a60cef56849f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId52776a60cef5684f4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/" TargetMode="External"/><Relationship Id="rId36376a60cef5685bf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.2009.02313.x" TargetMode="External"/><Relationship Id="rId84516a60cef56867a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.70049" TargetMode="External"/><Relationship Id="rId68496a60cef563eb1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId68496a60cef563eb1.jpg"/><Relationship Id="rId88116a60cef564d1b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId88116a60cef564d1b.jpg"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>