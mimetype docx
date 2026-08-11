--- v6 (2026-07-22)
+++ v7 (2026-08-11)
@@ -275,51 +275,51 @@
               <w:t xml:space="preserve"> Plantae: Magnoliophyta: Angiospermae: Campanulids: Apiales: Apiaceae</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Sosnowsky's hogweed</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73706a60cef563d7d" w:history="1">
+            <w:hyperlink r:id="rId75966a7b6603dc7bf" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -335,51 +335,51 @@
               <w:t xml:space="preserve"> A2 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> IAS of Union concern</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44976a60cef563df1" w:history="1">
+            <w:hyperlink r:id="rId90086a7b6603dc82b" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -393,86 +393,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> HERSO</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="15902091" name="name60346a60cef563eb2" descr="886.jpg"/>
+                  <wp:docPr id="48273104" name="name28946a7b6603dcf8d" descr="886.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="886.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId68496a60cef563eb1" cstate="print"/>
+                          <a:blip r:embed="rId19416a7b6603dcf8b" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId27776a60cef563fa8" w:history="1">
+            <w:hyperlink r:id="rId40726a7b6603dd0d9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -963,63 +963,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (2022), where the localities of all tall invasive hogweeds show overlapping patterns, indicating uncertain taxonomic differentiation.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="61748325" name="name57926a60cef564d1e" descr="HERSO_distribution_map.jpg"/>
+            <wp:docPr id="35211989" name="name26546a7b6603ddf63" descr="HERSO_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="HERSO_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId88116a60cef564d1b" cstate="print"/>
+                    <a:blip r:embed="rId17046a7b6603ddf60" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -1091,51 +1091,51 @@
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Heracleum sosnowskyi </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">is an herbaceous, usually monocarpic (flowering only once in a lifetime), seed-propagated herb living usually between 3 and 6 years (Tkachenko, 1989).  Seeds of the three species are illustrated in Figure </w:t>
       </w:r>
-      <w:hyperlink r:id="rId56376a60cef564f8b" w:history="1">
+      <w:hyperlink r:id="rId24066a7b6603de19b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:b/>
             <w:bCs/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">1</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -3592,51 +3592,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Some countries developed dedicated legislation acts specifying control measures for these </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Heracleum</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> species (e.g. Czech Republic </w:t>
       </w:r>
-      <w:hyperlink r:id="rId48456a60cef566979" w:history="1">
+      <w:hyperlink r:id="rId28836a7b6603dfc71" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://invaznidruhy.aopk.gov.cz/zasady-regulace</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5587,51 +5587,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Pergl J (2017) Information on measures and related costs in relation to species included on the Union list: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Heracleum mantegazzianum</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Technical note prepared by IUCN for the European Commission. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId59626a60cef5678f2" w:history="1">
+      <w:hyperlink r:id="rId72426a7b6603e0913" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://circabc.europa.eu/sd/a/a174ceae-558c-4aa1-8437-e28cb310275d/TSSR-2016-003%20Heracleum%20mantegazzianum.pdf</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5735,51 +5735,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">39</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1293–1302.  </w:t>
       </w:r>
-      <w:hyperlink r:id="rId82466a60cef5679f7" w:history="1">
+      <w:hyperlink r:id="rId93666a7b6603e0a24" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2699.2011.02677.x</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -6331,51 +6331,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">[MS1]</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="0000CC"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">[MS2]</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId82886a60cef567de0" w:history="1">
+      <w:hyperlink r:id="rId21106a7b6603e0e11" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3897/neobiota.31.8103</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6964,51 +6964,51 @@
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(2), 297–319. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">
 USDA-NRCS (2026) Heracleum mantegazzianum Sommier &amp; Levier. Accessed Date: February 2026. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId38266a60cef5681e6" w:history="1">
+      <w:hyperlink r:id="rId39906a7b6603e121d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://plants.usda.gov/plant-profile/HEMA17/noxious-invasive</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7279,51 +7279,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Russian Journal of Biological Invasions </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">13</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 203–214. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId75876a60cef5683e3" w:history="1">
+      <w:hyperlink r:id="rId24396a7b6603e1417" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1134/S2075111722020138</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -7389,102 +7389,102 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Heracleum sosnowskyi</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId64446a60cef56849f" w:history="1">
+      <w:hyperlink r:id="rId39306a7b6603e14d0" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Datasheet history</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">This datasheet was first published in the EPPO Bulletin in 2009 and revised in 2025. It is now maintained in an electronic format in the EPPO Global Database available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId52776a60cef5684f4" w:history="1">
+      <w:hyperlink r:id="rId65246a7b6603e1525" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:b/>
             <w:bCs/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. The sections on ‘Identity’ and ‘Geographical distribution’ are automatically updated from the database in the online version of the datasheet.</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
@@ -7553,51 +7553,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Heracleum persicum. EPPO Bulletin </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">39</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 489-499 </w:t>
       </w:r>
-      <w:hyperlink r:id="rId36376a60cef5685bf" w:history="1">
+      <w:hyperlink r:id="rId63276a7b6603e1602" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2338.2009.02313.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7665,51 +7665,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">56</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 108-119</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId84516a60cef56867a" w:history="1">
+      <w:hyperlink r:id="rId10386a7b6603e16ba" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/epp.70049</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
       <w:pgMar w:top="1100" w:right="1100" w:bottom="1100" w:left="1100" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708" w:num="1"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14"/>
 </file>
@@ -7796,137 +7796,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="22414242">
+  <w:abstractNum w:abstractNumId="99333504">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="94991676">
+    <w:lvl w:ilvl="0" w:tplc="60154489">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="94991676" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="60154489" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="94991676" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="60154489" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="94991676" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="60154489" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="94991676" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="60154489" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="94991676" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="60154489" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="94991676" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="60154489" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="94991676" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="60154489" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="94991676" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="60154489" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="22414241">
+  <w:abstractNum w:abstractNumId="99333503">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="61590325">
+    <w:lvl w:ilvl="0" w:tplc="40699966">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -8678,55 +8678,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="22414241">
-    <w:abstractNumId w:val="22414241"/>
+  <w:num w:numId="99333503">
+    <w:abstractNumId w:val="99333503"/>
   </w:num>
-  <w:num w:numId="22414242">
-    <w:abstractNumId w:val="22414242"/>
+  <w:num w:numId="99333504">
+    <w:abstractNumId w:val="99333504"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -20276,51 +20276,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId837774276" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId445160095" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId73706a60cef563d7d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/HERSO/" TargetMode="External"/><Relationship Id="rId44976a60cef563df1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/HERSO/categorization" TargetMode="External"/><Relationship Id="rId27776a60cef563fa8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/HERSO/photos" TargetMode="External"/><Relationship Id="rId56376a60cef564f8b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/10.1111/epp.70049#epp70049-fig-0001" TargetMode="External"/><Relationship Id="rId48456a60cef566979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://invaznidruhy.aopk.gov.cz/zasady-regulace" TargetMode="External"/><Relationship Id="rId59626a60cef5678f2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://circabc.europa.eu/sd/a/a174ceae-558c-4aa1-8437-e28cb310275d/TSSR-2016-003%20Heracleum%20mantegazzianum.pdf" TargetMode="External"/><Relationship Id="rId82466a60cef5679f7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2699.2011.02677.x" TargetMode="External"/><Relationship Id="rId82886a60cef567de0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3897/neobiota.31.8103" TargetMode="External"/><Relationship Id="rId38266a60cef5681e6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://plants.usda.gov/plant-profile/HEMA17/noxious-invasive" TargetMode="External"/><Relationship Id="rId75876a60cef5683e3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1134/S2075111722020138" TargetMode="External"/><Relationship Id="rId64446a60cef56849f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId52776a60cef5684f4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/" TargetMode="External"/><Relationship Id="rId36376a60cef5685bf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.2009.02313.x" TargetMode="External"/><Relationship Id="rId84516a60cef56867a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.70049" TargetMode="External"/><Relationship Id="rId68496a60cef563eb1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId68496a60cef563eb1.jpg"/><Relationship Id="rId88116a60cef564d1b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId88116a60cef564d1b.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId456092372" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId853782862" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId75966a7b6603dc7bf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/HERSO/" TargetMode="External"/><Relationship Id="rId90086a7b6603dc82b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/HERSO/categorization" TargetMode="External"/><Relationship Id="rId40726a7b6603dd0d9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/HERSO/photos" TargetMode="External"/><Relationship Id="rId24066a7b6603de19b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/10.1111/epp.70049#epp70049-fig-0001" TargetMode="External"/><Relationship Id="rId28836a7b6603dfc71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://invaznidruhy.aopk.gov.cz/zasady-regulace" TargetMode="External"/><Relationship Id="rId72426a7b6603e0913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://circabc.europa.eu/sd/a/a174ceae-558c-4aa1-8437-e28cb310275d/TSSR-2016-003%20Heracleum%20mantegazzianum.pdf" TargetMode="External"/><Relationship Id="rId93666a7b6603e0a24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2699.2011.02677.x" TargetMode="External"/><Relationship Id="rId21106a7b6603e0e11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3897/neobiota.31.8103" TargetMode="External"/><Relationship Id="rId39906a7b6603e121d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://plants.usda.gov/plant-profile/HEMA17/noxious-invasive" TargetMode="External"/><Relationship Id="rId24396a7b6603e1417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1134/S2075111722020138" TargetMode="External"/><Relationship Id="rId39306a7b6603e14d0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId65246a7b6603e1525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/" TargetMode="External"/><Relationship Id="rId63276a7b6603e1602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.2009.02313.x" TargetMode="External"/><Relationship Id="rId10386a7b6603e16ba" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.70049" TargetMode="External"/><Relationship Id="rId19416a7b6603dcf8b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId19416a7b6603dcf8b.jpg"/><Relationship Id="rId17046a7b6603ddf60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId17046a7b6603ddf60.jpg"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>