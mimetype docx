--- v7 (2026-08-11)
+++ v8 (2026-08-31)
@@ -275,51 +275,51 @@
               <w:t xml:space="preserve"> Plantae: Magnoliophyta: Angiospermae: Campanulids: Apiales: Apiaceae</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Sosnowsky's hogweed</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75966a7b6603dc7bf" w:history="1">
+            <w:hyperlink r:id="rId76936a95def538159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -335,51 +335,51 @@
               <w:t xml:space="preserve"> A2 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> IAS of Union concern</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90086a7b6603dc82b" w:history="1">
+            <w:hyperlink r:id="rId31556a95def5381e7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -393,86 +393,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> HERSO</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="48273104" name="name28946a7b6603dcf8d" descr="886.jpg"/>
+                  <wp:docPr id="76609085" name="name35896a95def53951f" descr="886.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="886.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId19416a7b6603dcf8b" cstate="print"/>
+                          <a:blip r:embed="rId22226a95def53951c" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId40726a7b6603dd0d9" w:history="1">
+            <w:hyperlink r:id="rId99236a95def5396ba" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -963,63 +963,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (2022), where the localities of all tall invasive hogweeds show overlapping patterns, indicating uncertain taxonomic differentiation.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="35211989" name="name26546a7b6603ddf63" descr="HERSO_distribution_map.jpg"/>
+            <wp:docPr id="25681119" name="name83986a95def53aa26" descr="HERSO_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="HERSO_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId17046a7b6603ddf60" cstate="print"/>
+                    <a:blip r:embed="rId64336a95def53aa22" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -1091,51 +1091,51 @@
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Heracleum sosnowskyi </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">is an herbaceous, usually monocarpic (flowering only once in a lifetime), seed-propagated herb living usually between 3 and 6 years (Tkachenko, 1989).  Seeds of the three species are illustrated in Figure </w:t>
       </w:r>
-      <w:hyperlink r:id="rId24066a7b6603de19b" w:history="1">
+      <w:hyperlink r:id="rId29926a95def53acc6" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:b/>
             <w:bCs/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">1</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -3592,51 +3592,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Some countries developed dedicated legislation acts specifying control measures for these </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Heracleum</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> species (e.g. Czech Republic </w:t>
       </w:r>
-      <w:hyperlink r:id="rId28836a7b6603dfc71" w:history="1">
+      <w:hyperlink r:id="rId20196a95def53cb09" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://invaznidruhy.aopk.gov.cz/zasady-regulace</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5587,51 +5587,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Pergl J (2017) Information on measures and related costs in relation to species included on the Union list: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Heracleum mantegazzianum</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Technical note prepared by IUCN for the European Commission. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId72426a7b6603e0913" w:history="1">
+      <w:hyperlink r:id="rId42506a95def53ddbb" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://circabc.europa.eu/sd/a/a174ceae-558c-4aa1-8437-e28cb310275d/TSSR-2016-003%20Heracleum%20mantegazzianum.pdf</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5735,51 +5735,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">39</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1293–1302.  </w:t>
       </w:r>
-      <w:hyperlink r:id="rId93666a7b6603e0a24" w:history="1">
+      <w:hyperlink r:id="rId19896a95def53debe" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2699.2011.02677.x</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -6331,51 +6331,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">[MS1]</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="0000CC"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">[MS2]</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId21106a7b6603e0e11" w:history="1">
+      <w:hyperlink r:id="rId96506a95def53e2b7" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3897/neobiota.31.8103</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6964,51 +6964,51 @@
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(2), 297–319. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">
 USDA-NRCS (2026) Heracleum mantegazzianum Sommier &amp; Levier. Accessed Date: February 2026. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId39906a7b6603e121d" w:history="1">
+      <w:hyperlink r:id="rId13906a95def53e6df" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://plants.usda.gov/plant-profile/HEMA17/noxious-invasive</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7279,51 +7279,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Russian Journal of Biological Invasions </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">13</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 203–214. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId24396a7b6603e1417" w:history="1">
+      <w:hyperlink r:id="rId26456a95def53e910" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1134/S2075111722020138</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -7389,102 +7389,102 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Heracleum sosnowskyi</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId39306a7b6603e14d0" w:history="1">
+      <w:hyperlink r:id="rId25946a95def53e9d6" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Datasheet history</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">This datasheet was first published in the EPPO Bulletin in 2009 and revised in 2025. It is now maintained in an electronic format in the EPPO Global Database available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId65246a7b6603e1525" w:history="1">
+      <w:hyperlink r:id="rId76136a95def53ea2d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:b/>
             <w:bCs/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. The sections on ‘Identity’ and ‘Geographical distribution’ are automatically updated from the database in the online version of the datasheet.</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
@@ -7553,51 +7553,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Heracleum persicum. EPPO Bulletin </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">39</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 489-499 </w:t>
       </w:r>
-      <w:hyperlink r:id="rId63276a7b6603e1602" w:history="1">
+      <w:hyperlink r:id="rId48296a95def53eaf1" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2338.2009.02313.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7665,51 +7665,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">56</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 108-119</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId10386a7b6603e16ba" w:history="1">
+      <w:hyperlink r:id="rId14386a95def53ebac" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/epp.70049</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
       <w:pgMar w:top="1100" w:right="1100" w:bottom="1100" w:left="1100" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708" w:num="1"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14"/>
 </file>
@@ -7796,137 +7796,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="99333504">
+  <w:abstractNum w:abstractNumId="67509801">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="60154489">
+    <w:lvl w:ilvl="0" w:tplc="99606204">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="60154489" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="99606204" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="60154489" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="99606204" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="60154489" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="99606204" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="60154489" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="99606204" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="60154489" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="99606204" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="60154489" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="99606204" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="60154489" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="99606204" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="60154489" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="99606204" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="99333503">
+  <w:abstractNum w:abstractNumId="67509800">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="40699966">
+    <w:lvl w:ilvl="0" w:tplc="51664789">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -8678,55 +8678,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="99333503">
-    <w:abstractNumId w:val="99333503"/>
+  <w:num w:numId="67509800">
+    <w:abstractNumId w:val="67509800"/>
   </w:num>
-  <w:num w:numId="99333504">
-    <w:abstractNumId w:val="99333504"/>
+  <w:num w:numId="67509801">
+    <w:abstractNumId w:val="67509801"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -20276,51 +20276,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId456092372" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId853782862" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId75966a7b6603dc7bf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/HERSO/" TargetMode="External"/><Relationship Id="rId90086a7b6603dc82b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/HERSO/categorization" TargetMode="External"/><Relationship Id="rId40726a7b6603dd0d9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/HERSO/photos" TargetMode="External"/><Relationship Id="rId24066a7b6603de19b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/10.1111/epp.70049#epp70049-fig-0001" TargetMode="External"/><Relationship Id="rId28836a7b6603dfc71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://invaznidruhy.aopk.gov.cz/zasady-regulace" TargetMode="External"/><Relationship Id="rId72426a7b6603e0913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://circabc.europa.eu/sd/a/a174ceae-558c-4aa1-8437-e28cb310275d/TSSR-2016-003%20Heracleum%20mantegazzianum.pdf" TargetMode="External"/><Relationship Id="rId93666a7b6603e0a24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2699.2011.02677.x" TargetMode="External"/><Relationship Id="rId21106a7b6603e0e11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3897/neobiota.31.8103" TargetMode="External"/><Relationship Id="rId39906a7b6603e121d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://plants.usda.gov/plant-profile/HEMA17/noxious-invasive" TargetMode="External"/><Relationship Id="rId24396a7b6603e1417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1134/S2075111722020138" TargetMode="External"/><Relationship Id="rId39306a7b6603e14d0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId65246a7b6603e1525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/" TargetMode="External"/><Relationship Id="rId63276a7b6603e1602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.2009.02313.x" TargetMode="External"/><Relationship Id="rId10386a7b6603e16ba" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.70049" TargetMode="External"/><Relationship Id="rId19416a7b6603dcf8b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId19416a7b6603dcf8b.jpg"/><Relationship Id="rId17046a7b6603ddf60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId17046a7b6603ddf60.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId400693416" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId519667730" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId76936a95def538159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/HERSO/" TargetMode="External"/><Relationship Id="rId31556a95def5381e7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/HERSO/categorization" TargetMode="External"/><Relationship Id="rId99236a95def5396ba" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/HERSO/photos" TargetMode="External"/><Relationship Id="rId29926a95def53acc6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/10.1111/epp.70049#epp70049-fig-0001" TargetMode="External"/><Relationship Id="rId20196a95def53cb09" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://invaznidruhy.aopk.gov.cz/zasady-regulace" TargetMode="External"/><Relationship Id="rId42506a95def53ddbb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://circabc.europa.eu/sd/a/a174ceae-558c-4aa1-8437-e28cb310275d/TSSR-2016-003%20Heracleum%20mantegazzianum.pdf" TargetMode="External"/><Relationship Id="rId19896a95def53debe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2699.2011.02677.x" TargetMode="External"/><Relationship Id="rId96506a95def53e2b7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3897/neobiota.31.8103" TargetMode="External"/><Relationship Id="rId13906a95def53e6df" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://plants.usda.gov/plant-profile/HEMA17/noxious-invasive" TargetMode="External"/><Relationship Id="rId26456a95def53e910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1134/S2075111722020138" TargetMode="External"/><Relationship Id="rId25946a95def53e9d6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId76136a95def53ea2d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/" TargetMode="External"/><Relationship Id="rId48296a95def53eaf1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.2009.02313.x" TargetMode="External"/><Relationship Id="rId14386a95def53ebac" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.70049" TargetMode="External"/><Relationship Id="rId22226a95def53951c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId22226a95def53951c.jpg"/><Relationship Id="rId64336a95def53aa22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId64336a95def53aa22.jpg"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>