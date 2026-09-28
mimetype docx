--- v7 (2026-09-08)
+++ v8 (2026-09-28)
@@ -252,51 +252,51 @@
               <w:t xml:space="preserve"> Fischer</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Taxonomic position:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Plantae: Magnoliophyta: Angiospermae: Campanulids: Apiales: Apiaceae</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37626a9fbae94b0eb" w:history="1">
+            <w:hyperlink r:id="rId69696aba7bb60da4d" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -312,51 +312,51 @@
               <w:t xml:space="preserve"> A2 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> IAS of Union concern</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71266a9fbae94b153" w:history="1">
+            <w:hyperlink r:id="rId37356aba7bb60dac4" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -672,63 +672,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 2021).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="88134429" name="name66126a9fbae94c449" descr="HERPE_distribution_map.jpg"/>
+            <wp:docPr id="42276248" name="name75686aba7bb60e99e" descr="HERPE_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="HERPE_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId72906a9fbae94c446" cstate="print"/>
+                    <a:blip r:embed="rId65356aba7bb60e99c" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -3066,51 +3066,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Some countries developed dedicated legislation acts specifying control measures for these </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Heracleum</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> species (e.g. Czech Republic </w:t>
       </w:r>
-      <w:hyperlink r:id="rId24856a9fbae94df34" w:history="1">
+      <w:hyperlink r:id="rId27786aba7bb6104ad" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://invaznidruhy.aopk.gov.cz/zasady-regulace</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4976,51 +4976,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Pergl J (2017) Information on measures and related costs in relation to species included on the Union list: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Heracleum mantegazzianum</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Technical note prepared by IUCN for the European Commission. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId70636a9fbae94ec51" w:history="1">
+      <w:hyperlink r:id="rId56046aba7bb611153" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://circabc.europa.eu/sd/a/a174ceae-558c-4aa1-8437-e28cb310275d/TSSR-2016-003%20Heracleum%20mantegazzianum.pdf</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5124,51 +5124,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">39</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1293–1302.  </w:t>
       </w:r>
-      <w:hyperlink r:id="rId26176a9fbae94ed70" w:history="1">
+      <w:hyperlink r:id="rId81246aba7bb611249" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2699.2011.02677.x</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5720,51 +5720,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">[MS1]</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="0000CC"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">[MS2]</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId80466a9fbae94f520" w:history="1">
+      <w:hyperlink r:id="rId94986aba7bb611610" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3897/neobiota.31.8103</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6353,51 +6353,51 @@
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(2), 297–319. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">
 USDA-NRCS (2026) Heracleum mantegazzianum Sommier &amp; Levier. Accessed Date: February 2026. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId75916a9fbae94fa47" w:history="1">
+      <w:hyperlink r:id="rId80546aba7bb611a43" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://plants.usda.gov/plant-profile/HEMA17/noxious-invasive</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6668,51 +6668,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Russian Journal of Biological Invasions </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">13</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 203–214. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId94466a9fbae94fc79" w:history="1">
+      <w:hyperlink r:id="rId79206aba7bb611c51" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1134/S2075111722020138</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -6778,102 +6778,102 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Heracleum persicum</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId56376a9fbae94fdc8" w:history="1">
+      <w:hyperlink r:id="rId89036aba7bb611d33" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Datasheet history</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">This datasheet was first published in the EPPO Bulletin in 2009 and revised in 2025. It is now maintained in an electronic format in the EPPO Global Database available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId73936a9fbae94fe22" w:history="1">
+      <w:hyperlink r:id="rId66466aba7bb611d8d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:b/>
             <w:bCs/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. The sections on ‘Identity’ and ‘Geographical distribution’ are automatically updated from the database in the online version of the datasheet.</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
@@ -6942,51 +6942,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Heracleum persicum. EPPO Bulletin </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">39</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 489-499 </w:t>
       </w:r>
-      <w:hyperlink r:id="rId20266a9fbae94fef5" w:history="1">
+      <w:hyperlink r:id="rId87016aba7bb611e4f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2338.2009.02313.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7054,51 +7054,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">56</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 108-119</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId88676a9fbae94ffce" w:history="1">
+      <w:hyperlink r:id="rId82516aba7bb611f08" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/epp.70049</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
       <w:pgMar w:top="1100" w:right="1100" w:bottom="1100" w:left="1100" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708" w:num="1"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14"/>
 </file>
@@ -7185,137 +7185,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="68750253">
+  <w:abstractNum w:abstractNumId="16247684">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="77752088">
+    <w:lvl w:ilvl="0" w:tplc="11130574">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="77752088" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="11130574" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="77752088" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="11130574" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="77752088" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="11130574" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="77752088" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="11130574" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="77752088" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="11130574" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="77752088" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="11130574" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="77752088" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="11130574" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="77752088" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="11130574" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="68750252">
+  <w:abstractNum w:abstractNumId="16247683">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="25332766">
+    <w:lvl w:ilvl="0" w:tplc="83831581">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -8067,55 +8067,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="68750252">
-    <w:abstractNumId w:val="68750252"/>
+  <w:num w:numId="16247683">
+    <w:abstractNumId w:val="16247683"/>
   </w:num>
-  <w:num w:numId="68750253">
-    <w:abstractNumId w:val="68750253"/>
+  <w:num w:numId="16247684">
+    <w:abstractNumId w:val="16247684"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -19665,51 +19665,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId392295830" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId641854076" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId37626a9fbae94b0eb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/HERPE/" TargetMode="External"/><Relationship Id="rId71266a9fbae94b153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/HERPE/categorization" TargetMode="External"/><Relationship Id="rId24856a9fbae94df34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://invaznidruhy.aopk.gov.cz/zasady-regulace" TargetMode="External"/><Relationship Id="rId70636a9fbae94ec51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://circabc.europa.eu/sd/a/a174ceae-558c-4aa1-8437-e28cb310275d/TSSR-2016-003%20Heracleum%20mantegazzianum.pdf" TargetMode="External"/><Relationship Id="rId26176a9fbae94ed70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2699.2011.02677.x" TargetMode="External"/><Relationship Id="rId80466a9fbae94f520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3897/neobiota.31.8103" TargetMode="External"/><Relationship Id="rId75916a9fbae94fa47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://plants.usda.gov/plant-profile/HEMA17/noxious-invasive" TargetMode="External"/><Relationship Id="rId94466a9fbae94fc79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1134/S2075111722020138" TargetMode="External"/><Relationship Id="rId56376a9fbae94fdc8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId73936a9fbae94fe22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/" TargetMode="External"/><Relationship Id="rId20266a9fbae94fef5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.2009.02313.x" TargetMode="External"/><Relationship Id="rId88676a9fbae94ffce" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.70049" TargetMode="External"/><Relationship Id="rId72906a9fbae94c446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId72906a9fbae94c446.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId886390697" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId447627585" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId69696aba7bb60da4d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/HERPE/" TargetMode="External"/><Relationship Id="rId37356aba7bb60dac4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/HERPE/categorization" TargetMode="External"/><Relationship Id="rId27786aba7bb6104ad" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://invaznidruhy.aopk.gov.cz/zasady-regulace" TargetMode="External"/><Relationship Id="rId56046aba7bb611153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://circabc.europa.eu/sd/a/a174ceae-558c-4aa1-8437-e28cb310275d/TSSR-2016-003%20Heracleum%20mantegazzianum.pdf" TargetMode="External"/><Relationship Id="rId81246aba7bb611249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2699.2011.02677.x" TargetMode="External"/><Relationship Id="rId94986aba7bb611610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3897/neobiota.31.8103" TargetMode="External"/><Relationship Id="rId80546aba7bb611a43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://plants.usda.gov/plant-profile/HEMA17/noxious-invasive" TargetMode="External"/><Relationship Id="rId79206aba7bb611c51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1134/S2075111722020138" TargetMode="External"/><Relationship Id="rId89036aba7bb611d33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId66466aba7bb611d8d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/" TargetMode="External"/><Relationship Id="rId87016aba7bb611e4f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.2009.02313.x" TargetMode="External"/><Relationship Id="rId82516aba7bb611f08" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.70049" TargetMode="External"/><Relationship Id="rId65356aba7bb60e99c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId65356aba7bb60e99c.jpg"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>