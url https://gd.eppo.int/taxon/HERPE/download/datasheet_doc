--- v8 (2026-09-28)
+++ v9 (2026-10-18)
@@ -252,51 +252,51 @@
               <w:t xml:space="preserve"> Fischer</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Taxonomic position:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Plantae: Magnoliophyta: Angiospermae: Campanulids: Apiales: Apiaceae</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69696aba7bb60da4d" w:history="1">
+            <w:hyperlink r:id="rId19036ad5069f9cd52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -312,51 +312,51 @@
               <w:t xml:space="preserve"> A2 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> IAS of Union concern</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37356aba7bb60dac4" w:history="1">
+            <w:hyperlink r:id="rId44556ad5069f9cdbc" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -672,63 +672,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 2021).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="42276248" name="name75686aba7bb60e99e" descr="HERPE_distribution_map.jpg"/>
+            <wp:docPr id="81950120" name="name19586ad5069f9dbae" descr="HERPE_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="HERPE_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId65356aba7bb60e99c" cstate="print"/>
+                    <a:blip r:embed="rId63096ad5069f9dbac" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -3066,51 +3066,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Some countries developed dedicated legislation acts specifying control measures for these </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Heracleum</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> species (e.g. Czech Republic </w:t>
       </w:r>
-      <w:hyperlink r:id="rId27786aba7bb6104ad" w:history="1">
+      <w:hyperlink r:id="rId69066ad5069f9f7dc" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://invaznidruhy.aopk.gov.cz/zasady-regulace</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4976,51 +4976,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Pergl J (2017) Information on measures and related costs in relation to species included on the Union list: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Heracleum mantegazzianum</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Technical note prepared by IUCN for the European Commission. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId56046aba7bb611153" w:history="1">
+      <w:hyperlink r:id="rId52166ad5069fa04ba" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://circabc.europa.eu/sd/a/a174ceae-558c-4aa1-8437-e28cb310275d/TSSR-2016-003%20Heracleum%20mantegazzianum.pdf</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5124,51 +5124,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">39</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1293–1302.  </w:t>
       </w:r>
-      <w:hyperlink r:id="rId81246aba7bb611249" w:history="1">
+      <w:hyperlink r:id="rId99046ad5069fa05b3" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2699.2011.02677.x</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5720,51 +5720,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">[MS1]</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="0000CC"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">[MS2]</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId94986aba7bb611610" w:history="1">
+      <w:hyperlink r:id="rId90546ad5069fa097f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3897/neobiota.31.8103</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6353,51 +6353,51 @@
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(2), 297–319. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">
 USDA-NRCS (2026) Heracleum mantegazzianum Sommier &amp; Levier. Accessed Date: February 2026. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId80546aba7bb611a43" w:history="1">
+      <w:hyperlink r:id="rId44276ad5069fa0d96" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://plants.usda.gov/plant-profile/HEMA17/noxious-invasive</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6668,51 +6668,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Russian Journal of Biological Invasions </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">13</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 203–214. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId79206aba7bb611c51" w:history="1">
+      <w:hyperlink r:id="rId99086ad5069fa0f96" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1134/S2075111722020138</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -6778,102 +6778,102 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Heracleum persicum</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId89036aba7bb611d33" w:history="1">
+      <w:hyperlink r:id="rId80716ad5069fa104e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Datasheet history</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">This datasheet was first published in the EPPO Bulletin in 2009 and revised in 2025. It is now maintained in an electronic format in the EPPO Global Database available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId66466aba7bb611d8d" w:history="1">
+      <w:hyperlink r:id="rId79386ad5069fa10a7" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:b/>
             <w:bCs/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. The sections on ‘Identity’ and ‘Geographical distribution’ are automatically updated from the database in the online version of the datasheet.</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
@@ -6942,51 +6942,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Heracleum persicum. EPPO Bulletin </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">39</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 489-499 </w:t>
       </w:r>
-      <w:hyperlink r:id="rId87016aba7bb611e4f" w:history="1">
+      <w:hyperlink r:id="rId92276ad5069fa1165" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2338.2009.02313.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7054,51 +7054,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">56</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 108-119</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId82516aba7bb611f08" w:history="1">
+      <w:hyperlink r:id="rId19706ad5069fa1258" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/epp.70049</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
       <w:pgMar w:top="1100" w:right="1100" w:bottom="1100" w:left="1100" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708" w:num="1"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14"/>
 </file>
@@ -7185,137 +7185,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="16247684">
+  <w:abstractNum w:abstractNumId="97819526">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="11130574">
+    <w:lvl w:ilvl="0" w:tplc="42283002">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="11130574" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="42283002" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="11130574" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="42283002" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="11130574" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="42283002" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="11130574" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="42283002" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="11130574" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="42283002" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="11130574" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="42283002" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="11130574" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="42283002" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="11130574" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="42283002" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="16247683">
+  <w:abstractNum w:abstractNumId="97819525">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="83831581">
+    <w:lvl w:ilvl="0" w:tplc="55619004">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -8067,55 +8067,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="16247683">
-    <w:abstractNumId w:val="16247683"/>
+  <w:num w:numId="97819525">
+    <w:abstractNumId w:val="97819525"/>
   </w:num>
-  <w:num w:numId="16247684">
-    <w:abstractNumId w:val="16247684"/>
+  <w:num w:numId="97819526">
+    <w:abstractNumId w:val="97819526"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -19665,51 +19665,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId886390697" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId447627585" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId69696aba7bb60da4d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/HERPE/" TargetMode="External"/><Relationship Id="rId37356aba7bb60dac4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/HERPE/categorization" TargetMode="External"/><Relationship Id="rId27786aba7bb6104ad" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://invaznidruhy.aopk.gov.cz/zasady-regulace" TargetMode="External"/><Relationship Id="rId56046aba7bb611153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://circabc.europa.eu/sd/a/a174ceae-558c-4aa1-8437-e28cb310275d/TSSR-2016-003%20Heracleum%20mantegazzianum.pdf" TargetMode="External"/><Relationship Id="rId81246aba7bb611249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2699.2011.02677.x" TargetMode="External"/><Relationship Id="rId94986aba7bb611610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3897/neobiota.31.8103" TargetMode="External"/><Relationship Id="rId80546aba7bb611a43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://plants.usda.gov/plant-profile/HEMA17/noxious-invasive" TargetMode="External"/><Relationship Id="rId79206aba7bb611c51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1134/S2075111722020138" TargetMode="External"/><Relationship Id="rId89036aba7bb611d33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId66466aba7bb611d8d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/" TargetMode="External"/><Relationship Id="rId87016aba7bb611e4f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.2009.02313.x" TargetMode="External"/><Relationship Id="rId82516aba7bb611f08" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.70049" TargetMode="External"/><Relationship Id="rId65356aba7bb60e99c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId65356aba7bb60e99c.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId430304969" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId667972942" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId19036ad5069f9cd52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/HERPE/" TargetMode="External"/><Relationship Id="rId44556ad5069f9cdbc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/HERPE/categorization" TargetMode="External"/><Relationship Id="rId69066ad5069f9f7dc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://invaznidruhy.aopk.gov.cz/zasady-regulace" TargetMode="External"/><Relationship Id="rId52166ad5069fa04ba" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://circabc.europa.eu/sd/a/a174ceae-558c-4aa1-8437-e28cb310275d/TSSR-2016-003%20Heracleum%20mantegazzianum.pdf" TargetMode="External"/><Relationship Id="rId99046ad5069fa05b3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2699.2011.02677.x" TargetMode="External"/><Relationship Id="rId90546ad5069fa097f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3897/neobiota.31.8103" TargetMode="External"/><Relationship Id="rId44276ad5069fa0d96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://plants.usda.gov/plant-profile/HEMA17/noxious-invasive" TargetMode="External"/><Relationship Id="rId99086ad5069fa0f96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1134/S2075111722020138" TargetMode="External"/><Relationship Id="rId80716ad5069fa104e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId79386ad5069fa10a7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/" TargetMode="External"/><Relationship Id="rId92276ad5069fa1165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.2009.02313.x" TargetMode="External"/><Relationship Id="rId19706ad5069fa1258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.70049" TargetMode="External"/><Relationship Id="rId63096ad5069f9dbac" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId63096ad5069f9dbac.jpg"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>