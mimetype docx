--- v9 (2026-10-18)
+++ v10 (2026-11-07)
@@ -252,51 +252,51 @@
               <w:t xml:space="preserve"> Fischer</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Taxonomic position:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Plantae: Magnoliophyta: Angiospermae: Campanulids: Apiales: Apiaceae</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19036ad5069f9cd52" w:history="1">
+            <w:hyperlink r:id="rId92176aefba601641a" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -312,51 +312,51 @@
               <w:t xml:space="preserve"> A2 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> IAS of Union concern</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44556ad5069f9cdbc" w:history="1">
+            <w:hyperlink r:id="rId28316aefba6016455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -672,63 +672,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 2021).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="81950120" name="name19586ad5069f9dbae" descr="HERPE_distribution_map.jpg"/>
+            <wp:docPr id="58469005" name="name27786aefba601735e" descr="HERPE_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="HERPE_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId63096ad5069f9dbac" cstate="print"/>
+                    <a:blip r:embed="rId44826aefba601735b" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -3066,51 +3066,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Some countries developed dedicated legislation acts specifying control measures for these </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Heracleum</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> species (e.g. Czech Republic </w:t>
       </w:r>
-      <w:hyperlink r:id="rId69066ad5069f9f7dc" w:history="1">
+      <w:hyperlink r:id="rId28226aefba60188c8" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://invaznidruhy.aopk.gov.cz/zasady-regulace</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4976,51 +4976,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Pergl J (2017) Information on measures and related costs in relation to species included on the Union list: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Heracleum mantegazzianum</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Technical note prepared by IUCN for the European Commission. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId52166ad5069fa04ba" w:history="1">
+      <w:hyperlink r:id="rId38306aefba6018fc1" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://circabc.europa.eu/sd/a/a174ceae-558c-4aa1-8437-e28cb310275d/TSSR-2016-003%20Heracleum%20mantegazzianum.pdf</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5124,51 +5124,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">39</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1293–1302.  </w:t>
       </w:r>
-      <w:hyperlink r:id="rId99046ad5069fa05b3" w:history="1">
+      <w:hyperlink r:id="rId53666aefba601904b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2699.2011.02677.x</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5720,51 +5720,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">[MS1]</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="0000CC"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">[MS2]</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId90546ad5069fa097f" w:history="1">
+      <w:hyperlink r:id="rId83516aefba601928e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3897/neobiota.31.8103</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6353,51 +6353,51 @@
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(2), 297–319. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">
 USDA-NRCS (2026) Heracleum mantegazzianum Sommier &amp; Levier. Accessed Date: February 2026. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId44276ad5069fa0d96" w:history="1">
+      <w:hyperlink r:id="rId63726aefba60194da" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://plants.usda.gov/plant-profile/HEMA17/noxious-invasive</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6668,51 +6668,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Russian Journal of Biological Invasions </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">13</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 203–214. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId99086ad5069fa0f96" w:history="1">
+      <w:hyperlink r:id="rId54436aefba601968a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1134/S2075111722020138</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -6778,102 +6778,102 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Heracleum persicum</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId80716ad5069fa104e" w:history="1">
+      <w:hyperlink r:id="rId88106aefba601970c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Datasheet history</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">This datasheet was first published in the EPPO Bulletin in 2009 and revised in 2025. It is now maintained in an electronic format in the EPPO Global Database available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId79386ad5069fa10a7" w:history="1">
+      <w:hyperlink r:id="rId73476aefba6019744" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:b/>
             <w:bCs/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. The sections on ‘Identity’ and ‘Geographical distribution’ are automatically updated from the database in the online version of the datasheet.</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
@@ -6942,51 +6942,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Heracleum persicum. EPPO Bulletin </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">39</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 489-499 </w:t>
       </w:r>
-      <w:hyperlink r:id="rId92276ad5069fa1165" w:history="1">
+      <w:hyperlink r:id="rId49836aefba60197ae" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2338.2009.02313.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7054,51 +7054,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">56</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 108-119</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId19706ad5069fa1258" w:history="1">
+      <w:hyperlink r:id="rId86116aefba6019813" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/epp.70049</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
       <w:pgMar w:top="1100" w:right="1100" w:bottom="1100" w:left="1100" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708" w:num="1"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14"/>
 </file>
@@ -7185,137 +7185,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="97819526">
+  <w:abstractNum w:abstractNumId="77651159">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="42283002">
+    <w:lvl w:ilvl="0" w:tplc="93473462">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="42283002" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="93473462" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="42283002" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="93473462" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="42283002" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="93473462" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="42283002" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="93473462" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="42283002" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="93473462" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="42283002" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="93473462" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="42283002" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="93473462" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="42283002" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="93473462" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="97819525">
+  <w:abstractNum w:abstractNumId="77651158">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="55619004">
+    <w:lvl w:ilvl="0" w:tplc="86978824">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -8067,55 +8067,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="97819525">
-    <w:abstractNumId w:val="97819525"/>
+  <w:num w:numId="77651158">
+    <w:abstractNumId w:val="77651158"/>
   </w:num>
-  <w:num w:numId="97819526">
-    <w:abstractNumId w:val="97819526"/>
+  <w:num w:numId="77651159">
+    <w:abstractNumId w:val="77651159"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -19665,51 +19665,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId430304969" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId667972942" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId19036ad5069f9cd52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/HERPE/" TargetMode="External"/><Relationship Id="rId44556ad5069f9cdbc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/HERPE/categorization" TargetMode="External"/><Relationship Id="rId69066ad5069f9f7dc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://invaznidruhy.aopk.gov.cz/zasady-regulace" TargetMode="External"/><Relationship Id="rId52166ad5069fa04ba" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://circabc.europa.eu/sd/a/a174ceae-558c-4aa1-8437-e28cb310275d/TSSR-2016-003%20Heracleum%20mantegazzianum.pdf" TargetMode="External"/><Relationship Id="rId99046ad5069fa05b3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2699.2011.02677.x" TargetMode="External"/><Relationship Id="rId90546ad5069fa097f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3897/neobiota.31.8103" TargetMode="External"/><Relationship Id="rId44276ad5069fa0d96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://plants.usda.gov/plant-profile/HEMA17/noxious-invasive" TargetMode="External"/><Relationship Id="rId99086ad5069fa0f96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1134/S2075111722020138" TargetMode="External"/><Relationship Id="rId80716ad5069fa104e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId79386ad5069fa10a7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/" TargetMode="External"/><Relationship Id="rId92276ad5069fa1165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.2009.02313.x" TargetMode="External"/><Relationship Id="rId19706ad5069fa1258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.70049" TargetMode="External"/><Relationship Id="rId63096ad5069f9dbac" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId63096ad5069f9dbac.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId876396317" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId499332854" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId92176aefba601641a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/HERPE/" TargetMode="External"/><Relationship Id="rId28316aefba6016455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/HERPE/categorization" TargetMode="External"/><Relationship Id="rId28226aefba60188c8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://invaznidruhy.aopk.gov.cz/zasady-regulace" TargetMode="External"/><Relationship Id="rId38306aefba6018fc1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://circabc.europa.eu/sd/a/a174ceae-558c-4aa1-8437-e28cb310275d/TSSR-2016-003%20Heracleum%20mantegazzianum.pdf" TargetMode="External"/><Relationship Id="rId53666aefba601904b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2699.2011.02677.x" TargetMode="External"/><Relationship Id="rId83516aefba601928e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3897/neobiota.31.8103" TargetMode="External"/><Relationship Id="rId63726aefba60194da" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://plants.usda.gov/plant-profile/HEMA17/noxious-invasive" TargetMode="External"/><Relationship Id="rId54436aefba601968a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1134/S2075111722020138" TargetMode="External"/><Relationship Id="rId88106aefba601970c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId73476aefba6019744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/" TargetMode="External"/><Relationship Id="rId49836aefba60197ae" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.2009.02313.x" TargetMode="External"/><Relationship Id="rId86116aefba6019813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.70049" TargetMode="External"/><Relationship Id="rId44826aefba601735b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId44826aefba601735b.jpg"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>