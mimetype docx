--- v0 (2026-04-11)
+++ v1 (2026-05-04)
@@ -252,51 +252,51 @@
               <w:t xml:space="preserve"> Fischer</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Taxonomic position:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Plantae: Magnoliophyta: Angiospermae: Campanulids: Apiales: Apiaceae</w:t>
             </w:r>
-            <w:hyperlink r:id="rId764669dab08886481" w:history="1">
+            <w:hyperlink r:id="rId887869f8ddfba5882" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -312,51 +312,51 @@
               <w:t xml:space="preserve"> A2 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> IAS of Union concern</w:t>
             </w:r>
-            <w:hyperlink r:id="rId743369dab088864ed" w:history="1">
+            <w:hyperlink r:id="rId111769f8ddfba58ee" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -672,63 +672,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 2021).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="22128696" name="name551869dab08886882" descr="HERPE_distribution_map.jpg"/>
+            <wp:docPr id="80034449" name="name506069f8ddfba6ce7" descr="HERPE_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="HERPE_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId602169dab08886881" cstate="print"/>
+                    <a:blip r:embed="rId730669f8ddfba6ce4" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -3066,51 +3066,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Some countries developed dedicated legislation acts specifying control measures for these </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Heracleum</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> species (e.g. Czech Republic </w:t>
       </w:r>
-      <w:hyperlink r:id="rId232569dab08887f7f" w:history="1">
+      <w:hyperlink r:id="rId612269f8ddfba87c8" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://invaznidruhy.aopk.gov.cz/zasady-regulace</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4976,51 +4976,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Pergl J (2017) Information on measures and related costs in relation to species included on the Union list: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Heracleum mantegazzianum</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Technical note prepared by IUCN for the European Commission. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId865569dab08888bf8" w:history="1">
+      <w:hyperlink r:id="rId367069f8ddfba9420" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://circabc.europa.eu/sd/a/a174ceae-558c-4aa1-8437-e28cb310275d/TSSR-2016-003%20Heracleum%20mantegazzianum.pdf</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5124,51 +5124,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">39</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1293–1302.  </w:t>
       </w:r>
-      <w:hyperlink r:id="rId111969dab08888cee" w:history="1">
+      <w:hyperlink r:id="rId847269f8ddfba9510" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2699.2011.02677.x</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5720,51 +5720,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">[MS1]</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="0000CC"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">[MS2]</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId858469dab088890b4" w:history="1">
+      <w:hyperlink r:id="rId304169f8ddfba98d5" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3897/neobiota.31.8103</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6353,51 +6353,51 @@
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(2), 297–319. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">
 USDA-NRCS (2026) Heracleum mantegazzianum Sommier &amp; Levier. Accessed Date: February 2026. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId568769dab088894c8" w:history="1">
+      <w:hyperlink r:id="rId132069f8ddfba9cdd" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://plants.usda.gov/plant-profile/HEMA17/noxious-invasive</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6668,51 +6668,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Russian Journal of Biological Invasions </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">13</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 203–214. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId966669dab088896c6" w:history="1">
+      <w:hyperlink r:id="rId227169f8ddfba9f11" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1134/S2075111722020138</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -6778,142 +6778,142 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Heracleum persicum</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId937569dab0888977c" w:history="1">
+      <w:hyperlink r:id="rId339869f8ddfbaa03a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Datasheet history</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">This datasheet was first published in the EPPO Bulletin in 2009 and revised in 2025. It is now maintained in an electronic format in the EPPO Global Database available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId381869dab088897d6" w:history="1">
+      <w:hyperlink r:id="rId937069f8ddfbaa0a9" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:b/>
             <w:bCs/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. The sections on ‘Identity’ and ‘Geographical distribution’ are automatically updated from the database in the online version of the datasheet.</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">EPPO (2009) Datasheets on  pests recommended for regulation. </w:t>
+        <w:t xml:space="preserve">EPPO (2009) Datasheets on pests recommended for regulation. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Heracleum mantegazzianum</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
@@ -6940,81 +6940,81 @@
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Heracleum persicum. EPPO Bulletin </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">39</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">, 489–499 </w:t>
-[...1 lines deleted...]
-      <w:hyperlink r:id="rId651469dab08889890" w:history="1">
+        <w:t xml:space="preserve">, 489-499 </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId730169f8ddfbaa169" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2338.2009.02313.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">EPPO (2026) Datasheets on  pests recommended for regulation.  </w:t>
+        <w:t xml:space="preserve">EPPO (2026) Datasheets on pests recommended for regulation.  </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Heracleum mantegazzianum</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
@@ -7041,64 +7041,64 @@
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Heracleum persicum. EPPO Bulletin </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">56</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">(1)</w:t>
+        <w:t xml:space="preserve">(1), 108-119</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId551669dab08889946" w:history="1">
+      <w:hyperlink r:id="rId522469f8ddfbaa21d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/epp.70049</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
       <w:pgMar w:top="1100" w:right="1100" w:bottom="1100" w:left="1100" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708" w:num="1"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14"/>
 </file>
@@ -7185,137 +7185,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="85556481">
+  <w:abstractNum w:abstractNumId="86428052">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="12204736">
+    <w:lvl w:ilvl="0" w:tplc="67442066">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="12204736" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="67442066" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="12204736" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="67442066" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="12204736" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="67442066" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="12204736" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="67442066" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="12204736" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="67442066" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="12204736" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="67442066" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="12204736" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="67442066" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="12204736" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="67442066" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="85556480">
+  <w:abstractNum w:abstractNumId="86428051">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="51475862">
+    <w:lvl w:ilvl="0" w:tplc="21843685">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -8067,55 +8067,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="85556480">
-    <w:abstractNumId w:val="85556480"/>
+  <w:num w:numId="86428051">
+    <w:abstractNumId w:val="86428051"/>
   </w:num>
-  <w:num w:numId="85556481">
-    <w:abstractNumId w:val="85556481"/>
+  <w:num w:numId="86428052">
+    <w:abstractNumId w:val="86428052"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -19665,51 +19665,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId422500088" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId886901126" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId764669dab08886481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/HERPE/" TargetMode="External"/><Relationship Id="rId743369dab088864ed" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/HERPE/categorization" TargetMode="External"/><Relationship Id="rId232569dab08887f7f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://invaznidruhy.aopk.gov.cz/zasady-regulace" TargetMode="External"/><Relationship Id="rId865569dab08888bf8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://circabc.europa.eu/sd/a/a174ceae-558c-4aa1-8437-e28cb310275d/TSSR-2016-003%20Heracleum%20mantegazzianum.pdf" TargetMode="External"/><Relationship Id="rId111969dab08888cee" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2699.2011.02677.x" TargetMode="External"/><Relationship Id="rId858469dab088890b4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3897/neobiota.31.8103" TargetMode="External"/><Relationship Id="rId568769dab088894c8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://plants.usda.gov/plant-profile/HEMA17/noxious-invasive" TargetMode="External"/><Relationship Id="rId966669dab088896c6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1134/S2075111722020138" TargetMode="External"/><Relationship Id="rId937569dab0888977c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId381869dab088897d6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/" TargetMode="External"/><Relationship Id="rId651469dab08889890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.2009.02313.x" TargetMode="External"/><Relationship Id="rId551669dab08889946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.70049" TargetMode="External"/><Relationship Id="rId602169dab08886881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId602169dab08886881.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId251704400" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId464928892" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId887869f8ddfba5882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/HERPE/" TargetMode="External"/><Relationship Id="rId111769f8ddfba58ee" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/HERPE/categorization" TargetMode="External"/><Relationship Id="rId612269f8ddfba87c8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://invaznidruhy.aopk.gov.cz/zasady-regulace" TargetMode="External"/><Relationship Id="rId367069f8ddfba9420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://circabc.europa.eu/sd/a/a174ceae-558c-4aa1-8437-e28cb310275d/TSSR-2016-003%20Heracleum%20mantegazzianum.pdf" TargetMode="External"/><Relationship Id="rId847269f8ddfba9510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2699.2011.02677.x" TargetMode="External"/><Relationship Id="rId304169f8ddfba98d5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3897/neobiota.31.8103" TargetMode="External"/><Relationship Id="rId132069f8ddfba9cdd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://plants.usda.gov/plant-profile/HEMA17/noxious-invasive" TargetMode="External"/><Relationship Id="rId227169f8ddfba9f11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1134/S2075111722020138" TargetMode="External"/><Relationship Id="rId339869f8ddfbaa03a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId937069f8ddfbaa0a9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/" TargetMode="External"/><Relationship Id="rId730169f8ddfbaa169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.2009.02313.x" TargetMode="External"/><Relationship Id="rId522469f8ddfbaa21d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.70049" TargetMode="External"/><Relationship Id="rId730669f8ddfba6ce4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId730669f8ddfba6ce4.jpg"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>