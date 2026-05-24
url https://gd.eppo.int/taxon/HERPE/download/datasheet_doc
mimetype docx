--- v1 (2026-05-04)
+++ v2 (2026-05-24)
@@ -252,51 +252,51 @@
               <w:t xml:space="preserve"> Fischer</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Taxonomic position:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Plantae: Magnoliophyta: Angiospermae: Campanulids: Apiales: Apiaceae</w:t>
             </w:r>
-            <w:hyperlink r:id="rId887869f8ddfba5882" w:history="1">
+            <w:hyperlink r:id="rId96876a1361816cd68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -312,51 +312,51 @@
               <w:t xml:space="preserve"> A2 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> IAS of Union concern</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111769f8ddfba58ee" w:history="1">
+            <w:hyperlink r:id="rId71476a1361816cdd5" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -672,63 +672,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 2021).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="80034449" name="name506069f8ddfba6ce7" descr="HERPE_distribution_map.jpg"/>
+            <wp:docPr id="9917481" name="name78566a1361816e061" descr="HERPE_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="HERPE_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId730669f8ddfba6ce4" cstate="print"/>
+                    <a:blip r:embed="rId31906a1361816e05b" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -3066,51 +3066,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Some countries developed dedicated legislation acts specifying control measures for these </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Heracleum</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> species (e.g. Czech Republic </w:t>
       </w:r>
-      <w:hyperlink r:id="rId612269f8ddfba87c8" w:history="1">
+      <w:hyperlink r:id="rId31916a1361816fb7c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://invaznidruhy.aopk.gov.cz/zasady-regulace</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4976,51 +4976,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Pergl J (2017) Information on measures and related costs in relation to species included on the Union list: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Heracleum mantegazzianum</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Technical note prepared by IUCN for the European Commission. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId367069f8ddfba9420" w:history="1">
+      <w:hyperlink r:id="rId85676a136181707b9" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://circabc.europa.eu/sd/a/a174ceae-558c-4aa1-8437-e28cb310275d/TSSR-2016-003%20Heracleum%20mantegazzianum.pdf</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5124,51 +5124,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">39</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1293–1302.  </w:t>
       </w:r>
-      <w:hyperlink r:id="rId847269f8ddfba9510" w:history="1">
+      <w:hyperlink r:id="rId36556a136181708ad" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2699.2011.02677.x</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5720,51 +5720,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">[MS1]</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="0000CC"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">[MS2]</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId304169f8ddfba98d5" w:history="1">
+      <w:hyperlink r:id="rId19466a13618170c60" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3897/neobiota.31.8103</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6353,51 +6353,51 @@
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(2), 297–319. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">
 USDA-NRCS (2026) Heracleum mantegazzianum Sommier &amp; Levier. Accessed Date: February 2026. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId132069f8ddfba9cdd" w:history="1">
+      <w:hyperlink r:id="rId66886a13618171064" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://plants.usda.gov/plant-profile/HEMA17/noxious-invasive</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6668,51 +6668,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Russian Journal of Biological Invasions </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">13</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 203–214. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId227169f8ddfba9f11" w:history="1">
+      <w:hyperlink r:id="rId95616a13618171259" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1134/S2075111722020138</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -6778,102 +6778,102 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Heracleum persicum</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId339869f8ddfbaa03a" w:history="1">
+      <w:hyperlink r:id="rId20246a1361817130f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Datasheet history</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">This datasheet was first published in the EPPO Bulletin in 2009 and revised in 2025. It is now maintained in an electronic format in the EPPO Global Database available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId937069f8ddfbaa0a9" w:history="1">
+      <w:hyperlink r:id="rId17966a13618171363" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:b/>
             <w:bCs/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. The sections on ‘Identity’ and ‘Geographical distribution’ are automatically updated from the database in the online version of the datasheet.</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
@@ -6942,51 +6942,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Heracleum persicum. EPPO Bulletin </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">39</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 489-499 </w:t>
       </w:r>
-      <w:hyperlink r:id="rId730169f8ddfbaa169" w:history="1">
+      <w:hyperlink r:id="rId24626a13618171423" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2338.2009.02313.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7054,51 +7054,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">56</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 108-119</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId522469f8ddfbaa21d" w:history="1">
+      <w:hyperlink r:id="rId94686a136181714eb" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/epp.70049</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
       <w:pgMar w:top="1100" w:right="1100" w:bottom="1100" w:left="1100" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708" w:num="1"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14"/>
 </file>
@@ -7185,137 +7185,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="86428052">
+  <w:abstractNum w:abstractNumId="59095286">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="67442066">
+    <w:lvl w:ilvl="0" w:tplc="45109006">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="67442066" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="45109006" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="67442066" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="45109006" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="67442066" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="45109006" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="67442066" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="45109006" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="67442066" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="45109006" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="67442066" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="45109006" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="67442066" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="45109006" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="67442066" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="45109006" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="86428051">
+  <w:abstractNum w:abstractNumId="59095285">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="21843685">
+    <w:lvl w:ilvl="0" w:tplc="32477737">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -8067,55 +8067,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="86428051">
-    <w:abstractNumId w:val="86428051"/>
+  <w:num w:numId="59095285">
+    <w:abstractNumId w:val="59095285"/>
   </w:num>
-  <w:num w:numId="86428052">
-    <w:abstractNumId w:val="86428052"/>
+  <w:num w:numId="59095286">
+    <w:abstractNumId w:val="59095286"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -19665,51 +19665,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId251704400" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId464928892" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId887869f8ddfba5882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/HERPE/" TargetMode="External"/><Relationship Id="rId111769f8ddfba58ee" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/HERPE/categorization" TargetMode="External"/><Relationship Id="rId612269f8ddfba87c8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://invaznidruhy.aopk.gov.cz/zasady-regulace" TargetMode="External"/><Relationship Id="rId367069f8ddfba9420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://circabc.europa.eu/sd/a/a174ceae-558c-4aa1-8437-e28cb310275d/TSSR-2016-003%20Heracleum%20mantegazzianum.pdf" TargetMode="External"/><Relationship Id="rId847269f8ddfba9510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2699.2011.02677.x" TargetMode="External"/><Relationship Id="rId304169f8ddfba98d5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3897/neobiota.31.8103" TargetMode="External"/><Relationship Id="rId132069f8ddfba9cdd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://plants.usda.gov/plant-profile/HEMA17/noxious-invasive" TargetMode="External"/><Relationship Id="rId227169f8ddfba9f11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1134/S2075111722020138" TargetMode="External"/><Relationship Id="rId339869f8ddfbaa03a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId937069f8ddfbaa0a9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/" TargetMode="External"/><Relationship Id="rId730169f8ddfbaa169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.2009.02313.x" TargetMode="External"/><Relationship Id="rId522469f8ddfbaa21d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.70049" TargetMode="External"/><Relationship Id="rId730669f8ddfba6ce4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId730669f8ddfba6ce4.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId307840991" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId849477028" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId96876a1361816cd68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/HERPE/" TargetMode="External"/><Relationship Id="rId71476a1361816cdd5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/HERPE/categorization" TargetMode="External"/><Relationship Id="rId31916a1361816fb7c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://invaznidruhy.aopk.gov.cz/zasady-regulace" TargetMode="External"/><Relationship Id="rId85676a136181707b9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://circabc.europa.eu/sd/a/a174ceae-558c-4aa1-8437-e28cb310275d/TSSR-2016-003%20Heracleum%20mantegazzianum.pdf" TargetMode="External"/><Relationship Id="rId36556a136181708ad" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2699.2011.02677.x" TargetMode="External"/><Relationship Id="rId19466a13618170c60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3897/neobiota.31.8103" TargetMode="External"/><Relationship Id="rId66886a13618171064" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://plants.usda.gov/plant-profile/HEMA17/noxious-invasive" TargetMode="External"/><Relationship Id="rId95616a13618171259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1134/S2075111722020138" TargetMode="External"/><Relationship Id="rId20246a1361817130f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId17966a13618171363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/" TargetMode="External"/><Relationship Id="rId24626a13618171423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.2009.02313.x" TargetMode="External"/><Relationship Id="rId94686a136181714eb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.70049" TargetMode="External"/><Relationship Id="rId31906a1361816e05b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId31906a1361816e05b.jpg"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>