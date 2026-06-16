--- v2 (2026-05-24)
+++ v3 (2026-06-16)
@@ -252,51 +252,51 @@
               <w:t xml:space="preserve"> Fischer</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Taxonomic position:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Plantae: Magnoliophyta: Angiospermae: Campanulids: Apiales: Apiaceae</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96876a1361816cd68" w:history="1">
+            <w:hyperlink r:id="rId46086a319f6d7f828" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -312,51 +312,51 @@
               <w:t xml:space="preserve"> A2 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> IAS of Union concern</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71476a1361816cdd5" w:history="1">
+            <w:hyperlink r:id="rId24296a319f6d7f894" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -672,63 +672,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 2021).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="9917481" name="name78566a1361816e061" descr="HERPE_distribution_map.jpg"/>
+            <wp:docPr id="64400928" name="name37106a319f6d80d99" descr="HERPE_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="HERPE_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId31906a1361816e05b" cstate="print"/>
+                    <a:blip r:embed="rId63966a319f6d80d95" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -3066,51 +3066,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Some countries developed dedicated legislation acts specifying control measures for these </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Heracleum</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> species (e.g. Czech Republic </w:t>
       </w:r>
-      <w:hyperlink r:id="rId31916a1361816fb7c" w:history="1">
+      <w:hyperlink r:id="rId73296a319f6d836b1" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://invaznidruhy.aopk.gov.cz/zasady-regulace</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4976,51 +4976,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Pergl J (2017) Information on measures and related costs in relation to species included on the Union list: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Heracleum mantegazzianum</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Technical note prepared by IUCN for the European Commission. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId85676a136181707b9" w:history="1">
+      <w:hyperlink r:id="rId68966a319f6d844bb" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://circabc.europa.eu/sd/a/a174ceae-558c-4aa1-8437-e28cb310275d/TSSR-2016-003%20Heracleum%20mantegazzianum.pdf</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5124,51 +5124,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">39</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1293–1302.  </w:t>
       </w:r>
-      <w:hyperlink r:id="rId36556a136181708ad" w:history="1">
+      <w:hyperlink r:id="rId89686a319f6d845b4" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2699.2011.02677.x</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5720,51 +5720,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">[MS1]</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="0000CC"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">[MS2]</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId19466a13618170c60" w:history="1">
+      <w:hyperlink r:id="rId15746a319f6d8498c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3897/neobiota.31.8103</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6353,51 +6353,51 @@
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(2), 297–319. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">
 USDA-NRCS (2026) Heracleum mantegazzianum Sommier &amp; Levier. Accessed Date: February 2026. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId66886a13618171064" w:history="1">
+      <w:hyperlink r:id="rId12336a319f6d84f35" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://plants.usda.gov/plant-profile/HEMA17/noxious-invasive</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6668,51 +6668,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Russian Journal of Biological Invasions </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">13</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 203–214. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId95616a13618171259" w:history="1">
+      <w:hyperlink r:id="rId63326a319f6d8515b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1134/S2075111722020138</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -6778,102 +6778,102 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Heracleum persicum</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId20246a1361817130f" w:history="1">
+      <w:hyperlink r:id="rId80476a319f6d85220" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Datasheet history</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">This datasheet was first published in the EPPO Bulletin in 2009 and revised in 2025. It is now maintained in an electronic format in the EPPO Global Database available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId17966a13618171363" w:history="1">
+      <w:hyperlink r:id="rId50816a319f6d85278" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:b/>
             <w:bCs/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. The sections on ‘Identity’ and ‘Geographical distribution’ are automatically updated from the database in the online version of the datasheet.</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
@@ -6942,51 +6942,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Heracleum persicum. EPPO Bulletin </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">39</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 489-499 </w:t>
       </w:r>
-      <w:hyperlink r:id="rId24626a13618171423" w:history="1">
+      <w:hyperlink r:id="rId46636a319f6d8533a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2338.2009.02313.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7054,51 +7054,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">56</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 108-119</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId94686a136181714eb" w:history="1">
+      <w:hyperlink r:id="rId98916a319f6d853ef" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/epp.70049</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
       <w:pgMar w:top="1100" w:right="1100" w:bottom="1100" w:left="1100" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708" w:num="1"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14"/>
 </file>
@@ -7185,137 +7185,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="59095286">
+  <w:abstractNum w:abstractNumId="69433349">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="45109006">
+    <w:lvl w:ilvl="0" w:tplc="66230909">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="45109006" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="66230909" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="45109006" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="66230909" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="45109006" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="66230909" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="45109006" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="66230909" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="45109006" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="66230909" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="45109006" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="66230909" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="45109006" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="66230909" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="45109006" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="66230909" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="59095285">
+  <w:abstractNum w:abstractNumId="69433348">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="32477737">
+    <w:lvl w:ilvl="0" w:tplc="89308301">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -8067,55 +8067,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="59095285">
-    <w:abstractNumId w:val="59095285"/>
+  <w:num w:numId="69433348">
+    <w:abstractNumId w:val="69433348"/>
   </w:num>
-  <w:num w:numId="59095286">
-    <w:abstractNumId w:val="59095286"/>
+  <w:num w:numId="69433349">
+    <w:abstractNumId w:val="69433349"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -19665,51 +19665,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId307840991" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId849477028" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId96876a1361816cd68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/HERPE/" TargetMode="External"/><Relationship Id="rId71476a1361816cdd5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/HERPE/categorization" TargetMode="External"/><Relationship Id="rId31916a1361816fb7c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://invaznidruhy.aopk.gov.cz/zasady-regulace" TargetMode="External"/><Relationship Id="rId85676a136181707b9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://circabc.europa.eu/sd/a/a174ceae-558c-4aa1-8437-e28cb310275d/TSSR-2016-003%20Heracleum%20mantegazzianum.pdf" TargetMode="External"/><Relationship Id="rId36556a136181708ad" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2699.2011.02677.x" TargetMode="External"/><Relationship Id="rId19466a13618170c60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3897/neobiota.31.8103" TargetMode="External"/><Relationship Id="rId66886a13618171064" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://plants.usda.gov/plant-profile/HEMA17/noxious-invasive" TargetMode="External"/><Relationship Id="rId95616a13618171259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1134/S2075111722020138" TargetMode="External"/><Relationship Id="rId20246a1361817130f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId17966a13618171363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/" TargetMode="External"/><Relationship Id="rId24626a13618171423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.2009.02313.x" TargetMode="External"/><Relationship Id="rId94686a136181714eb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.70049" TargetMode="External"/><Relationship Id="rId31906a1361816e05b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId31906a1361816e05b.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId646569700" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId558461386" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId46086a319f6d7f828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/HERPE/" TargetMode="External"/><Relationship Id="rId24296a319f6d7f894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/HERPE/categorization" TargetMode="External"/><Relationship Id="rId73296a319f6d836b1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://invaznidruhy.aopk.gov.cz/zasady-regulace" TargetMode="External"/><Relationship Id="rId68966a319f6d844bb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://circabc.europa.eu/sd/a/a174ceae-558c-4aa1-8437-e28cb310275d/TSSR-2016-003%20Heracleum%20mantegazzianum.pdf" TargetMode="External"/><Relationship Id="rId89686a319f6d845b4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2699.2011.02677.x" TargetMode="External"/><Relationship Id="rId15746a319f6d8498c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3897/neobiota.31.8103" TargetMode="External"/><Relationship Id="rId12336a319f6d84f35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://plants.usda.gov/plant-profile/HEMA17/noxious-invasive" TargetMode="External"/><Relationship Id="rId63326a319f6d8515b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1134/S2075111722020138" TargetMode="External"/><Relationship Id="rId80476a319f6d85220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId50816a319f6d85278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/" TargetMode="External"/><Relationship Id="rId46636a319f6d8533a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.2009.02313.x" TargetMode="External"/><Relationship Id="rId98916a319f6d853ef" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.70049" TargetMode="External"/><Relationship Id="rId63966a319f6d80d95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId63966a319f6d80d95.jpg"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>