--- v3 (2026-06-16)
+++ v4 (2026-07-07)
@@ -252,51 +252,51 @@
               <w:t xml:space="preserve"> Fischer</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Taxonomic position:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Plantae: Magnoliophyta: Angiospermae: Campanulids: Apiales: Apiaceae</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46086a319f6d7f828" w:history="1">
+            <w:hyperlink r:id="rId27606a4d4ef485e35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -312,51 +312,51 @@
               <w:t xml:space="preserve"> A2 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> IAS of Union concern</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24296a319f6d7f894" w:history="1">
+            <w:hyperlink r:id="rId17576a4d4ef485e9f" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -672,63 +672,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 2021).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="64400928" name="name37106a319f6d80d99" descr="HERPE_distribution_map.jpg"/>
+            <wp:docPr id="19361544" name="name45886a4d4ef48701d" descr="HERPE_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="HERPE_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId63966a319f6d80d95" cstate="print"/>
+                    <a:blip r:embed="rId69106a4d4ef487019" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -3066,51 +3066,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Some countries developed dedicated legislation acts specifying control measures for these </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Heracleum</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> species (e.g. Czech Republic </w:t>
       </w:r>
-      <w:hyperlink r:id="rId73296a319f6d836b1" w:history="1">
+      <w:hyperlink r:id="rId24366a4d4ef488e2e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://invaznidruhy.aopk.gov.cz/zasady-regulace</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4976,51 +4976,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Pergl J (2017) Information on measures and related costs in relation to species included on the Union list: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Heracleum mantegazzianum</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Technical note prepared by IUCN for the European Commission. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId68966a319f6d844bb" w:history="1">
+      <w:hyperlink r:id="rId78716a4d4ef489a53" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://circabc.europa.eu/sd/a/a174ceae-558c-4aa1-8437-e28cb310275d/TSSR-2016-003%20Heracleum%20mantegazzianum.pdf</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5124,51 +5124,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">39</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1293–1302.  </w:t>
       </w:r>
-      <w:hyperlink r:id="rId89686a319f6d845b4" w:history="1">
+      <w:hyperlink r:id="rId24176a4d4ef489b63" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2699.2011.02677.x</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5720,51 +5720,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">[MS1]</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="0000CC"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">[MS2]</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId15746a319f6d8498c" w:history="1">
+      <w:hyperlink r:id="rId39656a4d4ef489f32" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3897/neobiota.31.8103</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6353,51 +6353,51 @@
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(2), 297–319. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">
 USDA-NRCS (2026) Heracleum mantegazzianum Sommier &amp; Levier. Accessed Date: February 2026. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId12336a319f6d84f35" w:history="1">
+      <w:hyperlink r:id="rId13216a4d4ef48a32b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://plants.usda.gov/plant-profile/HEMA17/noxious-invasive</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6668,51 +6668,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Russian Journal of Biological Invasions </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">13</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 203–214. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId63326a319f6d8515b" w:history="1">
+      <w:hyperlink r:id="rId46396a4d4ef48a531" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1134/S2075111722020138</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -6778,102 +6778,102 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Heracleum persicum</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId80476a319f6d85220" w:history="1">
+      <w:hyperlink r:id="rId39686a4d4ef48a5e7" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Datasheet history</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">This datasheet was first published in the EPPO Bulletin in 2009 and revised in 2025. It is now maintained in an electronic format in the EPPO Global Database available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId50816a319f6d85278" w:history="1">
+      <w:hyperlink r:id="rId63336a4d4ef48a63c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:b/>
             <w:bCs/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. The sections on ‘Identity’ and ‘Geographical distribution’ are automatically updated from the database in the online version of the datasheet.</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
@@ -6942,51 +6942,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Heracleum persicum. EPPO Bulletin </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">39</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 489-499 </w:t>
       </w:r>
-      <w:hyperlink r:id="rId46636a319f6d8533a" w:history="1">
+      <w:hyperlink r:id="rId20366a4d4ef48a6f9" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2338.2009.02313.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7054,51 +7054,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">56</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 108-119</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId98916a319f6d853ef" w:history="1">
+      <w:hyperlink r:id="rId17056a4d4ef48a7af" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/epp.70049</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
       <w:pgMar w:top="1100" w:right="1100" w:bottom="1100" w:left="1100" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708" w:num="1"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14"/>
 </file>
@@ -7185,137 +7185,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="69433349">
+  <w:abstractNum w:abstractNumId="39893568">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="66230909">
+    <w:lvl w:ilvl="0" w:tplc="71732275">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="66230909" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="71732275" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="66230909" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="71732275" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="66230909" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="71732275" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="66230909" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="71732275" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="66230909" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="71732275" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="66230909" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="71732275" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="66230909" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="71732275" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="66230909" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="71732275" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="69433348">
+  <w:abstractNum w:abstractNumId="39893567">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="89308301">
+    <w:lvl w:ilvl="0" w:tplc="30665979">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -8067,55 +8067,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="69433348">
-    <w:abstractNumId w:val="69433348"/>
+  <w:num w:numId="39893567">
+    <w:abstractNumId w:val="39893567"/>
   </w:num>
-  <w:num w:numId="69433349">
-    <w:abstractNumId w:val="69433349"/>
+  <w:num w:numId="39893568">
+    <w:abstractNumId w:val="39893568"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -19665,51 +19665,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId646569700" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId558461386" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId46086a319f6d7f828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/HERPE/" TargetMode="External"/><Relationship Id="rId24296a319f6d7f894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/HERPE/categorization" TargetMode="External"/><Relationship Id="rId73296a319f6d836b1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://invaznidruhy.aopk.gov.cz/zasady-regulace" TargetMode="External"/><Relationship Id="rId68966a319f6d844bb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://circabc.europa.eu/sd/a/a174ceae-558c-4aa1-8437-e28cb310275d/TSSR-2016-003%20Heracleum%20mantegazzianum.pdf" TargetMode="External"/><Relationship Id="rId89686a319f6d845b4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2699.2011.02677.x" TargetMode="External"/><Relationship Id="rId15746a319f6d8498c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3897/neobiota.31.8103" TargetMode="External"/><Relationship Id="rId12336a319f6d84f35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://plants.usda.gov/plant-profile/HEMA17/noxious-invasive" TargetMode="External"/><Relationship Id="rId63326a319f6d8515b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1134/S2075111722020138" TargetMode="External"/><Relationship Id="rId80476a319f6d85220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId50816a319f6d85278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/" TargetMode="External"/><Relationship Id="rId46636a319f6d8533a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.2009.02313.x" TargetMode="External"/><Relationship Id="rId98916a319f6d853ef" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.70049" TargetMode="External"/><Relationship Id="rId63966a319f6d80d95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId63966a319f6d80d95.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId219119230" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId759675762" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId27606a4d4ef485e35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/HERPE/" TargetMode="External"/><Relationship Id="rId17576a4d4ef485e9f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/HERPE/categorization" TargetMode="External"/><Relationship Id="rId24366a4d4ef488e2e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://invaznidruhy.aopk.gov.cz/zasady-regulace" TargetMode="External"/><Relationship Id="rId78716a4d4ef489a53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://circabc.europa.eu/sd/a/a174ceae-558c-4aa1-8437-e28cb310275d/TSSR-2016-003%20Heracleum%20mantegazzianum.pdf" TargetMode="External"/><Relationship Id="rId24176a4d4ef489b63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2699.2011.02677.x" TargetMode="External"/><Relationship Id="rId39656a4d4ef489f32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3897/neobiota.31.8103" TargetMode="External"/><Relationship Id="rId13216a4d4ef48a32b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://plants.usda.gov/plant-profile/HEMA17/noxious-invasive" TargetMode="External"/><Relationship Id="rId46396a4d4ef48a531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1134/S2075111722020138" TargetMode="External"/><Relationship Id="rId39686a4d4ef48a5e7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId63336a4d4ef48a63c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/" TargetMode="External"/><Relationship Id="rId20366a4d4ef48a6f9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.2009.02313.x" TargetMode="External"/><Relationship Id="rId17056a4d4ef48a7af" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.70049" TargetMode="External"/><Relationship Id="rId69106a4d4ef487019" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId69106a4d4ef487019.jpg"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>