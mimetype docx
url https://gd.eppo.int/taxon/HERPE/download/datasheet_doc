--- v4 (2026-07-07)
+++ v5 (2026-07-27)
@@ -252,51 +252,51 @@
               <w:t xml:space="preserve"> Fischer</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Taxonomic position:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Plantae: Magnoliophyta: Angiospermae: Campanulids: Apiales: Apiaceae</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27606a4d4ef485e35" w:history="1">
+            <w:hyperlink r:id="rId75446a67dc6adc579" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -312,51 +312,51 @@
               <w:t xml:space="preserve"> A2 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> IAS of Union concern</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17576a4d4ef485e9f" w:history="1">
+            <w:hyperlink r:id="rId53176a67dc6adc5e0" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -672,63 +672,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 2021).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="19361544" name="name45886a4d4ef48701d" descr="HERPE_distribution_map.jpg"/>
+            <wp:docPr id="53445333" name="name46446a67dc6add60e" descr="HERPE_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="HERPE_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId69106a4d4ef487019" cstate="print"/>
+                    <a:blip r:embed="rId37436a67dc6add60b" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -3066,51 +3066,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Some countries developed dedicated legislation acts specifying control measures for these </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Heracleum</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> species (e.g. Czech Republic </w:t>
       </w:r>
-      <w:hyperlink r:id="rId24366a4d4ef488e2e" w:history="1">
+      <w:hyperlink r:id="rId26156a67dc6adf36e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://invaznidruhy.aopk.gov.cz/zasady-regulace</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4976,51 +4976,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Pergl J (2017) Information on measures and related costs in relation to species included on the Union list: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Heracleum mantegazzianum</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Technical note prepared by IUCN for the European Commission. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId78716a4d4ef489a53" w:history="1">
+      <w:hyperlink r:id="rId55876a67dc6adffdc" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://circabc.europa.eu/sd/a/a174ceae-558c-4aa1-8437-e28cb310275d/TSSR-2016-003%20Heracleum%20mantegazzianum.pdf</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5124,51 +5124,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">39</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1293–1302.  </w:t>
       </w:r>
-      <w:hyperlink r:id="rId24176a4d4ef489b63" w:history="1">
+      <w:hyperlink r:id="rId45256a67dc6ae00d0" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2699.2011.02677.x</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5720,51 +5720,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">[MS1]</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="0000CC"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">[MS2]</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId39656a4d4ef489f32" w:history="1">
+      <w:hyperlink r:id="rId86416a67dc6ae0494" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3897/neobiota.31.8103</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6353,51 +6353,51 @@
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(2), 297–319. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">
 USDA-NRCS (2026) Heracleum mantegazzianum Sommier &amp; Levier. Accessed Date: February 2026. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId13216a4d4ef48a32b" w:history="1">
+      <w:hyperlink r:id="rId51926a67dc6ae0899" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://plants.usda.gov/plant-profile/HEMA17/noxious-invasive</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6668,51 +6668,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Russian Journal of Biological Invasions </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">13</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 203–214. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId46396a4d4ef48a531" w:history="1">
+      <w:hyperlink r:id="rId74836a67dc6ae0aa6" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1134/S2075111722020138</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -6778,102 +6778,102 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Heracleum persicum</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId39686a4d4ef48a5e7" w:history="1">
+      <w:hyperlink r:id="rId74606a67dc6ae0b5d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Datasheet history</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">This datasheet was first published in the EPPO Bulletin in 2009 and revised in 2025. It is now maintained in an electronic format in the EPPO Global Database available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId63336a4d4ef48a63c" w:history="1">
+      <w:hyperlink r:id="rId46496a67dc6ae0bb4" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:b/>
             <w:bCs/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. The sections on ‘Identity’ and ‘Geographical distribution’ are automatically updated from the database in the online version of the datasheet.</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
@@ -6942,51 +6942,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Heracleum persicum. EPPO Bulletin </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">39</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 489-499 </w:t>
       </w:r>
-      <w:hyperlink r:id="rId20366a4d4ef48a6f9" w:history="1">
+      <w:hyperlink r:id="rId23836a67dc6ae0c6f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2338.2009.02313.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7054,51 +7054,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">56</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 108-119</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId17056a4d4ef48a7af" w:history="1">
+      <w:hyperlink r:id="rId16286a67dc6ae0d26" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/epp.70049</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
       <w:pgMar w:top="1100" w:right="1100" w:bottom="1100" w:left="1100" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708" w:num="1"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14"/>
 </file>
@@ -7185,137 +7185,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="39893568">
+  <w:abstractNum w:abstractNumId="52995694">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="71732275">
+    <w:lvl w:ilvl="0" w:tplc="60458884">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="71732275" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="60458884" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="71732275" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="60458884" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="71732275" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="60458884" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="71732275" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="60458884" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="71732275" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="60458884" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="71732275" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="60458884" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="71732275" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="60458884" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="71732275" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="60458884" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="39893567">
+  <w:abstractNum w:abstractNumId="52995693">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="30665979">
+    <w:lvl w:ilvl="0" w:tplc="42888180">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -8067,55 +8067,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="39893567">
-    <w:abstractNumId w:val="39893567"/>
+  <w:num w:numId="52995693">
+    <w:abstractNumId w:val="52995693"/>
   </w:num>
-  <w:num w:numId="39893568">
-    <w:abstractNumId w:val="39893568"/>
+  <w:num w:numId="52995694">
+    <w:abstractNumId w:val="52995694"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -19665,51 +19665,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId219119230" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId759675762" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId27606a4d4ef485e35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/HERPE/" TargetMode="External"/><Relationship Id="rId17576a4d4ef485e9f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/HERPE/categorization" TargetMode="External"/><Relationship Id="rId24366a4d4ef488e2e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://invaznidruhy.aopk.gov.cz/zasady-regulace" TargetMode="External"/><Relationship Id="rId78716a4d4ef489a53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://circabc.europa.eu/sd/a/a174ceae-558c-4aa1-8437-e28cb310275d/TSSR-2016-003%20Heracleum%20mantegazzianum.pdf" TargetMode="External"/><Relationship Id="rId24176a4d4ef489b63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2699.2011.02677.x" TargetMode="External"/><Relationship Id="rId39656a4d4ef489f32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3897/neobiota.31.8103" TargetMode="External"/><Relationship Id="rId13216a4d4ef48a32b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://plants.usda.gov/plant-profile/HEMA17/noxious-invasive" TargetMode="External"/><Relationship Id="rId46396a4d4ef48a531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1134/S2075111722020138" TargetMode="External"/><Relationship Id="rId39686a4d4ef48a5e7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId63336a4d4ef48a63c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/" TargetMode="External"/><Relationship Id="rId20366a4d4ef48a6f9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.2009.02313.x" TargetMode="External"/><Relationship Id="rId17056a4d4ef48a7af" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.70049" TargetMode="External"/><Relationship Id="rId69106a4d4ef487019" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId69106a4d4ef487019.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId118543685" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId588103605" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId75446a67dc6adc579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/HERPE/" TargetMode="External"/><Relationship Id="rId53176a67dc6adc5e0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/HERPE/categorization" TargetMode="External"/><Relationship Id="rId26156a67dc6adf36e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://invaznidruhy.aopk.gov.cz/zasady-regulace" TargetMode="External"/><Relationship Id="rId55876a67dc6adffdc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://circabc.europa.eu/sd/a/a174ceae-558c-4aa1-8437-e28cb310275d/TSSR-2016-003%20Heracleum%20mantegazzianum.pdf" TargetMode="External"/><Relationship Id="rId45256a67dc6ae00d0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2699.2011.02677.x" TargetMode="External"/><Relationship Id="rId86416a67dc6ae0494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3897/neobiota.31.8103" TargetMode="External"/><Relationship Id="rId51926a67dc6ae0899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://plants.usda.gov/plant-profile/HEMA17/noxious-invasive" TargetMode="External"/><Relationship Id="rId74836a67dc6ae0aa6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1134/S2075111722020138" TargetMode="External"/><Relationship Id="rId74606a67dc6ae0b5d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId46496a67dc6ae0bb4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/" TargetMode="External"/><Relationship Id="rId23836a67dc6ae0c6f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.2009.02313.x" TargetMode="External"/><Relationship Id="rId16286a67dc6ae0d26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.70049" TargetMode="External"/><Relationship Id="rId37436a67dc6add60b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId37436a67dc6add60b.jpg"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>