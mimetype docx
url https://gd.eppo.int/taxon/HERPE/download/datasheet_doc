--- v5 (2026-07-27)
+++ v6 (2026-08-17)
@@ -252,51 +252,51 @@
               <w:t xml:space="preserve"> Fischer</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Taxonomic position:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Plantae: Magnoliophyta: Angiospermae: Campanulids: Apiales: Apiaceae</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75446a67dc6adc579" w:history="1">
+            <w:hyperlink r:id="rId77206a828098a836d" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -312,51 +312,51 @@
               <w:t xml:space="preserve"> A2 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> IAS of Union concern</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53176a67dc6adc5e0" w:history="1">
+            <w:hyperlink r:id="rId25246a828098a83d6" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -672,63 +672,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 2021).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="53445333" name="name46446a67dc6add60e" descr="HERPE_distribution_map.jpg"/>
+            <wp:docPr id="96393106" name="name73886a828098a9640" descr="HERPE_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="HERPE_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId37436a67dc6add60b" cstate="print"/>
+                    <a:blip r:embed="rId86596a828098a963c" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -3066,51 +3066,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Some countries developed dedicated legislation acts specifying control measures for these </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Heracleum</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> species (e.g. Czech Republic </w:t>
       </w:r>
-      <w:hyperlink r:id="rId26156a67dc6adf36e" w:history="1">
+      <w:hyperlink r:id="rId89986a828098ab149" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://invaznidruhy.aopk.gov.cz/zasady-regulace</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4976,51 +4976,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Pergl J (2017) Information on measures and related costs in relation to species included on the Union list: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Heracleum mantegazzianum</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Technical note prepared by IUCN for the European Commission. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId55876a67dc6adffdc" w:history="1">
+      <w:hyperlink r:id="rId24106a828098abe5c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://circabc.europa.eu/sd/a/a174ceae-558c-4aa1-8437-e28cb310275d/TSSR-2016-003%20Heracleum%20mantegazzianum.pdf</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5124,51 +5124,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">39</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1293–1302.  </w:t>
       </w:r>
-      <w:hyperlink r:id="rId45256a67dc6ae00d0" w:history="1">
+      <w:hyperlink r:id="rId17676a828098abf6a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2699.2011.02677.x</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5720,51 +5720,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">[MS1]</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="0000CC"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">[MS2]</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId86416a67dc6ae0494" w:history="1">
+      <w:hyperlink r:id="rId77126a828098ac329" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3897/neobiota.31.8103</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6353,51 +6353,51 @@
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(2), 297–319. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">
 USDA-NRCS (2026) Heracleum mantegazzianum Sommier &amp; Levier. Accessed Date: February 2026. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId51926a67dc6ae0899" w:history="1">
+      <w:hyperlink r:id="rId51266a828098ac744" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://plants.usda.gov/plant-profile/HEMA17/noxious-invasive</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6668,51 +6668,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Russian Journal of Biological Invasions </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">13</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 203–214. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId74836a67dc6ae0aa6" w:history="1">
+      <w:hyperlink r:id="rId48326a828098ac944" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1134/S2075111722020138</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -6778,102 +6778,102 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Heracleum persicum</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId74606a67dc6ae0b5d" w:history="1">
+      <w:hyperlink r:id="rId52666a828098aca01" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Datasheet history</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">This datasheet was first published in the EPPO Bulletin in 2009 and revised in 2025. It is now maintained in an electronic format in the EPPO Global Database available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId46496a67dc6ae0bb4" w:history="1">
+      <w:hyperlink r:id="rId33316a828098aca58" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:b/>
             <w:bCs/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. The sections on ‘Identity’ and ‘Geographical distribution’ are automatically updated from the database in the online version of the datasheet.</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
@@ -6942,51 +6942,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Heracleum persicum. EPPO Bulletin </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">39</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 489-499 </w:t>
       </w:r>
-      <w:hyperlink r:id="rId23836a67dc6ae0c6f" w:history="1">
+      <w:hyperlink r:id="rId96366a828098acb18" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2338.2009.02313.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7054,51 +7054,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">56</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 108-119</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId16286a67dc6ae0d26" w:history="1">
+      <w:hyperlink r:id="rId36366a828098acbcc" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/epp.70049</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
       <w:pgMar w:top="1100" w:right="1100" w:bottom="1100" w:left="1100" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708" w:num="1"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14"/>
 </file>
@@ -7185,137 +7185,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="52995694">
+  <w:abstractNum w:abstractNumId="92080534">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="60458884">
+    <w:lvl w:ilvl="0" w:tplc="11127128">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="60458884" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="11127128" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="60458884" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="11127128" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="60458884" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="11127128" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="60458884" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="11127128" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="60458884" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="11127128" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="60458884" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="11127128" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="60458884" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="11127128" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="60458884" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="11127128" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="52995693">
+  <w:abstractNum w:abstractNumId="92080533">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="42888180">
+    <w:lvl w:ilvl="0" w:tplc="86700819">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -8067,55 +8067,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="52995693">
-    <w:abstractNumId w:val="52995693"/>
+  <w:num w:numId="92080533">
+    <w:abstractNumId w:val="92080533"/>
   </w:num>
-  <w:num w:numId="52995694">
-    <w:abstractNumId w:val="52995694"/>
+  <w:num w:numId="92080534">
+    <w:abstractNumId w:val="92080534"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -19665,51 +19665,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId118543685" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId588103605" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId75446a67dc6adc579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/HERPE/" TargetMode="External"/><Relationship Id="rId53176a67dc6adc5e0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/HERPE/categorization" TargetMode="External"/><Relationship Id="rId26156a67dc6adf36e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://invaznidruhy.aopk.gov.cz/zasady-regulace" TargetMode="External"/><Relationship Id="rId55876a67dc6adffdc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://circabc.europa.eu/sd/a/a174ceae-558c-4aa1-8437-e28cb310275d/TSSR-2016-003%20Heracleum%20mantegazzianum.pdf" TargetMode="External"/><Relationship Id="rId45256a67dc6ae00d0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2699.2011.02677.x" TargetMode="External"/><Relationship Id="rId86416a67dc6ae0494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3897/neobiota.31.8103" TargetMode="External"/><Relationship Id="rId51926a67dc6ae0899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://plants.usda.gov/plant-profile/HEMA17/noxious-invasive" TargetMode="External"/><Relationship Id="rId74836a67dc6ae0aa6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1134/S2075111722020138" TargetMode="External"/><Relationship Id="rId74606a67dc6ae0b5d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId46496a67dc6ae0bb4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/" TargetMode="External"/><Relationship Id="rId23836a67dc6ae0c6f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.2009.02313.x" TargetMode="External"/><Relationship Id="rId16286a67dc6ae0d26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.70049" TargetMode="External"/><Relationship Id="rId37436a67dc6add60b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId37436a67dc6add60b.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId348586688" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId961438663" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId77206a828098a836d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/HERPE/" TargetMode="External"/><Relationship Id="rId25246a828098a83d6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/HERPE/categorization" TargetMode="External"/><Relationship Id="rId89986a828098ab149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://invaznidruhy.aopk.gov.cz/zasady-regulace" TargetMode="External"/><Relationship Id="rId24106a828098abe5c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://circabc.europa.eu/sd/a/a174ceae-558c-4aa1-8437-e28cb310275d/TSSR-2016-003%20Heracleum%20mantegazzianum.pdf" TargetMode="External"/><Relationship Id="rId17676a828098abf6a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2699.2011.02677.x" TargetMode="External"/><Relationship Id="rId77126a828098ac329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3897/neobiota.31.8103" TargetMode="External"/><Relationship Id="rId51266a828098ac744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://plants.usda.gov/plant-profile/HEMA17/noxious-invasive" TargetMode="External"/><Relationship Id="rId48326a828098ac944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1134/S2075111722020138" TargetMode="External"/><Relationship Id="rId52666a828098aca01" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId33316a828098aca58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/" TargetMode="External"/><Relationship Id="rId96366a828098acb18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.2009.02313.x" TargetMode="External"/><Relationship Id="rId36366a828098acbcc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.70049" TargetMode="External"/><Relationship Id="rId86596a828098a963c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId86596a828098a963c.jpg"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>