--- v6 (2026-08-17)
+++ v7 (2026-09-08)
@@ -252,51 +252,51 @@
               <w:t xml:space="preserve"> Fischer</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Taxonomic position:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Plantae: Magnoliophyta: Angiospermae: Campanulids: Apiales: Apiaceae</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77206a828098a836d" w:history="1">
+            <w:hyperlink r:id="rId37626a9fbae94b0eb" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -312,51 +312,51 @@
               <w:t xml:space="preserve"> A2 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> IAS of Union concern</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25246a828098a83d6" w:history="1">
+            <w:hyperlink r:id="rId71266a9fbae94b153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -672,63 +672,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 2021).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="96393106" name="name73886a828098a9640" descr="HERPE_distribution_map.jpg"/>
+            <wp:docPr id="88134429" name="name66126a9fbae94c449" descr="HERPE_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="HERPE_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId86596a828098a963c" cstate="print"/>
+                    <a:blip r:embed="rId72906a9fbae94c446" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -3066,51 +3066,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Some countries developed dedicated legislation acts specifying control measures for these </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Heracleum</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> species (e.g. Czech Republic </w:t>
       </w:r>
-      <w:hyperlink r:id="rId89986a828098ab149" w:history="1">
+      <w:hyperlink r:id="rId24856a9fbae94df34" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://invaznidruhy.aopk.gov.cz/zasady-regulace</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4976,51 +4976,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Pergl J (2017) Information on measures and related costs in relation to species included on the Union list: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Heracleum mantegazzianum</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Technical note prepared by IUCN for the European Commission. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId24106a828098abe5c" w:history="1">
+      <w:hyperlink r:id="rId70636a9fbae94ec51" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://circabc.europa.eu/sd/a/a174ceae-558c-4aa1-8437-e28cb310275d/TSSR-2016-003%20Heracleum%20mantegazzianum.pdf</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5124,51 +5124,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">39</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1293–1302.  </w:t>
       </w:r>
-      <w:hyperlink r:id="rId17676a828098abf6a" w:history="1">
+      <w:hyperlink r:id="rId26176a9fbae94ed70" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2699.2011.02677.x</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5720,51 +5720,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">[MS1]</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="0000CC"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">[MS2]</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId77126a828098ac329" w:history="1">
+      <w:hyperlink r:id="rId80466a9fbae94f520" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3897/neobiota.31.8103</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6353,51 +6353,51 @@
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(2), 297–319. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">
 USDA-NRCS (2026) Heracleum mantegazzianum Sommier &amp; Levier. Accessed Date: February 2026. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId51266a828098ac744" w:history="1">
+      <w:hyperlink r:id="rId75916a9fbae94fa47" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://plants.usda.gov/plant-profile/HEMA17/noxious-invasive</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6668,51 +6668,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Russian Journal of Biological Invasions </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">13</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 203–214. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId48326a828098ac944" w:history="1">
+      <w:hyperlink r:id="rId94466a9fbae94fc79" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1134/S2075111722020138</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -6778,102 +6778,102 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Heracleum persicum</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId52666a828098aca01" w:history="1">
+      <w:hyperlink r:id="rId56376a9fbae94fdc8" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Datasheet history</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">This datasheet was first published in the EPPO Bulletin in 2009 and revised in 2025. It is now maintained in an electronic format in the EPPO Global Database available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId33316a828098aca58" w:history="1">
+      <w:hyperlink r:id="rId73936a9fbae94fe22" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:b/>
             <w:bCs/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. The sections on ‘Identity’ and ‘Geographical distribution’ are automatically updated from the database in the online version of the datasheet.</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
@@ -6942,51 +6942,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Heracleum persicum. EPPO Bulletin </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">39</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 489-499 </w:t>
       </w:r>
-      <w:hyperlink r:id="rId96366a828098acb18" w:history="1">
+      <w:hyperlink r:id="rId20266a9fbae94fef5" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2338.2009.02313.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7054,51 +7054,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">56</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 108-119</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId36366a828098acbcc" w:history="1">
+      <w:hyperlink r:id="rId88676a9fbae94ffce" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/epp.70049</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
       <w:pgMar w:top="1100" w:right="1100" w:bottom="1100" w:left="1100" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708" w:num="1"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14"/>
 </file>
@@ -7185,137 +7185,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="92080534">
+  <w:abstractNum w:abstractNumId="68750253">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="11127128">
+    <w:lvl w:ilvl="0" w:tplc="77752088">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="11127128" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="77752088" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="11127128" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="77752088" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="11127128" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="77752088" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="11127128" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="77752088" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="11127128" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="77752088" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="11127128" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="77752088" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="11127128" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="77752088" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="11127128" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="77752088" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="92080533">
+  <w:abstractNum w:abstractNumId="68750252">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="86700819">
+    <w:lvl w:ilvl="0" w:tplc="25332766">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -8067,55 +8067,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="92080533">
-    <w:abstractNumId w:val="92080533"/>
+  <w:num w:numId="68750252">
+    <w:abstractNumId w:val="68750252"/>
   </w:num>
-  <w:num w:numId="92080534">
-    <w:abstractNumId w:val="92080534"/>
+  <w:num w:numId="68750253">
+    <w:abstractNumId w:val="68750253"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -19665,51 +19665,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId348586688" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId961438663" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId77206a828098a836d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/HERPE/" TargetMode="External"/><Relationship Id="rId25246a828098a83d6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/HERPE/categorization" TargetMode="External"/><Relationship Id="rId89986a828098ab149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://invaznidruhy.aopk.gov.cz/zasady-regulace" TargetMode="External"/><Relationship Id="rId24106a828098abe5c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://circabc.europa.eu/sd/a/a174ceae-558c-4aa1-8437-e28cb310275d/TSSR-2016-003%20Heracleum%20mantegazzianum.pdf" TargetMode="External"/><Relationship Id="rId17676a828098abf6a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2699.2011.02677.x" TargetMode="External"/><Relationship Id="rId77126a828098ac329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3897/neobiota.31.8103" TargetMode="External"/><Relationship Id="rId51266a828098ac744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://plants.usda.gov/plant-profile/HEMA17/noxious-invasive" TargetMode="External"/><Relationship Id="rId48326a828098ac944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1134/S2075111722020138" TargetMode="External"/><Relationship Id="rId52666a828098aca01" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId33316a828098aca58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/" TargetMode="External"/><Relationship Id="rId96366a828098acb18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.2009.02313.x" TargetMode="External"/><Relationship Id="rId36366a828098acbcc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.70049" TargetMode="External"/><Relationship Id="rId86596a828098a963c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId86596a828098a963c.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId392295830" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId641854076" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId37626a9fbae94b0eb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/HERPE/" TargetMode="External"/><Relationship Id="rId71266a9fbae94b153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/HERPE/categorization" TargetMode="External"/><Relationship Id="rId24856a9fbae94df34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://invaznidruhy.aopk.gov.cz/zasady-regulace" TargetMode="External"/><Relationship Id="rId70636a9fbae94ec51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://circabc.europa.eu/sd/a/a174ceae-558c-4aa1-8437-e28cb310275d/TSSR-2016-003%20Heracleum%20mantegazzianum.pdf" TargetMode="External"/><Relationship Id="rId26176a9fbae94ed70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2699.2011.02677.x" TargetMode="External"/><Relationship Id="rId80466a9fbae94f520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3897/neobiota.31.8103" TargetMode="External"/><Relationship Id="rId75916a9fbae94fa47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://plants.usda.gov/plant-profile/HEMA17/noxious-invasive" TargetMode="External"/><Relationship Id="rId94466a9fbae94fc79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1134/S2075111722020138" TargetMode="External"/><Relationship Id="rId56376a9fbae94fdc8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId73936a9fbae94fe22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/" TargetMode="External"/><Relationship Id="rId20266a9fbae94fef5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.2009.02313.x" TargetMode="External"/><Relationship Id="rId88676a9fbae94ffce" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.70049" TargetMode="External"/><Relationship Id="rId72906a9fbae94c446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId72906a9fbae94c446.jpg"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>