--- v0 (2026-04-11)
+++ v1 (2026-05-02)
@@ -364,51 +364,51 @@
               <w:t xml:space="preserve"> Mandenova</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Siberian cow-parsnip, cartwheel flower, giant cow parsnip, giant hogweed (GB)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId708069dab089600bd" w:history="1">
+            <w:hyperlink r:id="rId680669f65a728b5c8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -424,51 +424,51 @@
               <w:t xml:space="preserve"> List of Invasive Alien Plants</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> IAS of Union concern</w:t>
             </w:r>
-            <w:hyperlink r:id="rId692269dab0896014d" w:history="1">
+            <w:hyperlink r:id="rId749069f65a728b64d" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -482,86 +482,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> HERMZ</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="72631052" name="name695569dab0896026c" descr="10346.jpg"/>
+                  <wp:docPr id="14205099" name="name942169f65a728bbb7" descr="10346.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="10346.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId911369dab0896026b" cstate="print"/>
+                          <a:blip r:embed="rId177869f65a728bbb6" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId960269dab089603ff" w:history="1">
+            <w:hyperlink r:id="rId497569f65a728bc7c" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -1242,63 +1242,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">al</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">., 2007).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="72496730" name="name951069dab089616fa" descr="HERMZ_distribution_map.jpg"/>
+            <wp:docPr id="12691068" name="name627469f65a728cc23" descr="HERMZ_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="HERMZ_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId424269dab089616f7" cstate="print"/>
+                    <a:blip r:embed="rId285869f65a728cc21" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -1430,51 +1430,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> is an herbaceous, usually monocarpic (flowering only once in a lifetime), seed-propagated herb living usually between 3 and 6 years (Tkachenko, 1989). </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Seeds of the three species are illustrated in Figure </w:t>
       </w:r>
-      <w:hyperlink r:id="rId674569dab08961a9f" w:history="1">
+      <w:hyperlink r:id="rId879969f65a728ce5a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:b/>
             <w:bCs/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">1</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -4134,51 +4134,51 @@
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">Some countries developed dedicated legislation acts specifying control measures for these </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Heracleum</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> species (e.g. Czech Republic </w:t>
       </w:r>
-      <w:hyperlink r:id="rId336769dab08963602" w:history="1">
+      <w:hyperlink r:id="rId264869f65a728e75b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://invaznidruhy.aopk.gov.cz/zasady-regulace</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -6111,51 +6111,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Pergl J (2017) Information on measures and related costs in relation to species included on the Union list: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Heracleum mantegazzianum</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Technical note prepared by IUCN for the European Commission. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId854269dab0896440f" w:history="1">
+      <w:hyperlink r:id="rId501869f65a728f44f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://circabc.europa.eu/sd/a/a174ceae-558c-4aa1-8437-e28cb310275d/TSSR-2016-003%20Heracleum%20mantegazzianum.pdf</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6259,51 +6259,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">39</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1293–1302.  </w:t>
       </w:r>
-      <w:hyperlink r:id="rId656369dab0896450e" w:history="1">
+      <w:hyperlink r:id="rId334669f65a728f542" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2699.2011.02677.x</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -6855,51 +6855,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">[MS1]</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="0000CC"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">[MS2]</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId615669dab089648e7" w:history="1">
+      <w:hyperlink r:id="rId566369f65a728f94e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3897/neobiota.31.8103</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7488,51 +7488,51 @@
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(2), 297–319. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">
 USDA-NRCS (2026) Heracleum mantegazzianum Sommier &amp; Levier. Accessed Date: February 2026. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId915469dab08964d62" w:history="1">
+      <w:hyperlink r:id="rId200669f65a728fd62" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://plants.usda.gov/plant-profile/HEMA17/noxious-invasive</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7803,51 +7803,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Russian Journal of Biological Invasions </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">13</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 203–214. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId763769dab08964f63" w:history="1">
+      <w:hyperlink r:id="rId796569f65a728ff66" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1134/S2075111722020138</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -7913,142 +7913,142 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Heracleum mantegazzianum</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId954469dab08965021" w:history="1">
+      <w:hyperlink r:id="rId364069f65a7290020" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Datasheet history</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">This datasheet was first published in the EPPO Bulletin in 2009 and revised in 2025. It is now maintained in an electronic format in the EPPO Global Database available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId437569dab08965075" w:history="1">
+      <w:hyperlink r:id="rId439269f65a7290074" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:b/>
             <w:bCs/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. The sections on ‘Identity’ and ‘Geographical distribution’ are automatically updated from the database in the online version of the datasheet.</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">EPPO (2009) Datasheets on  pests recommended for regulation. </w:t>
+        <w:t xml:space="preserve">EPPO (2009) Datasheets on pests recommended for regulation. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Heracleum mantegazzianum</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
@@ -8075,81 +8075,81 @@
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Heracleum persicum. EPPO Bulletin </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">39</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">, 489–499 </w:t>
-[...1 lines deleted...]
-      <w:hyperlink r:id="rId490269dab08965130" w:history="1">
+        <w:t xml:space="preserve">, 489-499 </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId871469f65a729012e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2338.2009.02313.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">EPPO (2026) Datasheets on  pests recommended for regulation.  </w:t>
+        <w:t xml:space="preserve">EPPO (2026) Datasheets on pests recommended for regulation. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Heracleum mantegazzianum</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
@@ -8176,64 +8176,64 @@
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Heracleum persicum. EPPO Bulletin </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">56</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">(1)</w:t>
+        <w:t xml:space="preserve">(1), 108-119</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId993469dab089651e4" w:history="1">
+      <w:hyperlink r:id="rId458669f65a72901e1" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/epp.70049</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
       <w:pgMar w:top="1100" w:right="1100" w:bottom="1100" w:left="1100" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708" w:num="1"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14"/>
 </file>
@@ -8320,137 +8320,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="10604326">
+  <w:abstractNum w:abstractNumId="86575522">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="36351754">
+    <w:lvl w:ilvl="0" w:tplc="98362273">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="36351754" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="98362273" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="36351754" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="98362273" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="36351754" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="98362273" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="36351754" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="98362273" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="36351754" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="98362273" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="36351754" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="98362273" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="36351754" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="98362273" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="36351754" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="98362273" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="10604325">
+  <w:abstractNum w:abstractNumId="86575521">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="46154123">
+    <w:lvl w:ilvl="0" w:tplc="71906136">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -9202,55 +9202,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="10604325">
-    <w:abstractNumId w:val="10604325"/>
+  <w:num w:numId="86575521">
+    <w:abstractNumId w:val="86575521"/>
   </w:num>
-  <w:num w:numId="10604326">
-    <w:abstractNumId w:val="10604326"/>
+  <w:num w:numId="86575522">
+    <w:abstractNumId w:val="86575522"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -20800,51 +20800,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId877911971" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId909015551" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId708069dab089600bd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/HERMZ/" TargetMode="External"/><Relationship Id="rId692269dab0896014d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/HERMZ/categorization" TargetMode="External"/><Relationship Id="rId960269dab089603ff" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/HERMZ/photos" TargetMode="External"/><Relationship Id="rId674569dab08961a9f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/10.1111/epp.70049#epp70049-fig-0001" TargetMode="External"/><Relationship Id="rId336769dab08963602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://invaznidruhy.aopk.gov.cz/zasady-regulace" TargetMode="External"/><Relationship Id="rId854269dab0896440f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://circabc.europa.eu/sd/a/a174ceae-558c-4aa1-8437-e28cb310275d/TSSR-2016-003%20Heracleum%20mantegazzianum.pdf" TargetMode="External"/><Relationship Id="rId656369dab0896450e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2699.2011.02677.x" TargetMode="External"/><Relationship Id="rId615669dab089648e7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3897/neobiota.31.8103" TargetMode="External"/><Relationship Id="rId915469dab08964d62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://plants.usda.gov/plant-profile/HEMA17/noxious-invasive" TargetMode="External"/><Relationship Id="rId763769dab08964f63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1134/S2075111722020138" TargetMode="External"/><Relationship Id="rId954469dab08965021" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId437569dab08965075" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/" TargetMode="External"/><Relationship Id="rId490269dab08965130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.2009.02313.x" TargetMode="External"/><Relationship Id="rId993469dab089651e4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.70049" TargetMode="External"/><Relationship Id="rId911369dab0896026b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId911369dab0896026b.jpg"/><Relationship Id="rId424269dab089616f7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId424269dab089616f7.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId756259144" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId400702809" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId680669f65a728b5c8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/HERMZ/" TargetMode="External"/><Relationship Id="rId749069f65a728b64d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/HERMZ/categorization" TargetMode="External"/><Relationship Id="rId497569f65a728bc7c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/HERMZ/photos" TargetMode="External"/><Relationship Id="rId879969f65a728ce5a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/10.1111/epp.70049#epp70049-fig-0001" TargetMode="External"/><Relationship Id="rId264869f65a728e75b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://invaznidruhy.aopk.gov.cz/zasady-regulace" TargetMode="External"/><Relationship Id="rId501869f65a728f44f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://circabc.europa.eu/sd/a/a174ceae-558c-4aa1-8437-e28cb310275d/TSSR-2016-003%20Heracleum%20mantegazzianum.pdf" TargetMode="External"/><Relationship Id="rId334669f65a728f542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2699.2011.02677.x" TargetMode="External"/><Relationship Id="rId566369f65a728f94e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3897/neobiota.31.8103" TargetMode="External"/><Relationship Id="rId200669f65a728fd62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://plants.usda.gov/plant-profile/HEMA17/noxious-invasive" TargetMode="External"/><Relationship Id="rId796569f65a728ff66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1134/S2075111722020138" TargetMode="External"/><Relationship Id="rId364069f65a7290020" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId439269f65a7290074" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/" TargetMode="External"/><Relationship Id="rId871469f65a729012e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.2009.02313.x" TargetMode="External"/><Relationship Id="rId458669f65a72901e1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.70049" TargetMode="External"/><Relationship Id="rId177869f65a728bbb6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId177869f65a728bbb6.jpg"/><Relationship Id="rId285869f65a728cc21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId285869f65a728cc21.jpg"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>