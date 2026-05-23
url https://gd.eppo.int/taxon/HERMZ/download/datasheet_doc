--- v1 (2026-05-02)
+++ v2 (2026-05-23)
@@ -364,51 +364,51 @@
               <w:t xml:space="preserve"> Mandenova</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Siberian cow-parsnip, cartwheel flower, giant cow parsnip, giant hogweed (GB)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId680669f65a728b5c8" w:history="1">
+            <w:hyperlink r:id="rId27586a1100198066f" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -424,51 +424,51 @@
               <w:t xml:space="preserve"> List of Invasive Alien Plants</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> IAS of Union concern</w:t>
             </w:r>
-            <w:hyperlink r:id="rId749069f65a728b64d" w:history="1">
+            <w:hyperlink r:id="rId54676a110019806d8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -482,86 +482,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> HERMZ</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="14205099" name="name942169f65a728bbb7" descr="10346.jpg"/>
+                  <wp:docPr id="592253" name="name48486a11001980ef6" descr="10346.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="10346.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId177869f65a728bbb6" cstate="print"/>
+                          <a:blip r:embed="rId47976a11001980ef3" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId497569f65a728bc7c" w:history="1">
+            <w:hyperlink r:id="rId21056a11001981002" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -1242,63 +1242,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">al</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">., 2007).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="12691068" name="name627469f65a728cc23" descr="HERMZ_distribution_map.jpg"/>
+            <wp:docPr id="20089869" name="name31866a1100198210f" descr="HERMZ_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="HERMZ_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId285869f65a728cc21" cstate="print"/>
+                    <a:blip r:embed="rId50336a1100198210c" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -1430,51 +1430,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> is an herbaceous, usually monocarpic (flowering only once in a lifetime), seed-propagated herb living usually between 3 and 6 years (Tkachenko, 1989). </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Seeds of the three species are illustrated in Figure </w:t>
       </w:r>
-      <w:hyperlink r:id="rId879969f65a728ce5a" w:history="1">
+      <w:hyperlink r:id="rId38986a110019823b4" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:b/>
             <w:bCs/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">1</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -4134,51 +4134,51 @@
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">Some countries developed dedicated legislation acts specifying control measures for these </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Heracleum</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> species (e.g. Czech Republic </w:t>
       </w:r>
-      <w:hyperlink r:id="rId264869f65a728e75b" w:history="1">
+      <w:hyperlink r:id="rId44896a11001983cce" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://invaznidruhy.aopk.gov.cz/zasady-regulace</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -6111,51 +6111,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Pergl J (2017) Information on measures and related costs in relation to species included on the Union list: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Heracleum mantegazzianum</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Technical note prepared by IUCN for the European Commission. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId501869f65a728f44f" w:history="1">
+      <w:hyperlink r:id="rId82256a1100198496c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://circabc.europa.eu/sd/a/a174ceae-558c-4aa1-8437-e28cb310275d/TSSR-2016-003%20Heracleum%20mantegazzianum.pdf</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6259,51 +6259,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">39</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1293–1302.  </w:t>
       </w:r>
-      <w:hyperlink r:id="rId334669f65a728f542" w:history="1">
+      <w:hyperlink r:id="rId29436a11001984a5c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2699.2011.02677.x</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -6855,51 +6855,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">[MS1]</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="0000CC"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">[MS2]</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId566369f65a728f94e" w:history="1">
+      <w:hyperlink r:id="rId18056a11001984e2a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3897/neobiota.31.8103</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7488,51 +7488,51 @@
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(2), 297–319. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">
 USDA-NRCS (2026) Heracleum mantegazzianum Sommier &amp; Levier. Accessed Date: February 2026. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId200669f65a728fd62" w:history="1">
+      <w:hyperlink r:id="rId34056a11001985239" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://plants.usda.gov/plant-profile/HEMA17/noxious-invasive</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7803,51 +7803,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Russian Journal of Biological Invasions </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">13</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 203–214. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId796569f65a728ff66" w:history="1">
+      <w:hyperlink r:id="rId61866a1100198545b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1134/S2075111722020138</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -7913,102 +7913,102 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Heracleum mantegazzianum</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId364069f65a7290020" w:history="1">
+      <w:hyperlink r:id="rId48826a11001985518" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Datasheet history</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">This datasheet was first published in the EPPO Bulletin in 2009 and revised in 2025. It is now maintained in an electronic format in the EPPO Global Database available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId439269f65a7290074" w:history="1">
+      <w:hyperlink r:id="rId40356a1100198556d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:b/>
             <w:bCs/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. The sections on ‘Identity’ and ‘Geographical distribution’ are automatically updated from the database in the online version of the datasheet.</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
@@ -8077,51 +8077,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Heracleum persicum. EPPO Bulletin </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">39</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 489-499 </w:t>
       </w:r>
-      <w:hyperlink r:id="rId871469f65a729012e" w:history="1">
+      <w:hyperlink r:id="rId26346a1100198562b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2338.2009.02313.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8189,51 +8189,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">56</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 108-119</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId458669f65a72901e1" w:history="1">
+      <w:hyperlink r:id="rId13696a110019856dd" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/epp.70049</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
       <w:pgMar w:top="1100" w:right="1100" w:bottom="1100" w:left="1100" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708" w:num="1"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14"/>
 </file>
@@ -8320,137 +8320,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="86575522">
+  <w:abstractNum w:abstractNumId="20444447">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="98362273">
+    <w:lvl w:ilvl="0" w:tplc="38194180">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="98362273" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="38194180" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="98362273" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="38194180" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="98362273" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="38194180" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="98362273" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="38194180" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="98362273" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="38194180" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="98362273" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="38194180" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="98362273" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="38194180" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="98362273" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="38194180" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="86575521">
+  <w:abstractNum w:abstractNumId="20444446">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="71906136">
+    <w:lvl w:ilvl="0" w:tplc="14869992">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -9202,55 +9202,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="86575521">
-    <w:abstractNumId w:val="86575521"/>
+  <w:num w:numId="20444446">
+    <w:abstractNumId w:val="20444446"/>
   </w:num>
-  <w:num w:numId="86575522">
-    <w:abstractNumId w:val="86575522"/>
+  <w:num w:numId="20444447">
+    <w:abstractNumId w:val="20444447"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -20800,51 +20800,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId756259144" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId400702809" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId680669f65a728b5c8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/HERMZ/" TargetMode="External"/><Relationship Id="rId749069f65a728b64d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/HERMZ/categorization" TargetMode="External"/><Relationship Id="rId497569f65a728bc7c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/HERMZ/photos" TargetMode="External"/><Relationship Id="rId879969f65a728ce5a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/10.1111/epp.70049#epp70049-fig-0001" TargetMode="External"/><Relationship Id="rId264869f65a728e75b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://invaznidruhy.aopk.gov.cz/zasady-regulace" TargetMode="External"/><Relationship Id="rId501869f65a728f44f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://circabc.europa.eu/sd/a/a174ceae-558c-4aa1-8437-e28cb310275d/TSSR-2016-003%20Heracleum%20mantegazzianum.pdf" TargetMode="External"/><Relationship Id="rId334669f65a728f542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2699.2011.02677.x" TargetMode="External"/><Relationship Id="rId566369f65a728f94e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3897/neobiota.31.8103" TargetMode="External"/><Relationship Id="rId200669f65a728fd62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://plants.usda.gov/plant-profile/HEMA17/noxious-invasive" TargetMode="External"/><Relationship Id="rId796569f65a728ff66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1134/S2075111722020138" TargetMode="External"/><Relationship Id="rId364069f65a7290020" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId439269f65a7290074" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/" TargetMode="External"/><Relationship Id="rId871469f65a729012e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.2009.02313.x" TargetMode="External"/><Relationship Id="rId458669f65a72901e1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.70049" TargetMode="External"/><Relationship Id="rId177869f65a728bbb6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId177869f65a728bbb6.jpg"/><Relationship Id="rId285869f65a728cc21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId285869f65a728cc21.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId193253255" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId349502930" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId27586a1100198066f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/HERMZ/" TargetMode="External"/><Relationship Id="rId54676a110019806d8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/HERMZ/categorization" TargetMode="External"/><Relationship Id="rId21056a11001981002" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/HERMZ/photos" TargetMode="External"/><Relationship Id="rId38986a110019823b4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/10.1111/epp.70049#epp70049-fig-0001" TargetMode="External"/><Relationship Id="rId44896a11001983cce" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://invaznidruhy.aopk.gov.cz/zasady-regulace" TargetMode="External"/><Relationship Id="rId82256a1100198496c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://circabc.europa.eu/sd/a/a174ceae-558c-4aa1-8437-e28cb310275d/TSSR-2016-003%20Heracleum%20mantegazzianum.pdf" TargetMode="External"/><Relationship Id="rId29436a11001984a5c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2699.2011.02677.x" TargetMode="External"/><Relationship Id="rId18056a11001984e2a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3897/neobiota.31.8103" TargetMode="External"/><Relationship Id="rId34056a11001985239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://plants.usda.gov/plant-profile/HEMA17/noxious-invasive" TargetMode="External"/><Relationship Id="rId61866a1100198545b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1134/S2075111722020138" TargetMode="External"/><Relationship Id="rId48826a11001985518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId40356a1100198556d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/" TargetMode="External"/><Relationship Id="rId26346a1100198562b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.2009.02313.x" TargetMode="External"/><Relationship Id="rId13696a110019856dd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.70049" TargetMode="External"/><Relationship Id="rId47976a11001980ef3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId47976a11001980ef3.jpg"/><Relationship Id="rId50336a1100198210c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId50336a1100198210c.jpg"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>