--- v2 (2026-05-23)
+++ v3 (2026-06-12)
@@ -364,51 +364,51 @@
               <w:t xml:space="preserve"> Mandenova</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Siberian cow-parsnip, cartwheel flower, giant cow parsnip, giant hogweed (GB)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27586a1100198066f" w:history="1">
+            <w:hyperlink r:id="rId88006a2bc76c35e55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -424,51 +424,51 @@
               <w:t xml:space="preserve"> List of Invasive Alien Plants</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> IAS of Union concern</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54676a110019806d8" w:history="1">
+            <w:hyperlink r:id="rId67756a2bc76c35ebf" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -482,86 +482,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> HERMZ</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="592253" name="name48486a11001980ef6" descr="10346.jpg"/>
+                  <wp:docPr id="35873162" name="name90306a2bc76c36681" descr="10346.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="10346.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId47976a11001980ef3" cstate="print"/>
+                          <a:blip r:embed="rId45666a2bc76c3667f" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId21056a11001981002" w:history="1">
+            <w:hyperlink r:id="rId61646a2bc76c367dc" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -1242,63 +1242,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">al</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">., 2007).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="20089869" name="name31866a1100198210f" descr="HERMZ_distribution_map.jpg"/>
+            <wp:docPr id="36406232" name="name74706a2bc76c37b23" descr="HERMZ_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="HERMZ_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId50336a1100198210c" cstate="print"/>
+                    <a:blip r:embed="rId59046a2bc76c37b1f" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -1430,51 +1430,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> is an herbaceous, usually monocarpic (flowering only once in a lifetime), seed-propagated herb living usually between 3 and 6 years (Tkachenko, 1989). </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Seeds of the three species are illustrated in Figure </w:t>
       </w:r>
-      <w:hyperlink r:id="rId38986a110019823b4" w:history="1">
+      <w:hyperlink r:id="rId84166a2bc76c37de1" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:b/>
             <w:bCs/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">1</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -4134,51 +4134,51 @@
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">Some countries developed dedicated legislation acts specifying control measures for these </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Heracleum</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> species (e.g. Czech Republic </w:t>
       </w:r>
-      <w:hyperlink r:id="rId44896a11001983cce" w:history="1">
+      <w:hyperlink r:id="rId55856a2bc76c3a321" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://invaznidruhy.aopk.gov.cz/zasady-regulace</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -6111,51 +6111,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Pergl J (2017) Information on measures and related costs in relation to species included on the Union list: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Heracleum mantegazzianum</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Technical note prepared by IUCN for the European Commission. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId82256a1100198496c" w:history="1">
+      <w:hyperlink r:id="rId49576a2bc76c3c14c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://circabc.europa.eu/sd/a/a174ceae-558c-4aa1-8437-e28cb310275d/TSSR-2016-003%20Heracleum%20mantegazzianum.pdf</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6259,51 +6259,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">39</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1293–1302.  </w:t>
       </w:r>
-      <w:hyperlink r:id="rId29436a11001984a5c" w:history="1">
+      <w:hyperlink r:id="rId36216a2bc76c3ca17" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2699.2011.02677.x</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -6855,51 +6855,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">[MS1]</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="0000CC"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">[MS2]</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId18056a11001984e2a" w:history="1">
+      <w:hyperlink r:id="rId88196a2bc76c3d156" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3897/neobiota.31.8103</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7488,51 +7488,51 @@
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(2), 297–319. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">
 USDA-NRCS (2026) Heracleum mantegazzianum Sommier &amp; Levier. Accessed Date: February 2026. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId34056a11001985239" w:history="1">
+      <w:hyperlink r:id="rId97466a2bc76c3d73c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://plants.usda.gov/plant-profile/HEMA17/noxious-invasive</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7803,51 +7803,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Russian Journal of Biological Invasions </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">13</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 203–214. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId61866a1100198545b" w:history="1">
+      <w:hyperlink r:id="rId32166a2bc76c3d9f6" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1134/S2075111722020138</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -7913,102 +7913,102 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Heracleum mantegazzianum</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId48826a11001985518" w:history="1">
+      <w:hyperlink r:id="rId53936a2bc76c3dad2" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Datasheet history</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">This datasheet was first published in the EPPO Bulletin in 2009 and revised in 2025. It is now maintained in an electronic format in the EPPO Global Database available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId40356a1100198556d" w:history="1">
+      <w:hyperlink r:id="rId79306a2bc76c3db2a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:b/>
             <w:bCs/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. The sections on ‘Identity’ and ‘Geographical distribution’ are automatically updated from the database in the online version of the datasheet.</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
@@ -8077,51 +8077,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Heracleum persicum. EPPO Bulletin </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">39</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 489-499 </w:t>
       </w:r>
-      <w:hyperlink r:id="rId26346a1100198562b" w:history="1">
+      <w:hyperlink r:id="rId62996a2bc76c3dc61" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2338.2009.02313.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8189,51 +8189,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">56</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 108-119</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId13696a110019856dd" w:history="1">
+      <w:hyperlink r:id="rId27056a2bc76c3dd78" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/epp.70049</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
       <w:pgMar w:top="1100" w:right="1100" w:bottom="1100" w:left="1100" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708" w:num="1"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14"/>
 </file>
@@ -8320,137 +8320,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="20444447">
+  <w:abstractNum w:abstractNumId="21330316">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="38194180">
+    <w:lvl w:ilvl="0" w:tplc="43394606">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="38194180" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="43394606" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="38194180" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="43394606" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="38194180" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="43394606" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="38194180" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="43394606" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="38194180" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="43394606" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="38194180" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="43394606" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="38194180" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="43394606" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="38194180" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="43394606" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="20444446">
+  <w:abstractNum w:abstractNumId="21330315">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="14869992">
+    <w:lvl w:ilvl="0" w:tplc="59383641">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -9202,55 +9202,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="20444446">
-    <w:abstractNumId w:val="20444446"/>
+  <w:num w:numId="21330315">
+    <w:abstractNumId w:val="21330315"/>
   </w:num>
-  <w:num w:numId="20444447">
-    <w:abstractNumId w:val="20444447"/>
+  <w:num w:numId="21330316">
+    <w:abstractNumId w:val="21330316"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -20800,51 +20800,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId193253255" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId349502930" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId27586a1100198066f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/HERMZ/" TargetMode="External"/><Relationship Id="rId54676a110019806d8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/HERMZ/categorization" TargetMode="External"/><Relationship Id="rId21056a11001981002" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/HERMZ/photos" TargetMode="External"/><Relationship Id="rId38986a110019823b4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/10.1111/epp.70049#epp70049-fig-0001" TargetMode="External"/><Relationship Id="rId44896a11001983cce" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://invaznidruhy.aopk.gov.cz/zasady-regulace" TargetMode="External"/><Relationship Id="rId82256a1100198496c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://circabc.europa.eu/sd/a/a174ceae-558c-4aa1-8437-e28cb310275d/TSSR-2016-003%20Heracleum%20mantegazzianum.pdf" TargetMode="External"/><Relationship Id="rId29436a11001984a5c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2699.2011.02677.x" TargetMode="External"/><Relationship Id="rId18056a11001984e2a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3897/neobiota.31.8103" TargetMode="External"/><Relationship Id="rId34056a11001985239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://plants.usda.gov/plant-profile/HEMA17/noxious-invasive" TargetMode="External"/><Relationship Id="rId61866a1100198545b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1134/S2075111722020138" TargetMode="External"/><Relationship Id="rId48826a11001985518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId40356a1100198556d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/" TargetMode="External"/><Relationship Id="rId26346a1100198562b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.2009.02313.x" TargetMode="External"/><Relationship Id="rId13696a110019856dd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.70049" TargetMode="External"/><Relationship Id="rId47976a11001980ef3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId47976a11001980ef3.jpg"/><Relationship Id="rId50336a1100198210c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId50336a1100198210c.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId268998875" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId904004748" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId88006a2bc76c35e55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/HERMZ/" TargetMode="External"/><Relationship Id="rId67756a2bc76c35ebf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/HERMZ/categorization" TargetMode="External"/><Relationship Id="rId61646a2bc76c367dc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/HERMZ/photos" TargetMode="External"/><Relationship Id="rId84166a2bc76c37de1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/10.1111/epp.70049#epp70049-fig-0001" TargetMode="External"/><Relationship Id="rId55856a2bc76c3a321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://invaznidruhy.aopk.gov.cz/zasady-regulace" TargetMode="External"/><Relationship Id="rId49576a2bc76c3c14c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://circabc.europa.eu/sd/a/a174ceae-558c-4aa1-8437-e28cb310275d/TSSR-2016-003%20Heracleum%20mantegazzianum.pdf" TargetMode="External"/><Relationship Id="rId36216a2bc76c3ca17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2699.2011.02677.x" TargetMode="External"/><Relationship Id="rId88196a2bc76c3d156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3897/neobiota.31.8103" TargetMode="External"/><Relationship Id="rId97466a2bc76c3d73c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://plants.usda.gov/plant-profile/HEMA17/noxious-invasive" TargetMode="External"/><Relationship Id="rId32166a2bc76c3d9f6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1134/S2075111722020138" TargetMode="External"/><Relationship Id="rId53936a2bc76c3dad2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId79306a2bc76c3db2a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/" TargetMode="External"/><Relationship Id="rId62996a2bc76c3dc61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.2009.02313.x" TargetMode="External"/><Relationship Id="rId27056a2bc76c3dd78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.70049" TargetMode="External"/><Relationship Id="rId45666a2bc76c3667f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId45666a2bc76c3667f.jpg"/><Relationship Id="rId59046a2bc76c37b1f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId59046a2bc76c37b1f.jpg"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>