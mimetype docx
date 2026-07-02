--- v3 (2026-06-12)
+++ v4 (2026-07-02)
@@ -364,51 +364,51 @@
               <w:t xml:space="preserve"> Mandenova</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Siberian cow-parsnip, cartwheel flower, giant cow parsnip, giant hogweed (GB)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88006a2bc76c35e55" w:history="1">
+            <w:hyperlink r:id="rId95696a4660bb3516e" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -424,51 +424,51 @@
               <w:t xml:space="preserve"> List of Invasive Alien Plants</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> IAS of Union concern</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67756a2bc76c35ebf" w:history="1">
+            <w:hyperlink r:id="rId81936a4660bb351d6" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -482,86 +482,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> HERMZ</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="35873162" name="name90306a2bc76c36681" descr="10346.jpg"/>
+                  <wp:docPr id="15380706" name="name71146a4660bb35986" descr="10346.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="10346.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId45666a2bc76c3667f" cstate="print"/>
+                          <a:blip r:embed="rId28276a4660bb35985" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId61646a2bc76c367dc" w:history="1">
+            <w:hyperlink r:id="rId67886a4660bb35aa3" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -1242,63 +1242,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">al</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">., 2007).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="36406232" name="name74706a2bc76c37b23" descr="HERMZ_distribution_map.jpg"/>
+            <wp:docPr id="59519529" name="name77276a4660bb36d25" descr="HERMZ_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="HERMZ_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId59046a2bc76c37b1f" cstate="print"/>
+                    <a:blip r:embed="rId32736a4660bb36d22" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -1430,51 +1430,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> is an herbaceous, usually monocarpic (flowering only once in a lifetime), seed-propagated herb living usually between 3 and 6 years (Tkachenko, 1989). </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Seeds of the three species are illustrated in Figure </w:t>
       </w:r>
-      <w:hyperlink r:id="rId84166a2bc76c37de1" w:history="1">
+      <w:hyperlink r:id="rId89566a4660bb36faa" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:b/>
             <w:bCs/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">1</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -4134,51 +4134,51 @@
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">Some countries developed dedicated legislation acts specifying control measures for these </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Heracleum</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> species (e.g. Czech Republic </w:t>
       </w:r>
-      <w:hyperlink r:id="rId55856a2bc76c3a321" w:history="1">
+      <w:hyperlink r:id="rId96776a4660bb38cba" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://invaznidruhy.aopk.gov.cz/zasady-regulace</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -6111,51 +6111,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Pergl J (2017) Information on measures and related costs in relation to species included on the Union list: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Heracleum mantegazzianum</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Technical note prepared by IUCN for the European Commission. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId49576a2bc76c3c14c" w:history="1">
+      <w:hyperlink r:id="rId93186a4660bb3998d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://circabc.europa.eu/sd/a/a174ceae-558c-4aa1-8437-e28cb310275d/TSSR-2016-003%20Heracleum%20mantegazzianum.pdf</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6259,51 +6259,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">39</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1293–1302.  </w:t>
       </w:r>
-      <w:hyperlink r:id="rId36216a2bc76c3ca17" w:history="1">
+      <w:hyperlink r:id="rId87766a4660bb39aa2" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2699.2011.02677.x</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -6855,51 +6855,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">[MS1]</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="0000CC"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">[MS2]</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId88196a2bc76c3d156" w:history="1">
+      <w:hyperlink r:id="rId49546a4660bb39e8e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3897/neobiota.31.8103</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7488,51 +7488,51 @@
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(2), 297–319. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">
 USDA-NRCS (2026) Heracleum mantegazzianum Sommier &amp; Levier. Accessed Date: February 2026. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId97466a2bc76c3d73c" w:history="1">
+      <w:hyperlink r:id="rId67356a4660bb3a2bb" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://plants.usda.gov/plant-profile/HEMA17/noxious-invasive</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7803,51 +7803,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Russian Journal of Biological Invasions </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">13</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 203–214. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId32166a2bc76c3d9f6" w:history="1">
+      <w:hyperlink r:id="rId53166a4660bb3a4b2" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1134/S2075111722020138</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -7913,102 +7913,102 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Heracleum mantegazzianum</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId53936a2bc76c3dad2" w:history="1">
+      <w:hyperlink r:id="rId76356a4660bb3a573" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Datasheet history</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">This datasheet was first published in the EPPO Bulletin in 2009 and revised in 2025. It is now maintained in an electronic format in the EPPO Global Database available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId79306a2bc76c3db2a" w:history="1">
+      <w:hyperlink r:id="rId75756a4660bb3a5c9" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:b/>
             <w:bCs/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. The sections on ‘Identity’ and ‘Geographical distribution’ are automatically updated from the database in the online version of the datasheet.</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
@@ -8077,51 +8077,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Heracleum persicum. EPPO Bulletin </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">39</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 489-499 </w:t>
       </w:r>
-      <w:hyperlink r:id="rId62996a2bc76c3dc61" w:history="1">
+      <w:hyperlink r:id="rId69886a4660bb3a68f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2338.2009.02313.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8189,51 +8189,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">56</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 108-119</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId27056a2bc76c3dd78" w:history="1">
+      <w:hyperlink r:id="rId19496a4660bb3a747" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/epp.70049</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
       <w:pgMar w:top="1100" w:right="1100" w:bottom="1100" w:left="1100" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708" w:num="1"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14"/>
 </file>
@@ -8320,137 +8320,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="21330316">
+  <w:abstractNum w:abstractNumId="91183830">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="43394606">
+    <w:lvl w:ilvl="0" w:tplc="20539492">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="43394606" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="20539492" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="43394606" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="20539492" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="43394606" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="20539492" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="43394606" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="20539492" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="43394606" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="20539492" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="43394606" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="20539492" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="43394606" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="20539492" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="43394606" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="20539492" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="21330315">
+  <w:abstractNum w:abstractNumId="91183829">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="59383641">
+    <w:lvl w:ilvl="0" w:tplc="97299976">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -9202,55 +9202,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="21330315">
-    <w:abstractNumId w:val="21330315"/>
+  <w:num w:numId="91183829">
+    <w:abstractNumId w:val="91183829"/>
   </w:num>
-  <w:num w:numId="21330316">
-    <w:abstractNumId w:val="21330316"/>
+  <w:num w:numId="91183830">
+    <w:abstractNumId w:val="91183830"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -20800,51 +20800,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId268998875" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId904004748" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId88006a2bc76c35e55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/HERMZ/" TargetMode="External"/><Relationship Id="rId67756a2bc76c35ebf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/HERMZ/categorization" TargetMode="External"/><Relationship Id="rId61646a2bc76c367dc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/HERMZ/photos" TargetMode="External"/><Relationship Id="rId84166a2bc76c37de1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/10.1111/epp.70049#epp70049-fig-0001" TargetMode="External"/><Relationship Id="rId55856a2bc76c3a321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://invaznidruhy.aopk.gov.cz/zasady-regulace" TargetMode="External"/><Relationship Id="rId49576a2bc76c3c14c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://circabc.europa.eu/sd/a/a174ceae-558c-4aa1-8437-e28cb310275d/TSSR-2016-003%20Heracleum%20mantegazzianum.pdf" TargetMode="External"/><Relationship Id="rId36216a2bc76c3ca17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2699.2011.02677.x" TargetMode="External"/><Relationship Id="rId88196a2bc76c3d156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3897/neobiota.31.8103" TargetMode="External"/><Relationship Id="rId97466a2bc76c3d73c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://plants.usda.gov/plant-profile/HEMA17/noxious-invasive" TargetMode="External"/><Relationship Id="rId32166a2bc76c3d9f6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1134/S2075111722020138" TargetMode="External"/><Relationship Id="rId53936a2bc76c3dad2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId79306a2bc76c3db2a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/" TargetMode="External"/><Relationship Id="rId62996a2bc76c3dc61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.2009.02313.x" TargetMode="External"/><Relationship Id="rId27056a2bc76c3dd78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.70049" TargetMode="External"/><Relationship Id="rId45666a2bc76c3667f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId45666a2bc76c3667f.jpg"/><Relationship Id="rId59046a2bc76c37b1f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId59046a2bc76c37b1f.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId522618704" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId506949802" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId95696a4660bb3516e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/HERMZ/" TargetMode="External"/><Relationship Id="rId81936a4660bb351d6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/HERMZ/categorization" TargetMode="External"/><Relationship Id="rId67886a4660bb35aa3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/HERMZ/photos" TargetMode="External"/><Relationship Id="rId89566a4660bb36faa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/10.1111/epp.70049#epp70049-fig-0001" TargetMode="External"/><Relationship Id="rId96776a4660bb38cba" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://invaznidruhy.aopk.gov.cz/zasady-regulace" TargetMode="External"/><Relationship Id="rId93186a4660bb3998d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://circabc.europa.eu/sd/a/a174ceae-558c-4aa1-8437-e28cb310275d/TSSR-2016-003%20Heracleum%20mantegazzianum.pdf" TargetMode="External"/><Relationship Id="rId87766a4660bb39aa2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2699.2011.02677.x" TargetMode="External"/><Relationship Id="rId49546a4660bb39e8e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3897/neobiota.31.8103" TargetMode="External"/><Relationship Id="rId67356a4660bb3a2bb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://plants.usda.gov/plant-profile/HEMA17/noxious-invasive" TargetMode="External"/><Relationship Id="rId53166a4660bb3a4b2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1134/S2075111722020138" TargetMode="External"/><Relationship Id="rId76356a4660bb3a573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId75756a4660bb3a5c9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/" TargetMode="External"/><Relationship Id="rId69886a4660bb3a68f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.2009.02313.x" TargetMode="External"/><Relationship Id="rId19496a4660bb3a747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.70049" TargetMode="External"/><Relationship Id="rId28276a4660bb35985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId28276a4660bb35985.jpg"/><Relationship Id="rId32736a4660bb36d22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId32736a4660bb36d22.jpg"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>