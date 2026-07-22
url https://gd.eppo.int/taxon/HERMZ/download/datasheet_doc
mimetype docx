--- v4 (2026-07-02)
+++ v5 (2026-07-22)
@@ -364,51 +364,51 @@
               <w:t xml:space="preserve"> Mandenova</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Siberian cow-parsnip, cartwheel flower, giant cow parsnip, giant hogweed (GB)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95696a4660bb3516e" w:history="1">
+            <w:hyperlink r:id="rId19786a6100e7c587c" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -424,51 +424,51 @@
               <w:t xml:space="preserve"> List of Invasive Alien Plants</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> IAS of Union concern</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81936a4660bb351d6" w:history="1">
+            <w:hyperlink r:id="rId96016a6100e7c58e5" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -482,86 +482,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> HERMZ</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="15380706" name="name71146a4660bb35986" descr="10346.jpg"/>
+                  <wp:docPr id="93982234" name="name29226a6100e7c6118" descr="10346.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="10346.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId28276a4660bb35985" cstate="print"/>
+                          <a:blip r:embed="rId50596a6100e7c6116" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId67886a4660bb35aa3" w:history="1">
+            <w:hyperlink r:id="rId63446a6100e7c625b" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -1242,63 +1242,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">al</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">., 2007).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="59519529" name="name77276a4660bb36d25" descr="HERMZ_distribution_map.jpg"/>
+            <wp:docPr id="4237283" name="name46056a6100e7c6f57" descr="HERMZ_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="HERMZ_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId32736a4660bb36d22" cstate="print"/>
+                    <a:blip r:embed="rId71496a6100e7c6f55" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -1430,51 +1430,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> is an herbaceous, usually monocarpic (flowering only once in a lifetime), seed-propagated herb living usually between 3 and 6 years (Tkachenko, 1989). </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Seeds of the three species are illustrated in Figure </w:t>
       </w:r>
-      <w:hyperlink r:id="rId89566a4660bb36faa" w:history="1">
+      <w:hyperlink r:id="rId22946a6100e7c71f3" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:b/>
             <w:bCs/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">1</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -4134,51 +4134,51 @@
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">Some countries developed dedicated legislation acts specifying control measures for these </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Heracleum</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> species (e.g. Czech Republic </w:t>
       </w:r>
-      <w:hyperlink r:id="rId96776a4660bb38cba" w:history="1">
+      <w:hyperlink r:id="rId76846a6100e7c93d8" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://invaznidruhy.aopk.gov.cz/zasady-regulace</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -6111,51 +6111,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Pergl J (2017) Information on measures and related costs in relation to species included on the Union list: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Heracleum mantegazzianum</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Technical note prepared by IUCN for the European Commission. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId93186a4660bb3998d" w:history="1">
+      <w:hyperlink r:id="rId26376a6100e7ca148" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://circabc.europa.eu/sd/a/a174ceae-558c-4aa1-8437-e28cb310275d/TSSR-2016-003%20Heracleum%20mantegazzianum.pdf</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6259,51 +6259,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">39</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1293–1302.  </w:t>
       </w:r>
-      <w:hyperlink r:id="rId87766a4660bb39aa2" w:history="1">
+      <w:hyperlink r:id="rId88176a6100e7ca26a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2699.2011.02677.x</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -6855,51 +6855,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">[MS1]</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="0000CC"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">[MS2]</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId49546a4660bb39e8e" w:history="1">
+      <w:hyperlink r:id="rId83286a6100e7ca64e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3897/neobiota.31.8103</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7488,51 +7488,51 @@
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(2), 297–319. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">
 USDA-NRCS (2026) Heracleum mantegazzianum Sommier &amp; Levier. Accessed Date: February 2026. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId67356a4660bb3a2bb" w:history="1">
+      <w:hyperlink r:id="rId31616a6100e7caa56" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://plants.usda.gov/plant-profile/HEMA17/noxious-invasive</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7803,51 +7803,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Russian Journal of Biological Invasions </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">13</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 203–214. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId53166a4660bb3a4b2" w:history="1">
+      <w:hyperlink r:id="rId30586a6100e7cac5b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1134/S2075111722020138</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -7913,102 +7913,102 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Heracleum mantegazzianum</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId76356a4660bb3a573" w:history="1">
+      <w:hyperlink r:id="rId33186a6100e7cad12" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Datasheet history</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">This datasheet was first published in the EPPO Bulletin in 2009 and revised in 2025. It is now maintained in an electronic format in the EPPO Global Database available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId75756a4660bb3a5c9" w:history="1">
+      <w:hyperlink r:id="rId61076a6100e7cad67" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:b/>
             <w:bCs/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. The sections on ‘Identity’ and ‘Geographical distribution’ are automatically updated from the database in the online version of the datasheet.</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
@@ -8077,51 +8077,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Heracleum persicum. EPPO Bulletin </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">39</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 489-499 </w:t>
       </w:r>
-      <w:hyperlink r:id="rId69886a4660bb3a68f" w:history="1">
+      <w:hyperlink r:id="rId34416a6100e7cae36" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2338.2009.02313.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8189,51 +8189,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">56</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 108-119</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId19496a4660bb3a747" w:history="1">
+      <w:hyperlink r:id="rId11206a6100e7caeec" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/epp.70049</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
       <w:pgMar w:top="1100" w:right="1100" w:bottom="1100" w:left="1100" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708" w:num="1"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14"/>
 </file>
@@ -8320,137 +8320,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="91183830">
+  <w:abstractNum w:abstractNumId="52070598">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="20539492">
+    <w:lvl w:ilvl="0" w:tplc="90296562">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="20539492" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="90296562" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="20539492" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="90296562" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="20539492" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="90296562" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="20539492" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="90296562" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="20539492" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="90296562" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="20539492" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="90296562" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="20539492" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="90296562" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="20539492" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="90296562" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="91183829">
+  <w:abstractNum w:abstractNumId="52070597">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="97299976">
+    <w:lvl w:ilvl="0" w:tplc="85193980">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -9202,55 +9202,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="91183829">
-    <w:abstractNumId w:val="91183829"/>
+  <w:num w:numId="52070597">
+    <w:abstractNumId w:val="52070597"/>
   </w:num>
-  <w:num w:numId="91183830">
-    <w:abstractNumId w:val="91183830"/>
+  <w:num w:numId="52070598">
+    <w:abstractNumId w:val="52070598"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -20800,51 +20800,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId522618704" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId506949802" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId95696a4660bb3516e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/HERMZ/" TargetMode="External"/><Relationship Id="rId81936a4660bb351d6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/HERMZ/categorization" TargetMode="External"/><Relationship Id="rId67886a4660bb35aa3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/HERMZ/photos" TargetMode="External"/><Relationship Id="rId89566a4660bb36faa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/10.1111/epp.70049#epp70049-fig-0001" TargetMode="External"/><Relationship Id="rId96776a4660bb38cba" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://invaznidruhy.aopk.gov.cz/zasady-regulace" TargetMode="External"/><Relationship Id="rId93186a4660bb3998d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://circabc.europa.eu/sd/a/a174ceae-558c-4aa1-8437-e28cb310275d/TSSR-2016-003%20Heracleum%20mantegazzianum.pdf" TargetMode="External"/><Relationship Id="rId87766a4660bb39aa2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2699.2011.02677.x" TargetMode="External"/><Relationship Id="rId49546a4660bb39e8e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3897/neobiota.31.8103" TargetMode="External"/><Relationship Id="rId67356a4660bb3a2bb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://plants.usda.gov/plant-profile/HEMA17/noxious-invasive" TargetMode="External"/><Relationship Id="rId53166a4660bb3a4b2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1134/S2075111722020138" TargetMode="External"/><Relationship Id="rId76356a4660bb3a573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId75756a4660bb3a5c9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/" TargetMode="External"/><Relationship Id="rId69886a4660bb3a68f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.2009.02313.x" TargetMode="External"/><Relationship Id="rId19496a4660bb3a747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.70049" TargetMode="External"/><Relationship Id="rId28276a4660bb35985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId28276a4660bb35985.jpg"/><Relationship Id="rId32736a4660bb36d22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId32736a4660bb36d22.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId788072978" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId516691705" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId19786a6100e7c587c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/HERMZ/" TargetMode="External"/><Relationship Id="rId96016a6100e7c58e5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/HERMZ/categorization" TargetMode="External"/><Relationship Id="rId63446a6100e7c625b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/HERMZ/photos" TargetMode="External"/><Relationship Id="rId22946a6100e7c71f3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/10.1111/epp.70049#epp70049-fig-0001" TargetMode="External"/><Relationship Id="rId76846a6100e7c93d8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://invaznidruhy.aopk.gov.cz/zasady-regulace" TargetMode="External"/><Relationship Id="rId26376a6100e7ca148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://circabc.europa.eu/sd/a/a174ceae-558c-4aa1-8437-e28cb310275d/TSSR-2016-003%20Heracleum%20mantegazzianum.pdf" TargetMode="External"/><Relationship Id="rId88176a6100e7ca26a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2699.2011.02677.x" TargetMode="External"/><Relationship Id="rId83286a6100e7ca64e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3897/neobiota.31.8103" TargetMode="External"/><Relationship Id="rId31616a6100e7caa56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://plants.usda.gov/plant-profile/HEMA17/noxious-invasive" TargetMode="External"/><Relationship Id="rId30586a6100e7cac5b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1134/S2075111722020138" TargetMode="External"/><Relationship Id="rId33186a6100e7cad12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId61076a6100e7cad67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/" TargetMode="External"/><Relationship Id="rId34416a6100e7cae36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.2009.02313.x" TargetMode="External"/><Relationship Id="rId11206a6100e7caeec" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.70049" TargetMode="External"/><Relationship Id="rId50596a6100e7c6116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId50596a6100e7c6116.jpg"/><Relationship Id="rId71496a6100e7c6f55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId71496a6100e7c6f55.jpg"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>