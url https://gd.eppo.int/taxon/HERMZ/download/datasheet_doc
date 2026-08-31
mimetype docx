--- v5 (2026-07-22)
+++ v6 (2026-08-31)
@@ -364,51 +364,51 @@
               <w:t xml:space="preserve"> Mandenova</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Siberian cow-parsnip, cartwheel flower, giant cow parsnip, giant hogweed (GB)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19786a6100e7c587c" w:history="1">
+            <w:hyperlink r:id="rId20566a95f682c8648" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -424,51 +424,51 @@
               <w:t xml:space="preserve"> List of Invasive Alien Plants</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> IAS of Union concern</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96016a6100e7c58e5" w:history="1">
+            <w:hyperlink r:id="rId72796a95f682c86b0" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -482,86 +482,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> HERMZ</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="93982234" name="name29226a6100e7c6118" descr="10346.jpg"/>
+                  <wp:docPr id="4656427" name="name64726a95f682c905f" descr="10346.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="10346.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId50596a6100e7c6116" cstate="print"/>
+                          <a:blip r:embed="rId54186a95f682c905d" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId63446a6100e7c625b" w:history="1">
+            <w:hyperlink r:id="rId64006a95f682c9174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -1242,63 +1242,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">al</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">., 2007).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="4237283" name="name46056a6100e7c6f57" descr="HERMZ_distribution_map.jpg"/>
+            <wp:docPr id="40962687" name="name86616a95f682ca280" descr="HERMZ_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="HERMZ_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId71496a6100e7c6f55" cstate="print"/>
+                    <a:blip r:embed="rId80346a95f682ca27d" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -1430,51 +1430,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> is an herbaceous, usually monocarpic (flowering only once in a lifetime), seed-propagated herb living usually between 3 and 6 years (Tkachenko, 1989). </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Seeds of the three species are illustrated in Figure </w:t>
       </w:r>
-      <w:hyperlink r:id="rId22946a6100e7c71f3" w:history="1">
+      <w:hyperlink r:id="rId44036a95f682ca4fb" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:b/>
             <w:bCs/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">1</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -4134,51 +4134,51 @@
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">Some countries developed dedicated legislation acts specifying control measures for these </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Heracleum</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> species (e.g. Czech Republic </w:t>
       </w:r>
-      <w:hyperlink r:id="rId76846a6100e7c93d8" w:history="1">
+      <w:hyperlink r:id="rId42116a95f682cc396" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://invaznidruhy.aopk.gov.cz/zasady-regulace</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -6111,51 +6111,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Pergl J (2017) Information on measures and related costs in relation to species included on the Union list: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Heracleum mantegazzianum</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Technical note prepared by IUCN for the European Commission. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId26376a6100e7ca148" w:history="1">
+      <w:hyperlink r:id="rId69636a95f682cd02b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://circabc.europa.eu/sd/a/a174ceae-558c-4aa1-8437-e28cb310275d/TSSR-2016-003%20Heracleum%20mantegazzianum.pdf</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6259,51 +6259,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">39</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1293–1302.  </w:t>
       </w:r>
-      <w:hyperlink r:id="rId88176a6100e7ca26a" w:history="1">
+      <w:hyperlink r:id="rId59706a95f682cd135" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2699.2011.02677.x</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -6855,51 +6855,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">[MS1]</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="0000CC"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">[MS2]</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId83286a6100e7ca64e" w:history="1">
+      <w:hyperlink r:id="rId53296a95f682cd505" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3897/neobiota.31.8103</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7488,51 +7488,51 @@
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(2), 297–319. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">
 USDA-NRCS (2026) Heracleum mantegazzianum Sommier &amp; Levier. Accessed Date: February 2026. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId31616a6100e7caa56" w:history="1">
+      <w:hyperlink r:id="rId81246a95f682cd904" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://plants.usda.gov/plant-profile/HEMA17/noxious-invasive</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7803,51 +7803,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Russian Journal of Biological Invasions </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">13</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 203–214. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId30586a6100e7cac5b" w:history="1">
+      <w:hyperlink r:id="rId72976a95f682cdb00" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1134/S2075111722020138</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -7913,102 +7913,102 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Heracleum mantegazzianum</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId33186a6100e7cad12" w:history="1">
+      <w:hyperlink r:id="rId92906a95f682cdbbb" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Datasheet history</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">This datasheet was first published in the EPPO Bulletin in 2009 and revised in 2025. It is now maintained in an electronic format in the EPPO Global Database available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId61076a6100e7cad67" w:history="1">
+      <w:hyperlink r:id="rId91856a95f682cdc0f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:b/>
             <w:bCs/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. The sections on ‘Identity’ and ‘Geographical distribution’ are automatically updated from the database in the online version of the datasheet.</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
@@ -8077,51 +8077,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Heracleum persicum. EPPO Bulletin </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">39</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 489-499 </w:t>
       </w:r>
-      <w:hyperlink r:id="rId34416a6100e7cae36" w:history="1">
+      <w:hyperlink r:id="rId52236a95f682cdccc" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2338.2009.02313.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8189,51 +8189,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">56</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 108-119</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId11206a6100e7caeec" w:history="1">
+      <w:hyperlink r:id="rId53446a95f682cdd7e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/epp.70049</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
       <w:pgMar w:top="1100" w:right="1100" w:bottom="1100" w:left="1100" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708" w:num="1"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14"/>
 </file>
@@ -8320,137 +8320,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="52070598">
+  <w:abstractNum w:abstractNumId="96519333">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="90296562">
+    <w:lvl w:ilvl="0" w:tplc="59411332">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="90296562" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="59411332" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="90296562" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="59411332" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="90296562" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="59411332" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="90296562" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="59411332" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="90296562" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="59411332" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="90296562" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="59411332" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="90296562" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="59411332" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="90296562" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="59411332" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="52070597">
+  <w:abstractNum w:abstractNumId="96519332">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="85193980">
+    <w:lvl w:ilvl="0" w:tplc="33363729">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -9202,55 +9202,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="52070597">
-    <w:abstractNumId w:val="52070597"/>
+  <w:num w:numId="96519332">
+    <w:abstractNumId w:val="96519332"/>
   </w:num>
-  <w:num w:numId="52070598">
-    <w:abstractNumId w:val="52070598"/>
+  <w:num w:numId="96519333">
+    <w:abstractNumId w:val="96519333"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -20800,51 +20800,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId788072978" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId516691705" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId19786a6100e7c587c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/HERMZ/" TargetMode="External"/><Relationship Id="rId96016a6100e7c58e5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/HERMZ/categorization" TargetMode="External"/><Relationship Id="rId63446a6100e7c625b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/HERMZ/photos" TargetMode="External"/><Relationship Id="rId22946a6100e7c71f3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/10.1111/epp.70049#epp70049-fig-0001" TargetMode="External"/><Relationship Id="rId76846a6100e7c93d8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://invaznidruhy.aopk.gov.cz/zasady-regulace" TargetMode="External"/><Relationship Id="rId26376a6100e7ca148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://circabc.europa.eu/sd/a/a174ceae-558c-4aa1-8437-e28cb310275d/TSSR-2016-003%20Heracleum%20mantegazzianum.pdf" TargetMode="External"/><Relationship Id="rId88176a6100e7ca26a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2699.2011.02677.x" TargetMode="External"/><Relationship Id="rId83286a6100e7ca64e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3897/neobiota.31.8103" TargetMode="External"/><Relationship Id="rId31616a6100e7caa56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://plants.usda.gov/plant-profile/HEMA17/noxious-invasive" TargetMode="External"/><Relationship Id="rId30586a6100e7cac5b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1134/S2075111722020138" TargetMode="External"/><Relationship Id="rId33186a6100e7cad12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId61076a6100e7cad67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/" TargetMode="External"/><Relationship Id="rId34416a6100e7cae36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.2009.02313.x" TargetMode="External"/><Relationship Id="rId11206a6100e7caeec" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.70049" TargetMode="External"/><Relationship Id="rId50596a6100e7c6116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId50596a6100e7c6116.jpg"/><Relationship Id="rId71496a6100e7c6f55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId71496a6100e7c6f55.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId114033408" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId560365229" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId20566a95f682c8648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/HERMZ/" TargetMode="External"/><Relationship Id="rId72796a95f682c86b0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/HERMZ/categorization" TargetMode="External"/><Relationship Id="rId64006a95f682c9174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/HERMZ/photos" TargetMode="External"/><Relationship Id="rId44036a95f682ca4fb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/10.1111/epp.70049#epp70049-fig-0001" TargetMode="External"/><Relationship Id="rId42116a95f682cc396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://invaznidruhy.aopk.gov.cz/zasady-regulace" TargetMode="External"/><Relationship Id="rId69636a95f682cd02b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://circabc.europa.eu/sd/a/a174ceae-558c-4aa1-8437-e28cb310275d/TSSR-2016-003%20Heracleum%20mantegazzianum.pdf" TargetMode="External"/><Relationship Id="rId59706a95f682cd135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2699.2011.02677.x" TargetMode="External"/><Relationship Id="rId53296a95f682cd505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3897/neobiota.31.8103" TargetMode="External"/><Relationship Id="rId81246a95f682cd904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://plants.usda.gov/plant-profile/HEMA17/noxious-invasive" TargetMode="External"/><Relationship Id="rId72976a95f682cdb00" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1134/S2075111722020138" TargetMode="External"/><Relationship Id="rId92906a95f682cdbbb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId91856a95f682cdc0f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/" TargetMode="External"/><Relationship Id="rId52236a95f682cdccc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.2009.02313.x" TargetMode="External"/><Relationship Id="rId53446a95f682cdd7e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.70049" TargetMode="External"/><Relationship Id="rId54186a95f682c905d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId54186a95f682c905d.jpg"/><Relationship Id="rId80346a95f682ca27d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId80346a95f682ca27d.jpg"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>