--- v8 (2026-03-31)
+++ v9 (2026-04-21)
@@ -292,88 +292,88 @@
               <w:t xml:space="preserve"> Smith</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> white-marked tussock moth</w:t>
             </w:r>
-            <w:hyperlink r:id="rId580369cb136180cbb" w:history="1">
+            <w:hyperlink r:id="rId843869e765440816c" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> A1 list, Alert list (formerly)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId881669cb136180d01" w:history="1">
+            <w:hyperlink r:id="rId389569e76544081b2" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -387,86 +387,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> HEMELE</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="19906123" name="name722369cb1361815e3" descr="19153.jpg"/>
+                  <wp:docPr id="47942739" name="name701669e765440894f" descr="19153.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="19153.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId455569cb1361815e1" cstate="print"/>
+                          <a:blip r:embed="rId973269e765440894c" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId711569cb136181712" w:history="1">
+            <w:hyperlink r:id="rId845769e7654408a86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -5158,63 +5158,63 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> is distributed throughout the eastern part of North America, reaching to the west New Mexico and Colorado in the USA and Manitoba in Canada. There have also been two records in the western part of Cuba (Barro &amp; Núñez, 2011, Núñez &amp; Barro, 2012, EPPO, 2021).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="16759100" name="name770669cb1361844ea" descr="HEMELE_distribution_map.jpg"/>
+            <wp:docPr id="21090869" name="name508569e765440b4ed" descr="HEMELE_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="HEMELE_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId334169cb1361844e6" cstate="print"/>
+                    <a:blip r:embed="rId351669e765440b4eb" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -7631,51 +7631,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Dedes J (2014) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Whitemarked tussock moth (Orgyia leucostigma).</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Natural Resources Canada, Canadian Forest Service, Great Lakes Forestry Centre, Sault Ste. Marie, Ontario. Insect Production Services 2 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId880369cb1361859ca" w:history="1">
+      <w:hyperlink r:id="rId597369e765440c70d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://cfs.nrcan.gc.ca/publications?id=35692</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Accessed on 16 November 2020).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -7940,51 +7940,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2021) EPPO Technical Document No. 1082. Pest risk analysis for </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Orgyia leucostigma</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO, Paris. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId105169cb136185c0f" w:history="1">
+      <w:hyperlink r:id="rId631469e765440cc65" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/taxon/HEMELE/documents</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8028,81 +8028,81 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 67 (1), 73-79.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">FAO (2017a) ISPM 28. Annex 22. Sulphuryl fluoride fumigation treatment for insects in debarked wood. Rome, IPPC, FAO. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId951269cb136185cd6" w:history="1">
+      <w:hyperlink r:id="rId934169e765440cd00" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">www.ippc.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">FAO (2017b) ISPM 28. Annex 23. Sulphuryl fluoride fumigation treatment for nematodes and insects in debarked wood. Rome, IPPC, FAO. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId777569cb136185d1c" w:history="1">
+      <w:hyperlink r:id="rId639369e765440cd34" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">www.ippc.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8494,51 +8494,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Magasi LP (1995) Forest insect pests in the Maritimes region. In: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Forest insect pests in Canada</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Eds JA Armstrong, WGH Ives. Natural Resources Canada, Canadian Forest Service, Ottawa, Ontario, Canada, 11–25. Available at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId281869cb1361860dc" w:history="1">
+      <w:hyperlink r:id="rId620269e765440d004" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://publications.gc.ca/collections/collection_2020/rncan-nrcan/Fo42-235-1995-eng.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Accessed on 2 April 2025).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -8553,51 +8553,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Natural Resources Canada (2020) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Whitemarked tussock moth</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Available at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId203469cb13618614b" w:history="1">
+      <w:hyperlink r:id="rId539069e765440d063" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://tidcf.nrcan.gc.ca/en/insects/factsheet/9515</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">  (Accessed on 2 April 2025)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -8612,51 +8612,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Neilson WTA &amp; Crozier LM (1989) Insects. Pp. 27-37. In: Blatt CR, Hall LV, Jensen KIN, Neilson WTA, Hildebrand PD, Nickerson NL, Prange RK, Lidster PD, Crozier L, Silbey JD. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Lowbush blueberry production</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Agriculture Canada Publication 1477/E. 56 pp. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId126769cb1361861c7" w:history="1">
+      <w:hyperlink r:id="rId669169e765440d0cf" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://publications.gc.ca/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -9193,101 +9193,101 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. USDA, Forest Health Technology Enterprise Team, Morgantown, West Virginia, FHTET-96-34, 113 pp.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Wallner WE &amp; McManus KA (1989) Proceedings, Lymantriidae: a comparison of features of New and Old World tussock moths; 1988 June 26-July 1; New Haven, CT. Gen. Tech. Rep. NE-123. Broomall, PA: U.S. Department of Agriculture, Forest Service, Northeastern Forest Experiment Station. 554 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId430869cb1361865b7" w:history="1">
+      <w:hyperlink r:id="rId710269e765440d4a3" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2737/NE-GTR-123</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Webster RL (1916) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">The white-marked tussock-moth</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Circular. Paper 33. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId587069cb13618660b" w:history="1">
+      <w:hyperlink r:id="rId230669e765440d4f8" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://lib.dr.iastate.edu/iaes_circulars/39</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -9402,51 +9402,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Orgyia leucostigma</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId530469cb136186738" w:history="1">
+      <w:hyperlink r:id="rId433069e765440d609" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -9503,51 +9503,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO Bulletin </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">55(2).  </w:t>
       </w:r>
-      <w:hyperlink r:id="rId426669cb1361867db" w:history="1">
+      <w:hyperlink r:id="rId317169e765440d6a7" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/epp.70000</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
       <w:pgMar w:top="1100" w:right="1100" w:bottom="1100" w:left="1100" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708" w:num="1"/>
@@ -9643,137 +9643,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="68623752">
+  <w:abstractNum w:abstractNumId="20454944">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="99485952">
+    <w:lvl w:ilvl="0" w:tplc="59799072">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="99485952" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="59799072" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="99485952" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="59799072" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="99485952" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="59799072" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="99485952" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="59799072" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="99485952" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="59799072" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="99485952" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="59799072" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="99485952" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="59799072" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="99485952" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="59799072" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="68623751">
+  <w:abstractNum w:abstractNumId="20454943">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="10787492">
+    <w:lvl w:ilvl="0" w:tplc="66625878">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -10525,55 +10525,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="68623751">
-    <w:abstractNumId w:val="68623751"/>
+  <w:num w:numId="20454943">
+    <w:abstractNumId w:val="20454943"/>
   </w:num>
-  <w:num w:numId="68623752">
-    <w:abstractNumId w:val="68623752"/>
+  <w:num w:numId="20454944">
+    <w:abstractNumId w:val="20454944"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -22123,51 +22123,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId767228663" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId509466719" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId580369cb136180cbb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/HEMELE/" TargetMode="External"/><Relationship Id="rId881669cb136180d01" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/HEMELE/categorization" TargetMode="External"/><Relationship Id="rId711569cb136181712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/HEMELE/photos" TargetMode="External"/><Relationship Id="rId880369cb1361859ca" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cfs.nrcan.gc.ca/publications?id=35692" TargetMode="External"/><Relationship Id="rId105169cb136185c0f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/HEMELE/documents" TargetMode="External"/><Relationship Id="rId951269cb136185cd6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ippc.int" TargetMode="External"/><Relationship Id="rId777569cb136185d1c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ippc.int" TargetMode="External"/><Relationship Id="rId281869cb1361860dc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://publications.gc.ca/collections/collection_2020/rncan-nrcan/Fo42-235-1995-eng.pdf" TargetMode="External"/><Relationship Id="rId203469cb13618614b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tidcf.nrcan.gc.ca/en/insects/factsheet/9515" TargetMode="External"/><Relationship Id="rId126769cb1361861c7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://publications.gc.ca/" TargetMode="External"/><Relationship Id="rId430869cb1361865b7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2737/NE-GTR-123" TargetMode="External"/><Relationship Id="rId587069cb13618660b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lib.dr.iastate.edu/iaes_circulars/39" TargetMode="External"/><Relationship Id="rId530469cb136186738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId426669cb1361867db" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.70000" TargetMode="External"/><Relationship Id="rId455569cb1361815e1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId455569cb1361815e1.jpg"/><Relationship Id="rId334169cb1361844e6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId334169cb1361844e6.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId253608729" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId778963068" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId843869e765440816c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/HEMELE/" TargetMode="External"/><Relationship Id="rId389569e76544081b2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/HEMELE/categorization" TargetMode="External"/><Relationship Id="rId845769e7654408a86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/HEMELE/photos" TargetMode="External"/><Relationship Id="rId597369e765440c70d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cfs.nrcan.gc.ca/publications?id=35692" TargetMode="External"/><Relationship Id="rId631469e765440cc65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/HEMELE/documents" TargetMode="External"/><Relationship Id="rId934169e765440cd00" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ippc.int" TargetMode="External"/><Relationship Id="rId639369e765440cd34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ippc.int" TargetMode="External"/><Relationship Id="rId620269e765440d004" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://publications.gc.ca/collections/collection_2020/rncan-nrcan/Fo42-235-1995-eng.pdf" TargetMode="External"/><Relationship Id="rId539069e765440d063" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tidcf.nrcan.gc.ca/en/insects/factsheet/9515" TargetMode="External"/><Relationship Id="rId669169e765440d0cf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://publications.gc.ca/" TargetMode="External"/><Relationship Id="rId710269e765440d4a3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2737/NE-GTR-123" TargetMode="External"/><Relationship Id="rId230669e765440d4f8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lib.dr.iastate.edu/iaes_circulars/39" TargetMode="External"/><Relationship Id="rId433069e765440d609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId317169e765440d6a7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.70000" TargetMode="External"/><Relationship Id="rId973269e765440894c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId973269e765440894c.jpg"/><Relationship Id="rId351669e765440b4eb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId351669e765440b4eb.jpg"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>