--- v9 (2026-04-21)
+++ v10 (2026-05-12)
@@ -292,88 +292,88 @@
               <w:t xml:space="preserve"> Smith</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> white-marked tussock moth</w:t>
             </w:r>
-            <w:hyperlink r:id="rId843869e765440816c" w:history="1">
+            <w:hyperlink r:id="rId33186a0393aa4b82c" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> A1 list, Alert list (formerly)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId389569e76544081b2" w:history="1">
+            <w:hyperlink r:id="rId69576a0393aa4b86f" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -387,86 +387,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> HEMELE</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="47942739" name="name701669e765440894f" descr="19153.jpg"/>
+                  <wp:docPr id="59764466" name="name79706a0393aa4bb05" descr="19153.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="19153.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId973269e765440894c" cstate="print"/>
+                          <a:blip r:embed="rId99096a0393aa4bb03" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId845769e7654408a86" w:history="1">
+            <w:hyperlink r:id="rId39056a0393aa4bbf7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -5158,63 +5158,63 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> is distributed throughout the eastern part of North America, reaching to the west New Mexico and Colorado in the USA and Manitoba in Canada. There have also been two records in the western part of Cuba (Barro &amp; Núñez, 2011, Núñez &amp; Barro, 2012, EPPO, 2021).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="21090869" name="name508569e765440b4ed" descr="HEMELE_distribution_map.jpg"/>
+            <wp:docPr id="13058208" name="name58086a0393aa4e320" descr="HEMELE_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="HEMELE_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId351669e765440b4eb" cstate="print"/>
+                    <a:blip r:embed="rId44096a0393aa4e31c" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -7631,51 +7631,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Dedes J (2014) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Whitemarked tussock moth (Orgyia leucostigma).</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Natural Resources Canada, Canadian Forest Service, Great Lakes Forestry Centre, Sault Ste. Marie, Ontario. Insect Production Services 2 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId597369e765440c70d" w:history="1">
+      <w:hyperlink r:id="rId36566a0393aa4f4fb" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://cfs.nrcan.gc.ca/publications?id=35692</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Accessed on 16 November 2020).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -7940,51 +7940,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2021) EPPO Technical Document No. 1082. Pest risk analysis for </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Orgyia leucostigma</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO, Paris. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId631469e765440cc65" w:history="1">
+      <w:hyperlink r:id="rId21646a0393aa4f6eb" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/taxon/HEMELE/documents</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8028,81 +8028,81 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 67 (1), 73-79.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">FAO (2017a) ISPM 28. Annex 22. Sulphuryl fluoride fumigation treatment for insects in debarked wood. Rome, IPPC, FAO. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId934169e765440cd00" w:history="1">
+      <w:hyperlink r:id="rId71856a0393aa4f77b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">www.ippc.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">FAO (2017b) ISPM 28. Annex 23. Sulphuryl fluoride fumigation treatment for nematodes and insects in debarked wood. Rome, IPPC, FAO. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId639369e765440cd34" w:history="1">
+      <w:hyperlink r:id="rId39536a0393aa4f7ad" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">www.ippc.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8494,51 +8494,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Magasi LP (1995) Forest insect pests in the Maritimes region. In: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Forest insect pests in Canada</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Eds JA Armstrong, WGH Ives. Natural Resources Canada, Canadian Forest Service, Ottawa, Ontario, Canada, 11–25. Available at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId620269e765440d004" w:history="1">
+      <w:hyperlink r:id="rId10076a0393aa4fa70" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://publications.gc.ca/collections/collection_2020/rncan-nrcan/Fo42-235-1995-eng.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Accessed on 2 April 2025).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -8553,51 +8553,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Natural Resources Canada (2020) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Whitemarked tussock moth</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Available at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId539069e765440d063" w:history="1">
+      <w:hyperlink r:id="rId89796a0393aa4fad0" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://tidcf.nrcan.gc.ca/en/insects/factsheet/9515</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">  (Accessed on 2 April 2025)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -8612,51 +8612,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Neilson WTA &amp; Crozier LM (1989) Insects. Pp. 27-37. In: Blatt CR, Hall LV, Jensen KIN, Neilson WTA, Hildebrand PD, Nickerson NL, Prange RK, Lidster PD, Crozier L, Silbey JD. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Lowbush blueberry production</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Agriculture Canada Publication 1477/E. 56 pp. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId669169e765440d0cf" w:history="1">
+      <w:hyperlink r:id="rId23536a0393aa4fb30" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://publications.gc.ca/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -9193,101 +9193,101 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. USDA, Forest Health Technology Enterprise Team, Morgantown, West Virginia, FHTET-96-34, 113 pp.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Wallner WE &amp; McManus KA (1989) Proceedings, Lymantriidae: a comparison of features of New and Old World tussock moths; 1988 June 26-July 1; New Haven, CT. Gen. Tech. Rep. NE-123. Broomall, PA: U.S. Department of Agriculture, Forest Service, Northeastern Forest Experiment Station. 554 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId710269e765440d4a3" w:history="1">
+      <w:hyperlink r:id="rId81276a0393aa5001d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2737/NE-GTR-123</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Webster RL (1916) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">The white-marked tussock-moth</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Circular. Paper 33. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId230669e765440d4f8" w:history="1">
+      <w:hyperlink r:id="rId42596a0393aa50071" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://lib.dr.iastate.edu/iaes_circulars/39</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -9402,51 +9402,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Orgyia leucostigma</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId433069e765440d609" w:history="1">
+      <w:hyperlink r:id="rId47216a0393aa501a5" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -9503,51 +9503,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO Bulletin </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">55(2).  </w:t>
       </w:r>
-      <w:hyperlink r:id="rId317169e765440d6a7" w:history="1">
+      <w:hyperlink r:id="rId86786a0393aa50243" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/epp.70000</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
       <w:pgMar w:top="1100" w:right="1100" w:bottom="1100" w:left="1100" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708" w:num="1"/>
@@ -9643,137 +9643,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="20454944">
+  <w:abstractNum w:abstractNumId="51588520">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="59799072">
+    <w:lvl w:ilvl="0" w:tplc="42281666">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="59799072" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="42281666" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="59799072" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="42281666" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="59799072" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="42281666" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="59799072" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="42281666" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="59799072" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="42281666" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="59799072" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="42281666" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="59799072" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="42281666" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="59799072" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="42281666" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="20454943">
+  <w:abstractNum w:abstractNumId="51588519">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="66625878">
+    <w:lvl w:ilvl="0" w:tplc="73615243">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -10525,55 +10525,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="20454943">
-    <w:abstractNumId w:val="20454943"/>
+  <w:num w:numId="51588519">
+    <w:abstractNumId w:val="51588519"/>
   </w:num>
-  <w:num w:numId="20454944">
-    <w:abstractNumId w:val="20454944"/>
+  <w:num w:numId="51588520">
+    <w:abstractNumId w:val="51588520"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -22123,51 +22123,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId253608729" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId778963068" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId843869e765440816c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/HEMELE/" TargetMode="External"/><Relationship Id="rId389569e76544081b2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/HEMELE/categorization" TargetMode="External"/><Relationship Id="rId845769e7654408a86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/HEMELE/photos" TargetMode="External"/><Relationship Id="rId597369e765440c70d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cfs.nrcan.gc.ca/publications?id=35692" TargetMode="External"/><Relationship Id="rId631469e765440cc65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/HEMELE/documents" TargetMode="External"/><Relationship Id="rId934169e765440cd00" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ippc.int" TargetMode="External"/><Relationship Id="rId639369e765440cd34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ippc.int" TargetMode="External"/><Relationship Id="rId620269e765440d004" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://publications.gc.ca/collections/collection_2020/rncan-nrcan/Fo42-235-1995-eng.pdf" TargetMode="External"/><Relationship Id="rId539069e765440d063" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tidcf.nrcan.gc.ca/en/insects/factsheet/9515" TargetMode="External"/><Relationship Id="rId669169e765440d0cf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://publications.gc.ca/" TargetMode="External"/><Relationship Id="rId710269e765440d4a3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2737/NE-GTR-123" TargetMode="External"/><Relationship Id="rId230669e765440d4f8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lib.dr.iastate.edu/iaes_circulars/39" TargetMode="External"/><Relationship Id="rId433069e765440d609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId317169e765440d6a7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.70000" TargetMode="External"/><Relationship Id="rId973269e765440894c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId973269e765440894c.jpg"/><Relationship Id="rId351669e765440b4eb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId351669e765440b4eb.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId389102584" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId309294043" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId33186a0393aa4b82c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/HEMELE/" TargetMode="External"/><Relationship Id="rId69576a0393aa4b86f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/HEMELE/categorization" TargetMode="External"/><Relationship Id="rId39056a0393aa4bbf7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/HEMELE/photos" TargetMode="External"/><Relationship Id="rId36566a0393aa4f4fb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cfs.nrcan.gc.ca/publications?id=35692" TargetMode="External"/><Relationship Id="rId21646a0393aa4f6eb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/HEMELE/documents" TargetMode="External"/><Relationship Id="rId71856a0393aa4f77b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ippc.int" TargetMode="External"/><Relationship Id="rId39536a0393aa4f7ad" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ippc.int" TargetMode="External"/><Relationship Id="rId10076a0393aa4fa70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://publications.gc.ca/collections/collection_2020/rncan-nrcan/Fo42-235-1995-eng.pdf" TargetMode="External"/><Relationship Id="rId89796a0393aa4fad0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tidcf.nrcan.gc.ca/en/insects/factsheet/9515" TargetMode="External"/><Relationship Id="rId23536a0393aa4fb30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://publications.gc.ca/" TargetMode="External"/><Relationship Id="rId81276a0393aa5001d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2737/NE-GTR-123" TargetMode="External"/><Relationship Id="rId42596a0393aa50071" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lib.dr.iastate.edu/iaes_circulars/39" TargetMode="External"/><Relationship Id="rId47216a0393aa501a5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId86786a0393aa50243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.70000" TargetMode="External"/><Relationship Id="rId99096a0393aa4bb03" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId99096a0393aa4bb03.jpg"/><Relationship Id="rId44096a0393aa4e31c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId44096a0393aa4e31c.jpg"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>