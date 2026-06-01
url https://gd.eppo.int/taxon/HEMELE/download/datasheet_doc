--- v10 (2026-05-12)
+++ v11 (2026-06-01)
@@ -292,88 +292,88 @@
               <w:t xml:space="preserve"> Smith</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> white-marked tussock moth</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33186a0393aa4b82c" w:history="1">
+            <w:hyperlink r:id="rId86876a1e1462b4d0b" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> A1 list, Alert list (formerly)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69576a0393aa4b86f" w:history="1">
+            <w:hyperlink r:id="rId73736a1e1462b4d5c" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -387,86 +387,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> HEMELE</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="59764466" name="name79706a0393aa4bb05" descr="19153.jpg"/>
+                  <wp:docPr id="8991904" name="name74826a1e1462b53ca" descr="19153.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="19153.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId99096a0393aa4bb03" cstate="print"/>
+                          <a:blip r:embed="rId78536a1e1462b53c8" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId39056a0393aa4bbf7" w:history="1">
+            <w:hyperlink r:id="rId52636a1e1462b54e5" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -5158,63 +5158,63 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> is distributed throughout the eastern part of North America, reaching to the west New Mexico and Colorado in the USA and Manitoba in Canada. There have also been two records in the western part of Cuba (Barro &amp; Núñez, 2011, Núñez &amp; Barro, 2012, EPPO, 2021).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="13058208" name="name58086a0393aa4e320" descr="HEMELE_distribution_map.jpg"/>
+            <wp:docPr id="79426919" name="name74816a1e1462b8c4f" descr="HEMELE_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="HEMELE_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId44096a0393aa4e31c" cstate="print"/>
+                    <a:blip r:embed="rId95026a1e1462b8c4b" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -7631,51 +7631,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Dedes J (2014) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Whitemarked tussock moth (Orgyia leucostigma).</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Natural Resources Canada, Canadian Forest Service, Great Lakes Forestry Centre, Sault Ste. Marie, Ontario. Insect Production Services 2 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId36566a0393aa4f4fb" w:history="1">
+      <w:hyperlink r:id="rId46626a1e1462b9f21" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://cfs.nrcan.gc.ca/publications?id=35692</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Accessed on 16 November 2020).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -7940,51 +7940,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2021) EPPO Technical Document No. 1082. Pest risk analysis for </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Orgyia leucostigma</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO, Paris. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId21646a0393aa4f6eb" w:history="1">
+      <w:hyperlink r:id="rId60776a1e1462ba120" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/taxon/HEMELE/documents</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8028,81 +8028,81 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 67 (1), 73-79.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">FAO (2017a) ISPM 28. Annex 22. Sulphuryl fluoride fumigation treatment for insects in debarked wood. Rome, IPPC, FAO. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId71856a0393aa4f77b" w:history="1">
+      <w:hyperlink r:id="rId16856a1e1462ba1b5" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">www.ippc.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">FAO (2017b) ISPM 28. Annex 23. Sulphuryl fluoride fumigation treatment for nematodes and insects in debarked wood. Rome, IPPC, FAO. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId39536a0393aa4f7ad" w:history="1">
+      <w:hyperlink r:id="rId69686a1e1462ba1e9" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">www.ippc.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8494,51 +8494,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Magasi LP (1995) Forest insect pests in the Maritimes region. In: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Forest insect pests in Canada</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Eds JA Armstrong, WGH Ives. Natural Resources Canada, Canadian Forest Service, Ottawa, Ontario, Canada, 11–25. Available at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId10076a0393aa4fa70" w:history="1">
+      <w:hyperlink r:id="rId76286a1e1462ba4c2" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://publications.gc.ca/collections/collection_2020/rncan-nrcan/Fo42-235-1995-eng.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Accessed on 2 April 2025).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -8553,51 +8553,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Natural Resources Canada (2020) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Whitemarked tussock moth</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Available at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId89796a0393aa4fad0" w:history="1">
+      <w:hyperlink r:id="rId61516a1e1462ba523" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://tidcf.nrcan.gc.ca/en/insects/factsheet/9515</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">  (Accessed on 2 April 2025)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -8612,51 +8612,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Neilson WTA &amp; Crozier LM (1989) Insects. Pp. 27-37. In: Blatt CR, Hall LV, Jensen KIN, Neilson WTA, Hildebrand PD, Nickerson NL, Prange RK, Lidster PD, Crozier L, Silbey JD. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Lowbush blueberry production</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Agriculture Canada Publication 1477/E. 56 pp. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId23536a0393aa4fb30" w:history="1">
+      <w:hyperlink r:id="rId32926a1e1462ba586" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://publications.gc.ca/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -9193,101 +9193,101 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. USDA, Forest Health Technology Enterprise Team, Morgantown, West Virginia, FHTET-96-34, 113 pp.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Wallner WE &amp; McManus KA (1989) Proceedings, Lymantriidae: a comparison of features of New and Old World tussock moths; 1988 June 26-July 1; New Haven, CT. Gen. Tech. Rep. NE-123. Broomall, PA: U.S. Department of Agriculture, Forest Service, Northeastern Forest Experiment Station. 554 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId81276a0393aa5001d" w:history="1">
+      <w:hyperlink r:id="rId63986a1e1462ba995" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2737/NE-GTR-123</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Webster RL (1916) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">The white-marked tussock-moth</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Circular. Paper 33. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId42596a0393aa50071" w:history="1">
+      <w:hyperlink r:id="rId88376a1e1462ba9ec" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://lib.dr.iastate.edu/iaes_circulars/39</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -9402,51 +9402,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Orgyia leucostigma</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId47216a0393aa501a5" w:history="1">
+      <w:hyperlink r:id="rId90776a1e1462baafd" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -9503,51 +9503,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO Bulletin </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">55(2).  </w:t>
       </w:r>
-      <w:hyperlink r:id="rId86786a0393aa50243" w:history="1">
+      <w:hyperlink r:id="rId78556a1e1462bab9d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/epp.70000</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
       <w:pgMar w:top="1100" w:right="1100" w:bottom="1100" w:left="1100" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708" w:num="1"/>
@@ -9643,137 +9643,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="51588520">
+  <w:abstractNum w:abstractNumId="83297898">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="42281666">
+    <w:lvl w:ilvl="0" w:tplc="60919220">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="42281666" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="60919220" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="42281666" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="60919220" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="42281666" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="60919220" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="42281666" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="60919220" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="42281666" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="60919220" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="42281666" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="60919220" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="42281666" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="60919220" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="42281666" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="60919220" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="51588519">
+  <w:abstractNum w:abstractNumId="83297897">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="73615243">
+    <w:lvl w:ilvl="0" w:tplc="82670657">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -10525,55 +10525,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="51588519">
-    <w:abstractNumId w:val="51588519"/>
+  <w:num w:numId="83297897">
+    <w:abstractNumId w:val="83297897"/>
   </w:num>
-  <w:num w:numId="51588520">
-    <w:abstractNumId w:val="51588520"/>
+  <w:num w:numId="83297898">
+    <w:abstractNumId w:val="83297898"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -22123,51 +22123,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId389102584" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId309294043" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId33186a0393aa4b82c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/HEMELE/" TargetMode="External"/><Relationship Id="rId69576a0393aa4b86f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/HEMELE/categorization" TargetMode="External"/><Relationship Id="rId39056a0393aa4bbf7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/HEMELE/photos" TargetMode="External"/><Relationship Id="rId36566a0393aa4f4fb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cfs.nrcan.gc.ca/publications?id=35692" TargetMode="External"/><Relationship Id="rId21646a0393aa4f6eb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/HEMELE/documents" TargetMode="External"/><Relationship Id="rId71856a0393aa4f77b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ippc.int" TargetMode="External"/><Relationship Id="rId39536a0393aa4f7ad" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ippc.int" TargetMode="External"/><Relationship Id="rId10076a0393aa4fa70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://publications.gc.ca/collections/collection_2020/rncan-nrcan/Fo42-235-1995-eng.pdf" TargetMode="External"/><Relationship Id="rId89796a0393aa4fad0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tidcf.nrcan.gc.ca/en/insects/factsheet/9515" TargetMode="External"/><Relationship Id="rId23536a0393aa4fb30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://publications.gc.ca/" TargetMode="External"/><Relationship Id="rId81276a0393aa5001d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2737/NE-GTR-123" TargetMode="External"/><Relationship Id="rId42596a0393aa50071" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lib.dr.iastate.edu/iaes_circulars/39" TargetMode="External"/><Relationship Id="rId47216a0393aa501a5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId86786a0393aa50243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.70000" TargetMode="External"/><Relationship Id="rId99096a0393aa4bb03" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId99096a0393aa4bb03.jpg"/><Relationship Id="rId44096a0393aa4e31c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId44096a0393aa4e31c.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId381356230" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId972313618" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId86876a1e1462b4d0b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/HEMELE/" TargetMode="External"/><Relationship Id="rId73736a1e1462b4d5c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/HEMELE/categorization" TargetMode="External"/><Relationship Id="rId52636a1e1462b54e5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/HEMELE/photos" TargetMode="External"/><Relationship Id="rId46626a1e1462b9f21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cfs.nrcan.gc.ca/publications?id=35692" TargetMode="External"/><Relationship Id="rId60776a1e1462ba120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/HEMELE/documents" TargetMode="External"/><Relationship Id="rId16856a1e1462ba1b5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ippc.int" TargetMode="External"/><Relationship Id="rId69686a1e1462ba1e9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ippc.int" TargetMode="External"/><Relationship Id="rId76286a1e1462ba4c2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://publications.gc.ca/collections/collection_2020/rncan-nrcan/Fo42-235-1995-eng.pdf" TargetMode="External"/><Relationship Id="rId61516a1e1462ba523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tidcf.nrcan.gc.ca/en/insects/factsheet/9515" TargetMode="External"/><Relationship Id="rId32926a1e1462ba586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://publications.gc.ca/" TargetMode="External"/><Relationship Id="rId63986a1e1462ba995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2737/NE-GTR-123" TargetMode="External"/><Relationship Id="rId88376a1e1462ba9ec" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lib.dr.iastate.edu/iaes_circulars/39" TargetMode="External"/><Relationship Id="rId90776a1e1462baafd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId78556a1e1462bab9d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.70000" TargetMode="External"/><Relationship Id="rId78536a1e1462b53c8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId78536a1e1462b53c8.jpg"/><Relationship Id="rId95026a1e1462b8c4b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId95026a1e1462b8c4b.jpg"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>