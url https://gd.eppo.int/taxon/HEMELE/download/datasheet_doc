--- v11 (2026-06-01)
+++ v12 (2026-06-24)
@@ -292,88 +292,88 @@
               <w:t xml:space="preserve"> Smith</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> white-marked tussock moth</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86876a1e1462b4d0b" w:history="1">
+            <w:hyperlink r:id="rId36176a3bd3a7ed560" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> A1 list, Alert list (formerly)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73736a1e1462b4d5c" w:history="1">
+            <w:hyperlink r:id="rId36196a3bd3a7ed5a8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -387,86 +387,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> HEMELE</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="8991904" name="name74826a1e1462b53ca" descr="19153.jpg"/>
+                  <wp:docPr id="67377022" name="name12666a3bd3a7edcb9" descr="19153.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="19153.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId78536a1e1462b53c8" cstate="print"/>
+                          <a:blip r:embed="rId16476a3bd3a7edcb7" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId52636a1e1462b54e5" w:history="1">
+            <w:hyperlink r:id="rId36186a3bd3a7eddf0" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -5158,63 +5158,63 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> is distributed throughout the eastern part of North America, reaching to the west New Mexico and Colorado in the USA and Manitoba in Canada. There have also been two records in the western part of Cuba (Barro &amp; Núñez, 2011, Núñez &amp; Barro, 2012, EPPO, 2021).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="79426919" name="name74816a1e1462b8c4f" descr="HEMELE_distribution_map.jpg"/>
+            <wp:docPr id="53751753" name="name40476a3bd3a7f0618" descr="HEMELE_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="HEMELE_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId95026a1e1462b8c4b" cstate="print"/>
+                    <a:blip r:embed="rId55146a3bd3a7f060e" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -7631,51 +7631,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Dedes J (2014) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Whitemarked tussock moth (Orgyia leucostigma).</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Natural Resources Canada, Canadian Forest Service, Great Lakes Forestry Centre, Sault Ste. Marie, Ontario. Insect Production Services 2 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId46626a1e1462b9f21" w:history="1">
+      <w:hyperlink r:id="rId52566a3bd3a7f2376" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://cfs.nrcan.gc.ca/publications?id=35692</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Accessed on 16 November 2020).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -7940,51 +7940,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2021) EPPO Technical Document No. 1082. Pest risk analysis for </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Orgyia leucostigma</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO, Paris. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId60776a1e1462ba120" w:history="1">
+      <w:hyperlink r:id="rId36046a3bd3a7f2580" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/taxon/HEMELE/documents</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8028,81 +8028,81 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 67 (1), 73-79.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">FAO (2017a) ISPM 28. Annex 22. Sulphuryl fluoride fumigation treatment for insects in debarked wood. Rome, IPPC, FAO. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId16856a1e1462ba1b5" w:history="1">
+      <w:hyperlink r:id="rId18246a3bd3a7f2617" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">www.ippc.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">FAO (2017b) ISPM 28. Annex 23. Sulphuryl fluoride fumigation treatment for nematodes and insects in debarked wood. Rome, IPPC, FAO. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId69686a1e1462ba1e9" w:history="1">
+      <w:hyperlink r:id="rId86156a3bd3a7f2649" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">www.ippc.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8494,51 +8494,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Magasi LP (1995) Forest insect pests in the Maritimes region. In: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Forest insect pests in Canada</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Eds JA Armstrong, WGH Ives. Natural Resources Canada, Canadian Forest Service, Ottawa, Ontario, Canada, 11–25. Available at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId76286a1e1462ba4c2" w:history="1">
+      <w:hyperlink r:id="rId15216a3bd3a7f2910" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://publications.gc.ca/collections/collection_2020/rncan-nrcan/Fo42-235-1995-eng.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Accessed on 2 April 2025).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -8553,51 +8553,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Natural Resources Canada (2020) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Whitemarked tussock moth</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Available at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId61516a1e1462ba523" w:history="1">
+      <w:hyperlink r:id="rId28386a3bd3a7f296f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://tidcf.nrcan.gc.ca/en/insects/factsheet/9515</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">  (Accessed on 2 April 2025)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -8612,51 +8612,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Neilson WTA &amp; Crozier LM (1989) Insects. Pp. 27-37. In: Blatt CR, Hall LV, Jensen KIN, Neilson WTA, Hildebrand PD, Nickerson NL, Prange RK, Lidster PD, Crozier L, Silbey JD. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Lowbush blueberry production</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Agriculture Canada Publication 1477/E. 56 pp. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId32926a1e1462ba586" w:history="1">
+      <w:hyperlink r:id="rId39816a3bd3a7f29cf" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://publications.gc.ca/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -9193,101 +9193,101 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. USDA, Forest Health Technology Enterprise Team, Morgantown, West Virginia, FHTET-96-34, 113 pp.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Wallner WE &amp; McManus KA (1989) Proceedings, Lymantriidae: a comparison of features of New and Old World tussock moths; 1988 June 26-July 1; New Haven, CT. Gen. Tech. Rep. NE-123. Broomall, PA: U.S. Department of Agriculture, Forest Service, Northeastern Forest Experiment Station. 554 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId63986a1e1462ba995" w:history="1">
+      <w:hyperlink r:id="rId88526a3bd3a7f2d7c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2737/NE-GTR-123</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Webster RL (1916) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">The white-marked tussock-moth</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Circular. Paper 33. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId88376a1e1462ba9ec" w:history="1">
+      <w:hyperlink r:id="rId55606a3bd3a7f2dce" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://lib.dr.iastate.edu/iaes_circulars/39</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -9402,51 +9402,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Orgyia leucostigma</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId90776a1e1462baafd" w:history="1">
+      <w:hyperlink r:id="rId34826a3bd3a7f2ed7" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -9503,51 +9503,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO Bulletin </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">55(2).  </w:t>
       </w:r>
-      <w:hyperlink r:id="rId78556a1e1462bab9d" w:history="1">
+      <w:hyperlink r:id="rId65336a3bd3a7f2f73" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/epp.70000</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
       <w:pgMar w:top="1100" w:right="1100" w:bottom="1100" w:left="1100" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708" w:num="1"/>
@@ -9643,137 +9643,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="83297898">
+  <w:abstractNum w:abstractNumId="51481900">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="60919220">
+    <w:lvl w:ilvl="0" w:tplc="96518436">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="60919220" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="96518436" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="60919220" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="96518436" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="60919220" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="96518436" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="60919220" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="96518436" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="60919220" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="96518436" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="60919220" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="96518436" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="60919220" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="96518436" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="60919220" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="96518436" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="83297897">
+  <w:abstractNum w:abstractNumId="51481899">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="82670657">
+    <w:lvl w:ilvl="0" w:tplc="96511669">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -10525,55 +10525,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="83297897">
-    <w:abstractNumId w:val="83297897"/>
+  <w:num w:numId="51481899">
+    <w:abstractNumId w:val="51481899"/>
   </w:num>
-  <w:num w:numId="83297898">
-    <w:abstractNumId w:val="83297898"/>
+  <w:num w:numId="51481900">
+    <w:abstractNumId w:val="51481900"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -22123,51 +22123,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId381356230" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId972313618" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId86876a1e1462b4d0b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/HEMELE/" TargetMode="External"/><Relationship Id="rId73736a1e1462b4d5c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/HEMELE/categorization" TargetMode="External"/><Relationship Id="rId52636a1e1462b54e5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/HEMELE/photos" TargetMode="External"/><Relationship Id="rId46626a1e1462b9f21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cfs.nrcan.gc.ca/publications?id=35692" TargetMode="External"/><Relationship Id="rId60776a1e1462ba120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/HEMELE/documents" TargetMode="External"/><Relationship Id="rId16856a1e1462ba1b5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ippc.int" TargetMode="External"/><Relationship Id="rId69686a1e1462ba1e9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ippc.int" TargetMode="External"/><Relationship Id="rId76286a1e1462ba4c2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://publications.gc.ca/collections/collection_2020/rncan-nrcan/Fo42-235-1995-eng.pdf" TargetMode="External"/><Relationship Id="rId61516a1e1462ba523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tidcf.nrcan.gc.ca/en/insects/factsheet/9515" TargetMode="External"/><Relationship Id="rId32926a1e1462ba586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://publications.gc.ca/" TargetMode="External"/><Relationship Id="rId63986a1e1462ba995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2737/NE-GTR-123" TargetMode="External"/><Relationship Id="rId88376a1e1462ba9ec" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lib.dr.iastate.edu/iaes_circulars/39" TargetMode="External"/><Relationship Id="rId90776a1e1462baafd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId78556a1e1462bab9d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.70000" TargetMode="External"/><Relationship Id="rId78536a1e1462b53c8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId78536a1e1462b53c8.jpg"/><Relationship Id="rId95026a1e1462b8c4b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId95026a1e1462b8c4b.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId877515597" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId379271348" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId36176a3bd3a7ed560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/HEMELE/" TargetMode="External"/><Relationship Id="rId36196a3bd3a7ed5a8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/HEMELE/categorization" TargetMode="External"/><Relationship Id="rId36186a3bd3a7eddf0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/HEMELE/photos" TargetMode="External"/><Relationship Id="rId52566a3bd3a7f2376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cfs.nrcan.gc.ca/publications?id=35692" TargetMode="External"/><Relationship Id="rId36046a3bd3a7f2580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/HEMELE/documents" TargetMode="External"/><Relationship Id="rId18246a3bd3a7f2617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ippc.int" TargetMode="External"/><Relationship Id="rId86156a3bd3a7f2649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ippc.int" TargetMode="External"/><Relationship Id="rId15216a3bd3a7f2910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://publications.gc.ca/collections/collection_2020/rncan-nrcan/Fo42-235-1995-eng.pdf" TargetMode="External"/><Relationship Id="rId28386a3bd3a7f296f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tidcf.nrcan.gc.ca/en/insects/factsheet/9515" TargetMode="External"/><Relationship Id="rId39816a3bd3a7f29cf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://publications.gc.ca/" TargetMode="External"/><Relationship Id="rId88526a3bd3a7f2d7c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2737/NE-GTR-123" TargetMode="External"/><Relationship Id="rId55606a3bd3a7f2dce" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lib.dr.iastate.edu/iaes_circulars/39" TargetMode="External"/><Relationship Id="rId34826a3bd3a7f2ed7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId65336a3bd3a7f2f73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.70000" TargetMode="External"/><Relationship Id="rId16476a3bd3a7edcb7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId16476a3bd3a7edcb7.jpg"/><Relationship Id="rId55146a3bd3a7f060e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId55146a3bd3a7f060e.jpg"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>