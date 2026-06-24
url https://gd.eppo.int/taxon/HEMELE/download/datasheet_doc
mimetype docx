--- v12 (2026-06-24)
+++ v13 (2026-06-24)
@@ -292,88 +292,88 @@
               <w:t xml:space="preserve"> Smith</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> white-marked tussock moth</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36176a3bd3a7ed560" w:history="1">
+            <w:hyperlink r:id="rId68886a3be996b173c" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> A1 list, Alert list (formerly)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36196a3bd3a7ed5a8" w:history="1">
+            <w:hyperlink r:id="rId67666a3be996b1783" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -387,86 +387,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> HEMELE</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="67377022" name="name12666a3bd3a7edcb9" descr="19153.jpg"/>
+                  <wp:docPr id="77027376" name="name19416a3be996b1ee3" descr="19153.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="19153.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId16476a3bd3a7edcb7" cstate="print"/>
+                          <a:blip r:embed="rId73006a3be996b1ee0" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId36186a3bd3a7eddf0" w:history="1">
+            <w:hyperlink r:id="rId33696a3be996b2033" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -5158,63 +5158,63 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> is distributed throughout the eastern part of North America, reaching to the west New Mexico and Colorado in the USA and Manitoba in Canada. There have also been two records in the western part of Cuba (Barro &amp; Núñez, 2011, Núñez &amp; Barro, 2012, EPPO, 2021).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="53751753" name="name40476a3bd3a7f0618" descr="HEMELE_distribution_map.jpg"/>
+            <wp:docPr id="83376603" name="name66666a3be996b4895" descr="HEMELE_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="HEMELE_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId55146a3bd3a7f060e" cstate="print"/>
+                    <a:blip r:embed="rId51166a3be996b4890" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -7631,51 +7631,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Dedes J (2014) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Whitemarked tussock moth (Orgyia leucostigma).</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Natural Resources Canada, Canadian Forest Service, Great Lakes Forestry Centre, Sault Ste. Marie, Ontario. Insect Production Services 2 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId52566a3bd3a7f2376" w:history="1">
+      <w:hyperlink r:id="rId34746a3be996b5e3f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://cfs.nrcan.gc.ca/publications?id=35692</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Accessed on 16 November 2020).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -7940,51 +7940,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2021) EPPO Technical Document No. 1082. Pest risk analysis for </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Orgyia leucostigma</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO, Paris. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId36046a3bd3a7f2580" w:history="1">
+      <w:hyperlink r:id="rId69756a3be996b6036" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/taxon/HEMELE/documents</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8028,81 +8028,81 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 67 (1), 73-79.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">FAO (2017a) ISPM 28. Annex 22. Sulphuryl fluoride fumigation treatment for insects in debarked wood. Rome, IPPC, FAO. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId18246a3bd3a7f2617" w:history="1">
+      <w:hyperlink r:id="rId87676a3be996b60c9" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">www.ippc.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">FAO (2017b) ISPM 28. Annex 23. Sulphuryl fluoride fumigation treatment for nematodes and insects in debarked wood. Rome, IPPC, FAO. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId86156a3bd3a7f2649" w:history="1">
+      <w:hyperlink r:id="rId20636a3be996b60fc" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">www.ippc.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8494,51 +8494,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Magasi LP (1995) Forest insect pests in the Maritimes region. In: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Forest insect pests in Canada</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Eds JA Armstrong, WGH Ives. Natural Resources Canada, Canadian Forest Service, Ottawa, Ontario, Canada, 11–25. Available at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId15216a3bd3a7f2910" w:history="1">
+      <w:hyperlink r:id="rId26876a3be996b63ca" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://publications.gc.ca/collections/collection_2020/rncan-nrcan/Fo42-235-1995-eng.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Accessed on 2 April 2025).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -8553,51 +8553,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Natural Resources Canada (2020) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Whitemarked tussock moth</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Available at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId28386a3bd3a7f296f" w:history="1">
+      <w:hyperlink r:id="rId34866a3be996b6429" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://tidcf.nrcan.gc.ca/en/insects/factsheet/9515</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">  (Accessed on 2 April 2025)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -8612,51 +8612,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Neilson WTA &amp; Crozier LM (1989) Insects. Pp. 27-37. In: Blatt CR, Hall LV, Jensen KIN, Neilson WTA, Hildebrand PD, Nickerson NL, Prange RK, Lidster PD, Crozier L, Silbey JD. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Lowbush blueberry production</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Agriculture Canada Publication 1477/E. 56 pp. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId39816a3bd3a7f29cf" w:history="1">
+      <w:hyperlink r:id="rId10596a3be996b648a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://publications.gc.ca/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -9193,101 +9193,101 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. USDA, Forest Health Technology Enterprise Team, Morgantown, West Virginia, FHTET-96-34, 113 pp.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Wallner WE &amp; McManus KA (1989) Proceedings, Lymantriidae: a comparison of features of New and Old World tussock moths; 1988 June 26-July 1; New Haven, CT. Gen. Tech. Rep. NE-123. Broomall, PA: U.S. Department of Agriculture, Forest Service, Northeastern Forest Experiment Station. 554 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId88526a3bd3a7f2d7c" w:history="1">
+      <w:hyperlink r:id="rId46286a3be996b6832" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2737/NE-GTR-123</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Webster RL (1916) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">The white-marked tussock-moth</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Circular. Paper 33. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId55606a3bd3a7f2dce" w:history="1">
+      <w:hyperlink r:id="rId84046a3be996b6884" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://lib.dr.iastate.edu/iaes_circulars/39</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -9402,51 +9402,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Orgyia leucostigma</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId34826a3bd3a7f2ed7" w:history="1">
+      <w:hyperlink r:id="rId63966a3be996b698b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -9503,51 +9503,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO Bulletin </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">55(2).  </w:t>
       </w:r>
-      <w:hyperlink r:id="rId65336a3bd3a7f2f73" w:history="1">
+      <w:hyperlink r:id="rId63646a3be996b6a3d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/epp.70000</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
       <w:pgMar w:top="1100" w:right="1100" w:bottom="1100" w:left="1100" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708" w:num="1"/>
@@ -9643,137 +9643,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="51481900">
+  <w:abstractNum w:abstractNumId="24389982">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="96518436">
+    <w:lvl w:ilvl="0" w:tplc="55180462">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="96518436" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="55180462" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="96518436" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="55180462" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="96518436" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="55180462" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="96518436" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="55180462" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="96518436" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="55180462" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="96518436" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="55180462" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="96518436" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="55180462" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="96518436" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="55180462" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="51481899">
+  <w:abstractNum w:abstractNumId="24389981">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="96511669">
+    <w:lvl w:ilvl="0" w:tplc="15490430">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -10525,55 +10525,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="51481899">
-    <w:abstractNumId w:val="51481899"/>
+  <w:num w:numId="24389981">
+    <w:abstractNumId w:val="24389981"/>
   </w:num>
-  <w:num w:numId="51481900">
-    <w:abstractNumId w:val="51481900"/>
+  <w:num w:numId="24389982">
+    <w:abstractNumId w:val="24389982"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -22123,51 +22123,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId877515597" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId379271348" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId36176a3bd3a7ed560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/HEMELE/" TargetMode="External"/><Relationship Id="rId36196a3bd3a7ed5a8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/HEMELE/categorization" TargetMode="External"/><Relationship Id="rId36186a3bd3a7eddf0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/HEMELE/photos" TargetMode="External"/><Relationship Id="rId52566a3bd3a7f2376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cfs.nrcan.gc.ca/publications?id=35692" TargetMode="External"/><Relationship Id="rId36046a3bd3a7f2580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/HEMELE/documents" TargetMode="External"/><Relationship Id="rId18246a3bd3a7f2617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ippc.int" TargetMode="External"/><Relationship Id="rId86156a3bd3a7f2649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ippc.int" TargetMode="External"/><Relationship Id="rId15216a3bd3a7f2910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://publications.gc.ca/collections/collection_2020/rncan-nrcan/Fo42-235-1995-eng.pdf" TargetMode="External"/><Relationship Id="rId28386a3bd3a7f296f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tidcf.nrcan.gc.ca/en/insects/factsheet/9515" TargetMode="External"/><Relationship Id="rId39816a3bd3a7f29cf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://publications.gc.ca/" TargetMode="External"/><Relationship Id="rId88526a3bd3a7f2d7c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2737/NE-GTR-123" TargetMode="External"/><Relationship Id="rId55606a3bd3a7f2dce" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lib.dr.iastate.edu/iaes_circulars/39" TargetMode="External"/><Relationship Id="rId34826a3bd3a7f2ed7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId65336a3bd3a7f2f73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.70000" TargetMode="External"/><Relationship Id="rId16476a3bd3a7edcb7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId16476a3bd3a7edcb7.jpg"/><Relationship Id="rId55146a3bd3a7f060e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId55146a3bd3a7f060e.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId795173616" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId747882026" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId68886a3be996b173c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/HEMELE/" TargetMode="External"/><Relationship Id="rId67666a3be996b1783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/HEMELE/categorization" TargetMode="External"/><Relationship Id="rId33696a3be996b2033" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/HEMELE/photos" TargetMode="External"/><Relationship Id="rId34746a3be996b5e3f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cfs.nrcan.gc.ca/publications?id=35692" TargetMode="External"/><Relationship Id="rId69756a3be996b6036" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/HEMELE/documents" TargetMode="External"/><Relationship Id="rId87676a3be996b60c9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ippc.int" TargetMode="External"/><Relationship Id="rId20636a3be996b60fc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ippc.int" TargetMode="External"/><Relationship Id="rId26876a3be996b63ca" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://publications.gc.ca/collections/collection_2020/rncan-nrcan/Fo42-235-1995-eng.pdf" TargetMode="External"/><Relationship Id="rId34866a3be996b6429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tidcf.nrcan.gc.ca/en/insects/factsheet/9515" TargetMode="External"/><Relationship Id="rId10596a3be996b648a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://publications.gc.ca/" TargetMode="External"/><Relationship Id="rId46286a3be996b6832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2737/NE-GTR-123" TargetMode="External"/><Relationship Id="rId84046a3be996b6884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lib.dr.iastate.edu/iaes_circulars/39" TargetMode="External"/><Relationship Id="rId63966a3be996b698b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId63646a3be996b6a3d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.70000" TargetMode="External"/><Relationship Id="rId73006a3be996b1ee0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId73006a3be996b1ee0.jpg"/><Relationship Id="rId51166a3be996b4890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId51166a3be996b4890.jpg"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>