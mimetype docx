--- v13 (2026-06-24)
+++ v14 (2026-07-14)
@@ -292,88 +292,88 @@
               <w:t xml:space="preserve"> Smith</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> white-marked tussock moth</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68886a3be996b173c" w:history="1">
+            <w:hyperlink r:id="rId99226a56be0ac7354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> A1 list, Alert list (formerly)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67666a3be996b1783" w:history="1">
+            <w:hyperlink r:id="rId40966a56be0ac739c" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -387,86 +387,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> HEMELE</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="77027376" name="name19416a3be996b1ee3" descr="19153.jpg"/>
+                  <wp:docPr id="18988902" name="name96526a56be0ac7874" descr="19153.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="19153.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId73006a3be996b1ee0" cstate="print"/>
+                          <a:blip r:embed="rId16116a56be0ac7872" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId33696a3be996b2033" w:history="1">
+            <w:hyperlink r:id="rId38796a56be0ac7989" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -5158,63 +5158,63 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> is distributed throughout the eastern part of North America, reaching to the west New Mexico and Colorado in the USA and Manitoba in Canada. There have also been two records in the western part of Cuba (Barro &amp; Núñez, 2011, Núñez &amp; Barro, 2012, EPPO, 2021).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="83376603" name="name66666a3be996b4895" descr="HEMELE_distribution_map.jpg"/>
+            <wp:docPr id="50353145" name="name53146a56be0ac9d85" descr="HEMELE_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="HEMELE_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId51166a3be996b4890" cstate="print"/>
+                    <a:blip r:embed="rId63426a56be0ac9d82" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -7631,51 +7631,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Dedes J (2014) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Whitemarked tussock moth (Orgyia leucostigma).</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Natural Resources Canada, Canadian Forest Service, Great Lakes Forestry Centre, Sault Ste. Marie, Ontario. Insect Production Services 2 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId34746a3be996b5e3f" w:history="1">
+      <w:hyperlink r:id="rId40106a56be0acaf34" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://cfs.nrcan.gc.ca/publications?id=35692</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Accessed on 16 November 2020).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -7940,51 +7940,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2021) EPPO Technical Document No. 1082. Pest risk analysis for </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Orgyia leucostigma</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO, Paris. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId69756a3be996b6036" w:history="1">
+      <w:hyperlink r:id="rId70846a56be0acb132" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/taxon/HEMELE/documents</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8028,81 +8028,81 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 67 (1), 73-79.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">FAO (2017a) ISPM 28. Annex 22. Sulphuryl fluoride fumigation treatment for insects in debarked wood. Rome, IPPC, FAO. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId87676a3be996b60c9" w:history="1">
+      <w:hyperlink r:id="rId15986a56be0acb1d3" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">www.ippc.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">FAO (2017b) ISPM 28. Annex 23. Sulphuryl fluoride fumigation treatment for nematodes and insects in debarked wood. Rome, IPPC, FAO. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId20636a3be996b60fc" w:history="1">
+      <w:hyperlink r:id="rId41576a56be0acb208" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">www.ippc.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8494,51 +8494,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Magasi LP (1995) Forest insect pests in the Maritimes region. In: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Forest insect pests in Canada</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Eds JA Armstrong, WGH Ives. Natural Resources Canada, Canadian Forest Service, Ottawa, Ontario, Canada, 11–25. Available at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId26876a3be996b63ca" w:history="1">
+      <w:hyperlink r:id="rId41196a56be0acb4d6" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://publications.gc.ca/collections/collection_2020/rncan-nrcan/Fo42-235-1995-eng.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Accessed on 2 April 2025).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -8553,51 +8553,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Natural Resources Canada (2020) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Whitemarked tussock moth</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Available at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId34866a3be996b6429" w:history="1">
+      <w:hyperlink r:id="rId99196a56be0acb536" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://tidcf.nrcan.gc.ca/en/insects/factsheet/9515</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">  (Accessed on 2 April 2025)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -8612,51 +8612,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Neilson WTA &amp; Crozier LM (1989) Insects. Pp. 27-37. In: Blatt CR, Hall LV, Jensen KIN, Neilson WTA, Hildebrand PD, Nickerson NL, Prange RK, Lidster PD, Crozier L, Silbey JD. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Lowbush blueberry production</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Agriculture Canada Publication 1477/E. 56 pp. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId10596a3be996b648a" w:history="1">
+      <w:hyperlink r:id="rId94176a56be0acb596" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://publications.gc.ca/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -9193,101 +9193,101 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. USDA, Forest Health Technology Enterprise Team, Morgantown, West Virginia, FHTET-96-34, 113 pp.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Wallner WE &amp; McManus KA (1989) Proceedings, Lymantriidae: a comparison of features of New and Old World tussock moths; 1988 June 26-July 1; New Haven, CT. Gen. Tech. Rep. NE-123. Broomall, PA: U.S. Department of Agriculture, Forest Service, Northeastern Forest Experiment Station. 554 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId46286a3be996b6832" w:history="1">
+      <w:hyperlink r:id="rId93126a56be0acb942" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2737/NE-GTR-123</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Webster RL (1916) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">The white-marked tussock-moth</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Circular. Paper 33. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId84046a3be996b6884" w:history="1">
+      <w:hyperlink r:id="rId62046a56be0acb993" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://lib.dr.iastate.edu/iaes_circulars/39</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -9402,51 +9402,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Orgyia leucostigma</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId63966a3be996b698b" w:history="1">
+      <w:hyperlink r:id="rId72276a56be0acba9b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -9503,51 +9503,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO Bulletin </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">55(2).  </w:t>
       </w:r>
-      <w:hyperlink r:id="rId63646a3be996b6a3d" w:history="1">
+      <w:hyperlink r:id="rId25446a56be0acbb39" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/epp.70000</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
       <w:pgMar w:top="1100" w:right="1100" w:bottom="1100" w:left="1100" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708" w:num="1"/>
@@ -9643,137 +9643,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="24389982">
+  <w:abstractNum w:abstractNumId="22668068">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="55180462">
+    <w:lvl w:ilvl="0" w:tplc="72934181">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="55180462" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="72934181" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="55180462" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="72934181" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="55180462" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="72934181" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="55180462" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="72934181" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="55180462" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="72934181" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="55180462" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="72934181" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="55180462" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="72934181" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="55180462" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="72934181" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="24389981">
+  <w:abstractNum w:abstractNumId="22668067">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="15490430">
+    <w:lvl w:ilvl="0" w:tplc="96419190">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -10525,55 +10525,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="24389981">
-    <w:abstractNumId w:val="24389981"/>
+  <w:num w:numId="22668067">
+    <w:abstractNumId w:val="22668067"/>
   </w:num>
-  <w:num w:numId="24389982">
-    <w:abstractNumId w:val="24389982"/>
+  <w:num w:numId="22668068">
+    <w:abstractNumId w:val="22668068"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -22123,51 +22123,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId795173616" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId747882026" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId68886a3be996b173c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/HEMELE/" TargetMode="External"/><Relationship Id="rId67666a3be996b1783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/HEMELE/categorization" TargetMode="External"/><Relationship Id="rId33696a3be996b2033" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/HEMELE/photos" TargetMode="External"/><Relationship Id="rId34746a3be996b5e3f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cfs.nrcan.gc.ca/publications?id=35692" TargetMode="External"/><Relationship Id="rId69756a3be996b6036" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/HEMELE/documents" TargetMode="External"/><Relationship Id="rId87676a3be996b60c9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ippc.int" TargetMode="External"/><Relationship Id="rId20636a3be996b60fc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ippc.int" TargetMode="External"/><Relationship Id="rId26876a3be996b63ca" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://publications.gc.ca/collections/collection_2020/rncan-nrcan/Fo42-235-1995-eng.pdf" TargetMode="External"/><Relationship Id="rId34866a3be996b6429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tidcf.nrcan.gc.ca/en/insects/factsheet/9515" TargetMode="External"/><Relationship Id="rId10596a3be996b648a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://publications.gc.ca/" TargetMode="External"/><Relationship Id="rId46286a3be996b6832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2737/NE-GTR-123" TargetMode="External"/><Relationship Id="rId84046a3be996b6884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lib.dr.iastate.edu/iaes_circulars/39" TargetMode="External"/><Relationship Id="rId63966a3be996b698b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId63646a3be996b6a3d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.70000" TargetMode="External"/><Relationship Id="rId73006a3be996b1ee0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId73006a3be996b1ee0.jpg"/><Relationship Id="rId51166a3be996b4890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId51166a3be996b4890.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId171054401" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId284040288" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId99226a56be0ac7354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/HEMELE/" TargetMode="External"/><Relationship Id="rId40966a56be0ac739c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/HEMELE/categorization" TargetMode="External"/><Relationship Id="rId38796a56be0ac7989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/HEMELE/photos" TargetMode="External"/><Relationship Id="rId40106a56be0acaf34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cfs.nrcan.gc.ca/publications?id=35692" TargetMode="External"/><Relationship Id="rId70846a56be0acb132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/HEMELE/documents" TargetMode="External"/><Relationship Id="rId15986a56be0acb1d3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ippc.int" TargetMode="External"/><Relationship Id="rId41576a56be0acb208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ippc.int" TargetMode="External"/><Relationship Id="rId41196a56be0acb4d6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://publications.gc.ca/collections/collection_2020/rncan-nrcan/Fo42-235-1995-eng.pdf" TargetMode="External"/><Relationship Id="rId99196a56be0acb536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tidcf.nrcan.gc.ca/en/insects/factsheet/9515" TargetMode="External"/><Relationship Id="rId94176a56be0acb596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://publications.gc.ca/" TargetMode="External"/><Relationship Id="rId93126a56be0acb942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2737/NE-GTR-123" TargetMode="External"/><Relationship Id="rId62046a56be0acb993" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lib.dr.iastate.edu/iaes_circulars/39" TargetMode="External"/><Relationship Id="rId72276a56be0acba9b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId25446a56be0acbb39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.70000" TargetMode="External"/><Relationship Id="rId16116a56be0ac7872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId16116a56be0ac7872.jpg"/><Relationship Id="rId63426a56be0ac9d82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId63426a56be0ac9d82.jpg"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>