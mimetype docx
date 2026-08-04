--- v14 (2026-07-14)
+++ v15 (2026-08-04)
@@ -292,88 +292,88 @@
               <w:t xml:space="preserve"> Smith</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> white-marked tussock moth</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99226a56be0ac7354" w:history="1">
+            <w:hyperlink r:id="rId86586a7163b3268f3" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> A1 list, Alert list (formerly)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40966a56be0ac739c" w:history="1">
+            <w:hyperlink r:id="rId65366a7163b32693c" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -387,86 +387,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> HEMELE</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="18988902" name="name96526a56be0ac7874" descr="19153.jpg"/>
+                  <wp:docPr id="99826313" name="name38076a7163b3275c1" descr="19153.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="19153.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId16116a56be0ac7872" cstate="print"/>
+                          <a:blip r:embed="rId26586a7163b3275bf" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId38796a56be0ac7989" w:history="1">
+            <w:hyperlink r:id="rId34466a7163b327727" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -5158,63 +5158,63 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> is distributed throughout the eastern part of North America, reaching to the west New Mexico and Colorado in the USA and Manitoba in Canada. There have also been two records in the western part of Cuba (Barro &amp; Núñez, 2011, Núñez &amp; Barro, 2012, EPPO, 2021).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="50353145" name="name53146a56be0ac9d85" descr="HEMELE_distribution_map.jpg"/>
+            <wp:docPr id="7363392" name="name38026a7163b329ff6" descr="HEMELE_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="HEMELE_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId63426a56be0ac9d82" cstate="print"/>
+                    <a:blip r:embed="rId66406a7163b329ff3" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -7631,51 +7631,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Dedes J (2014) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Whitemarked tussock moth (Orgyia leucostigma).</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Natural Resources Canada, Canadian Forest Service, Great Lakes Forestry Centre, Sault Ste. Marie, Ontario. Insect Production Services 2 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId40106a56be0acaf34" w:history="1">
+      <w:hyperlink r:id="rId70136a7163b32b1e7" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://cfs.nrcan.gc.ca/publications?id=35692</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Accessed on 16 November 2020).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -7940,51 +7940,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2021) EPPO Technical Document No. 1082. Pest risk analysis for </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Orgyia leucostigma</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO, Paris. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId70846a56be0acb132" w:history="1">
+      <w:hyperlink r:id="rId65966a7163b32b3ed" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/taxon/HEMELE/documents</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8028,81 +8028,81 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 67 (1), 73-79.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">FAO (2017a) ISPM 28. Annex 22. Sulphuryl fluoride fumigation treatment for insects in debarked wood. Rome, IPPC, FAO. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId15986a56be0acb1d3" w:history="1">
+      <w:hyperlink r:id="rId86126a7163b32b485" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">www.ippc.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">FAO (2017b) ISPM 28. Annex 23. Sulphuryl fluoride fumigation treatment for nematodes and insects in debarked wood. Rome, IPPC, FAO. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId41576a56be0acb208" w:history="1">
+      <w:hyperlink r:id="rId78256a7163b32b4b9" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">www.ippc.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8494,51 +8494,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Magasi LP (1995) Forest insect pests in the Maritimes region. In: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Forest insect pests in Canada</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Eds JA Armstrong, WGH Ives. Natural Resources Canada, Canadian Forest Service, Ottawa, Ontario, Canada, 11–25. Available at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId41196a56be0acb4d6" w:history="1">
+      <w:hyperlink r:id="rId59586a7163b32b787" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://publications.gc.ca/collections/collection_2020/rncan-nrcan/Fo42-235-1995-eng.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Accessed on 2 April 2025).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -8553,51 +8553,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Natural Resources Canada (2020) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Whitemarked tussock moth</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Available at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId99196a56be0acb536" w:history="1">
+      <w:hyperlink r:id="rId37486a7163b32b806" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://tidcf.nrcan.gc.ca/en/insects/factsheet/9515</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">  (Accessed on 2 April 2025)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -8612,51 +8612,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Neilson WTA &amp; Crozier LM (1989) Insects. Pp. 27-37. In: Blatt CR, Hall LV, Jensen KIN, Neilson WTA, Hildebrand PD, Nickerson NL, Prange RK, Lidster PD, Crozier L, Silbey JD. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Lowbush blueberry production</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Agriculture Canada Publication 1477/E. 56 pp. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId94176a56be0acb596" w:history="1">
+      <w:hyperlink r:id="rId62926a7163b32b86c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://publications.gc.ca/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -9193,101 +9193,101 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. USDA, Forest Health Technology Enterprise Team, Morgantown, West Virginia, FHTET-96-34, 113 pp.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Wallner WE &amp; McManus KA (1989) Proceedings, Lymantriidae: a comparison of features of New and Old World tussock moths; 1988 June 26-July 1; New Haven, CT. Gen. Tech. Rep. NE-123. Broomall, PA: U.S. Department of Agriculture, Forest Service, Northeastern Forest Experiment Station. 554 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId93126a56be0acb942" w:history="1">
+      <w:hyperlink r:id="rId43126a7163b32bca9" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2737/NE-GTR-123</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Webster RL (1916) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">The white-marked tussock-moth</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Circular. Paper 33. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId62046a56be0acb993" w:history="1">
+      <w:hyperlink r:id="rId95406a7163b32bd61" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://lib.dr.iastate.edu/iaes_circulars/39</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -9402,51 +9402,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Orgyia leucostigma</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId72276a56be0acba9b" w:history="1">
+      <w:hyperlink r:id="rId60236a7163b32be85" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -9503,51 +9503,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO Bulletin </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">55(2).  </w:t>
       </w:r>
-      <w:hyperlink r:id="rId25446a56be0acbb39" w:history="1">
+      <w:hyperlink r:id="rId75886a7163b32bf2a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/epp.70000</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
       <w:pgMar w:top="1100" w:right="1100" w:bottom="1100" w:left="1100" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708" w:num="1"/>
@@ -9643,137 +9643,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="22668068">
+  <w:abstractNum w:abstractNumId="33464125">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="72934181">
+    <w:lvl w:ilvl="0" w:tplc="42087435">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="72934181" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="42087435" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="72934181" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="42087435" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="72934181" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="42087435" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="72934181" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="42087435" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="72934181" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="42087435" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="72934181" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="42087435" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="72934181" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="42087435" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="72934181" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="42087435" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="22668067">
+  <w:abstractNum w:abstractNumId="33464124">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="96419190">
+    <w:lvl w:ilvl="0" w:tplc="58606246">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -10525,55 +10525,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="22668067">
-    <w:abstractNumId w:val="22668067"/>
+  <w:num w:numId="33464124">
+    <w:abstractNumId w:val="33464124"/>
   </w:num>
-  <w:num w:numId="22668068">
-    <w:abstractNumId w:val="22668068"/>
+  <w:num w:numId="33464125">
+    <w:abstractNumId w:val="33464125"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -22123,51 +22123,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId171054401" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId284040288" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId99226a56be0ac7354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/HEMELE/" TargetMode="External"/><Relationship Id="rId40966a56be0ac739c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/HEMELE/categorization" TargetMode="External"/><Relationship Id="rId38796a56be0ac7989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/HEMELE/photos" TargetMode="External"/><Relationship Id="rId40106a56be0acaf34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cfs.nrcan.gc.ca/publications?id=35692" TargetMode="External"/><Relationship Id="rId70846a56be0acb132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/HEMELE/documents" TargetMode="External"/><Relationship Id="rId15986a56be0acb1d3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ippc.int" TargetMode="External"/><Relationship Id="rId41576a56be0acb208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ippc.int" TargetMode="External"/><Relationship Id="rId41196a56be0acb4d6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://publications.gc.ca/collections/collection_2020/rncan-nrcan/Fo42-235-1995-eng.pdf" TargetMode="External"/><Relationship Id="rId99196a56be0acb536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tidcf.nrcan.gc.ca/en/insects/factsheet/9515" TargetMode="External"/><Relationship Id="rId94176a56be0acb596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://publications.gc.ca/" TargetMode="External"/><Relationship Id="rId93126a56be0acb942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2737/NE-GTR-123" TargetMode="External"/><Relationship Id="rId62046a56be0acb993" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lib.dr.iastate.edu/iaes_circulars/39" TargetMode="External"/><Relationship Id="rId72276a56be0acba9b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId25446a56be0acbb39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.70000" TargetMode="External"/><Relationship Id="rId16116a56be0ac7872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId16116a56be0ac7872.jpg"/><Relationship Id="rId63426a56be0ac9d82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId63426a56be0ac9d82.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId812276049" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId463704504" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId86586a7163b3268f3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/HEMELE/" TargetMode="External"/><Relationship Id="rId65366a7163b32693c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/HEMELE/categorization" TargetMode="External"/><Relationship Id="rId34466a7163b327727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/HEMELE/photos" TargetMode="External"/><Relationship Id="rId70136a7163b32b1e7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cfs.nrcan.gc.ca/publications?id=35692" TargetMode="External"/><Relationship Id="rId65966a7163b32b3ed" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/HEMELE/documents" TargetMode="External"/><Relationship Id="rId86126a7163b32b485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ippc.int" TargetMode="External"/><Relationship Id="rId78256a7163b32b4b9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ippc.int" TargetMode="External"/><Relationship Id="rId59586a7163b32b787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://publications.gc.ca/collections/collection_2020/rncan-nrcan/Fo42-235-1995-eng.pdf" TargetMode="External"/><Relationship Id="rId37486a7163b32b806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tidcf.nrcan.gc.ca/en/insects/factsheet/9515" TargetMode="External"/><Relationship Id="rId62926a7163b32b86c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://publications.gc.ca/" TargetMode="External"/><Relationship Id="rId43126a7163b32bca9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2737/NE-GTR-123" TargetMode="External"/><Relationship Id="rId95406a7163b32bd61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lib.dr.iastate.edu/iaes_circulars/39" TargetMode="External"/><Relationship Id="rId60236a7163b32be85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId75886a7163b32bf2a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.70000" TargetMode="External"/><Relationship Id="rId26586a7163b3275bf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId26586a7163b3275bf.jpg"/><Relationship Id="rId66406a7163b329ff3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId66406a7163b329ff3.jpg"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>