--- v15 (2026-08-04)
+++ v16 (2026-08-24)
@@ -292,88 +292,88 @@
               <w:t xml:space="preserve"> Smith</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> white-marked tussock moth</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86586a7163b3268f3" w:history="1">
+            <w:hyperlink r:id="rId45196a8beff1b2b93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> A1 list, Alert list (formerly)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65366a7163b32693c" w:history="1">
+            <w:hyperlink r:id="rId92386a8beff1b2bd8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -387,86 +387,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> HEMELE</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="99826313" name="name38076a7163b3275c1" descr="19153.jpg"/>
+                  <wp:docPr id="15489509" name="name88916a8beff1b3360" descr="19153.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="19153.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId26586a7163b3275bf" cstate="print"/>
+                          <a:blip r:embed="rId86496a8beff1b335f" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId34466a7163b327727" w:history="1">
+            <w:hyperlink r:id="rId63646a8beff1b3491" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -5158,63 +5158,63 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> is distributed throughout the eastern part of North America, reaching to the west New Mexico and Colorado in the USA and Manitoba in Canada. There have also been two records in the western part of Cuba (Barro &amp; Núñez, 2011, Núñez &amp; Barro, 2012, EPPO, 2021).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="7363392" name="name38026a7163b329ff6" descr="HEMELE_distribution_map.jpg"/>
+            <wp:docPr id="64392611" name="name11686a8beff1b5cee" descr="HEMELE_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="HEMELE_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId66406a7163b329ff3" cstate="print"/>
+                    <a:blip r:embed="rId28466a8beff1b5ceb" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -7631,51 +7631,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Dedes J (2014) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Whitemarked tussock moth (Orgyia leucostigma).</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Natural Resources Canada, Canadian Forest Service, Great Lakes Forestry Centre, Sault Ste. Marie, Ontario. Insect Production Services 2 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId70136a7163b32b1e7" w:history="1">
+      <w:hyperlink r:id="rId65566a8beff1b6f47" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://cfs.nrcan.gc.ca/publications?id=35692</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Accessed on 16 November 2020).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -7940,51 +7940,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2021) EPPO Technical Document No. 1082. Pest risk analysis for </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Orgyia leucostigma</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO, Paris. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId65966a7163b32b3ed" w:history="1">
+      <w:hyperlink r:id="rId78076a8beff1b714a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/taxon/HEMELE/documents</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8028,81 +8028,81 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 67 (1), 73-79.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">FAO (2017a) ISPM 28. Annex 22. Sulphuryl fluoride fumigation treatment for insects in debarked wood. Rome, IPPC, FAO. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId86126a7163b32b485" w:history="1">
+      <w:hyperlink r:id="rId88736a8beff1b7210" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">www.ippc.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">FAO (2017b) ISPM 28. Annex 23. Sulphuryl fluoride fumigation treatment for nematodes and insects in debarked wood. Rome, IPPC, FAO. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId78256a7163b32b4b9" w:history="1">
+      <w:hyperlink r:id="rId14656a8beff1b7245" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">www.ippc.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8494,51 +8494,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Magasi LP (1995) Forest insect pests in the Maritimes region. In: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Forest insect pests in Canada</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Eds JA Armstrong, WGH Ives. Natural Resources Canada, Canadian Forest Service, Ottawa, Ontario, Canada, 11–25. Available at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId59586a7163b32b787" w:history="1">
+      <w:hyperlink r:id="rId42666a8beff1b7518" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://publications.gc.ca/collections/collection_2020/rncan-nrcan/Fo42-235-1995-eng.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Accessed on 2 April 2025).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -8553,51 +8553,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Natural Resources Canada (2020) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Whitemarked tussock moth</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Available at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId37486a7163b32b806" w:history="1">
+      <w:hyperlink r:id="rId65216a8beff1b7579" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://tidcf.nrcan.gc.ca/en/insects/factsheet/9515</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">  (Accessed on 2 April 2025)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -8612,51 +8612,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Neilson WTA &amp; Crozier LM (1989) Insects. Pp. 27-37. In: Blatt CR, Hall LV, Jensen KIN, Neilson WTA, Hildebrand PD, Nickerson NL, Prange RK, Lidster PD, Crozier L, Silbey JD. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Lowbush blueberry production</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Agriculture Canada Publication 1477/E. 56 pp. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId62926a7163b32b86c" w:history="1">
+      <w:hyperlink r:id="rId16096a8beff1b75dc" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://publications.gc.ca/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -9193,101 +9193,101 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. USDA, Forest Health Technology Enterprise Team, Morgantown, West Virginia, FHTET-96-34, 113 pp.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Wallner WE &amp; McManus KA (1989) Proceedings, Lymantriidae: a comparison of features of New and Old World tussock moths; 1988 June 26-July 1; New Haven, CT. Gen. Tech. Rep. NE-123. Broomall, PA: U.S. Department of Agriculture, Forest Service, Northeastern Forest Experiment Station. 554 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId43126a7163b32bca9" w:history="1">
+      <w:hyperlink r:id="rId39376a8beff1b79ae" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2737/NE-GTR-123</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Webster RL (1916) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">The white-marked tussock-moth</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Circular. Paper 33. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId95406a7163b32bd61" w:history="1">
+      <w:hyperlink r:id="rId37366a8beff1b7a05" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://lib.dr.iastate.edu/iaes_circulars/39</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -9402,51 +9402,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Orgyia leucostigma</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId60236a7163b32be85" w:history="1">
+      <w:hyperlink r:id="rId84636a8beff1b7b14" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -9503,51 +9503,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO Bulletin </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">55(2).  </w:t>
       </w:r>
-      <w:hyperlink r:id="rId75886a7163b32bf2a" w:history="1">
+      <w:hyperlink r:id="rId68196a8beff1b7bb5" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/epp.70000</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
       <w:pgMar w:top="1100" w:right="1100" w:bottom="1100" w:left="1100" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708" w:num="1"/>
@@ -9643,137 +9643,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="33464125">
+  <w:abstractNum w:abstractNumId="87355820">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="42087435">
+    <w:lvl w:ilvl="0" w:tplc="40436711">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="42087435" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="40436711" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="42087435" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="40436711" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="42087435" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="40436711" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="42087435" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="40436711" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="42087435" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="40436711" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="42087435" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="40436711" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="42087435" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="40436711" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="42087435" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="40436711" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="33464124">
+  <w:abstractNum w:abstractNumId="87355819">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="58606246">
+    <w:lvl w:ilvl="0" w:tplc="28073239">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -10525,55 +10525,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="33464124">
-    <w:abstractNumId w:val="33464124"/>
+  <w:num w:numId="87355819">
+    <w:abstractNumId w:val="87355819"/>
   </w:num>
-  <w:num w:numId="33464125">
-    <w:abstractNumId w:val="33464125"/>
+  <w:num w:numId="87355820">
+    <w:abstractNumId w:val="87355820"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -22123,51 +22123,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId812276049" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId463704504" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId86586a7163b3268f3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/HEMELE/" TargetMode="External"/><Relationship Id="rId65366a7163b32693c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/HEMELE/categorization" TargetMode="External"/><Relationship Id="rId34466a7163b327727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/HEMELE/photos" TargetMode="External"/><Relationship Id="rId70136a7163b32b1e7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cfs.nrcan.gc.ca/publications?id=35692" TargetMode="External"/><Relationship Id="rId65966a7163b32b3ed" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/HEMELE/documents" TargetMode="External"/><Relationship Id="rId86126a7163b32b485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ippc.int" TargetMode="External"/><Relationship Id="rId78256a7163b32b4b9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ippc.int" TargetMode="External"/><Relationship Id="rId59586a7163b32b787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://publications.gc.ca/collections/collection_2020/rncan-nrcan/Fo42-235-1995-eng.pdf" TargetMode="External"/><Relationship Id="rId37486a7163b32b806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tidcf.nrcan.gc.ca/en/insects/factsheet/9515" TargetMode="External"/><Relationship Id="rId62926a7163b32b86c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://publications.gc.ca/" TargetMode="External"/><Relationship Id="rId43126a7163b32bca9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2737/NE-GTR-123" TargetMode="External"/><Relationship Id="rId95406a7163b32bd61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lib.dr.iastate.edu/iaes_circulars/39" TargetMode="External"/><Relationship Id="rId60236a7163b32be85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId75886a7163b32bf2a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.70000" TargetMode="External"/><Relationship Id="rId26586a7163b3275bf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId26586a7163b3275bf.jpg"/><Relationship Id="rId66406a7163b329ff3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId66406a7163b329ff3.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId272429130" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId902105922" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId45196a8beff1b2b93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/HEMELE/" TargetMode="External"/><Relationship Id="rId92386a8beff1b2bd8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/HEMELE/categorization" TargetMode="External"/><Relationship Id="rId63646a8beff1b3491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/HEMELE/photos" TargetMode="External"/><Relationship Id="rId65566a8beff1b6f47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cfs.nrcan.gc.ca/publications?id=35692" TargetMode="External"/><Relationship Id="rId78076a8beff1b714a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/HEMELE/documents" TargetMode="External"/><Relationship Id="rId88736a8beff1b7210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ippc.int" TargetMode="External"/><Relationship Id="rId14656a8beff1b7245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ippc.int" TargetMode="External"/><Relationship Id="rId42666a8beff1b7518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://publications.gc.ca/collections/collection_2020/rncan-nrcan/Fo42-235-1995-eng.pdf" TargetMode="External"/><Relationship Id="rId65216a8beff1b7579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tidcf.nrcan.gc.ca/en/insects/factsheet/9515" TargetMode="External"/><Relationship Id="rId16096a8beff1b75dc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://publications.gc.ca/" TargetMode="External"/><Relationship Id="rId39376a8beff1b79ae" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2737/NE-GTR-123" TargetMode="External"/><Relationship Id="rId37366a8beff1b7a05" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lib.dr.iastate.edu/iaes_circulars/39" TargetMode="External"/><Relationship Id="rId84636a8beff1b7b14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId68196a8beff1b7bb5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.70000" TargetMode="External"/><Relationship Id="rId86496a8beff1b335f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId86496a8beff1b335f.jpg"/><Relationship Id="rId28466a8beff1b5ceb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId28466a8beff1b5ceb.jpg"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>