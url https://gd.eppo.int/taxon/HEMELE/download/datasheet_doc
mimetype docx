--- v16 (2026-08-24)
+++ v17 (2026-09-13)
@@ -292,88 +292,88 @@
               <w:t xml:space="preserve"> Smith</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> white-marked tussock moth</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45196a8beff1b2b93" w:history="1">
+            <w:hyperlink r:id="rId30936aa707b8081cf" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> A1 list, Alert list (formerly)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92386a8beff1b2bd8" w:history="1">
+            <w:hyperlink r:id="rId16786aa707b808217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -387,86 +387,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> HEMELE</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="15489509" name="name88916a8beff1b3360" descr="19153.jpg"/>
+                  <wp:docPr id="54626809" name="name40066aa707b808b70" descr="19153.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="19153.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId86496a8beff1b335f" cstate="print"/>
+                          <a:blip r:embed="rId31946aa707b808b6d" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId63646a8beff1b3491" w:history="1">
+            <w:hyperlink r:id="rId27746aa707b808d32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -5158,63 +5158,63 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> is distributed throughout the eastern part of North America, reaching to the west New Mexico and Colorado in the USA and Manitoba in Canada. There have also been two records in the western part of Cuba (Barro &amp; Núñez, 2011, Núñez &amp; Barro, 2012, EPPO, 2021).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="64392611" name="name11686a8beff1b5cee" descr="HEMELE_distribution_map.jpg"/>
+            <wp:docPr id="91772429" name="name82706aa707b80d9a1" descr="HEMELE_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="HEMELE_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId28466a8beff1b5ceb" cstate="print"/>
+                    <a:blip r:embed="rId95956aa707b80d99c" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -7631,51 +7631,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Dedes J (2014) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Whitemarked tussock moth (Orgyia leucostigma).</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Natural Resources Canada, Canadian Forest Service, Great Lakes Forestry Centre, Sault Ste. Marie, Ontario. Insect Production Services 2 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId65566a8beff1b6f47" w:history="1">
+      <w:hyperlink r:id="rId69886aa707b80ebcf" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://cfs.nrcan.gc.ca/publications?id=35692</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Accessed on 16 November 2020).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -7940,51 +7940,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2021) EPPO Technical Document No. 1082. Pest risk analysis for </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Orgyia leucostigma</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO, Paris. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId78076a8beff1b714a" w:history="1">
+      <w:hyperlink r:id="rId41536aa707b80edca" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/taxon/HEMELE/documents</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8028,81 +8028,81 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 67 (1), 73-79.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">FAO (2017a) ISPM 28. Annex 22. Sulphuryl fluoride fumigation treatment for insects in debarked wood. Rome, IPPC, FAO. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId88736a8beff1b7210" w:history="1">
+      <w:hyperlink r:id="rId34826aa707b80ee69" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">www.ippc.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">FAO (2017b) ISPM 28. Annex 23. Sulphuryl fluoride fumigation treatment for nematodes and insects in debarked wood. Rome, IPPC, FAO. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId14656a8beff1b7245" w:history="1">
+      <w:hyperlink r:id="rId88226aa707b80ee9c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">www.ippc.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8494,51 +8494,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Magasi LP (1995) Forest insect pests in the Maritimes region. In: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Forest insect pests in Canada</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Eds JA Armstrong, WGH Ives. Natural Resources Canada, Canadian Forest Service, Ottawa, Ontario, Canada, 11–25. Available at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId42666a8beff1b7518" w:history="1">
+      <w:hyperlink r:id="rId67846aa707b80f15f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://publications.gc.ca/collections/collection_2020/rncan-nrcan/Fo42-235-1995-eng.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Accessed on 2 April 2025).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -8553,51 +8553,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Natural Resources Canada (2020) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Whitemarked tussock moth</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Available at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId65216a8beff1b7579" w:history="1">
+      <w:hyperlink r:id="rId64966aa707b80f1bd" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://tidcf.nrcan.gc.ca/en/insects/factsheet/9515</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">  (Accessed on 2 April 2025)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -8612,51 +8612,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Neilson WTA &amp; Crozier LM (1989) Insects. Pp. 27-37. In: Blatt CR, Hall LV, Jensen KIN, Neilson WTA, Hildebrand PD, Nickerson NL, Prange RK, Lidster PD, Crozier L, Silbey JD. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Lowbush blueberry production</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Agriculture Canada Publication 1477/E. 56 pp. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId16096a8beff1b75dc" w:history="1">
+      <w:hyperlink r:id="rId89976aa707b80f21d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://publications.gc.ca/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -9193,101 +9193,101 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. USDA, Forest Health Technology Enterprise Team, Morgantown, West Virginia, FHTET-96-34, 113 pp.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Wallner WE &amp; McManus KA (1989) Proceedings, Lymantriidae: a comparison of features of New and Old World tussock moths; 1988 June 26-July 1; New Haven, CT. Gen. Tech. Rep. NE-123. Broomall, PA: U.S. Department of Agriculture, Forest Service, Northeastern Forest Experiment Station. 554 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId39376a8beff1b79ae" w:history="1">
+      <w:hyperlink r:id="rId23356aa707b80f5c4" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2737/NE-GTR-123</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Webster RL (1916) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">The white-marked tussock-moth</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Circular. Paper 33. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId37366a8beff1b7a05" w:history="1">
+      <w:hyperlink r:id="rId92136aa707b80f615" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://lib.dr.iastate.edu/iaes_circulars/39</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -9402,51 +9402,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Orgyia leucostigma</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId84636a8beff1b7b14" w:history="1">
+      <w:hyperlink r:id="rId78836aa707b80f720" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -9503,51 +9503,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO Bulletin </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">55(2).  </w:t>
       </w:r>
-      <w:hyperlink r:id="rId68196a8beff1b7bb5" w:history="1">
+      <w:hyperlink r:id="rId53316aa707b80f7bd" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/epp.70000</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
       <w:pgMar w:top="1100" w:right="1100" w:bottom="1100" w:left="1100" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708" w:num="1"/>
@@ -9643,137 +9643,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="87355820">
+  <w:abstractNum w:abstractNumId="82073096">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="40436711">
+    <w:lvl w:ilvl="0" w:tplc="72325116">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="40436711" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="72325116" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="40436711" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="72325116" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="40436711" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="72325116" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="40436711" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="72325116" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="40436711" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="72325116" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="40436711" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="72325116" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="40436711" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="72325116" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="40436711" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="72325116" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="87355819">
+  <w:abstractNum w:abstractNumId="82073095">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="28073239">
+    <w:lvl w:ilvl="0" w:tplc="45192242">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -10525,55 +10525,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="87355819">
-    <w:abstractNumId w:val="87355819"/>
+  <w:num w:numId="82073095">
+    <w:abstractNumId w:val="82073095"/>
   </w:num>
-  <w:num w:numId="87355820">
-    <w:abstractNumId w:val="87355820"/>
+  <w:num w:numId="82073096">
+    <w:abstractNumId w:val="82073096"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -22123,51 +22123,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId272429130" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId902105922" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId45196a8beff1b2b93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/HEMELE/" TargetMode="External"/><Relationship Id="rId92386a8beff1b2bd8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/HEMELE/categorization" TargetMode="External"/><Relationship Id="rId63646a8beff1b3491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/HEMELE/photos" TargetMode="External"/><Relationship Id="rId65566a8beff1b6f47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cfs.nrcan.gc.ca/publications?id=35692" TargetMode="External"/><Relationship Id="rId78076a8beff1b714a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/HEMELE/documents" TargetMode="External"/><Relationship Id="rId88736a8beff1b7210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ippc.int" TargetMode="External"/><Relationship Id="rId14656a8beff1b7245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ippc.int" TargetMode="External"/><Relationship Id="rId42666a8beff1b7518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://publications.gc.ca/collections/collection_2020/rncan-nrcan/Fo42-235-1995-eng.pdf" TargetMode="External"/><Relationship Id="rId65216a8beff1b7579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tidcf.nrcan.gc.ca/en/insects/factsheet/9515" TargetMode="External"/><Relationship Id="rId16096a8beff1b75dc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://publications.gc.ca/" TargetMode="External"/><Relationship Id="rId39376a8beff1b79ae" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2737/NE-GTR-123" TargetMode="External"/><Relationship Id="rId37366a8beff1b7a05" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lib.dr.iastate.edu/iaes_circulars/39" TargetMode="External"/><Relationship Id="rId84636a8beff1b7b14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId68196a8beff1b7bb5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.70000" TargetMode="External"/><Relationship Id="rId86496a8beff1b335f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId86496a8beff1b335f.jpg"/><Relationship Id="rId28466a8beff1b5ceb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId28466a8beff1b5ceb.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId272647768" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId796918795" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId30936aa707b8081cf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/HEMELE/" TargetMode="External"/><Relationship Id="rId16786aa707b808217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/HEMELE/categorization" TargetMode="External"/><Relationship Id="rId27746aa707b808d32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/HEMELE/photos" TargetMode="External"/><Relationship Id="rId69886aa707b80ebcf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cfs.nrcan.gc.ca/publications?id=35692" TargetMode="External"/><Relationship Id="rId41536aa707b80edca" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/HEMELE/documents" TargetMode="External"/><Relationship Id="rId34826aa707b80ee69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ippc.int" TargetMode="External"/><Relationship Id="rId88226aa707b80ee9c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ippc.int" TargetMode="External"/><Relationship Id="rId67846aa707b80f15f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://publications.gc.ca/collections/collection_2020/rncan-nrcan/Fo42-235-1995-eng.pdf" TargetMode="External"/><Relationship Id="rId64966aa707b80f1bd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tidcf.nrcan.gc.ca/en/insects/factsheet/9515" TargetMode="External"/><Relationship Id="rId89976aa707b80f21d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://publications.gc.ca/" TargetMode="External"/><Relationship Id="rId23356aa707b80f5c4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2737/NE-GTR-123" TargetMode="External"/><Relationship Id="rId92136aa707b80f615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lib.dr.iastate.edu/iaes_circulars/39" TargetMode="External"/><Relationship Id="rId78836aa707b80f720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId53316aa707b80f7bd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.70000" TargetMode="External"/><Relationship Id="rId31946aa707b808b6d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId31946aa707b808b6d.jpg"/><Relationship Id="rId95956aa707b80d99c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId95956aa707b80d99c.jpg"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>