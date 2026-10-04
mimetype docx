--- v17 (2026-09-13)
+++ v18 (2026-10-04)
@@ -292,88 +292,88 @@
               <w:t xml:space="preserve"> Smith</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> white-marked tussock moth</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30936aa707b8081cf" w:history="1">
+            <w:hyperlink r:id="rId59356ac1b3d2c5fda" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> A1 list, Alert list (formerly)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16786aa707b808217" w:history="1">
+            <w:hyperlink r:id="rId45086ac1b3d2c6020" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -387,86 +387,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> HEMELE</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="54626809" name="name40066aa707b808b70" descr="19153.jpg"/>
+                  <wp:docPr id="45505915" name="name18176ac1b3d2c66b0" descr="19153.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="19153.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId31946aa707b808b6d" cstate="print"/>
+                          <a:blip r:embed="rId58996ac1b3d2c66ae" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId27746aa707b808d32" w:history="1">
+            <w:hyperlink r:id="rId13126ac1b3d2c67c4" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -5158,63 +5158,63 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> is distributed throughout the eastern part of North America, reaching to the west New Mexico and Colorado in the USA and Manitoba in Canada. There have also been two records in the western part of Cuba (Barro &amp; Núñez, 2011, Núñez &amp; Barro, 2012, EPPO, 2021).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="91772429" name="name82706aa707b80d9a1" descr="HEMELE_distribution_map.jpg"/>
+            <wp:docPr id="18093915" name="name93936ac1b3d2c8c7a" descr="HEMELE_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="HEMELE_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId95956aa707b80d99c" cstate="print"/>
+                    <a:blip r:embed="rId41796ac1b3d2c8c76" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -7631,51 +7631,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Dedes J (2014) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Whitemarked tussock moth (Orgyia leucostigma).</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Natural Resources Canada, Canadian Forest Service, Great Lakes Forestry Centre, Sault Ste. Marie, Ontario. Insect Production Services 2 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId69886aa707b80ebcf" w:history="1">
+      <w:hyperlink r:id="rId48786ac1b3d2c9e5d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://cfs.nrcan.gc.ca/publications?id=35692</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Accessed on 16 November 2020).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -7940,51 +7940,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2021) EPPO Technical Document No. 1082. Pest risk analysis for </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Orgyia leucostigma</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO, Paris. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId41536aa707b80edca" w:history="1">
+      <w:hyperlink r:id="rId46216ac1b3d2ca053" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/taxon/HEMELE/documents</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8028,81 +8028,81 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 67 (1), 73-79.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">FAO (2017a) ISPM 28. Annex 22. Sulphuryl fluoride fumigation treatment for insects in debarked wood. Rome, IPPC, FAO. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId34826aa707b80ee69" w:history="1">
+      <w:hyperlink r:id="rId73416ac1b3d2ca0e7" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">www.ippc.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">FAO (2017b) ISPM 28. Annex 23. Sulphuryl fluoride fumigation treatment for nematodes and insects in debarked wood. Rome, IPPC, FAO. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId88226aa707b80ee9c" w:history="1">
+      <w:hyperlink r:id="rId53196ac1b3d2ca119" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">www.ippc.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8494,51 +8494,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Magasi LP (1995) Forest insect pests in the Maritimes region. In: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Forest insect pests in Canada</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Eds JA Armstrong, WGH Ives. Natural Resources Canada, Canadian Forest Service, Ottawa, Ontario, Canada, 11–25. Available at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId67846aa707b80f15f" w:history="1">
+      <w:hyperlink r:id="rId50476ac1b3d2ca407" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://publications.gc.ca/collections/collection_2020/rncan-nrcan/Fo42-235-1995-eng.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Accessed on 2 April 2025).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -8553,51 +8553,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Natural Resources Canada (2020) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Whitemarked tussock moth</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Available at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId64966aa707b80f1bd" w:history="1">
+      <w:hyperlink r:id="rId75326ac1b3d2ca468" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://tidcf.nrcan.gc.ca/en/insects/factsheet/9515</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">  (Accessed on 2 April 2025)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -8612,51 +8612,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Neilson WTA &amp; Crozier LM (1989) Insects. Pp. 27-37. In: Blatt CR, Hall LV, Jensen KIN, Neilson WTA, Hildebrand PD, Nickerson NL, Prange RK, Lidster PD, Crozier L, Silbey JD. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Lowbush blueberry production</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Agriculture Canada Publication 1477/E. 56 pp. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId89976aa707b80f21d" w:history="1">
+      <w:hyperlink r:id="rId74546ac1b3d2ca4cb" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://publications.gc.ca/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -9193,101 +9193,101 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. USDA, Forest Health Technology Enterprise Team, Morgantown, West Virginia, FHTET-96-34, 113 pp.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Wallner WE &amp; McManus KA (1989) Proceedings, Lymantriidae: a comparison of features of New and Old World tussock moths; 1988 June 26-July 1; New Haven, CT. Gen. Tech. Rep. NE-123. Broomall, PA: U.S. Department of Agriculture, Forest Service, Northeastern Forest Experiment Station. 554 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId23356aa707b80f5c4" w:history="1">
+      <w:hyperlink r:id="rId67636ac1b3d2ca87e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2737/NE-GTR-123</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Webster RL (1916) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">The white-marked tussock-moth</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Circular. Paper 33. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId92136aa707b80f615" w:history="1">
+      <w:hyperlink r:id="rId58926ac1b3d2ca8cf" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://lib.dr.iastate.edu/iaes_circulars/39</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -9402,51 +9402,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Orgyia leucostigma</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId78836aa707b80f720" w:history="1">
+      <w:hyperlink r:id="rId69306ac1b3d2ca9e0" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -9503,51 +9503,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO Bulletin </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">55(2).  </w:t>
       </w:r>
-      <w:hyperlink r:id="rId53316aa707b80f7bd" w:history="1">
+      <w:hyperlink r:id="rId17826ac1b3d2caa7e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/epp.70000</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
       <w:pgMar w:top="1100" w:right="1100" w:bottom="1100" w:left="1100" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708" w:num="1"/>
@@ -9643,137 +9643,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="82073096">
+  <w:abstractNum w:abstractNumId="96577508">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="72325116">
+    <w:lvl w:ilvl="0" w:tplc="87687564">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="72325116" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="87687564" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="72325116" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="87687564" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="72325116" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="87687564" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="72325116" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="87687564" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="72325116" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="87687564" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="72325116" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="87687564" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="72325116" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="87687564" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="72325116" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="87687564" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="82073095">
+  <w:abstractNum w:abstractNumId="96577507">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="45192242">
+    <w:lvl w:ilvl="0" w:tplc="57545214">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -10525,55 +10525,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="82073095">
-    <w:abstractNumId w:val="82073095"/>
+  <w:num w:numId="96577507">
+    <w:abstractNumId w:val="96577507"/>
   </w:num>
-  <w:num w:numId="82073096">
-    <w:abstractNumId w:val="82073096"/>
+  <w:num w:numId="96577508">
+    <w:abstractNumId w:val="96577508"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -22123,51 +22123,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId272647768" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId796918795" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId30936aa707b8081cf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/HEMELE/" TargetMode="External"/><Relationship Id="rId16786aa707b808217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/HEMELE/categorization" TargetMode="External"/><Relationship Id="rId27746aa707b808d32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/HEMELE/photos" TargetMode="External"/><Relationship Id="rId69886aa707b80ebcf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cfs.nrcan.gc.ca/publications?id=35692" TargetMode="External"/><Relationship Id="rId41536aa707b80edca" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/HEMELE/documents" TargetMode="External"/><Relationship Id="rId34826aa707b80ee69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ippc.int" TargetMode="External"/><Relationship Id="rId88226aa707b80ee9c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ippc.int" TargetMode="External"/><Relationship Id="rId67846aa707b80f15f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://publications.gc.ca/collections/collection_2020/rncan-nrcan/Fo42-235-1995-eng.pdf" TargetMode="External"/><Relationship Id="rId64966aa707b80f1bd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tidcf.nrcan.gc.ca/en/insects/factsheet/9515" TargetMode="External"/><Relationship Id="rId89976aa707b80f21d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://publications.gc.ca/" TargetMode="External"/><Relationship Id="rId23356aa707b80f5c4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2737/NE-GTR-123" TargetMode="External"/><Relationship Id="rId92136aa707b80f615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lib.dr.iastate.edu/iaes_circulars/39" TargetMode="External"/><Relationship Id="rId78836aa707b80f720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId53316aa707b80f7bd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.70000" TargetMode="External"/><Relationship Id="rId31946aa707b808b6d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId31946aa707b808b6d.jpg"/><Relationship Id="rId95956aa707b80d99c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId95956aa707b80d99c.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId923230042" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId953924153" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId59356ac1b3d2c5fda" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/HEMELE/" TargetMode="External"/><Relationship Id="rId45086ac1b3d2c6020" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/HEMELE/categorization" TargetMode="External"/><Relationship Id="rId13126ac1b3d2c67c4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/HEMELE/photos" TargetMode="External"/><Relationship Id="rId48786ac1b3d2c9e5d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cfs.nrcan.gc.ca/publications?id=35692" TargetMode="External"/><Relationship Id="rId46216ac1b3d2ca053" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/HEMELE/documents" TargetMode="External"/><Relationship Id="rId73416ac1b3d2ca0e7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ippc.int" TargetMode="External"/><Relationship Id="rId53196ac1b3d2ca119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ippc.int" TargetMode="External"/><Relationship Id="rId50476ac1b3d2ca407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://publications.gc.ca/collections/collection_2020/rncan-nrcan/Fo42-235-1995-eng.pdf" TargetMode="External"/><Relationship Id="rId75326ac1b3d2ca468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tidcf.nrcan.gc.ca/en/insects/factsheet/9515" TargetMode="External"/><Relationship Id="rId74546ac1b3d2ca4cb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://publications.gc.ca/" TargetMode="External"/><Relationship Id="rId67636ac1b3d2ca87e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2737/NE-GTR-123" TargetMode="External"/><Relationship Id="rId58926ac1b3d2ca8cf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lib.dr.iastate.edu/iaes_circulars/39" TargetMode="External"/><Relationship Id="rId69306ac1b3d2ca9e0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId17826ac1b3d2caa7e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.70000" TargetMode="External"/><Relationship Id="rId58996ac1b3d2c66ae" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId58996ac1b3d2c66ae.jpg"/><Relationship Id="rId41796ac1b3d2c8c76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId41796ac1b3d2c8c76.jpg"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>