--- v6 (2026-03-24)
+++ v7 (2026-04-17)
@@ -336,51 +336,51 @@
               <w:t xml:space="preserve"> (Boddie)</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> American bollworm, American cotton bollworm, New World bollworm, corn earworm, cotton bollworm, sorghum headworm, soybean podworm, tomato fruitworm</w:t>
             </w:r>
-            <w:hyperlink r:id="rId602769c22596ef8bd" w:history="1">
+            <w:hyperlink r:id="rId340969e19c078b487" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -396,51 +396,51 @@
               <w:t xml:space="preserve"> A1 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II A)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId664369c22596ef928" w:history="1">
+            <w:hyperlink r:id="rId609069e19c078b4f4" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -454,86 +454,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> HELIZE</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="67741103" name="name953069c22596f00a9" descr="2209.jpg"/>
+                  <wp:docPr id="38134305" name="name310869e19c078bbfc" descr="2209.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="2209.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId373669c22596f00a7" cstate="print"/>
+                          <a:blip r:embed="rId515769e19c078bbfa" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId766469c22596f01e7" w:history="1">
+            <w:hyperlink r:id="rId321169e19c078bd1e" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -3133,63 +3133,63 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">The more extreme northerly and southerly records are due to annual migrations. Hardwick (1965) regards this species as a seasonal migrant occurring regularly as far north and south as the 52nd parallels of latitude, from Saskatoon in the north to the Falkland Islands in the south.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="65616356" name="name719469c22596f201b" descr="HELIZE_distribution_map.jpg"/>
+            <wp:docPr id="29029911" name="name809669e19c078dbd6" descr="HELIZE_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="HELIZE_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId456769c22596f2017" cstate="print"/>
+                    <a:blip r:embed="rId796869e19c078dbd3" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -5442,51 +5442,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">3</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 91. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId338169c22596f31dd" w:history="1">
+      <w:hyperlink r:id="rId322869e19c078eddd" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3390/insects13010091</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5869,51 +5869,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">33</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 245-247. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId834769c22596f34ab" w:history="1">
+      <w:hyperlink r:id="rId941069e19c078f094" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/standards/PM7/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5939,51 +5939,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">51</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 100-143. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId842169c22596f352a" w:history="1">
+      <w:hyperlink r:id="rId828269e19c078f108" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/standards/PM7/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6118,51 +6118,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">PLoS One </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">10</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, e0142912. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId818869c22596f3646" w:history="1">
+      <w:hyperlink r:id="rId788669e19c078f235" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1371/journal.pone.0142912</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6790,51 +6790,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">11</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, e0160895. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId497669c22596f3a8b" w:history="1">
+      <w:hyperlink r:id="rId137069e19c078f667" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1371/journal.pone.0160895</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7201,51 +7201,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">10</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 1-9. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId562769c22596f3d2f" w:history="1">
+      <w:hyperlink r:id="rId630669e19c078f90e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1093/jipm/pmz017</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7271,51 +7271,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">4</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(2), D1-8. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId451769c22596f3d9f" w:history="1">
+      <w:hyperlink r:id="rId102569e19c078f981" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1603/IPM13008</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7419,51 +7419,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">4</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(2), 1-8. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId842769c22596f3e89" w:history="1">
+      <w:hyperlink r:id="rId574469e19c078fa6f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1603/IPM13008</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7645,51 +7645,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Helicoverpa zea</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId252069c22596f3ff3" w:history="1">
+      <w:hyperlink r:id="rId435469e19c078fbdf" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -7764,63 +7764,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> edition).</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> CABI, Wallingford (GB).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="6774665" name="name427369c22596f4114" descr="eu_funding_250.png"/>
+            <wp:docPr id="98413760" name="name445969e19c078fd2f" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId258369c22596f4113" cstate="print"/>
+                    <a:blip r:embed="rId456769e19c078fd2e" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -7918,137 +7918,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="64739343">
+  <w:abstractNum w:abstractNumId="91536861">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="50731763">
+    <w:lvl w:ilvl="0" w:tplc="98987749">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="50731763" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="98987749" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="50731763" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="98987749" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="50731763" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="98987749" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="50731763" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="98987749" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="50731763" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="98987749" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="50731763" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="98987749" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="50731763" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="98987749" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="50731763" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="98987749" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="64739342">
+  <w:abstractNum w:abstractNumId="91536860">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="72287099">
+    <w:lvl w:ilvl="0" w:tplc="97483822">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -8800,55 +8800,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="64739342">
-    <w:abstractNumId w:val="64739342"/>
+  <w:num w:numId="91536860">
+    <w:abstractNumId w:val="91536860"/>
   </w:num>
-  <w:num w:numId="64739343">
-    <w:abstractNumId w:val="64739343"/>
+  <w:num w:numId="91536861">
+    <w:abstractNumId w:val="91536861"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -20398,51 +20398,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId200312346" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId551932799" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId602769c22596ef8bd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/HELIZE/" TargetMode="External"/><Relationship Id="rId664369c22596ef928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/HELIZE/categorization" TargetMode="External"/><Relationship Id="rId766469c22596f01e7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/HELIZE/photos" TargetMode="External"/><Relationship Id="rId338169c22596f31dd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/insects13010091" TargetMode="External"/><Relationship Id="rId834769c22596f34ab" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/standards/PM7/" TargetMode="External"/><Relationship Id="rId842169c22596f352a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/standards/PM7/" TargetMode="External"/><Relationship Id="rId818869c22596f3646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1371/journal.pone.0142912" TargetMode="External"/><Relationship Id="rId497669c22596f3a8b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1371/journal.pone.0160895" TargetMode="External"/><Relationship Id="rId562769c22596f3d2f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1093/jipm/pmz017" TargetMode="External"/><Relationship Id="rId451769c22596f3d9f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1603/IPM13008" TargetMode="External"/><Relationship Id="rId842769c22596f3e89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1603/IPM13008" TargetMode="External"/><Relationship Id="rId252069c22596f3ff3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId373669c22596f00a7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId373669c22596f00a7.jpg"/><Relationship Id="rId456769c22596f2017" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId456769c22596f2017.jpg"/><Relationship Id="rId258369c22596f4113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId258369c22596f4113.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId787968826" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId272126354" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId340969e19c078b487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/HELIZE/" TargetMode="External"/><Relationship Id="rId609069e19c078b4f4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/HELIZE/categorization" TargetMode="External"/><Relationship Id="rId321169e19c078bd1e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/HELIZE/photos" TargetMode="External"/><Relationship Id="rId322869e19c078eddd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/insects13010091" TargetMode="External"/><Relationship Id="rId941069e19c078f094" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/standards/PM7/" TargetMode="External"/><Relationship Id="rId828269e19c078f108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/standards/PM7/" TargetMode="External"/><Relationship Id="rId788669e19c078f235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1371/journal.pone.0142912" TargetMode="External"/><Relationship Id="rId137069e19c078f667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1371/journal.pone.0160895" TargetMode="External"/><Relationship Id="rId630669e19c078f90e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1093/jipm/pmz017" TargetMode="External"/><Relationship Id="rId102569e19c078f981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1603/IPM13008" TargetMode="External"/><Relationship Id="rId574469e19c078fa6f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1603/IPM13008" TargetMode="External"/><Relationship Id="rId435469e19c078fbdf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId515769e19c078bbfa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId515769e19c078bbfa.jpg"/><Relationship Id="rId796869e19c078dbd3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId796869e19c078dbd3.jpg"/><Relationship Id="rId456769e19c078fd2e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId456769e19c078fd2e.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>