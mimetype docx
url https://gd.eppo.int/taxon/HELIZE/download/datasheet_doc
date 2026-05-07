--- v7 (2026-04-17)
+++ v8 (2026-05-07)
@@ -336,51 +336,51 @@
               <w:t xml:space="preserve"> (Boddie)</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> American bollworm, American cotton bollworm, New World bollworm, corn earworm, cotton bollworm, sorghum headworm, soybean podworm, tomato fruitworm</w:t>
             </w:r>
-            <w:hyperlink r:id="rId340969e19c078b487" w:history="1">
+            <w:hyperlink r:id="rId415469fc9a3f9b151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -396,51 +396,51 @@
               <w:t xml:space="preserve"> A1 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II A)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId609069e19c078b4f4" w:history="1">
+            <w:hyperlink r:id="rId495569fc9a3f9b1c0" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -454,86 +454,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> HELIZE</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="38134305" name="name310869e19c078bbfc" descr="2209.jpg"/>
+                  <wp:docPr id="1003955" name="name100169fc9a3f9b950" descr="2209.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="2209.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId515769e19c078bbfa" cstate="print"/>
+                          <a:blip r:embed="rId580769fc9a3f9b94e" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId321169e19c078bd1e" w:history="1">
+            <w:hyperlink r:id="rId558069fc9a3f9ba8f" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -3133,63 +3133,63 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">The more extreme northerly and southerly records are due to annual migrations. Hardwick (1965) regards this species as a seasonal migrant occurring regularly as far north and south as the 52nd parallels of latitude, from Saskatoon in the north to the Falkland Islands in the south.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="29029911" name="name809669e19c078dbd6" descr="HELIZE_distribution_map.jpg"/>
+            <wp:docPr id="48219426" name="name420769fc9a3f9de21" descr="HELIZE_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="HELIZE_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId796869e19c078dbd3" cstate="print"/>
+                    <a:blip r:embed="rId803469fc9a3f9de1d" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -5442,51 +5442,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">3</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 91. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId322869e19c078eddd" w:history="1">
+      <w:hyperlink r:id="rId675769fc9a3f9f0ce" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3390/insects13010091</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5869,51 +5869,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">33</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 245-247. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId941069e19c078f094" w:history="1">
+      <w:hyperlink r:id="rId939569fc9a3f9f39f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/standards/PM7/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5939,51 +5939,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">51</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 100-143. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId828269e19c078f108" w:history="1">
+      <w:hyperlink r:id="rId745769fc9a3f9f413" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/standards/PM7/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6118,51 +6118,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">PLoS One </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">10</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, e0142912. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId788669e19c078f235" w:history="1">
+      <w:hyperlink r:id="rId340869fc9a3f9f536" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1371/journal.pone.0142912</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6790,51 +6790,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">11</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, e0160895. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId137069e19c078f667" w:history="1">
+      <w:hyperlink r:id="rId123869fc9a3f9f977" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1371/journal.pone.0160895</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7201,51 +7201,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">10</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 1-9. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId630669e19c078f90e" w:history="1">
+      <w:hyperlink r:id="rId335669fc9a3f9fc06" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1093/jipm/pmz017</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7271,51 +7271,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">4</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(2), D1-8. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId102569e19c078f981" w:history="1">
+      <w:hyperlink r:id="rId775069fc9a3f9fc78" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1603/IPM13008</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7419,51 +7419,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">4</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(2), 1-8. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId574469e19c078fa6f" w:history="1">
+      <w:hyperlink r:id="rId512569fc9a3f9fd62" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1603/IPM13008</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7645,51 +7645,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Helicoverpa zea</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId435469e19c078fbdf" w:history="1">
+      <w:hyperlink r:id="rId812769fc9a3f9fece" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -7764,63 +7764,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> edition).</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> CABI, Wallingford (GB).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="98413760" name="name445969e19c078fd2f" descr="eu_funding_250.png"/>
+            <wp:docPr id="52389708" name="name229669fc9a3fa000c" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId456769e19c078fd2e" cstate="print"/>
+                    <a:blip r:embed="rId517769fc9a3fa000a" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -7918,137 +7918,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="91536861">
+  <w:abstractNum w:abstractNumId="73749628">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="98987749">
+    <w:lvl w:ilvl="0" w:tplc="25718286">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="98987749" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="25718286" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="98987749" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="25718286" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="98987749" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="25718286" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="98987749" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="25718286" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="98987749" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="25718286" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="98987749" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="25718286" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="98987749" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="25718286" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="98987749" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="25718286" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="91536860">
+  <w:abstractNum w:abstractNumId="73749627">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="97483822">
+    <w:lvl w:ilvl="0" w:tplc="76934915">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -8800,55 +8800,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="91536860">
-    <w:abstractNumId w:val="91536860"/>
+  <w:num w:numId="73749627">
+    <w:abstractNumId w:val="73749627"/>
   </w:num>
-  <w:num w:numId="91536861">
-    <w:abstractNumId w:val="91536861"/>
+  <w:num w:numId="73749628">
+    <w:abstractNumId w:val="73749628"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -20398,51 +20398,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId787968826" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId272126354" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId340969e19c078b487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/HELIZE/" TargetMode="External"/><Relationship Id="rId609069e19c078b4f4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/HELIZE/categorization" TargetMode="External"/><Relationship Id="rId321169e19c078bd1e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/HELIZE/photos" TargetMode="External"/><Relationship Id="rId322869e19c078eddd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/insects13010091" TargetMode="External"/><Relationship Id="rId941069e19c078f094" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/standards/PM7/" TargetMode="External"/><Relationship Id="rId828269e19c078f108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/standards/PM7/" TargetMode="External"/><Relationship Id="rId788669e19c078f235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1371/journal.pone.0142912" TargetMode="External"/><Relationship Id="rId137069e19c078f667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1371/journal.pone.0160895" TargetMode="External"/><Relationship Id="rId630669e19c078f90e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1093/jipm/pmz017" TargetMode="External"/><Relationship Id="rId102569e19c078f981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1603/IPM13008" TargetMode="External"/><Relationship Id="rId574469e19c078fa6f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1603/IPM13008" TargetMode="External"/><Relationship Id="rId435469e19c078fbdf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId515769e19c078bbfa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId515769e19c078bbfa.jpg"/><Relationship Id="rId796869e19c078dbd3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId796869e19c078dbd3.jpg"/><Relationship Id="rId456769e19c078fd2e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId456769e19c078fd2e.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId138063274" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId608802433" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId415469fc9a3f9b151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/HELIZE/" TargetMode="External"/><Relationship Id="rId495569fc9a3f9b1c0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/HELIZE/categorization" TargetMode="External"/><Relationship Id="rId558069fc9a3f9ba8f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/HELIZE/photos" TargetMode="External"/><Relationship Id="rId675769fc9a3f9f0ce" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/insects13010091" TargetMode="External"/><Relationship Id="rId939569fc9a3f9f39f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/standards/PM7/" TargetMode="External"/><Relationship Id="rId745769fc9a3f9f413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/standards/PM7/" TargetMode="External"/><Relationship Id="rId340869fc9a3f9f536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1371/journal.pone.0142912" TargetMode="External"/><Relationship Id="rId123869fc9a3f9f977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1371/journal.pone.0160895" TargetMode="External"/><Relationship Id="rId335669fc9a3f9fc06" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1093/jipm/pmz017" TargetMode="External"/><Relationship Id="rId775069fc9a3f9fc78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1603/IPM13008" TargetMode="External"/><Relationship Id="rId512569fc9a3f9fd62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1603/IPM13008" TargetMode="External"/><Relationship Id="rId812769fc9a3f9fece" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId580769fc9a3f9b94e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId580769fc9a3f9b94e.jpg"/><Relationship Id="rId803469fc9a3f9de1d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId803469fc9a3f9de1d.jpg"/><Relationship Id="rId517769fc9a3fa000a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId517769fc9a3fa000a.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>