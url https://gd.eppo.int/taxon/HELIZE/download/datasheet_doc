--- v8 (2026-05-07)
+++ v9 (2026-05-30)
@@ -336,51 +336,51 @@
               <w:t xml:space="preserve"> (Boddie)</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> American bollworm, American cotton bollworm, New World bollworm, corn earworm, cotton bollworm, sorghum headworm, soybean podworm, tomato fruitworm</w:t>
             </w:r>
-            <w:hyperlink r:id="rId415469fc9a3f9b151" w:history="1">
+            <w:hyperlink r:id="rId46866a1aeb0c49ad4" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -396,51 +396,51 @@
               <w:t xml:space="preserve"> A1 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II A)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId495569fc9a3f9b1c0" w:history="1">
+            <w:hyperlink r:id="rId99096a1aeb0c49b40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -454,86 +454,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> HELIZE</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="1003955" name="name100169fc9a3f9b950" descr="2209.jpg"/>
+                  <wp:docPr id="64549492" name="name77526a1aeb0c4a3a5" descr="2209.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="2209.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId580769fc9a3f9b94e" cstate="print"/>
+                          <a:blip r:embed="rId25296a1aeb0c4a3a3" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId558069fc9a3f9ba8f" w:history="1">
+            <w:hyperlink r:id="rId27386a1aeb0c4a50c" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -3133,63 +3133,63 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">The more extreme northerly and southerly records are due to annual migrations. Hardwick (1965) regards this species as a seasonal migrant occurring regularly as far north and south as the 52nd parallels of latitude, from Saskatoon in the north to the Falkland Islands in the south.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="48219426" name="name420769fc9a3f9de21" descr="HELIZE_distribution_map.jpg"/>
+            <wp:docPr id="22197229" name="name12456a1aeb0c4c295" descr="HELIZE_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="HELIZE_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId803469fc9a3f9de1d" cstate="print"/>
+                    <a:blip r:embed="rId20216a1aeb0c4c292" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -5442,51 +5442,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">3</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 91. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId675769fc9a3f9f0ce" w:history="1">
+      <w:hyperlink r:id="rId43796a1aeb0c4d6e0" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3390/insects13010091</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5869,51 +5869,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">33</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 245-247. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId939569fc9a3f9f39f" w:history="1">
+      <w:hyperlink r:id="rId51766a1aeb0c4da69" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/standards/PM7/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5939,51 +5939,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">51</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 100-143. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId745769fc9a3f9f413" w:history="1">
+      <w:hyperlink r:id="rId29696a1aeb0c4daf4" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/standards/PM7/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6118,51 +6118,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">PLoS One </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">10</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, e0142912. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId340869fc9a3f9f536" w:history="1">
+      <w:hyperlink r:id="rId25606a1aeb0c4dc56" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1371/journal.pone.0142912</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6790,51 +6790,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">11</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, e0160895. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId123869fc9a3f9f977" w:history="1">
+      <w:hyperlink r:id="rId27876a1aeb0c4e120" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1371/journal.pone.0160895</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7201,51 +7201,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">10</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 1-9. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId335669fc9a3f9fc06" w:history="1">
+      <w:hyperlink r:id="rId59896a1aeb0c4e3f4" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1093/jipm/pmz017</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7271,51 +7271,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">4</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(2), D1-8. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId775069fc9a3f9fc78" w:history="1">
+      <w:hyperlink r:id="rId84356a1aeb0c4e469" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1603/IPM13008</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7419,51 +7419,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">4</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(2), 1-8. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId512569fc9a3f9fd62" w:history="1">
+      <w:hyperlink r:id="rId84386a1aeb0c4e556" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1603/IPM13008</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7645,51 +7645,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Helicoverpa zea</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId812769fc9a3f9fece" w:history="1">
+      <w:hyperlink r:id="rId77266a1aeb0c4e6c5" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -7764,63 +7764,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> edition).</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> CABI, Wallingford (GB).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="52389708" name="name229669fc9a3fa000c" descr="eu_funding_250.png"/>
+            <wp:docPr id="5527157" name="name61306a1aeb0c4e7e5" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId517769fc9a3fa000a" cstate="print"/>
+                    <a:blip r:embed="rId12246a1aeb0c4e7e4" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -7918,137 +7918,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="73749628">
+  <w:abstractNum w:abstractNumId="97720893">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="25718286">
+    <w:lvl w:ilvl="0" w:tplc="35220699">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="25718286" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="35220699" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="25718286" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="35220699" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="25718286" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="35220699" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="25718286" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="35220699" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="25718286" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="35220699" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="25718286" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="35220699" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="25718286" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="35220699" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="25718286" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="35220699" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="73749627">
+  <w:abstractNum w:abstractNumId="97720892">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="76934915">
+    <w:lvl w:ilvl="0" w:tplc="99495605">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -8800,55 +8800,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="73749627">
-    <w:abstractNumId w:val="73749627"/>
+  <w:num w:numId="97720892">
+    <w:abstractNumId w:val="97720892"/>
   </w:num>
-  <w:num w:numId="73749628">
-    <w:abstractNumId w:val="73749628"/>
+  <w:num w:numId="97720893">
+    <w:abstractNumId w:val="97720893"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -20398,51 +20398,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId138063274" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId608802433" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId415469fc9a3f9b151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/HELIZE/" TargetMode="External"/><Relationship Id="rId495569fc9a3f9b1c0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/HELIZE/categorization" TargetMode="External"/><Relationship Id="rId558069fc9a3f9ba8f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/HELIZE/photos" TargetMode="External"/><Relationship Id="rId675769fc9a3f9f0ce" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/insects13010091" TargetMode="External"/><Relationship Id="rId939569fc9a3f9f39f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/standards/PM7/" TargetMode="External"/><Relationship Id="rId745769fc9a3f9f413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/standards/PM7/" TargetMode="External"/><Relationship Id="rId340869fc9a3f9f536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1371/journal.pone.0142912" TargetMode="External"/><Relationship Id="rId123869fc9a3f9f977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1371/journal.pone.0160895" TargetMode="External"/><Relationship Id="rId335669fc9a3f9fc06" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1093/jipm/pmz017" TargetMode="External"/><Relationship Id="rId775069fc9a3f9fc78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1603/IPM13008" TargetMode="External"/><Relationship Id="rId512569fc9a3f9fd62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1603/IPM13008" TargetMode="External"/><Relationship Id="rId812769fc9a3f9fece" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId580769fc9a3f9b94e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId580769fc9a3f9b94e.jpg"/><Relationship Id="rId803469fc9a3f9de1d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId803469fc9a3f9de1d.jpg"/><Relationship Id="rId517769fc9a3fa000a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId517769fc9a3fa000a.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId437600499" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId268646087" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId46866a1aeb0c49ad4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/HELIZE/" TargetMode="External"/><Relationship Id="rId99096a1aeb0c49b40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/HELIZE/categorization" TargetMode="External"/><Relationship Id="rId27386a1aeb0c4a50c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/HELIZE/photos" TargetMode="External"/><Relationship Id="rId43796a1aeb0c4d6e0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/insects13010091" TargetMode="External"/><Relationship Id="rId51766a1aeb0c4da69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/standards/PM7/" TargetMode="External"/><Relationship Id="rId29696a1aeb0c4daf4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/standards/PM7/" TargetMode="External"/><Relationship Id="rId25606a1aeb0c4dc56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1371/journal.pone.0142912" TargetMode="External"/><Relationship Id="rId27876a1aeb0c4e120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1371/journal.pone.0160895" TargetMode="External"/><Relationship Id="rId59896a1aeb0c4e3f4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1093/jipm/pmz017" TargetMode="External"/><Relationship Id="rId84356a1aeb0c4e469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1603/IPM13008" TargetMode="External"/><Relationship Id="rId84386a1aeb0c4e556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1603/IPM13008" TargetMode="External"/><Relationship Id="rId77266a1aeb0c4e6c5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId25296a1aeb0c4a3a3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId25296a1aeb0c4a3a3.jpg"/><Relationship Id="rId20216a1aeb0c4c292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId20216a1aeb0c4c292.jpg"/><Relationship Id="rId12246a1aeb0c4e7e4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId12246a1aeb0c4e7e4.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>