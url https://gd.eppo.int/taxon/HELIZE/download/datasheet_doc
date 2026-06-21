--- v9 (2026-05-30)
+++ v10 (2026-06-21)
@@ -336,51 +336,51 @@
               <w:t xml:space="preserve"> (Boddie)</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> American bollworm, American cotton bollworm, New World bollworm, corn earworm, cotton bollworm, sorghum headworm, soybean podworm, tomato fruitworm</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46866a1aeb0c49ad4" w:history="1">
+            <w:hyperlink r:id="rId23306a383b19a2faf" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -396,51 +396,51 @@
               <w:t xml:space="preserve"> A1 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II A)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99096a1aeb0c49b40" w:history="1">
+            <w:hyperlink r:id="rId71496a383b19a301b" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -454,86 +454,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> HELIZE</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="64549492" name="name77526a1aeb0c4a3a5" descr="2209.jpg"/>
+                  <wp:docPr id="98663296" name="name41416a383b19a372a" descr="2209.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="2209.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId25296a1aeb0c4a3a3" cstate="print"/>
+                          <a:blip r:embed="rId51556a383b19a3727" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId27386a1aeb0c4a50c" w:history="1">
+            <w:hyperlink r:id="rId42876a383b19a387e" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -3133,63 +3133,63 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">The more extreme northerly and southerly records are due to annual migrations. Hardwick (1965) regards this species as a seasonal migrant occurring regularly as far north and south as the 52nd parallels of latitude, from Saskatoon in the north to the Falkland Islands in the south.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="22197229" name="name12456a1aeb0c4c295" descr="HELIZE_distribution_map.jpg"/>
+            <wp:docPr id="98294491" name="name19726a383b19a5558" descr="HELIZE_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="HELIZE_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId20216a1aeb0c4c292" cstate="print"/>
+                    <a:blip r:embed="rId31616a383b19a5554" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -5442,51 +5442,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">3</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 91. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId43796a1aeb0c4d6e0" w:history="1">
+      <w:hyperlink r:id="rId13476a383b19a6661" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3390/insects13010091</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5869,51 +5869,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">33</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 245-247. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId51766a1aeb0c4da69" w:history="1">
+      <w:hyperlink r:id="rId17736a383b19a6915" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/standards/PM7/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5939,51 +5939,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">51</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 100-143. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId29696a1aeb0c4daf4" w:history="1">
+      <w:hyperlink r:id="rId57706a383b19a6986" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/standards/PM7/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6118,51 +6118,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">PLoS One </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">10</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, e0142912. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId25606a1aeb0c4dc56" w:history="1">
+      <w:hyperlink r:id="rId65086a383b19a6aa4" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1371/journal.pone.0142912</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6790,51 +6790,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">11</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, e0160895. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId27876a1aeb0c4e120" w:history="1">
+      <w:hyperlink r:id="rId90826a383b19a6ee4" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1371/journal.pone.0160895</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7201,51 +7201,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">10</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 1-9. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId59896a1aeb0c4e3f4" w:history="1">
+      <w:hyperlink r:id="rId59166a383b19a718b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1093/jipm/pmz017</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7271,51 +7271,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">4</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(2), D1-8. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId84356a1aeb0c4e469" w:history="1">
+      <w:hyperlink r:id="rId70856a383b19a71fc" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1603/IPM13008</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7419,51 +7419,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">4</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(2), 1-8. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId84386a1aeb0c4e556" w:history="1">
+      <w:hyperlink r:id="rId72996a383b19a72e9" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1603/IPM13008</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7645,51 +7645,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Helicoverpa zea</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId77266a1aeb0c4e6c5" w:history="1">
+      <w:hyperlink r:id="rId47436a383b19a7454" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -7764,63 +7764,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> edition).</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> CABI, Wallingford (GB).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="5527157" name="name61306a1aeb0c4e7e5" descr="eu_funding_250.png"/>
+            <wp:docPr id="34741271" name="name63866a383b19a7571" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId12246a1aeb0c4e7e4" cstate="print"/>
+                    <a:blip r:embed="rId71946a383b19a7570" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -7918,137 +7918,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="97720893">
+  <w:abstractNum w:abstractNumId="86017125">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="35220699">
+    <w:lvl w:ilvl="0" w:tplc="72100049">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="35220699" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="72100049" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="35220699" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="72100049" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="35220699" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="72100049" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="35220699" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="72100049" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="35220699" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="72100049" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="35220699" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="72100049" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="35220699" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="72100049" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="35220699" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="72100049" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="97720892">
+  <w:abstractNum w:abstractNumId="86017124">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="99495605">
+    <w:lvl w:ilvl="0" w:tplc="66853299">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -8800,55 +8800,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="97720892">
-    <w:abstractNumId w:val="97720892"/>
+  <w:num w:numId="86017124">
+    <w:abstractNumId w:val="86017124"/>
   </w:num>
-  <w:num w:numId="97720893">
-    <w:abstractNumId w:val="97720893"/>
+  <w:num w:numId="86017125">
+    <w:abstractNumId w:val="86017125"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -20398,51 +20398,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId437600499" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId268646087" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId46866a1aeb0c49ad4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/HELIZE/" TargetMode="External"/><Relationship Id="rId99096a1aeb0c49b40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/HELIZE/categorization" TargetMode="External"/><Relationship Id="rId27386a1aeb0c4a50c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/HELIZE/photos" TargetMode="External"/><Relationship Id="rId43796a1aeb0c4d6e0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/insects13010091" TargetMode="External"/><Relationship Id="rId51766a1aeb0c4da69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/standards/PM7/" TargetMode="External"/><Relationship Id="rId29696a1aeb0c4daf4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/standards/PM7/" TargetMode="External"/><Relationship Id="rId25606a1aeb0c4dc56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1371/journal.pone.0142912" TargetMode="External"/><Relationship Id="rId27876a1aeb0c4e120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1371/journal.pone.0160895" TargetMode="External"/><Relationship Id="rId59896a1aeb0c4e3f4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1093/jipm/pmz017" TargetMode="External"/><Relationship Id="rId84356a1aeb0c4e469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1603/IPM13008" TargetMode="External"/><Relationship Id="rId84386a1aeb0c4e556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1603/IPM13008" TargetMode="External"/><Relationship Id="rId77266a1aeb0c4e6c5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId25296a1aeb0c4a3a3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId25296a1aeb0c4a3a3.jpg"/><Relationship Id="rId20216a1aeb0c4c292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId20216a1aeb0c4c292.jpg"/><Relationship Id="rId12246a1aeb0c4e7e4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId12246a1aeb0c4e7e4.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId295043698" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId827643501" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId23306a383b19a2faf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/HELIZE/" TargetMode="External"/><Relationship Id="rId71496a383b19a301b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/HELIZE/categorization" TargetMode="External"/><Relationship Id="rId42876a383b19a387e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/HELIZE/photos" TargetMode="External"/><Relationship Id="rId13476a383b19a6661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/insects13010091" TargetMode="External"/><Relationship Id="rId17736a383b19a6915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/standards/PM7/" TargetMode="External"/><Relationship Id="rId57706a383b19a6986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/standards/PM7/" TargetMode="External"/><Relationship Id="rId65086a383b19a6aa4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1371/journal.pone.0142912" TargetMode="External"/><Relationship Id="rId90826a383b19a6ee4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1371/journal.pone.0160895" TargetMode="External"/><Relationship Id="rId59166a383b19a718b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1093/jipm/pmz017" TargetMode="External"/><Relationship Id="rId70856a383b19a71fc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1603/IPM13008" TargetMode="External"/><Relationship Id="rId72996a383b19a72e9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1603/IPM13008" TargetMode="External"/><Relationship Id="rId47436a383b19a7454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId51556a383b19a3727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId51556a383b19a3727.jpg"/><Relationship Id="rId31616a383b19a5554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId31616a383b19a5554.jpg"/><Relationship Id="rId71946a383b19a7570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId71946a383b19a7570.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>