--- v10 (2026-06-21)
+++ v11 (2026-07-12)
@@ -336,51 +336,51 @@
               <w:t xml:space="preserve"> (Boddie)</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> American bollworm, American cotton bollworm, New World bollworm, corn earworm, cotton bollworm, sorghum headworm, soybean podworm, tomato fruitworm</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23306a383b19a2faf" w:history="1">
+            <w:hyperlink r:id="rId31056a53b89f0003d" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -396,51 +396,51 @@
               <w:t xml:space="preserve"> A1 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II A)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71496a383b19a301b" w:history="1">
+            <w:hyperlink r:id="rId96386a53b89f0008a" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -454,86 +454,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> HELIZE</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="98663296" name="name41416a383b19a372a" descr="2209.jpg"/>
+                  <wp:docPr id="97240145" name="name73326a53b89f00132" descr="2209.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="2209.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId51556a383b19a3727" cstate="print"/>
+                          <a:blip r:embed="rId86366a53b89f00131" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId42876a383b19a387e" w:history="1">
+            <w:hyperlink r:id="rId22566a53b89f001fc" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -3133,63 +3133,63 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">The more extreme northerly and southerly records are due to annual migrations. Hardwick (1965) regards this species as a seasonal migrant occurring regularly as far north and south as the 52nd parallels of latitude, from Saskatoon in the north to the Falkland Islands in the south.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="98294491" name="name19726a383b19a5558" descr="HELIZE_distribution_map.jpg"/>
+            <wp:docPr id="50974227" name="name57466a53b89f019b7" descr="HELIZE_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="HELIZE_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId31616a383b19a5554" cstate="print"/>
+                    <a:blip r:embed="rId49306a53b89f019b5" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -5442,51 +5442,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">3</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 91. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId13476a383b19a6661" w:history="1">
+      <w:hyperlink r:id="rId59276a53b89f025ab" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3390/insects13010091</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5869,51 +5869,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">33</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 245-247. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId17736a383b19a6915" w:history="1">
+      <w:hyperlink r:id="rId77556a53b89f02795" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/standards/PM7/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5939,51 +5939,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">51</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 100-143. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId57706a383b19a6986" w:history="1">
+      <w:hyperlink r:id="rId96906a53b89f027e6" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/standards/PM7/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6118,51 +6118,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">PLoS One </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">10</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, e0142912. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId65086a383b19a6aa4" w:history="1">
+      <w:hyperlink r:id="rId42376a53b89f028b2" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1371/journal.pone.0142912</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6790,51 +6790,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">11</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, e0160895. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId90826a383b19a6ee4" w:history="1">
+      <w:hyperlink r:id="rId79396a53b89f02baf" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1371/journal.pone.0160895</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7201,51 +7201,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">10</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 1-9. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId59166a383b19a718b" w:history="1">
+      <w:hyperlink r:id="rId50146a53b89f02d88" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1093/jipm/pmz017</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7271,51 +7271,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">4</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(2), D1-8. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId70856a383b19a71fc" w:history="1">
+      <w:hyperlink r:id="rId98536a53b89f02ddb" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1603/IPM13008</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7419,51 +7419,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">4</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(2), 1-8. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId72996a383b19a72e9" w:history="1">
+      <w:hyperlink r:id="rId18846a53b89f02e84" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1603/IPM13008</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7645,51 +7645,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Helicoverpa zea</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId47436a383b19a7454" w:history="1">
+      <w:hyperlink r:id="rId27906a53b89f02f9b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -7764,63 +7764,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> edition).</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> CABI, Wallingford (GB).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="34741271" name="name63866a383b19a7571" descr="eu_funding_250.png"/>
+            <wp:docPr id="31565868" name="name47706a53b89f03076" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId71946a383b19a7570" cstate="print"/>
+                    <a:blip r:embed="rId50696a53b89f03075" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -7918,137 +7918,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="86017125">
+  <w:abstractNum w:abstractNumId="44754296">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="72100049">
+    <w:lvl w:ilvl="0" w:tplc="81667260">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="72100049" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="81667260" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="72100049" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="81667260" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="72100049" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="81667260" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="72100049" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="81667260" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="72100049" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="81667260" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="72100049" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="81667260" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="72100049" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="81667260" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="72100049" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="81667260" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="86017124">
+  <w:abstractNum w:abstractNumId="44754295">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="66853299">
+    <w:lvl w:ilvl="0" w:tplc="99199315">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -8800,55 +8800,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="86017124">
-    <w:abstractNumId w:val="86017124"/>
+  <w:num w:numId="44754295">
+    <w:abstractNumId w:val="44754295"/>
   </w:num>
-  <w:num w:numId="86017125">
-    <w:abstractNumId w:val="86017125"/>
+  <w:num w:numId="44754296">
+    <w:abstractNumId w:val="44754296"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -20398,51 +20398,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId295043698" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId827643501" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId23306a383b19a2faf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/HELIZE/" TargetMode="External"/><Relationship Id="rId71496a383b19a301b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/HELIZE/categorization" TargetMode="External"/><Relationship Id="rId42876a383b19a387e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/HELIZE/photos" TargetMode="External"/><Relationship Id="rId13476a383b19a6661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/insects13010091" TargetMode="External"/><Relationship Id="rId17736a383b19a6915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/standards/PM7/" TargetMode="External"/><Relationship Id="rId57706a383b19a6986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/standards/PM7/" TargetMode="External"/><Relationship Id="rId65086a383b19a6aa4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1371/journal.pone.0142912" TargetMode="External"/><Relationship Id="rId90826a383b19a6ee4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1371/journal.pone.0160895" TargetMode="External"/><Relationship Id="rId59166a383b19a718b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1093/jipm/pmz017" TargetMode="External"/><Relationship Id="rId70856a383b19a71fc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1603/IPM13008" TargetMode="External"/><Relationship Id="rId72996a383b19a72e9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1603/IPM13008" TargetMode="External"/><Relationship Id="rId47436a383b19a7454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId51556a383b19a3727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId51556a383b19a3727.jpg"/><Relationship Id="rId31616a383b19a5554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId31616a383b19a5554.jpg"/><Relationship Id="rId71946a383b19a7570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId71946a383b19a7570.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId690977574" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId928443739" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId31056a53b89f0003d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/HELIZE/" TargetMode="External"/><Relationship Id="rId96386a53b89f0008a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/HELIZE/categorization" TargetMode="External"/><Relationship Id="rId22566a53b89f001fc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/HELIZE/photos" TargetMode="External"/><Relationship Id="rId59276a53b89f025ab" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/insects13010091" TargetMode="External"/><Relationship Id="rId77556a53b89f02795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/standards/PM7/" TargetMode="External"/><Relationship Id="rId96906a53b89f027e6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/standards/PM7/" TargetMode="External"/><Relationship Id="rId42376a53b89f028b2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1371/journal.pone.0142912" TargetMode="External"/><Relationship Id="rId79396a53b89f02baf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1371/journal.pone.0160895" TargetMode="External"/><Relationship Id="rId50146a53b89f02d88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1093/jipm/pmz017" TargetMode="External"/><Relationship Id="rId98536a53b89f02ddb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1603/IPM13008" TargetMode="External"/><Relationship Id="rId18846a53b89f02e84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1603/IPM13008" TargetMode="External"/><Relationship Id="rId27906a53b89f02f9b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId86366a53b89f00131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId86366a53b89f00131.jpg"/><Relationship Id="rId49306a53b89f019b5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId49306a53b89f019b5.jpg"/><Relationship Id="rId50696a53b89f03075" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId50696a53b89f03075.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>