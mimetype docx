--- v11 (2026-07-12)
+++ v12 (2026-08-02)
@@ -336,51 +336,51 @@
               <w:t xml:space="preserve"> (Boddie)</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> American bollworm, American cotton bollworm, New World bollworm, corn earworm, cotton bollworm, sorghum headworm, soybean podworm, tomato fruitworm</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31056a53b89f0003d" w:history="1">
+            <w:hyperlink r:id="rId36966a6e91b56db78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -396,51 +396,51 @@
               <w:t xml:space="preserve"> A1 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II A)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96386a53b89f0008a" w:history="1">
+            <w:hyperlink r:id="rId22576a6e91b56dbe5" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -454,86 +454,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> HELIZE</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="97240145" name="name73326a53b89f00132" descr="2209.jpg"/>
+                  <wp:docPr id="77880293" name="name46366a6e91b56e4ab" descr="2209.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="2209.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId86366a53b89f00131" cstate="print"/>
+                          <a:blip r:embed="rId58116a6e91b56e4a9" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId22566a53b89f001fc" w:history="1">
+            <w:hyperlink r:id="rId38416a6e91b56e600" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -3133,63 +3133,63 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">The more extreme northerly and southerly records are due to annual migrations. Hardwick (1965) regards this species as a seasonal migrant occurring regularly as far north and south as the 52nd parallels of latitude, from Saskatoon in the north to the Falkland Islands in the south.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="50974227" name="name57466a53b89f019b7" descr="HELIZE_distribution_map.jpg"/>
+            <wp:docPr id="61881487" name="name23836a6e91b57013f" descr="HELIZE_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="HELIZE_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId49306a53b89f019b5" cstate="print"/>
+                    <a:blip r:embed="rId89446a6e91b57013c" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -5442,51 +5442,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">3</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 91. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId59276a53b89f025ab" w:history="1">
+      <w:hyperlink r:id="rId28376a6e91b571298" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3390/insects13010091</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5869,51 +5869,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">33</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 245-247. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId77556a53b89f02795" w:history="1">
+      <w:hyperlink r:id="rId23056a6e91b57156f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/standards/PM7/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5939,51 +5939,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">51</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 100-143. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId96906a53b89f027e6" w:history="1">
+      <w:hyperlink r:id="rId49936a6e91b5715e5" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/standards/PM7/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6118,51 +6118,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">PLoS One </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">10</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, e0142912. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId42376a53b89f028b2" w:history="1">
+      <w:hyperlink r:id="rId84166a6e91b571706" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1371/journal.pone.0142912</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6790,51 +6790,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">11</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, e0160895. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId79396a53b89f02baf" w:history="1">
+      <w:hyperlink r:id="rId59736a6e91b571b62" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1371/journal.pone.0160895</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7201,51 +7201,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">10</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 1-9. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId50146a53b89f02d88" w:history="1">
+      <w:hyperlink r:id="rId70686a6e91b571dfd" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1093/jipm/pmz017</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7271,51 +7271,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">4</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(2), D1-8. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId98536a53b89f02ddb" w:history="1">
+      <w:hyperlink r:id="rId66946a6e91b571e70" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1603/IPM13008</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7419,51 +7419,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">4</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(2), 1-8. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId18846a53b89f02e84" w:history="1">
+      <w:hyperlink r:id="rId69126a6e91b571f5d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1603/IPM13008</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7645,51 +7645,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Helicoverpa zea</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId27906a53b89f02f9b" w:history="1">
+      <w:hyperlink r:id="rId75716a6e91b5720cc" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -7764,63 +7764,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> edition).</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> CABI, Wallingford (GB).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="31565868" name="name47706a53b89f03076" descr="eu_funding_250.png"/>
+            <wp:docPr id="89088194" name="name32956a6e91b5723f4" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId50696a53b89f03075" cstate="print"/>
+                    <a:blip r:embed="rId47136a6e91b5723f3" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -7918,137 +7918,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="44754296">
+  <w:abstractNum w:abstractNumId="11023427">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="81667260">
+    <w:lvl w:ilvl="0" w:tplc="78490807">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="81667260" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="78490807" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="81667260" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="78490807" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="81667260" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="78490807" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="81667260" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="78490807" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="81667260" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="78490807" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="81667260" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="78490807" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="81667260" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="78490807" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="81667260" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="78490807" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="44754295">
+  <w:abstractNum w:abstractNumId="11023426">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="99199315">
+    <w:lvl w:ilvl="0" w:tplc="39179855">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -8800,55 +8800,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="44754295">
-    <w:abstractNumId w:val="44754295"/>
+  <w:num w:numId="11023426">
+    <w:abstractNumId w:val="11023426"/>
   </w:num>
-  <w:num w:numId="44754296">
-    <w:abstractNumId w:val="44754296"/>
+  <w:num w:numId="11023427">
+    <w:abstractNumId w:val="11023427"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -20398,51 +20398,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId690977574" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId928443739" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId31056a53b89f0003d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/HELIZE/" TargetMode="External"/><Relationship Id="rId96386a53b89f0008a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/HELIZE/categorization" TargetMode="External"/><Relationship Id="rId22566a53b89f001fc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/HELIZE/photos" TargetMode="External"/><Relationship Id="rId59276a53b89f025ab" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/insects13010091" TargetMode="External"/><Relationship Id="rId77556a53b89f02795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/standards/PM7/" TargetMode="External"/><Relationship Id="rId96906a53b89f027e6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/standards/PM7/" TargetMode="External"/><Relationship Id="rId42376a53b89f028b2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1371/journal.pone.0142912" TargetMode="External"/><Relationship Id="rId79396a53b89f02baf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1371/journal.pone.0160895" TargetMode="External"/><Relationship Id="rId50146a53b89f02d88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1093/jipm/pmz017" TargetMode="External"/><Relationship Id="rId98536a53b89f02ddb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1603/IPM13008" TargetMode="External"/><Relationship Id="rId18846a53b89f02e84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1603/IPM13008" TargetMode="External"/><Relationship Id="rId27906a53b89f02f9b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId86366a53b89f00131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId86366a53b89f00131.jpg"/><Relationship Id="rId49306a53b89f019b5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId49306a53b89f019b5.jpg"/><Relationship Id="rId50696a53b89f03075" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId50696a53b89f03075.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId632424549" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId909996154" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId36966a6e91b56db78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/HELIZE/" TargetMode="External"/><Relationship Id="rId22576a6e91b56dbe5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/HELIZE/categorization" TargetMode="External"/><Relationship Id="rId38416a6e91b56e600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/HELIZE/photos" TargetMode="External"/><Relationship Id="rId28376a6e91b571298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/insects13010091" TargetMode="External"/><Relationship Id="rId23056a6e91b57156f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/standards/PM7/" TargetMode="External"/><Relationship Id="rId49936a6e91b5715e5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/standards/PM7/" TargetMode="External"/><Relationship Id="rId84166a6e91b571706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1371/journal.pone.0142912" TargetMode="External"/><Relationship Id="rId59736a6e91b571b62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1371/journal.pone.0160895" TargetMode="External"/><Relationship Id="rId70686a6e91b571dfd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1093/jipm/pmz017" TargetMode="External"/><Relationship Id="rId66946a6e91b571e70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1603/IPM13008" TargetMode="External"/><Relationship Id="rId69126a6e91b571f5d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1603/IPM13008" TargetMode="External"/><Relationship Id="rId75716a6e91b5720cc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId58116a6e91b56e4a9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId58116a6e91b56e4a9.jpg"/><Relationship Id="rId89446a6e91b57013c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId89446a6e91b57013c.jpg"/><Relationship Id="rId47136a6e91b5723f3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId47136a6e91b5723f3.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>