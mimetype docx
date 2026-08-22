--- v12 (2026-08-02)
+++ v13 (2026-08-22)
@@ -336,51 +336,51 @@
               <w:t xml:space="preserve"> (Boddie)</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> American bollworm, American cotton bollworm, New World bollworm, corn earworm, cotton bollworm, sorghum headworm, soybean podworm, tomato fruitworm</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36966a6e91b56db78" w:history="1">
+            <w:hyperlink r:id="rId71296a8901fcaa15e" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -396,51 +396,51 @@
               <w:t xml:space="preserve"> A1 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II A)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22576a6e91b56dbe5" w:history="1">
+            <w:hyperlink r:id="rId38886a8901fcaa1c9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -454,86 +454,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> HELIZE</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="77880293" name="name46366a6e91b56e4ab" descr="2209.jpg"/>
+                  <wp:docPr id="62714370" name="name65186a8901fcaa93a" descr="2209.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="2209.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId58116a6e91b56e4a9" cstate="print"/>
+                          <a:blip r:embed="rId89556a8901fcaa938" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId38416a6e91b56e600" w:history="1">
+            <w:hyperlink r:id="rId18936a8901fcaaa62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -3133,63 +3133,63 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">The more extreme northerly and southerly records are due to annual migrations. Hardwick (1965) regards this species as a seasonal migrant occurring regularly as far north and south as the 52nd parallels of latitude, from Saskatoon in the north to the Falkland Islands in the south.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="61881487" name="name23836a6e91b57013f" descr="HELIZE_distribution_map.jpg"/>
+            <wp:docPr id="56155596" name="name61436a8901fcace44" descr="HELIZE_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="HELIZE_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId89446a6e91b57013c" cstate="print"/>
+                    <a:blip r:embed="rId94576a8901fcace41" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -5442,51 +5442,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">3</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 91. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId28376a6e91b571298" w:history="1">
+      <w:hyperlink r:id="rId40506a8901fcaed4d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3390/insects13010091</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5869,51 +5869,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">33</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 245-247. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId23056a6e91b57156f" w:history="1">
+      <w:hyperlink r:id="rId27876a8901fcaf020" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/standards/PM7/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5939,51 +5939,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">51</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 100-143. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId49936a6e91b5715e5" w:history="1">
+      <w:hyperlink r:id="rId48326a8901fcaf0b4" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/standards/PM7/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6118,51 +6118,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">PLoS One </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">10</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, e0142912. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId84166a6e91b571706" w:history="1">
+      <w:hyperlink r:id="rId45666a8901fcaf272" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1371/journal.pone.0142912</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6790,51 +6790,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">11</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, e0160895. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId59736a6e91b571b62" w:history="1">
+      <w:hyperlink r:id="rId25126a8901fcaf72c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1371/journal.pone.0160895</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7201,51 +7201,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">10</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 1-9. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId70686a6e91b571dfd" w:history="1">
+      <w:hyperlink r:id="rId58776a8901fcafa94" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1093/jipm/pmz017</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7271,51 +7271,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">4</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(2), D1-8. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId66946a6e91b571e70" w:history="1">
+      <w:hyperlink r:id="rId61556a8901fcafb77" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1603/IPM13008</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7419,51 +7419,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">4</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(2), 1-8. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId69126a6e91b571f5d" w:history="1">
+      <w:hyperlink r:id="rId28716a8901fcafc94" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1603/IPM13008</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7645,51 +7645,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Helicoverpa zea</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId75716a6e91b5720cc" w:history="1">
+      <w:hyperlink r:id="rId75246a8901fcafe15" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -7764,63 +7764,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> edition).</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> CABI, Wallingford (GB).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="89088194" name="name32956a6e91b5723f4" descr="eu_funding_250.png"/>
+            <wp:docPr id="78094447" name="name36006a8901fcb017f" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId47136a6e91b5723f3" cstate="print"/>
+                    <a:blip r:embed="rId34056a8901fcb017d" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -7918,137 +7918,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="11023427">
+  <w:abstractNum w:abstractNumId="97985298">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="78490807">
+    <w:lvl w:ilvl="0" w:tplc="35628437">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="78490807" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="35628437" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="78490807" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="35628437" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="78490807" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="35628437" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="78490807" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="35628437" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="78490807" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="35628437" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="78490807" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="35628437" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="78490807" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="35628437" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="78490807" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="35628437" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="11023426">
+  <w:abstractNum w:abstractNumId="97985297">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="39179855">
+    <w:lvl w:ilvl="0" w:tplc="84582760">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -8800,55 +8800,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="11023426">
-    <w:abstractNumId w:val="11023426"/>
+  <w:num w:numId="97985297">
+    <w:abstractNumId w:val="97985297"/>
   </w:num>
-  <w:num w:numId="11023427">
-    <w:abstractNumId w:val="11023427"/>
+  <w:num w:numId="97985298">
+    <w:abstractNumId w:val="97985298"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -20398,51 +20398,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId632424549" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId909996154" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId36966a6e91b56db78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/HELIZE/" TargetMode="External"/><Relationship Id="rId22576a6e91b56dbe5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/HELIZE/categorization" TargetMode="External"/><Relationship Id="rId38416a6e91b56e600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/HELIZE/photos" TargetMode="External"/><Relationship Id="rId28376a6e91b571298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/insects13010091" TargetMode="External"/><Relationship Id="rId23056a6e91b57156f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/standards/PM7/" TargetMode="External"/><Relationship Id="rId49936a6e91b5715e5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/standards/PM7/" TargetMode="External"/><Relationship Id="rId84166a6e91b571706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1371/journal.pone.0142912" TargetMode="External"/><Relationship Id="rId59736a6e91b571b62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1371/journal.pone.0160895" TargetMode="External"/><Relationship Id="rId70686a6e91b571dfd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1093/jipm/pmz017" TargetMode="External"/><Relationship Id="rId66946a6e91b571e70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1603/IPM13008" TargetMode="External"/><Relationship Id="rId69126a6e91b571f5d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1603/IPM13008" TargetMode="External"/><Relationship Id="rId75716a6e91b5720cc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId58116a6e91b56e4a9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId58116a6e91b56e4a9.jpg"/><Relationship Id="rId89446a6e91b57013c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId89446a6e91b57013c.jpg"/><Relationship Id="rId47136a6e91b5723f3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId47136a6e91b5723f3.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId931257615" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId957448264" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId71296a8901fcaa15e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/HELIZE/" TargetMode="External"/><Relationship Id="rId38886a8901fcaa1c9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/HELIZE/categorization" TargetMode="External"/><Relationship Id="rId18936a8901fcaaa62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/HELIZE/photos" TargetMode="External"/><Relationship Id="rId40506a8901fcaed4d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/insects13010091" TargetMode="External"/><Relationship Id="rId27876a8901fcaf020" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/standards/PM7/" TargetMode="External"/><Relationship Id="rId48326a8901fcaf0b4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/standards/PM7/" TargetMode="External"/><Relationship Id="rId45666a8901fcaf272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1371/journal.pone.0142912" TargetMode="External"/><Relationship Id="rId25126a8901fcaf72c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1371/journal.pone.0160895" TargetMode="External"/><Relationship Id="rId58776a8901fcafa94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1093/jipm/pmz017" TargetMode="External"/><Relationship Id="rId61556a8901fcafb77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1603/IPM13008" TargetMode="External"/><Relationship Id="rId28716a8901fcafc94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1603/IPM13008" TargetMode="External"/><Relationship Id="rId75246a8901fcafe15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId89556a8901fcaa938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId89556a8901fcaa938.jpg"/><Relationship Id="rId94576a8901fcace41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId94576a8901fcace41.jpg"/><Relationship Id="rId34056a8901fcb017d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId34056a8901fcb017d.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>