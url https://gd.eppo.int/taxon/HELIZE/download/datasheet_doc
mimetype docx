--- v13 (2026-08-22)
+++ v14 (2026-09-11)
@@ -336,51 +336,51 @@
               <w:t xml:space="preserve"> (Boddie)</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> American bollworm, American cotton bollworm, New World bollworm, corn earworm, cotton bollworm, sorghum headworm, soybean podworm, tomato fruitworm</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71296a8901fcaa15e" w:history="1">
+            <w:hyperlink r:id="rId91676aa370cbe84ed" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -396,51 +396,51 @@
               <w:t xml:space="preserve"> A1 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II A)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38886a8901fcaa1c9" w:history="1">
+            <w:hyperlink r:id="rId86416aa370cbe855f" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -454,86 +454,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> HELIZE</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="62714370" name="name65186a8901fcaa93a" descr="2209.jpg"/>
+                  <wp:docPr id="36843116" name="name53576aa370cbe8672" descr="2209.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="2209.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId89556a8901fcaa938" cstate="print"/>
+                          <a:blip r:embed="rId92906aa370cbe8671" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId18936a8901fcaaa62" w:history="1">
+            <w:hyperlink r:id="rId12166aa370cbe87ba" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -3133,63 +3133,63 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">The more extreme northerly and southerly records are due to annual migrations. Hardwick (1965) regards this species as a seasonal migrant occurring regularly as far north and south as the 52nd parallels of latitude, from Saskatoon in the north to the Falkland Islands in the south.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="56155596" name="name61436a8901fcace44" descr="HELIZE_distribution_map.jpg"/>
+            <wp:docPr id="76960497" name="name83886aa370cbe9eb0" descr="HELIZE_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="HELIZE_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId94576a8901fcace41" cstate="print"/>
+                    <a:blip r:embed="rId42946aa370cbe9ead" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -5442,51 +5442,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">3</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 91. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId40506a8901fcaed4d" w:history="1">
+      <w:hyperlink r:id="rId28226aa370cbeaf9d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3390/insects13010091</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5869,51 +5869,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">33</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 245-247. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId27876a8901fcaf020" w:history="1">
+      <w:hyperlink r:id="rId25846aa370cbeb251" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/standards/PM7/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5939,51 +5939,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">51</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 100-143. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId48326a8901fcaf0b4" w:history="1">
+      <w:hyperlink r:id="rId37536aa370cbeb2ce" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/standards/PM7/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6118,51 +6118,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">PLoS One </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">10</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, e0142912. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId45666a8901fcaf272" w:history="1">
+      <w:hyperlink r:id="rId96126aa370cbeb3ee" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1371/journal.pone.0142912</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6790,51 +6790,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">11</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, e0160895. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId25126a8901fcaf72c" w:history="1">
+      <w:hyperlink r:id="rId30496aa370cbeb847" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1371/journal.pone.0160895</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7201,51 +7201,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">10</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 1-9. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId58776a8901fcafa94" w:history="1">
+      <w:hyperlink r:id="rId82076aa370cbebade" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1093/jipm/pmz017</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7271,51 +7271,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">4</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(2), D1-8. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId61556a8901fcafb77" w:history="1">
+      <w:hyperlink r:id="rId51836aa370cbebb50" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1603/IPM13008</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7419,51 +7419,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">4</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(2), 1-8. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId28716a8901fcafc94" w:history="1">
+      <w:hyperlink r:id="rId27196aa370cbebc3d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1603/IPM13008</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7645,51 +7645,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Helicoverpa zea</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId75246a8901fcafe15" w:history="1">
+      <w:hyperlink r:id="rId72756aa370cbec17a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -7764,63 +7764,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> edition).</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> CABI, Wallingford (GB).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="78094447" name="name36006a8901fcb017f" descr="eu_funding_250.png"/>
+            <wp:docPr id="34295169" name="name22956aa370cbec2b4" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId34056a8901fcb017d" cstate="print"/>
+                    <a:blip r:embed="rId52706aa370cbec2b3" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -7918,137 +7918,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="97985298">
+  <w:abstractNum w:abstractNumId="67619661">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="35628437">
+    <w:lvl w:ilvl="0" w:tplc="96497728">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="35628437" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="96497728" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="35628437" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="96497728" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="35628437" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="96497728" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="35628437" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="96497728" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="35628437" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="96497728" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="35628437" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="96497728" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="35628437" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="96497728" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="35628437" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="96497728" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="97985297">
+  <w:abstractNum w:abstractNumId="67619660">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="84582760">
+    <w:lvl w:ilvl="0" w:tplc="27641966">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -8800,55 +8800,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="97985297">
-    <w:abstractNumId w:val="97985297"/>
+  <w:num w:numId="67619660">
+    <w:abstractNumId w:val="67619660"/>
   </w:num>
-  <w:num w:numId="97985298">
-    <w:abstractNumId w:val="97985298"/>
+  <w:num w:numId="67619661">
+    <w:abstractNumId w:val="67619661"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -20398,51 +20398,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId931257615" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId957448264" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId71296a8901fcaa15e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/HELIZE/" TargetMode="External"/><Relationship Id="rId38886a8901fcaa1c9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/HELIZE/categorization" TargetMode="External"/><Relationship Id="rId18936a8901fcaaa62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/HELIZE/photos" TargetMode="External"/><Relationship Id="rId40506a8901fcaed4d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/insects13010091" TargetMode="External"/><Relationship Id="rId27876a8901fcaf020" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/standards/PM7/" TargetMode="External"/><Relationship Id="rId48326a8901fcaf0b4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/standards/PM7/" TargetMode="External"/><Relationship Id="rId45666a8901fcaf272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1371/journal.pone.0142912" TargetMode="External"/><Relationship Id="rId25126a8901fcaf72c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1371/journal.pone.0160895" TargetMode="External"/><Relationship Id="rId58776a8901fcafa94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1093/jipm/pmz017" TargetMode="External"/><Relationship Id="rId61556a8901fcafb77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1603/IPM13008" TargetMode="External"/><Relationship Id="rId28716a8901fcafc94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1603/IPM13008" TargetMode="External"/><Relationship Id="rId75246a8901fcafe15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId89556a8901fcaa938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId89556a8901fcaa938.jpg"/><Relationship Id="rId94576a8901fcace41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId94576a8901fcace41.jpg"/><Relationship Id="rId34056a8901fcb017d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId34056a8901fcb017d.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId347158738" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId329646985" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId91676aa370cbe84ed" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/HELIZE/" TargetMode="External"/><Relationship Id="rId86416aa370cbe855f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/HELIZE/categorization" TargetMode="External"/><Relationship Id="rId12166aa370cbe87ba" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/HELIZE/photos" TargetMode="External"/><Relationship Id="rId28226aa370cbeaf9d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/insects13010091" TargetMode="External"/><Relationship Id="rId25846aa370cbeb251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/standards/PM7/" TargetMode="External"/><Relationship Id="rId37536aa370cbeb2ce" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/standards/PM7/" TargetMode="External"/><Relationship Id="rId96126aa370cbeb3ee" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1371/journal.pone.0142912" TargetMode="External"/><Relationship Id="rId30496aa370cbeb847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1371/journal.pone.0160895" TargetMode="External"/><Relationship Id="rId82076aa370cbebade" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1093/jipm/pmz017" TargetMode="External"/><Relationship Id="rId51836aa370cbebb50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1603/IPM13008" TargetMode="External"/><Relationship Id="rId27196aa370cbebc3d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1603/IPM13008" TargetMode="External"/><Relationship Id="rId72756aa370cbec17a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId92906aa370cbe8671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId92906aa370cbe8671.jpg"/><Relationship Id="rId42946aa370cbe9ead" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId42946aa370cbe9ead.jpg"/><Relationship Id="rId52706aa370cbec2b3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId52706aa370cbec2b3.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>