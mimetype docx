--- v14 (2026-09-11)
+++ v15 (2026-10-18)
@@ -336,51 +336,51 @@
               <w:t xml:space="preserve"> (Boddie)</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> American bollworm, American cotton bollworm, New World bollworm, corn earworm, cotton bollworm, sorghum headworm, soybean podworm, tomato fruitworm</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91676aa370cbe84ed" w:history="1">
+            <w:hyperlink r:id="rId96616ad49b9483cb5" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -396,51 +396,51 @@
               <w:t xml:space="preserve"> A1 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II A)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86416aa370cbe855f" w:history="1">
+            <w:hyperlink r:id="rId62586ad49b9483d3c" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -454,86 +454,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> HELIZE</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="36843116" name="name53576aa370cbe8672" descr="2209.jpg"/>
+                  <wp:docPr id="89117344" name="name13696ad49b94843cd" descr="2209.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="2209.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId92906aa370cbe8671" cstate="print"/>
+                          <a:blip r:embed="rId77346ad49b94843cc" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId12166aa370cbe87ba" w:history="1">
+            <w:hyperlink r:id="rId60436ad49b9484507" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -3133,63 +3133,63 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">The more extreme northerly and southerly records are due to annual migrations. Hardwick (1965) regards this species as a seasonal migrant occurring regularly as far north and south as the 52nd parallels of latitude, from Saskatoon in the north to the Falkland Islands in the south.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="76960497" name="name83886aa370cbe9eb0" descr="HELIZE_distribution_map.jpg"/>
+            <wp:docPr id="97658776" name="name64906ad49b9485eb0" descr="HELIZE_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="HELIZE_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId42946aa370cbe9ead" cstate="print"/>
+                    <a:blip r:embed="rId72146ad49b9485eac" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -5442,51 +5442,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">3</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 91. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId28226aa370cbeaf9d" w:history="1">
+      <w:hyperlink r:id="rId15886ad49b9486f9b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3390/insects13010091</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5869,51 +5869,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">33</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 245-247. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId25846aa370cbeb251" w:history="1">
+      <w:hyperlink r:id="rId21526ad49b948724f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/standards/PM7/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5939,51 +5939,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">51</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 100-143. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId37536aa370cbeb2ce" w:history="1">
+      <w:hyperlink r:id="rId62966ad49b94872c1" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/standards/PM7/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6118,51 +6118,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">PLoS One </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">10</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, e0142912. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId96126aa370cbeb3ee" w:history="1">
+      <w:hyperlink r:id="rId40976ad49b94873e0" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1371/journal.pone.0142912</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6790,51 +6790,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">11</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, e0160895. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId30496aa370cbeb847" w:history="1">
+      <w:hyperlink r:id="rId15876ad49b948782d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1371/journal.pone.0160895</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7201,51 +7201,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">10</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 1-9. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId82076aa370cbebade" w:history="1">
+      <w:hyperlink r:id="rId21706ad49b9487ac1" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1093/jipm/pmz017</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7271,51 +7271,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">4</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(2), D1-8. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId51836aa370cbebb50" w:history="1">
+      <w:hyperlink r:id="rId85056ad49b9487b32" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1603/IPM13008</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7419,51 +7419,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">4</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(2), 1-8. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId27196aa370cbebc3d" w:history="1">
+      <w:hyperlink r:id="rId94246ad49b9487c37" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1603/IPM13008</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7645,51 +7645,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Helicoverpa zea</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId72756aa370cbec17a" w:history="1">
+      <w:hyperlink r:id="rId56456ad49b9487db4" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -7764,63 +7764,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> edition).</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> CABI, Wallingford (GB).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="34295169" name="name22956aa370cbec2b4" descr="eu_funding_250.png"/>
+            <wp:docPr id="2583539" name="name85226ad49b9487ff0" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId52706aa370cbec2b3" cstate="print"/>
+                    <a:blip r:embed="rId75516ad49b9487fef" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -7918,137 +7918,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="67619661">
+  <w:abstractNum w:abstractNumId="72373035">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="96497728">
+    <w:lvl w:ilvl="0" w:tplc="54774889">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="96497728" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="54774889" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="96497728" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="54774889" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="96497728" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="54774889" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="96497728" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="54774889" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="96497728" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="54774889" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="96497728" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="54774889" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="96497728" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="54774889" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="96497728" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="54774889" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="67619660">
+  <w:abstractNum w:abstractNumId="72373034">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="27641966">
+    <w:lvl w:ilvl="0" w:tplc="52871654">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -8800,55 +8800,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="67619660">
-    <w:abstractNumId w:val="67619660"/>
+  <w:num w:numId="72373034">
+    <w:abstractNumId w:val="72373034"/>
   </w:num>
-  <w:num w:numId="67619661">
-    <w:abstractNumId w:val="67619661"/>
+  <w:num w:numId="72373035">
+    <w:abstractNumId w:val="72373035"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -20398,51 +20398,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId347158738" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId329646985" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId91676aa370cbe84ed" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/HELIZE/" TargetMode="External"/><Relationship Id="rId86416aa370cbe855f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/HELIZE/categorization" TargetMode="External"/><Relationship Id="rId12166aa370cbe87ba" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/HELIZE/photos" TargetMode="External"/><Relationship Id="rId28226aa370cbeaf9d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/insects13010091" TargetMode="External"/><Relationship Id="rId25846aa370cbeb251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/standards/PM7/" TargetMode="External"/><Relationship Id="rId37536aa370cbeb2ce" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/standards/PM7/" TargetMode="External"/><Relationship Id="rId96126aa370cbeb3ee" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1371/journal.pone.0142912" TargetMode="External"/><Relationship Id="rId30496aa370cbeb847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1371/journal.pone.0160895" TargetMode="External"/><Relationship Id="rId82076aa370cbebade" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1093/jipm/pmz017" TargetMode="External"/><Relationship Id="rId51836aa370cbebb50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1603/IPM13008" TargetMode="External"/><Relationship Id="rId27196aa370cbebc3d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1603/IPM13008" TargetMode="External"/><Relationship Id="rId72756aa370cbec17a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId92906aa370cbe8671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId92906aa370cbe8671.jpg"/><Relationship Id="rId42946aa370cbe9ead" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId42946aa370cbe9ead.jpg"/><Relationship Id="rId52706aa370cbec2b3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId52706aa370cbec2b3.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId101318445" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId532358250" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId96616ad49b9483cb5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/HELIZE/" TargetMode="External"/><Relationship Id="rId62586ad49b9483d3c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/HELIZE/categorization" TargetMode="External"/><Relationship Id="rId60436ad49b9484507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/HELIZE/photos" TargetMode="External"/><Relationship Id="rId15886ad49b9486f9b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/insects13010091" TargetMode="External"/><Relationship Id="rId21526ad49b948724f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/standards/PM7/" TargetMode="External"/><Relationship Id="rId62966ad49b94872c1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/standards/PM7/" TargetMode="External"/><Relationship Id="rId40976ad49b94873e0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1371/journal.pone.0142912" TargetMode="External"/><Relationship Id="rId15876ad49b948782d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1371/journal.pone.0160895" TargetMode="External"/><Relationship Id="rId21706ad49b9487ac1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1093/jipm/pmz017" TargetMode="External"/><Relationship Id="rId85056ad49b9487b32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1603/IPM13008" TargetMode="External"/><Relationship Id="rId94246ad49b9487c37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1603/IPM13008" TargetMode="External"/><Relationship Id="rId56456ad49b9487db4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId77346ad49b94843cc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId77346ad49b94843cc.jpg"/><Relationship Id="rId72146ad49b9485eac" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId72146ad49b9485eac.jpg"/><Relationship Id="rId75516ad49b9487fef" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId75516ad49b9487fef.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>