--- v7 (2026-03-28)
+++ v8 (2026-04-17)
@@ -314,51 +314,51 @@
               <w:t xml:space="preserve"> Fabricius</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> tobacco budworm</w:t>
             </w:r>
-            <w:hyperlink r:id="rId614969c749c468c60" w:history="1">
+            <w:hyperlink r:id="rId581269e2c8b395ca1" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -374,51 +374,51 @@
               <w:t xml:space="preserve"> A1 list, Alert list (formerly)</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Emergency measures</w:t>
             </w:r>
-            <w:hyperlink r:id="rId688169c749c468cc8" w:history="1">
+            <w:hyperlink r:id="rId469469e2c8b395d0d" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -432,86 +432,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> HELIVI</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="65287106" name="name401769c749c468dc5" descr="16927.jpg"/>
+                  <wp:docPr id="60906422" name="name342669e2c8b395e09" descr="16927.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="16927.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId912569c749c468dc4" cstate="print"/>
+                          <a:blip r:embed="rId974269e2c8b395e08" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId511769c749c468eec" w:history="1">
+            <w:hyperlink r:id="rId631769e2c8b395f30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
@@ -5000,63 +5000,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1982; EPPO, 2024).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="82653995" name="name291069c749c46bb40" descr="HELIVI_distribution_map.jpg"/>
+            <wp:docPr id="94926234" name="name286569e2c8b398f48" descr="HELIVI_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="HELIVI_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId226569c749c46bb3c" cstate="print"/>
+                    <a:blip r:embed="rId886569e2c8b398f3f" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -7285,101 +7285,101 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">170</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(8), 1-11. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId360569c749c46cc03" w:history="1">
+      <w:hyperlink r:id="rId248469e2c8b39b73a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/eea.13190</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Capinera JL (2001) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Heliothis virescens</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Fabricius) (Insecta: Lepidoptera: Noctuidae) EENY-219 (latest revision Dec. 2018). Featured Creatures. University of Florida. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId251569c749c46cc5c" w:history="1">
+      <w:hyperlink r:id="rId811769e2c8b39b7c5" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://entnemdept.ufl.edu/creatures/field/tobacco_budworm.htm</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7443,51 +7443,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(4), 289-301.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2016) Standard PM 5/8 (1) Guidelines on the phytosanitary measure ‘Plants grown under physical isolation’. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId737069c749c46cd10" w:history="1">
+      <w:hyperlink r:id="rId570269e2c8b39b87c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/standards/PM5/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -7520,51 +7520,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO, Paris.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId588569c749c46cd8e" w:history="1">
+      <w:hyperlink r:id="rId165169e2c8b39b8f8" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/taxon/HELIVI/documents</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -7753,51 +7753,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(4), 813-823.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">IRAC (2024) Lepidoptera. Insecticide Resistance Action Committee. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId632869c749c46cf06" w:history="1">
+      <w:hyperlink r:id="rId625069e2c8b39baa9" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://irac-online.org/pest-library/lepidoptera/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7919,51 +7919,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 15, 1-7.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">NCSU (2016) Baker J. Tobacco Budworm on Ornamentals. PDIC Factsheets. North Carolina State Extension. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId947869c749c46d017" w:history="1">
+      <w:hyperlink r:id="rId519969e2c8b39bc6a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://content.ces.ncsu.edu/tobacco-budworm</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8569,51 +8569,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Chloridea virescens</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId692469c749c46d44b" w:history="1">
+      <w:hyperlink r:id="rId555869e2c8b39c08f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -8670,51 +8670,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO Bulletin </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">55(1),  75-80. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId678669c749c46d4f2" w:history="1">
+      <w:hyperlink r:id="rId243069e2c8b39c137" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/epp.13079</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
       <w:pgMar w:top="1100" w:right="1100" w:bottom="1100" w:left="1100" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708" w:num="1"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14"/>
 </file>
@@ -8801,137 +8801,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="22720050">
+  <w:abstractNum w:abstractNumId="47718723">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="62613887">
+    <w:lvl w:ilvl="0" w:tplc="83080266">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="62613887" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="83080266" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="62613887" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="83080266" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="62613887" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="83080266" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="62613887" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="83080266" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="62613887" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="83080266" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="62613887" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="83080266" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="62613887" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="83080266" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="62613887" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="83080266" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="22720049">
+  <w:abstractNum w:abstractNumId="47718722">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="10369915">
+    <w:lvl w:ilvl="0" w:tplc="83839502">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -9683,55 +9683,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="22720049">
-    <w:abstractNumId w:val="22720049"/>
+  <w:num w:numId="47718722">
+    <w:abstractNumId w:val="47718722"/>
   </w:num>
-  <w:num w:numId="22720050">
-    <w:abstractNumId w:val="22720050"/>
+  <w:num w:numId="47718723">
+    <w:abstractNumId w:val="47718723"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -21281,51 +21281,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId435476817" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId850668816" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId614969c749c468c60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/HELIVI/" TargetMode="External"/><Relationship Id="rId688169c749c468cc8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/HELIVI/categorization" TargetMode="External"/><Relationship Id="rId511769c749c468eec" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/HELIVI/photos" TargetMode="External"/><Relationship Id="rId360569c749c46cc03" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/eea.13190" TargetMode="External"/><Relationship Id="rId251569c749c46cc5c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://entnemdept.ufl.edu/creatures/field/tobacco_budworm.htm" TargetMode="External"/><Relationship Id="rId737069c749c46cd10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/standards/PM5/" TargetMode="External"/><Relationship Id="rId588569c749c46cd8e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/HELIVI/documents" TargetMode="External"/><Relationship Id="rId632869c749c46cf06" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://irac-online.org/pest-library/lepidoptera/" TargetMode="External"/><Relationship Id="rId947869c749c46d017" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://content.ces.ncsu.edu/tobacco-budworm" TargetMode="External"/><Relationship Id="rId692469c749c46d44b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId678669c749c46d4f2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.13079" TargetMode="External"/><Relationship Id="rId912569c749c468dc4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId912569c749c468dc4.jpg"/><Relationship Id="rId226569c749c46bb3c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId226569c749c46bb3c.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId676103108" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId671396209" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId581269e2c8b395ca1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/HELIVI/" TargetMode="External"/><Relationship Id="rId469469e2c8b395d0d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/HELIVI/categorization" TargetMode="External"/><Relationship Id="rId631769e2c8b395f30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/HELIVI/photos" TargetMode="External"/><Relationship Id="rId248469e2c8b39b73a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/eea.13190" TargetMode="External"/><Relationship Id="rId811769e2c8b39b7c5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://entnemdept.ufl.edu/creatures/field/tobacco_budworm.htm" TargetMode="External"/><Relationship Id="rId570269e2c8b39b87c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/standards/PM5/" TargetMode="External"/><Relationship Id="rId165169e2c8b39b8f8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/HELIVI/documents" TargetMode="External"/><Relationship Id="rId625069e2c8b39baa9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://irac-online.org/pest-library/lepidoptera/" TargetMode="External"/><Relationship Id="rId519969e2c8b39bc6a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://content.ces.ncsu.edu/tobacco-budworm" TargetMode="External"/><Relationship Id="rId555869e2c8b39c08f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId243069e2c8b39c137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.13079" TargetMode="External"/><Relationship Id="rId974269e2c8b395e08" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId974269e2c8b395e08.jpg"/><Relationship Id="rId886569e2c8b398f3f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId886569e2c8b398f3f.jpg"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>