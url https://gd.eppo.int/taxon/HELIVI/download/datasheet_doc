--- v8 (2026-04-17)
+++ v9 (2026-05-13)
@@ -314,51 +314,51 @@
               <w:t xml:space="preserve"> Fabricius</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> tobacco budworm</w:t>
             </w:r>
-            <w:hyperlink r:id="rId581269e2c8b395ca1" w:history="1">
+            <w:hyperlink r:id="rId90026a03f0a583fe3" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -374,51 +374,51 @@
               <w:t xml:space="preserve"> A1 list, Alert list (formerly)</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Emergency measures</w:t>
             </w:r>
-            <w:hyperlink r:id="rId469469e2c8b395d0d" w:history="1">
+            <w:hyperlink r:id="rId70086a03f0a584057" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -432,86 +432,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> HELIVI</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="60906422" name="name342669e2c8b395e09" descr="16927.jpg"/>
+                  <wp:docPr id="62899877" name="name52246a03f0a5848ef" descr="16927.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="16927.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId974269e2c8b395e08" cstate="print"/>
+                          <a:blip r:embed="rId69036a03f0a5848ed" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId631769e2c8b395f30" w:history="1">
+            <w:hyperlink r:id="rId95586a03f0a584a55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
@@ -5000,63 +5000,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1982; EPPO, 2024).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="94926234" name="name286569e2c8b398f48" descr="HELIVI_distribution_map.jpg"/>
+            <wp:docPr id="89762701" name="name74466a03f0a58793a" descr="HELIVI_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="HELIVI_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId886569e2c8b398f3f" cstate="print"/>
+                    <a:blip r:embed="rId55666a03f0a587936" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -7285,101 +7285,101 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">170</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(8), 1-11. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId248469e2c8b39b73a" w:history="1">
+      <w:hyperlink r:id="rId34656a03f0a588a90" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/eea.13190</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Capinera JL (2001) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Heliothis virescens</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Fabricius) (Insecta: Lepidoptera: Noctuidae) EENY-219 (latest revision Dec. 2018). Featured Creatures. University of Florida. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId811769e2c8b39b7c5" w:history="1">
+      <w:hyperlink r:id="rId67426a03f0a588ae9" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://entnemdept.ufl.edu/creatures/field/tobacco_budworm.htm</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7443,51 +7443,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(4), 289-301.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2016) Standard PM 5/8 (1) Guidelines on the phytosanitary measure ‘Plants grown under physical isolation’. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId570269e2c8b39b87c" w:history="1">
+      <w:hyperlink r:id="rId92796a03f0a588bb9" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/standards/PM5/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -7520,51 +7520,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO, Paris.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId165169e2c8b39b8f8" w:history="1">
+      <w:hyperlink r:id="rId94406a03f0a588c3a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/taxon/HELIVI/documents</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -7753,51 +7753,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(4), 813-823.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">IRAC (2024) Lepidoptera. Insecticide Resistance Action Committee. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId625069e2c8b39baa9" w:history="1">
+      <w:hyperlink r:id="rId48966a03f0a588dec" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://irac-online.org/pest-library/lepidoptera/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7919,51 +7919,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 15, 1-7.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">NCSU (2016) Baker J. Tobacco Budworm on Ornamentals. PDIC Factsheets. North Carolina State Extension. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId519969e2c8b39bc6a" w:history="1">
+      <w:hyperlink r:id="rId59996a03f0a588f10" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://content.ces.ncsu.edu/tobacco-budworm</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8569,51 +8569,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Chloridea virescens</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId555869e2c8b39c08f" w:history="1">
+      <w:hyperlink r:id="rId67326a03f0a589368" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -8670,51 +8670,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO Bulletin </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">55(1),  75-80. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId243069e2c8b39c137" w:history="1">
+      <w:hyperlink r:id="rId46626a03f0a589414" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/epp.13079</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
       <w:pgMar w:top="1100" w:right="1100" w:bottom="1100" w:left="1100" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708" w:num="1"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14"/>
 </file>
@@ -8801,137 +8801,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="47718723">
+  <w:abstractNum w:abstractNumId="69041924">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="83080266">
+    <w:lvl w:ilvl="0" w:tplc="75247524">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="83080266" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="75247524" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="83080266" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="75247524" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="83080266" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="75247524" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="83080266" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="75247524" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="83080266" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="75247524" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="83080266" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="75247524" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="83080266" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="75247524" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="83080266" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="75247524" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="47718722">
+  <w:abstractNum w:abstractNumId="69041923">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="83839502">
+    <w:lvl w:ilvl="0" w:tplc="40217506">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -9683,55 +9683,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="47718722">
-    <w:abstractNumId w:val="47718722"/>
+  <w:num w:numId="69041923">
+    <w:abstractNumId w:val="69041923"/>
   </w:num>
-  <w:num w:numId="47718723">
-    <w:abstractNumId w:val="47718723"/>
+  <w:num w:numId="69041924">
+    <w:abstractNumId w:val="69041924"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -21281,51 +21281,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId676103108" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId671396209" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId581269e2c8b395ca1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/HELIVI/" TargetMode="External"/><Relationship Id="rId469469e2c8b395d0d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/HELIVI/categorization" TargetMode="External"/><Relationship Id="rId631769e2c8b395f30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/HELIVI/photos" TargetMode="External"/><Relationship Id="rId248469e2c8b39b73a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/eea.13190" TargetMode="External"/><Relationship Id="rId811769e2c8b39b7c5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://entnemdept.ufl.edu/creatures/field/tobacco_budworm.htm" TargetMode="External"/><Relationship Id="rId570269e2c8b39b87c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/standards/PM5/" TargetMode="External"/><Relationship Id="rId165169e2c8b39b8f8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/HELIVI/documents" TargetMode="External"/><Relationship Id="rId625069e2c8b39baa9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://irac-online.org/pest-library/lepidoptera/" TargetMode="External"/><Relationship Id="rId519969e2c8b39bc6a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://content.ces.ncsu.edu/tobacco-budworm" TargetMode="External"/><Relationship Id="rId555869e2c8b39c08f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId243069e2c8b39c137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.13079" TargetMode="External"/><Relationship Id="rId974269e2c8b395e08" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId974269e2c8b395e08.jpg"/><Relationship Id="rId886569e2c8b398f3f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId886569e2c8b398f3f.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId309753063" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId217754000" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId90026a03f0a583fe3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/HELIVI/" TargetMode="External"/><Relationship Id="rId70086a03f0a584057" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/HELIVI/categorization" TargetMode="External"/><Relationship Id="rId95586a03f0a584a55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/HELIVI/photos" TargetMode="External"/><Relationship Id="rId34656a03f0a588a90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/eea.13190" TargetMode="External"/><Relationship Id="rId67426a03f0a588ae9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://entnemdept.ufl.edu/creatures/field/tobacco_budworm.htm" TargetMode="External"/><Relationship Id="rId92796a03f0a588bb9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/standards/PM5/" TargetMode="External"/><Relationship Id="rId94406a03f0a588c3a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/HELIVI/documents" TargetMode="External"/><Relationship Id="rId48966a03f0a588dec" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://irac-online.org/pest-library/lepidoptera/" TargetMode="External"/><Relationship Id="rId59996a03f0a588f10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://content.ces.ncsu.edu/tobacco-budworm" TargetMode="External"/><Relationship Id="rId67326a03f0a589368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId46626a03f0a589414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.13079" TargetMode="External"/><Relationship Id="rId69036a03f0a5848ed" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId69036a03f0a5848ed.jpg"/><Relationship Id="rId55666a03f0a587936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId55666a03f0a587936.jpg"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>