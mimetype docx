--- v9 (2026-05-13)
+++ v10 (2026-06-02)
@@ -314,51 +314,51 @@
               <w:t xml:space="preserve"> Fabricius</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> tobacco budworm</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90026a03f0a583fe3" w:history="1">
+            <w:hyperlink r:id="rId76776a1ea4992d0f4" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -374,51 +374,51 @@
               <w:t xml:space="preserve"> A1 list, Alert list (formerly)</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Emergency measures</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70086a03f0a584057" w:history="1">
+            <w:hyperlink r:id="rId14406a1ea4992d161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -432,86 +432,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> HELIVI</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="62899877" name="name52246a03f0a5848ef" descr="16927.jpg"/>
+                  <wp:docPr id="31627168" name="name83636a1ea4992d5a4" descr="16927.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="16927.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId69036a03f0a5848ed" cstate="print"/>
+                          <a:blip r:embed="rId35156a1ea4992d5a3" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId95586a03f0a584a55" w:history="1">
+            <w:hyperlink r:id="rId43996a1ea4992d6f9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
@@ -5000,63 +5000,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1982; EPPO, 2024).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="89762701" name="name74466a03f0a58793a" descr="HELIVI_distribution_map.jpg"/>
+            <wp:docPr id="26941638" name="name11196a1ea49930473" descr="HELIVI_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="HELIVI_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId55666a03f0a587936" cstate="print"/>
+                    <a:blip r:embed="rId26156a1ea4993046b" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -7285,101 +7285,101 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">170</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(8), 1-11. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId34656a03f0a588a90" w:history="1">
+      <w:hyperlink r:id="rId65946a1ea49931c19" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/eea.13190</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Capinera JL (2001) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Heliothis virescens</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Fabricius) (Insecta: Lepidoptera: Noctuidae) EENY-219 (latest revision Dec. 2018). Featured Creatures. University of Florida. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId67426a03f0a588ae9" w:history="1">
+      <w:hyperlink r:id="rId59816a1ea49931c7a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://entnemdept.ufl.edu/creatures/field/tobacco_budworm.htm</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7443,51 +7443,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(4), 289-301.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2016) Standard PM 5/8 (1) Guidelines on the phytosanitary measure ‘Plants grown under physical isolation’. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId92796a03f0a588bb9" w:history="1">
+      <w:hyperlink r:id="rId83746a1ea49931d43" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/standards/PM5/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -7520,51 +7520,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO, Paris.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId94406a03f0a588c3a" w:history="1">
+      <w:hyperlink r:id="rId11756a1ea49931dc3" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/taxon/HELIVI/documents</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -7753,51 +7753,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(4), 813-823.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">IRAC (2024) Lepidoptera. Insecticide Resistance Action Committee. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId48966a03f0a588dec" w:history="1">
+      <w:hyperlink r:id="rId56826a1ea49931f4a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://irac-online.org/pest-library/lepidoptera/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7919,51 +7919,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 15, 1-7.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">NCSU (2016) Baker J. Tobacco Budworm on Ornamentals. PDIC Factsheets. North Carolina State Extension. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId59996a03f0a588f10" w:history="1">
+      <w:hyperlink r:id="rId82666a1ea499320f0" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://content.ces.ncsu.edu/tobacco-budworm</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8569,51 +8569,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Chloridea virescens</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId67326a03f0a589368" w:history="1">
+      <w:hyperlink r:id="rId64396a1ea49932526" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -8670,51 +8670,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO Bulletin </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">55(1),  75-80. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId46626a03f0a589414" w:history="1">
+      <w:hyperlink r:id="rId26236a1ea499325cf" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/epp.13079</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
       <w:pgMar w:top="1100" w:right="1100" w:bottom="1100" w:left="1100" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708" w:num="1"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14"/>
 </file>
@@ -8801,137 +8801,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="69041924">
+  <w:abstractNum w:abstractNumId="60070141">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="75247524">
+    <w:lvl w:ilvl="0" w:tplc="26501820">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="75247524" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="26501820" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="75247524" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="26501820" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="75247524" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="26501820" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="75247524" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="26501820" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="75247524" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="26501820" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="75247524" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="26501820" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="75247524" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="26501820" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="75247524" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="26501820" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="69041923">
+  <w:abstractNum w:abstractNumId="60070140">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="40217506">
+    <w:lvl w:ilvl="0" w:tplc="90828867">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -9683,55 +9683,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="69041923">
-    <w:abstractNumId w:val="69041923"/>
+  <w:num w:numId="60070140">
+    <w:abstractNumId w:val="60070140"/>
   </w:num>
-  <w:num w:numId="69041924">
-    <w:abstractNumId w:val="69041924"/>
+  <w:num w:numId="60070141">
+    <w:abstractNumId w:val="60070141"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -21281,51 +21281,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId309753063" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId217754000" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId90026a03f0a583fe3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/HELIVI/" TargetMode="External"/><Relationship Id="rId70086a03f0a584057" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/HELIVI/categorization" TargetMode="External"/><Relationship Id="rId95586a03f0a584a55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/HELIVI/photos" TargetMode="External"/><Relationship Id="rId34656a03f0a588a90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/eea.13190" TargetMode="External"/><Relationship Id="rId67426a03f0a588ae9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://entnemdept.ufl.edu/creatures/field/tobacco_budworm.htm" TargetMode="External"/><Relationship Id="rId92796a03f0a588bb9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/standards/PM5/" TargetMode="External"/><Relationship Id="rId94406a03f0a588c3a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/HELIVI/documents" TargetMode="External"/><Relationship Id="rId48966a03f0a588dec" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://irac-online.org/pest-library/lepidoptera/" TargetMode="External"/><Relationship Id="rId59996a03f0a588f10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://content.ces.ncsu.edu/tobacco-budworm" TargetMode="External"/><Relationship Id="rId67326a03f0a589368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId46626a03f0a589414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.13079" TargetMode="External"/><Relationship Id="rId69036a03f0a5848ed" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId69036a03f0a5848ed.jpg"/><Relationship Id="rId55666a03f0a587936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId55666a03f0a587936.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId458965530" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId830621868" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId76776a1ea4992d0f4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/HELIVI/" TargetMode="External"/><Relationship Id="rId14406a1ea4992d161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/HELIVI/categorization" TargetMode="External"/><Relationship Id="rId43996a1ea4992d6f9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/HELIVI/photos" TargetMode="External"/><Relationship Id="rId65946a1ea49931c19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/eea.13190" TargetMode="External"/><Relationship Id="rId59816a1ea49931c7a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://entnemdept.ufl.edu/creatures/field/tobacco_budworm.htm" TargetMode="External"/><Relationship Id="rId83746a1ea49931d43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/standards/PM5/" TargetMode="External"/><Relationship Id="rId11756a1ea49931dc3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/HELIVI/documents" TargetMode="External"/><Relationship Id="rId56826a1ea49931f4a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://irac-online.org/pest-library/lepidoptera/" TargetMode="External"/><Relationship Id="rId82666a1ea499320f0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://content.ces.ncsu.edu/tobacco-budworm" TargetMode="External"/><Relationship Id="rId64396a1ea49932526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId26236a1ea499325cf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.13079" TargetMode="External"/><Relationship Id="rId35156a1ea4992d5a3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId35156a1ea4992d5a3.jpg"/><Relationship Id="rId26156a1ea4993046b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId26156a1ea4993046b.jpg"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>