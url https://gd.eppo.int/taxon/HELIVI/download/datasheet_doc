--- v10 (2026-06-02)
+++ v11 (2026-06-22)
@@ -314,51 +314,51 @@
               <w:t xml:space="preserve"> Fabricius</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> tobacco budworm</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76776a1ea4992d0f4" w:history="1">
+            <w:hyperlink r:id="rId48766a39387664525" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -374,51 +374,51 @@
               <w:t xml:space="preserve"> A1 list, Alert list (formerly)</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Emergency measures</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14406a1ea4992d161" w:history="1">
+            <w:hyperlink r:id="rId62476a3938766458f" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -432,86 +432,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> HELIVI</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="31627168" name="name83636a1ea4992d5a4" descr="16927.jpg"/>
+                  <wp:docPr id="57825618" name="name32546a39387664c0b" descr="16927.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="16927.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId35156a1ea4992d5a3" cstate="print"/>
+                          <a:blip r:embed="rId30526a39387664c09" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId43996a1ea4992d6f9" w:history="1">
+            <w:hyperlink r:id="rId51976a39387664d10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
@@ -5000,63 +5000,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1982; EPPO, 2024).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="26941638" name="name11196a1ea49930473" descr="HELIVI_distribution_map.jpg"/>
+            <wp:docPr id="8702492" name="name39946a3938766752d" descr="HELIVI_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="HELIVI_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId26156a1ea4993046b" cstate="print"/>
+                    <a:blip r:embed="rId39016a39387667529" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -7285,101 +7285,101 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">170</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(8), 1-11. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId65946a1ea49931c19" w:history="1">
+      <w:hyperlink r:id="rId51886a39387668d90" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/eea.13190</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Capinera JL (2001) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Heliothis virescens</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Fabricius) (Insecta: Lepidoptera: Noctuidae) EENY-219 (latest revision Dec. 2018). Featured Creatures. University of Florida. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId59816a1ea49931c7a" w:history="1">
+      <w:hyperlink r:id="rId61386a39387668df4" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://entnemdept.ufl.edu/creatures/field/tobacco_budworm.htm</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7443,51 +7443,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(4), 289-301.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2016) Standard PM 5/8 (1) Guidelines on the phytosanitary measure ‘Plants grown under physical isolation’. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId83746a1ea49931d43" w:history="1">
+      <w:hyperlink r:id="rId85096a39387668f93" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/standards/PM5/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -7520,51 +7520,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO, Paris.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId11756a1ea49931dc3" w:history="1">
+      <w:hyperlink r:id="rId29046a3938766908f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/taxon/HELIVI/documents</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -7753,51 +7753,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(4), 813-823.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">IRAC (2024) Lepidoptera. Insecticide Resistance Action Committee. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId56826a1ea49931f4a" w:history="1">
+      <w:hyperlink r:id="rId79396a39387669252" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://irac-online.org/pest-library/lepidoptera/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7919,51 +7919,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 15, 1-7.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">NCSU (2016) Baker J. Tobacco Budworm on Ornamentals. PDIC Factsheets. North Carolina State Extension. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId82666a1ea499320f0" w:history="1">
+      <w:hyperlink r:id="rId85156a393876693c3" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://content.ces.ncsu.edu/tobacco-budworm</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8569,51 +8569,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Chloridea virescens</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId64396a1ea49932526" w:history="1">
+      <w:hyperlink r:id="rId28256a393876699de" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -8670,51 +8670,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO Bulletin </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">55(1),  75-80. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId26236a1ea499325cf" w:history="1">
+      <w:hyperlink r:id="rId27086a39387669a88" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/epp.13079</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
       <w:pgMar w:top="1100" w:right="1100" w:bottom="1100" w:left="1100" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708" w:num="1"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14"/>
 </file>
@@ -8801,137 +8801,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="60070141">
+  <w:abstractNum w:abstractNumId="97718653">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="26501820">
+    <w:lvl w:ilvl="0" w:tplc="89224222">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="26501820" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="89224222" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="26501820" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="89224222" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="26501820" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="89224222" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="26501820" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="89224222" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="26501820" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="89224222" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="26501820" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="89224222" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="26501820" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="89224222" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="26501820" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="89224222" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="60070140">
+  <w:abstractNum w:abstractNumId="97718652">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="90828867">
+    <w:lvl w:ilvl="0" w:tplc="79741829">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -9683,55 +9683,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="60070140">
-    <w:abstractNumId w:val="60070140"/>
+  <w:num w:numId="97718652">
+    <w:abstractNumId w:val="97718652"/>
   </w:num>
-  <w:num w:numId="60070141">
-    <w:abstractNumId w:val="60070141"/>
+  <w:num w:numId="97718653">
+    <w:abstractNumId w:val="97718653"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -21281,51 +21281,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId458965530" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId830621868" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId76776a1ea4992d0f4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/HELIVI/" TargetMode="External"/><Relationship Id="rId14406a1ea4992d161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/HELIVI/categorization" TargetMode="External"/><Relationship Id="rId43996a1ea4992d6f9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/HELIVI/photos" TargetMode="External"/><Relationship Id="rId65946a1ea49931c19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/eea.13190" TargetMode="External"/><Relationship Id="rId59816a1ea49931c7a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://entnemdept.ufl.edu/creatures/field/tobacco_budworm.htm" TargetMode="External"/><Relationship Id="rId83746a1ea49931d43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/standards/PM5/" TargetMode="External"/><Relationship Id="rId11756a1ea49931dc3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/HELIVI/documents" TargetMode="External"/><Relationship Id="rId56826a1ea49931f4a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://irac-online.org/pest-library/lepidoptera/" TargetMode="External"/><Relationship Id="rId82666a1ea499320f0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://content.ces.ncsu.edu/tobacco-budworm" TargetMode="External"/><Relationship Id="rId64396a1ea49932526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId26236a1ea499325cf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.13079" TargetMode="External"/><Relationship Id="rId35156a1ea4992d5a3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId35156a1ea4992d5a3.jpg"/><Relationship Id="rId26156a1ea4993046b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId26156a1ea4993046b.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId168598768" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId138882214" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId48766a39387664525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/HELIVI/" TargetMode="External"/><Relationship Id="rId62476a3938766458f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/HELIVI/categorization" TargetMode="External"/><Relationship Id="rId51976a39387664d10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/HELIVI/photos" TargetMode="External"/><Relationship Id="rId51886a39387668d90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/eea.13190" TargetMode="External"/><Relationship Id="rId61386a39387668df4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://entnemdept.ufl.edu/creatures/field/tobacco_budworm.htm" TargetMode="External"/><Relationship Id="rId85096a39387668f93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/standards/PM5/" TargetMode="External"/><Relationship Id="rId29046a3938766908f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/HELIVI/documents" TargetMode="External"/><Relationship Id="rId79396a39387669252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://irac-online.org/pest-library/lepidoptera/" TargetMode="External"/><Relationship Id="rId85156a393876693c3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://content.ces.ncsu.edu/tobacco-budworm" TargetMode="External"/><Relationship Id="rId28256a393876699de" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId27086a39387669a88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.13079" TargetMode="External"/><Relationship Id="rId30526a39387664c09" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId30526a39387664c09.jpg"/><Relationship Id="rId39016a39387667529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId39016a39387667529.jpg"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>