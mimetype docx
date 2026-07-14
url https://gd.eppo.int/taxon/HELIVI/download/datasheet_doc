--- v11 (2026-06-22)
+++ v12 (2026-07-14)
@@ -314,51 +314,51 @@
               <w:t xml:space="preserve"> Fabricius</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> tobacco budworm</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48766a39387664525" w:history="1">
+            <w:hyperlink r:id="rId10326a55b5207ed0a" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -374,51 +374,51 @@
               <w:t xml:space="preserve"> A1 list, Alert list (formerly)</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Emergency measures</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62476a3938766458f" w:history="1">
+            <w:hyperlink r:id="rId81456a55b5207ed74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -432,86 +432,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> HELIVI</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="57825618" name="name32546a39387664c0b" descr="16927.jpg"/>
+                  <wp:docPr id="15781301" name="name53436a55b5207f4b4" descr="16927.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="16927.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId30526a39387664c09" cstate="print"/>
+                          <a:blip r:embed="rId16936a55b5207f4b2" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId51976a39387664d10" w:history="1">
+            <w:hyperlink r:id="rId89846a55b5207f5d6" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
@@ -5000,63 +5000,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1982; EPPO, 2024).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="8702492" name="name39946a3938766752d" descr="HELIVI_distribution_map.jpg"/>
+            <wp:docPr id="68196858" name="name98146a55b5208203e" descr="HELIVI_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="HELIVI_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId39016a39387667529" cstate="print"/>
+                    <a:blip r:embed="rId56116a55b5208203b" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -7285,101 +7285,101 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">170</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(8), 1-11. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId51886a39387668d90" w:history="1">
+      <w:hyperlink r:id="rId11266a55b520830f7" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/eea.13190</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Capinera JL (2001) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Heliothis virescens</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Fabricius) (Insecta: Lepidoptera: Noctuidae) EENY-219 (latest revision Dec. 2018). Featured Creatures. University of Florida. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId61386a39387668df4" w:history="1">
+      <w:hyperlink r:id="rId88646a55b5208314f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://entnemdept.ufl.edu/creatures/field/tobacco_budworm.htm</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7443,51 +7443,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(4), 289-301.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2016) Standard PM 5/8 (1) Guidelines on the phytosanitary measure ‘Plants grown under physical isolation’. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId85096a39387668f93" w:history="1">
+      <w:hyperlink r:id="rId54436a55b52083201" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/standards/PM5/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -7520,51 +7520,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO, Paris.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId29046a3938766908f" w:history="1">
+      <w:hyperlink r:id="rId60466a55b5208327d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/taxon/HELIVI/documents</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -7753,51 +7753,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(4), 813-823.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">IRAC (2024) Lepidoptera. Insecticide Resistance Action Committee. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId79396a39387669252" w:history="1">
+      <w:hyperlink r:id="rId33666a55b520833f1" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://irac-online.org/pest-library/lepidoptera/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7919,51 +7919,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 15, 1-7.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">NCSU (2016) Baker J. Tobacco Budworm on Ornamentals. PDIC Factsheets. North Carolina State Extension. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId85156a393876693c3" w:history="1">
+      <w:hyperlink r:id="rId81226a55b520834fe" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://content.ces.ncsu.edu/tobacco-budworm</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8569,51 +8569,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Chloridea virescens</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId28256a393876699de" w:history="1">
+      <w:hyperlink r:id="rId89766a55b5208391f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -8670,51 +8670,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO Bulletin </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">55(1),  75-80. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId27086a39387669a88" w:history="1">
+      <w:hyperlink r:id="rId44476a55b520839c3" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/epp.13079</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
       <w:pgMar w:top="1100" w:right="1100" w:bottom="1100" w:left="1100" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708" w:num="1"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14"/>
 </file>
@@ -8801,137 +8801,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="97718653">
+  <w:abstractNum w:abstractNumId="42942085">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="89224222">
+    <w:lvl w:ilvl="0" w:tplc="75797202">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="89224222" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="75797202" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="89224222" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="75797202" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="89224222" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="75797202" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="89224222" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="75797202" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="89224222" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="75797202" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="89224222" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="75797202" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="89224222" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="75797202" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="89224222" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="75797202" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="97718652">
+  <w:abstractNum w:abstractNumId="42942084">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="79741829">
+    <w:lvl w:ilvl="0" w:tplc="41960206">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -9683,55 +9683,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="97718652">
-    <w:abstractNumId w:val="97718652"/>
+  <w:num w:numId="42942084">
+    <w:abstractNumId w:val="42942084"/>
   </w:num>
-  <w:num w:numId="97718653">
-    <w:abstractNumId w:val="97718653"/>
+  <w:num w:numId="42942085">
+    <w:abstractNumId w:val="42942085"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -21281,51 +21281,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId168598768" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId138882214" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId48766a39387664525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/HELIVI/" TargetMode="External"/><Relationship Id="rId62476a3938766458f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/HELIVI/categorization" TargetMode="External"/><Relationship Id="rId51976a39387664d10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/HELIVI/photos" TargetMode="External"/><Relationship Id="rId51886a39387668d90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/eea.13190" TargetMode="External"/><Relationship Id="rId61386a39387668df4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://entnemdept.ufl.edu/creatures/field/tobacco_budworm.htm" TargetMode="External"/><Relationship Id="rId85096a39387668f93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/standards/PM5/" TargetMode="External"/><Relationship Id="rId29046a3938766908f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/HELIVI/documents" TargetMode="External"/><Relationship Id="rId79396a39387669252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://irac-online.org/pest-library/lepidoptera/" TargetMode="External"/><Relationship Id="rId85156a393876693c3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://content.ces.ncsu.edu/tobacco-budworm" TargetMode="External"/><Relationship Id="rId28256a393876699de" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId27086a39387669a88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.13079" TargetMode="External"/><Relationship Id="rId30526a39387664c09" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId30526a39387664c09.jpg"/><Relationship Id="rId39016a39387667529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId39016a39387667529.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId150414147" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId769476774" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId10326a55b5207ed0a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/HELIVI/" TargetMode="External"/><Relationship Id="rId81456a55b5207ed74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/HELIVI/categorization" TargetMode="External"/><Relationship Id="rId89846a55b5207f5d6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/HELIVI/photos" TargetMode="External"/><Relationship Id="rId11266a55b520830f7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/eea.13190" TargetMode="External"/><Relationship Id="rId88646a55b5208314f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://entnemdept.ufl.edu/creatures/field/tobacco_budworm.htm" TargetMode="External"/><Relationship Id="rId54436a55b52083201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/standards/PM5/" TargetMode="External"/><Relationship Id="rId60466a55b5208327d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/HELIVI/documents" TargetMode="External"/><Relationship Id="rId33666a55b520833f1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://irac-online.org/pest-library/lepidoptera/" TargetMode="External"/><Relationship Id="rId81226a55b520834fe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://content.ces.ncsu.edu/tobacco-budworm" TargetMode="External"/><Relationship Id="rId89766a55b5208391f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId44476a55b520839c3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.13079" TargetMode="External"/><Relationship Id="rId16936a55b5207f4b2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId16936a55b5207f4b2.jpg"/><Relationship Id="rId56116a55b5208203b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId56116a55b5208203b.jpg"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>