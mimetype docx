--- v12 (2026-07-14)
+++ v13 (2026-08-03)
@@ -314,51 +314,51 @@
               <w:t xml:space="preserve"> Fabricius</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> tobacco budworm</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10326a55b5207ed0a" w:history="1">
+            <w:hyperlink r:id="rId75496a7027bfc950b" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -374,51 +374,51 @@
               <w:t xml:space="preserve"> A1 list, Alert list (formerly)</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Emergency measures</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81456a55b5207ed74" w:history="1">
+            <w:hyperlink r:id="rId60746a7027bfc958e" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -432,86 +432,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> HELIVI</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="15781301" name="name53436a55b5207f4b4" descr="16927.jpg"/>
+                  <wp:docPr id="53199248" name="name16846a7027bfc9e6f" descr="16927.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="16927.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId16936a55b5207f4b2" cstate="print"/>
+                          <a:blip r:embed="rId79106a7027bfc9e6d" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId89846a55b5207f5d6" w:history="1">
+            <w:hyperlink r:id="rId41996a7027bfc9f93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
@@ -5000,63 +5000,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1982; EPPO, 2024).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="68196858" name="name98146a55b5208203e" descr="HELIVI_distribution_map.jpg"/>
+            <wp:docPr id="36322469" name="name87346a7027bfcc847" descr="HELIVI_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="HELIVI_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId56116a55b5208203b" cstate="print"/>
+                    <a:blip r:embed="rId42156a7027bfcc844" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -7285,101 +7285,101 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">170</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(8), 1-11. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId11266a55b520830f7" w:history="1">
+      <w:hyperlink r:id="rId89266a7027bfcd8f1" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/eea.13190</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Capinera JL (2001) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Heliothis virescens</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Fabricius) (Insecta: Lepidoptera: Noctuidae) EENY-219 (latest revision Dec. 2018). Featured Creatures. University of Florida. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId88646a55b5208314f" w:history="1">
+      <w:hyperlink r:id="rId26206a7027bfcd949" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://entnemdept.ufl.edu/creatures/field/tobacco_budworm.htm</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7443,51 +7443,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(4), 289-301.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2016) Standard PM 5/8 (1) Guidelines on the phytosanitary measure ‘Plants grown under physical isolation’. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId54436a55b52083201" w:history="1">
+      <w:hyperlink r:id="rId95136a7027bfcd9f9" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/standards/PM5/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -7520,51 +7520,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO, Paris.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId60466a55b5208327d" w:history="1">
+      <w:hyperlink r:id="rId31006a7027bfcda76" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/taxon/HELIVI/documents</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -7753,51 +7753,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(4), 813-823.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">IRAC (2024) Lepidoptera. Insecticide Resistance Action Committee. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId33666a55b520833f1" w:history="1">
+      <w:hyperlink r:id="rId77296a7027bfcdbe8" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://irac-online.org/pest-library/lepidoptera/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7919,51 +7919,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 15, 1-7.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">NCSU (2016) Baker J. Tobacco Budworm on Ornamentals. PDIC Factsheets. North Carolina State Extension. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId81226a55b520834fe" w:history="1">
+      <w:hyperlink r:id="rId17656a7027bfcdcf6" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://content.ces.ncsu.edu/tobacco-budworm</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8569,51 +8569,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Chloridea virescens</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId89766a55b5208391f" w:history="1">
+      <w:hyperlink r:id="rId79836a7027bfce132" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -8670,51 +8670,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO Bulletin </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">55(1),  75-80. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId44476a55b520839c3" w:history="1">
+      <w:hyperlink r:id="rId78716a7027bfce1d8" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/epp.13079</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
       <w:pgMar w:top="1100" w:right="1100" w:bottom="1100" w:left="1100" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708" w:num="1"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14"/>
 </file>
@@ -8801,137 +8801,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="42942085">
+  <w:abstractNum w:abstractNumId="85207007">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="75797202">
+    <w:lvl w:ilvl="0" w:tplc="72003687">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="75797202" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="72003687" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="75797202" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="72003687" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="75797202" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="72003687" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="75797202" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="72003687" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="75797202" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="72003687" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="75797202" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="72003687" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="75797202" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="72003687" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="75797202" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="72003687" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="42942084">
+  <w:abstractNum w:abstractNumId="85207006">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="41960206">
+    <w:lvl w:ilvl="0" w:tplc="93247951">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -9683,55 +9683,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="42942084">
-    <w:abstractNumId w:val="42942084"/>
+  <w:num w:numId="85207006">
+    <w:abstractNumId w:val="85207006"/>
   </w:num>
-  <w:num w:numId="42942085">
-    <w:abstractNumId w:val="42942085"/>
+  <w:num w:numId="85207007">
+    <w:abstractNumId w:val="85207007"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -21281,51 +21281,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId150414147" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId769476774" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId10326a55b5207ed0a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/HELIVI/" TargetMode="External"/><Relationship Id="rId81456a55b5207ed74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/HELIVI/categorization" TargetMode="External"/><Relationship Id="rId89846a55b5207f5d6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/HELIVI/photos" TargetMode="External"/><Relationship Id="rId11266a55b520830f7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/eea.13190" TargetMode="External"/><Relationship Id="rId88646a55b5208314f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://entnemdept.ufl.edu/creatures/field/tobacco_budworm.htm" TargetMode="External"/><Relationship Id="rId54436a55b52083201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/standards/PM5/" TargetMode="External"/><Relationship Id="rId60466a55b5208327d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/HELIVI/documents" TargetMode="External"/><Relationship Id="rId33666a55b520833f1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://irac-online.org/pest-library/lepidoptera/" TargetMode="External"/><Relationship Id="rId81226a55b520834fe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://content.ces.ncsu.edu/tobacco-budworm" TargetMode="External"/><Relationship Id="rId89766a55b5208391f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId44476a55b520839c3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.13079" TargetMode="External"/><Relationship Id="rId16936a55b5207f4b2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId16936a55b5207f4b2.jpg"/><Relationship Id="rId56116a55b5208203b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId56116a55b5208203b.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId366358378" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId261543001" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId75496a7027bfc950b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/HELIVI/" TargetMode="External"/><Relationship Id="rId60746a7027bfc958e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/HELIVI/categorization" TargetMode="External"/><Relationship Id="rId41996a7027bfc9f93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/HELIVI/photos" TargetMode="External"/><Relationship Id="rId89266a7027bfcd8f1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/eea.13190" TargetMode="External"/><Relationship Id="rId26206a7027bfcd949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://entnemdept.ufl.edu/creatures/field/tobacco_budworm.htm" TargetMode="External"/><Relationship Id="rId95136a7027bfcd9f9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/standards/PM5/" TargetMode="External"/><Relationship Id="rId31006a7027bfcda76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/HELIVI/documents" TargetMode="External"/><Relationship Id="rId77296a7027bfcdbe8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://irac-online.org/pest-library/lepidoptera/" TargetMode="External"/><Relationship Id="rId17656a7027bfcdcf6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://content.ces.ncsu.edu/tobacco-budworm" TargetMode="External"/><Relationship Id="rId79836a7027bfce132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId78716a7027bfce1d8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.13079" TargetMode="External"/><Relationship Id="rId79106a7027bfc9e6d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId79106a7027bfc9e6d.jpg"/><Relationship Id="rId42156a7027bfcc844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId42156a7027bfcc844.jpg"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>