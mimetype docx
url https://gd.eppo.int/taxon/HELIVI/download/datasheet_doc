--- v13 (2026-08-03)
+++ v14 (2026-08-23)
@@ -314,51 +314,51 @@
               <w:t xml:space="preserve"> Fabricius</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> tobacco budworm</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75496a7027bfc950b" w:history="1">
+            <w:hyperlink r:id="rId70076a8b00071c70c" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -374,51 +374,51 @@
               <w:t xml:space="preserve"> A1 list, Alert list (formerly)</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Emergency measures</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60746a7027bfc958e" w:history="1">
+            <w:hyperlink r:id="rId41906a8b00071c777" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -432,86 +432,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> HELIVI</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="53199248" name="name16846a7027bfc9e6f" descr="16927.jpg"/>
+                  <wp:docPr id="47626460" name="name17116a8b00071cf0d" descr="16927.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="16927.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId79106a7027bfc9e6d" cstate="print"/>
+                          <a:blip r:embed="rId80556a8b00071cf0b" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId41996a7027bfc9f93" w:history="1">
+            <w:hyperlink r:id="rId68966a8b00071d03f" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
@@ -5000,63 +5000,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1982; EPPO, 2024).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="36322469" name="name87346a7027bfcc847" descr="HELIVI_distribution_map.jpg"/>
+            <wp:docPr id="90674305" name="name69946a8b00071fd0c" descr="HELIVI_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="HELIVI_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId42156a7027bfcc844" cstate="print"/>
+                    <a:blip r:embed="rId93486a8b00071fd08" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -7285,101 +7285,101 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">170</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(8), 1-11. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId89266a7027bfcd8f1" w:history="1">
+      <w:hyperlink r:id="rId59546a8b000721256" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/eea.13190</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Capinera JL (2001) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Heliothis virescens</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Fabricius) (Insecta: Lepidoptera: Noctuidae) EENY-219 (latest revision Dec. 2018). Featured Creatures. University of Florida. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId26206a7027bfcd949" w:history="1">
+      <w:hyperlink r:id="rId83336a8b0007212c4" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://entnemdept.ufl.edu/creatures/field/tobacco_budworm.htm</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7443,51 +7443,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(4), 289-301.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2016) Standard PM 5/8 (1) Guidelines on the phytosanitary measure ‘Plants grown under physical isolation’. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId95136a7027bfcd9f9" w:history="1">
+      <w:hyperlink r:id="rId39516a8b0007213b2" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/standards/PM5/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -7520,51 +7520,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO, Paris.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId31006a7027bfcda76" w:history="1">
+      <w:hyperlink r:id="rId87866a8b000721434" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/taxon/HELIVI/documents</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -7753,51 +7753,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(4), 813-823.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">IRAC (2024) Lepidoptera. Insecticide Resistance Action Committee. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId77296a7027bfcdbe8" w:history="1">
+      <w:hyperlink r:id="rId26966a8b0007215b2" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://irac-online.org/pest-library/lepidoptera/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7919,51 +7919,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 15, 1-7.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">NCSU (2016) Baker J. Tobacco Budworm on Ornamentals. PDIC Factsheets. North Carolina State Extension. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId17656a7027bfcdcf6" w:history="1">
+      <w:hyperlink r:id="rId69166a8b0007216c6" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://content.ces.ncsu.edu/tobacco-budworm</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8569,51 +8569,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Chloridea virescens</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId79836a7027bfce132" w:history="1">
+      <w:hyperlink r:id="rId23346a8b000721c68" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -8670,51 +8670,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO Bulletin </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">55(1),  75-80. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId78716a7027bfce1d8" w:history="1">
+      <w:hyperlink r:id="rId64956a8b000721dd5" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/epp.13079</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
       <w:pgMar w:top="1100" w:right="1100" w:bottom="1100" w:left="1100" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708" w:num="1"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14"/>
 </file>
@@ -8801,137 +8801,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="85207007">
+  <w:abstractNum w:abstractNumId="36187258">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="72003687">
+    <w:lvl w:ilvl="0" w:tplc="80098208">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="72003687" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="80098208" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="72003687" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="80098208" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="72003687" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="80098208" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="72003687" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="80098208" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="72003687" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="80098208" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="72003687" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="80098208" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="72003687" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="80098208" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="72003687" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="80098208" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="85207006">
+  <w:abstractNum w:abstractNumId="36187257">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="93247951">
+    <w:lvl w:ilvl="0" w:tplc="46258942">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -9683,55 +9683,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="85207006">
-    <w:abstractNumId w:val="85207006"/>
+  <w:num w:numId="36187257">
+    <w:abstractNumId w:val="36187257"/>
   </w:num>
-  <w:num w:numId="85207007">
-    <w:abstractNumId w:val="85207007"/>
+  <w:num w:numId="36187258">
+    <w:abstractNumId w:val="36187258"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -21281,51 +21281,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId366358378" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId261543001" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId75496a7027bfc950b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/HELIVI/" TargetMode="External"/><Relationship Id="rId60746a7027bfc958e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/HELIVI/categorization" TargetMode="External"/><Relationship Id="rId41996a7027bfc9f93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/HELIVI/photos" TargetMode="External"/><Relationship Id="rId89266a7027bfcd8f1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/eea.13190" TargetMode="External"/><Relationship Id="rId26206a7027bfcd949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://entnemdept.ufl.edu/creatures/field/tobacco_budworm.htm" TargetMode="External"/><Relationship Id="rId95136a7027bfcd9f9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/standards/PM5/" TargetMode="External"/><Relationship Id="rId31006a7027bfcda76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/HELIVI/documents" TargetMode="External"/><Relationship Id="rId77296a7027bfcdbe8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://irac-online.org/pest-library/lepidoptera/" TargetMode="External"/><Relationship Id="rId17656a7027bfcdcf6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://content.ces.ncsu.edu/tobacco-budworm" TargetMode="External"/><Relationship Id="rId79836a7027bfce132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId78716a7027bfce1d8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.13079" TargetMode="External"/><Relationship Id="rId79106a7027bfc9e6d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId79106a7027bfc9e6d.jpg"/><Relationship Id="rId42156a7027bfcc844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId42156a7027bfcc844.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId238674212" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId131410420" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId70076a8b00071c70c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/HELIVI/" TargetMode="External"/><Relationship Id="rId41906a8b00071c777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/HELIVI/categorization" TargetMode="External"/><Relationship Id="rId68966a8b00071d03f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/HELIVI/photos" TargetMode="External"/><Relationship Id="rId59546a8b000721256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/eea.13190" TargetMode="External"/><Relationship Id="rId83336a8b0007212c4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://entnemdept.ufl.edu/creatures/field/tobacco_budworm.htm" TargetMode="External"/><Relationship Id="rId39516a8b0007213b2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/standards/PM5/" TargetMode="External"/><Relationship Id="rId87866a8b000721434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/HELIVI/documents" TargetMode="External"/><Relationship Id="rId26966a8b0007215b2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://irac-online.org/pest-library/lepidoptera/" TargetMode="External"/><Relationship Id="rId69166a8b0007216c6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://content.ces.ncsu.edu/tobacco-budworm" TargetMode="External"/><Relationship Id="rId23346a8b000721c68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId64956a8b000721dd5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.13079" TargetMode="External"/><Relationship Id="rId80556a8b00071cf0b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId80556a8b00071cf0b.jpg"/><Relationship Id="rId93486a8b00071fd08" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId93486a8b00071fd08.jpg"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>