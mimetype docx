--- v14 (2026-08-23)
+++ v15 (2026-09-13)
@@ -314,51 +314,51 @@
               <w:t xml:space="preserve"> Fabricius</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> tobacco budworm</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70076a8b00071c70c" w:history="1">
+            <w:hyperlink r:id="rId90636aa69e70dd856" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -374,51 +374,51 @@
               <w:t xml:space="preserve"> A1 list, Alert list (formerly)</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Emergency measures</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41906a8b00071c777" w:history="1">
+            <w:hyperlink r:id="rId45906aa69e70dd8bf" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -432,86 +432,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> HELIVI</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="47626460" name="name17116a8b00071cf0d" descr="16927.jpg"/>
+                  <wp:docPr id="22079792" name="name16136aa69e70de1c1" descr="16927.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="16927.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId80556a8b00071cf0b" cstate="print"/>
+                          <a:blip r:embed="rId60076aa69e70de1bf" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId68966a8b00071d03f" w:history="1">
+            <w:hyperlink r:id="rId85266aa69e70de2c8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
@@ -5000,63 +5000,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1982; EPPO, 2024).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="90674305" name="name69946a8b00071fd0c" descr="HELIVI_distribution_map.jpg"/>
+            <wp:docPr id="70762831" name="name30956aa69e70e0f3b" descr="HELIVI_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="HELIVI_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId93486a8b00071fd08" cstate="print"/>
+                    <a:blip r:embed="rId32636aa69e70e0f37" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -7285,101 +7285,101 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">170</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(8), 1-11. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId59546a8b000721256" w:history="1">
+      <w:hyperlink r:id="rId45216aa69e70e1faf" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/eea.13190</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Capinera JL (2001) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Heliothis virescens</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Fabricius) (Insecta: Lepidoptera: Noctuidae) EENY-219 (latest revision Dec. 2018). Featured Creatures. University of Florida. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId83336a8b0007212c4" w:history="1">
+      <w:hyperlink r:id="rId90276aa69e70e2007" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://entnemdept.ufl.edu/creatures/field/tobacco_budworm.htm</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7443,51 +7443,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(4), 289-301.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2016) Standard PM 5/8 (1) Guidelines on the phytosanitary measure ‘Plants grown under physical isolation’. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId39516a8b0007213b2" w:history="1">
+      <w:hyperlink r:id="rId30746aa69e70e20bb" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/standards/PM5/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -7520,51 +7520,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO, Paris.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId87866a8b000721434" w:history="1">
+      <w:hyperlink r:id="rId58756aa69e70e213a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/taxon/HELIVI/documents</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -7753,51 +7753,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(4), 813-823.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">IRAC (2024) Lepidoptera. Insecticide Resistance Action Committee. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId26966a8b0007215b2" w:history="1">
+      <w:hyperlink r:id="rId64396aa69e70e22b5" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://irac-online.org/pest-library/lepidoptera/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7919,51 +7919,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 15, 1-7.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">NCSU (2016) Baker J. Tobacco Budworm on Ornamentals. PDIC Factsheets. North Carolina State Extension. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId69166a8b0007216c6" w:history="1">
+      <w:hyperlink r:id="rId92466aa69e70e23c8" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://content.ces.ncsu.edu/tobacco-budworm</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8569,51 +8569,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Chloridea virescens</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId23346a8b000721c68" w:history="1">
+      <w:hyperlink r:id="rId73466aa69e70e27f9" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -8670,51 +8670,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO Bulletin </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">55(1),  75-80. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId64956a8b000721dd5" w:history="1">
+      <w:hyperlink r:id="rId76386aa69e70e28b2" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/epp.13079</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
       <w:pgMar w:top="1100" w:right="1100" w:bottom="1100" w:left="1100" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708" w:num="1"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14"/>
 </file>
@@ -8801,137 +8801,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="36187258">
+  <w:abstractNum w:abstractNumId="54926646">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="80098208">
+    <w:lvl w:ilvl="0" w:tplc="55461169">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="80098208" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="55461169" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="80098208" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="55461169" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="80098208" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="55461169" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="80098208" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="55461169" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="80098208" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="55461169" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="80098208" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="55461169" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="80098208" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="55461169" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="80098208" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="55461169" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="36187257">
+  <w:abstractNum w:abstractNumId="54926645">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="46258942">
+    <w:lvl w:ilvl="0" w:tplc="30125228">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -9683,55 +9683,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="36187257">
-    <w:abstractNumId w:val="36187257"/>
+  <w:num w:numId="54926645">
+    <w:abstractNumId w:val="54926645"/>
   </w:num>
-  <w:num w:numId="36187258">
-    <w:abstractNumId w:val="36187258"/>
+  <w:num w:numId="54926646">
+    <w:abstractNumId w:val="54926646"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -21281,51 +21281,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId238674212" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId131410420" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId70076a8b00071c70c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/HELIVI/" TargetMode="External"/><Relationship Id="rId41906a8b00071c777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/HELIVI/categorization" TargetMode="External"/><Relationship Id="rId68966a8b00071d03f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/HELIVI/photos" TargetMode="External"/><Relationship Id="rId59546a8b000721256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/eea.13190" TargetMode="External"/><Relationship Id="rId83336a8b0007212c4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://entnemdept.ufl.edu/creatures/field/tobacco_budworm.htm" TargetMode="External"/><Relationship Id="rId39516a8b0007213b2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/standards/PM5/" TargetMode="External"/><Relationship Id="rId87866a8b000721434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/HELIVI/documents" TargetMode="External"/><Relationship Id="rId26966a8b0007215b2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://irac-online.org/pest-library/lepidoptera/" TargetMode="External"/><Relationship Id="rId69166a8b0007216c6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://content.ces.ncsu.edu/tobacco-budworm" TargetMode="External"/><Relationship Id="rId23346a8b000721c68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId64956a8b000721dd5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.13079" TargetMode="External"/><Relationship Id="rId80556a8b00071cf0b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId80556a8b00071cf0b.jpg"/><Relationship Id="rId93486a8b00071fd08" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId93486a8b00071fd08.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId853577406" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId105128157" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId90636aa69e70dd856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/HELIVI/" TargetMode="External"/><Relationship Id="rId45906aa69e70dd8bf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/HELIVI/categorization" TargetMode="External"/><Relationship Id="rId85266aa69e70de2c8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/HELIVI/photos" TargetMode="External"/><Relationship Id="rId45216aa69e70e1faf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/eea.13190" TargetMode="External"/><Relationship Id="rId90276aa69e70e2007" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://entnemdept.ufl.edu/creatures/field/tobacco_budworm.htm" TargetMode="External"/><Relationship Id="rId30746aa69e70e20bb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/standards/PM5/" TargetMode="External"/><Relationship Id="rId58756aa69e70e213a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/HELIVI/documents" TargetMode="External"/><Relationship Id="rId64396aa69e70e22b5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://irac-online.org/pest-library/lepidoptera/" TargetMode="External"/><Relationship Id="rId92466aa69e70e23c8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://content.ces.ncsu.edu/tobacco-budworm" TargetMode="External"/><Relationship Id="rId73466aa69e70e27f9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId76386aa69e70e28b2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.13079" TargetMode="External"/><Relationship Id="rId60076aa69e70de1bf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId60076aa69e70de1bf.jpg"/><Relationship Id="rId32636aa69e70e0f37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId32636aa69e70e0f37.jpg"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>