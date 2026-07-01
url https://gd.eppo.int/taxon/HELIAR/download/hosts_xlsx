--- v2 (2026-03-19)
+++ v3 (2026-07-01)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="HELIAR" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="150">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="153">
   <si>
     <t>type</t>
   </si>
   <si>
     <t>EPPOCode</t>
   </si>
   <si>
     <t>Pref_name</t>
   </si>
   <si>
     <t>References</t>
   </si>
   <si>
     <t>Host</t>
   </si>
   <si>
     <t>ABMES</t>
   </si>
   <si>
     <t>Abelmoschus esculentus</t>
   </si>
   <si>
     <t>* Cunningham JP, Zalucki MP (2014) Understanding heliothine (Lepidoptera: Heliothinae) pests: what is a host plant? Journal of Economic Entomology 107, 881–896.</t>
   </si>
   <si>
@@ -372,50 +372,59 @@
   </si>
   <si>
     <t>Phaseolus vulgaris</t>
   </si>
   <si>
     <t>PIURA</t>
   </si>
   <si>
     <t>Pinus radiata</t>
   </si>
   <si>
     <t>* INTERNET
 SCION. Pests and diseases of forestry in New Zealand. Heliothis armigera, tomato fruitworm. https://www.nzffa.org.nz/farm-forestry-model/the-essentials/forest-health-pests-and-diseases/Pests/Heliothis-armigera/heliothis-armigera-tomato-fruitworm/</t>
   </si>
   <si>
     <t>PIBSX</t>
   </si>
   <si>
     <t>Pisum sativum</t>
   </si>
   <si>
     <t>RIICO</t>
   </si>
   <si>
     <t>Ricinus communis</t>
+  </si>
+  <si>
+    <t>SALSC</t>
+  </si>
+  <si>
+    <t>Salvia sclarea</t>
+  </si>
+  <si>
+    <t>* Singh P, Singh S, Somjith PK, Kedar SC (2026) Occurrence of Helicoverpa armigera (Hübner)(Lepidoptera: Noctuidae) on clary sage (Salvia sclarea L.) in Northern India. Journal of Entomology Research 50(2) 1-4 https://doi.org/10.65521/jer.v50.i2.2026.72</t>
   </si>
   <si>
     <t>HCRCO</t>
   </si>
   <si>
     <t>Selenicereus costaricensis</t>
   </si>
   <si>
     <t>* Venugopal U, Thirupathaiah G, Sindhura KA, Reddy SK (2025) First documentation of Helicoverpa armigera (Hubner) infestation on vegetative tissues of dragon fruit in Telangana, India. Pest Management in Horticultural Ecosystems 31(1), 97-99.</t>
   </si>
   <si>
     <t>HCRUN</t>
   </si>
   <si>
     <t>Selenicereus undatus</t>
   </si>
   <si>
     <t>* Venugopal U, Thirupathaiah G, Sindhura KA, Reddy SK (2025) First documentation of Helicoverpa armigera (Hubner) infestation on vegetative tissues of dragon fruit in Telangana, India. Pest Management in Horticultural Ecosystems. 31(1), 97-99.</t>
   </si>
   <si>
     <t>SEGIN</t>
   </si>
   <si>
     <t>Sesamum indicum</t>
   </si>
@@ -821,51 +830,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:D64"/>
+  <dimension ref="A1:D65"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.569" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="39.99" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="352.628" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
@@ -1560,218 +1569,232 @@
     <row r="51" spans="1:4">
       <c r="A51" t="s">
         <v>4</v>
       </c>
       <c r="B51" t="s">
         <v>119</v>
       </c>
       <c r="C51" t="s">
         <v>120</v>
       </c>
       <c r="D51" t="s">
         <v>121</v>
       </c>
     </row>
     <row r="52" spans="1:4">
       <c r="A52" t="s">
         <v>4</v>
       </c>
       <c r="B52" t="s">
         <v>122</v>
       </c>
       <c r="C52" t="s">
         <v>123</v>
       </c>
       <c r="D52" t="s">
-        <v>7</v>
+        <v>124</v>
       </c>
     </row>
     <row r="53" spans="1:4">
       <c r="A53" t="s">
         <v>4</v>
       </c>
       <c r="B53" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="C53" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="D53" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="54" spans="1:4">
       <c r="A54" t="s">
         <v>4</v>
       </c>
       <c r="B54" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="C54" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="D54" t="s">
-        <v>128</v>
+        <v>7</v>
       </c>
     </row>
     <row r="55" spans="1:4">
       <c r="A55" t="s">
         <v>4</v>
       </c>
       <c r="B55" t="s">
         <v>129</v>
       </c>
       <c r="C55" t="s">
         <v>130</v>
       </c>
       <c r="D55" t="s">
         <v>131</v>
       </c>
     </row>
     <row r="56" spans="1:4">
       <c r="A56" t="s">
         <v>4</v>
       </c>
       <c r="B56" t="s">
         <v>132</v>
       </c>
       <c r="C56" t="s">
         <v>133</v>
       </c>
       <c r="D56" t="s">
-        <v>7</v>
+        <v>134</v>
       </c>
     </row>
     <row r="57" spans="1:4">
       <c r="A57" t="s">
         <v>4</v>
       </c>
       <c r="B57" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="C57" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="D57" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="58" spans="1:4">
       <c r="A58" t="s">
         <v>4</v>
       </c>
       <c r="B58" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="C58" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="D58" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="59" spans="1:4">
       <c r="A59" t="s">
         <v>4</v>
       </c>
       <c r="B59" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="C59" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="D59" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="60" spans="1:4">
       <c r="A60" t="s">
         <v>4</v>
       </c>
       <c r="B60" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="C60" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="D60" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="61" spans="1:4">
       <c r="A61" t="s">
         <v>4</v>
       </c>
       <c r="B61" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="C61" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="D61" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="62" spans="1:4">
       <c r="A62" t="s">
         <v>4</v>
       </c>
       <c r="B62" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="C62" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="D62" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="63" spans="1:4">
       <c r="A63" t="s">
         <v>4</v>
       </c>
       <c r="B63" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="C63" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="D63" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="64" spans="1:4">
       <c r="A64" t="s">
         <v>4</v>
       </c>
       <c r="B64" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="C64" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="D64" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="65" spans="1:4">
+      <c r="A65" t="s">
+        <v>4</v>
+      </c>
+      <c r="B65" t="s">
+        <v>151</v>
+      </c>
+      <c r="C65" t="s">
+        <v>152</v>
+      </c>
+      <c r="D65" t="s">
         <v>7</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>