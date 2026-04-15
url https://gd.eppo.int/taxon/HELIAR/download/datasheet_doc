--- v6 (2026-03-19)
+++ v7 (2026-04-15)
@@ -336,88 +336,88 @@
               <w:t xml:space="preserve"> auctorum</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> African cotton bollworm, Old World bollworm, corn earworm, cotton bollworm, tobacco budworm, tomato grub</w:t>
             </w:r>
-            <w:hyperlink r:id="rId428469bb5a2b74e6a" w:history="1">
+            <w:hyperlink r:id="rId226669dfa2e428ab9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> A2 list</w:t>
             </w:r>
-            <w:hyperlink r:id="rId959369bb5a2b74eb0" w:history="1">
+            <w:hyperlink r:id="rId809069dfa2e428afe" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -431,86 +431,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> HELIAR</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-90"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1209600"/>
-                  <wp:docPr id="8463986" name="name656369bb5a2b74f83" descr="19342.jpg"/>
+                  <wp:docPr id="87848481" name="name539369dfa2e428ee6" descr="19342.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="19342.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId894469bb5a2b74f82" cstate="print"/>
+                          <a:blip r:embed="rId835569dfa2e428ee5" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1209600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId483769bb5a2b75ab0" w:history="1">
+            <w:hyperlink r:id="rId486869dfa2e429032" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -2378,63 +2378,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">H. armigera</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> is established only in the southern part where it can overwinter. In the northern part, only transient populations are found outdoors. Indoors, most of the pest findings are linked to imports of infested plant material and are subject to eradication measures.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="98179279" name="name956669bb5a2b76a05" descr="HELIAR_distribution_map.jpg"/>
+            <wp:docPr id="87781575" name="name494569dfa2e42ac72" descr="HELIAR_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="HELIAR_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId516369bb5a2b76a03" cstate="print"/>
+                    <a:blip r:embed="rId528669dfa2e42ac6f" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -5459,51 +5459,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">11</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 93. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId430069bb5a2b780df" w:history="1">
+      <w:hyperlink r:id="rId549569dfa2e42c23b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3389/fphys.2020.00093</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6095,51 +6095,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">El-Lissy O (2015) Detection of Old World bollworm (</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Helicoverpa armigera</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">) in Florida. (</w:t>
       </w:r>
-      <w:hyperlink r:id="rId192269bb5a2b784ff" w:history="1">
+      <w:hyperlink r:id="rId390169dfa2e42c63f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.aphis.usda.gov/plant_health/plant_pest_info/owb/downloads/DA-2015-43.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">) [accessed on 4 September 2019].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -6194,51 +6194,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">12</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(10), 3833, 28 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId861269bb5a2b785a0" w:history="1">
+      <w:hyperlink r:id="rId434069dfa2e42c6dc" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://efsa.onlinelibrary.wiley.com/doi/abs/10.2903/j.efsa.2014.3833</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 17 September 2019].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -6369,51 +6369,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Fathipour Y, Sedaratian A (2013) Integrated management of </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Helicoverpa armigera </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">in soybean cropping systems, Soybean - Pest Resistance, Hany A. El-Shemy, IntechOpen, doi 10.5772/54522. Available from: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId932369bb5a2b786bc" w:history="1">
+      <w:hyperlink r:id="rId171669dfa2e42c7f4" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.intechopen.com/books/soybean-pest-resistance/integrated-management-of-helicoverpa-armigera-in-soybean-cropping-systems</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 18 September 2020]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -6994,51 +6994,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Hayden J, Brambila J (2015) Pest alert: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Helicoverpa armigera </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(Lepidoptera: Noctuidae), the Old World bollworm. Florida Department of Agriculture and Consumer Services. (</w:t>
       </w:r>
-      <w:hyperlink r:id="rId110469bb5a2b78ad6" w:history="1">
+      <w:hyperlink r:id="rId497669dfa2e42cbca" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.fdacs.gov/ezs3download/download/61696/1411969/Media/Files/Plant-Industry-Files/Pest-Alerts/PEST%20ALERT%20Helicoverpa%20armigera-1.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">) [accessed on 4 September 2020]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -7848,51 +7848,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">NAPPO Phytosanitary Pest Alert System. Official Pest Reports. USA (2016-07-11) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Helicoverpa armigera </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(Old World Bollworm) in Florida deemed an isolated regulatory incident. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId935269bb5a2b7903d" w:history="1">
+      <w:hyperlink r:id="rId882569dfa2e42d143" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.pestalerts.org/official-pest-report/helicoverpa-armigera-old-world-bollworm-florida-deemed-isolated-regulatory</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 14 September 2020].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -9137,51 +9137,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Helicoverpa armigera</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId476169bb5a2b798a5" w:history="1">
+      <w:hyperlink r:id="rId712069dfa2e42d930" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -9369,63 +9369,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">11</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 1-6.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="40710436" name="name203869bb5a2b79a61" descr="eu_funding_250.png"/>
+            <wp:docPr id="34663224" name="name136969dfa2e42daef" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId457269bb5a2b79a60" cstate="print"/>
+                    <a:blip r:embed="rId524569dfa2e42daee" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -9523,137 +9523,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="59574569">
+  <w:abstractNum w:abstractNumId="49461036">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="36202122">
+    <w:lvl w:ilvl="0" w:tplc="90251758">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="36202122" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="90251758" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="36202122" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="90251758" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="36202122" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="90251758" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="36202122" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="90251758" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="36202122" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="90251758" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="36202122" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="90251758" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="36202122" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="90251758" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="36202122" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="90251758" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="59574568">
+  <w:abstractNum w:abstractNumId="49461035">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="20049014">
+    <w:lvl w:ilvl="0" w:tplc="95044691">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -10405,55 +10405,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="59574568">
-    <w:abstractNumId w:val="59574568"/>
+  <w:num w:numId="49461035">
+    <w:abstractNumId w:val="49461035"/>
   </w:num>
-  <w:num w:numId="59574569">
-    <w:abstractNumId w:val="59574569"/>
+  <w:num w:numId="49461036">
+    <w:abstractNumId w:val="49461036"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -22003,51 +22003,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId793208469" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId211823420" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId428469bb5a2b74e6a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/HELIAR/" TargetMode="External"/><Relationship Id="rId959369bb5a2b74eb0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/HELIAR/categorization" TargetMode="External"/><Relationship Id="rId483769bb5a2b75ab0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/HELIAR/photos" TargetMode="External"/><Relationship Id="rId430069bb5a2b780df" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3389/fphys.2020.00093" TargetMode="External"/><Relationship Id="rId192269bb5a2b784ff" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.aphis.usda.gov/plant_health/plant_pest_info/owb/downloads/DA-2015-43.pdf" TargetMode="External"/><Relationship Id="rId861269bb5a2b785a0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://efsa.onlinelibrary.wiley.com/doi/abs/10.2903/j.efsa.2014.3833" TargetMode="External"/><Relationship Id="rId932369bb5a2b786bc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.intechopen.com/books/soybean-pest-resistance/integrated-management-of-helicoverpa-armigera-in-soybean-cropping-systems" TargetMode="External"/><Relationship Id="rId110469bb5a2b78ad6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fdacs.gov/ezs3download/download/61696/1411969/Media/Files/Plant-Industry-Files/Pest-Alerts/PEST%20ALERT%20Helicoverpa%20armigera-1.pdf" TargetMode="External"/><Relationship Id="rId935269bb5a2b7903d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pestalerts.org/official-pest-report/helicoverpa-armigera-old-world-bollworm-florida-deemed-isolated-regulatory" TargetMode="External"/><Relationship Id="rId476169bb5a2b798a5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId894469bb5a2b74f82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId894469bb5a2b74f82.jpg"/><Relationship Id="rId516369bb5a2b76a03" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId516369bb5a2b76a03.jpg"/><Relationship Id="rId457269bb5a2b79a60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId457269bb5a2b79a60.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId345386971" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId312350724" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId226669dfa2e428ab9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/HELIAR/" TargetMode="External"/><Relationship Id="rId809069dfa2e428afe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/HELIAR/categorization" TargetMode="External"/><Relationship Id="rId486869dfa2e429032" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/HELIAR/photos" TargetMode="External"/><Relationship Id="rId549569dfa2e42c23b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3389/fphys.2020.00093" TargetMode="External"/><Relationship Id="rId390169dfa2e42c63f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.aphis.usda.gov/plant_health/plant_pest_info/owb/downloads/DA-2015-43.pdf" TargetMode="External"/><Relationship Id="rId434069dfa2e42c6dc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://efsa.onlinelibrary.wiley.com/doi/abs/10.2903/j.efsa.2014.3833" TargetMode="External"/><Relationship Id="rId171669dfa2e42c7f4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.intechopen.com/books/soybean-pest-resistance/integrated-management-of-helicoverpa-armigera-in-soybean-cropping-systems" TargetMode="External"/><Relationship Id="rId497669dfa2e42cbca" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fdacs.gov/ezs3download/download/61696/1411969/Media/Files/Plant-Industry-Files/Pest-Alerts/PEST%20ALERT%20Helicoverpa%20armigera-1.pdf" TargetMode="External"/><Relationship Id="rId882569dfa2e42d143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pestalerts.org/official-pest-report/helicoverpa-armigera-old-world-bollworm-florida-deemed-isolated-regulatory" TargetMode="External"/><Relationship Id="rId712069dfa2e42d930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId835569dfa2e428ee5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId835569dfa2e428ee5.jpg"/><Relationship Id="rId528669dfa2e42ac6f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId528669dfa2e42ac6f.jpg"/><Relationship Id="rId524569dfa2e42daee" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId524569dfa2e42daee.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>