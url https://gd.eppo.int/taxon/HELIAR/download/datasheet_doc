--- v7 (2026-04-15)
+++ v8 (2026-05-07)
@@ -336,88 +336,88 @@
               <w:t xml:space="preserve"> auctorum</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> African cotton bollworm, Old World bollworm, corn earworm, cotton bollworm, tobacco budworm, tomato grub</w:t>
             </w:r>
-            <w:hyperlink r:id="rId226669dfa2e428ab9" w:history="1">
+            <w:hyperlink r:id="rId891669fc9b02debbc" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> A2 list</w:t>
             </w:r>
-            <w:hyperlink r:id="rId809069dfa2e428afe" w:history="1">
+            <w:hyperlink r:id="rId368669fc9b02dec02" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -431,86 +431,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> HELIAR</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-90"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1209600"/>
-                  <wp:docPr id="87848481" name="name539369dfa2e428ee6" descr="19342.jpg"/>
+                  <wp:docPr id="77241495" name="name439069fc9b02df47e" descr="19342.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="19342.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId835569dfa2e428ee5" cstate="print"/>
+                          <a:blip r:embed="rId261869fc9b02df47c" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1209600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId486869dfa2e429032" w:history="1">
+            <w:hyperlink r:id="rId482369fc9b02df5ad" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -2378,63 +2378,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">H. armigera</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> is established only in the southern part where it can overwinter. In the northern part, only transient populations are found outdoors. Indoors, most of the pest findings are linked to imports of infested plant material and are subject to eradication measures.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="87781575" name="name494569dfa2e42ac72" descr="HELIAR_distribution_map.jpg"/>
+            <wp:docPr id="24337983" name="name300769fc9b02e13c3" descr="HELIAR_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="HELIAR_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId528669dfa2e42ac6f" cstate="print"/>
+                    <a:blip r:embed="rId182069fc9b02e13c0" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -5459,51 +5459,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">11</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 93. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId549569dfa2e42c23b" w:history="1">
+      <w:hyperlink r:id="rId458469fc9b02e2ba2" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3389/fphys.2020.00093</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6095,51 +6095,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">El-Lissy O (2015) Detection of Old World bollworm (</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Helicoverpa armigera</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">) in Florida. (</w:t>
       </w:r>
-      <w:hyperlink r:id="rId390169dfa2e42c63f" w:history="1">
+      <w:hyperlink r:id="rId314769fc9b02e2ffa" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.aphis.usda.gov/plant_health/plant_pest_info/owb/downloads/DA-2015-43.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">) [accessed on 4 September 2019].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -6194,51 +6194,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">12</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(10), 3833, 28 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId434069dfa2e42c6dc" w:history="1">
+      <w:hyperlink r:id="rId465169fc9b02e30c5" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://efsa.onlinelibrary.wiley.com/doi/abs/10.2903/j.efsa.2014.3833</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 17 September 2019].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -6369,51 +6369,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Fathipour Y, Sedaratian A (2013) Integrated management of </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Helicoverpa armigera </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">in soybean cropping systems, Soybean - Pest Resistance, Hany A. El-Shemy, IntechOpen, doi 10.5772/54522. Available from: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId171669dfa2e42c7f4" w:history="1">
+      <w:hyperlink r:id="rId426969fc9b02e31f4" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.intechopen.com/books/soybean-pest-resistance/integrated-management-of-helicoverpa-armigera-in-soybean-cropping-systems</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 18 September 2020]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -6994,51 +6994,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Hayden J, Brambila J (2015) Pest alert: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Helicoverpa armigera </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(Lepidoptera: Noctuidae), the Old World bollworm. Florida Department of Agriculture and Consumer Services. (</w:t>
       </w:r>
-      <w:hyperlink r:id="rId497669dfa2e42cbca" w:history="1">
+      <w:hyperlink r:id="rId800869fc9b02e366a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.fdacs.gov/ezs3download/download/61696/1411969/Media/Files/Plant-Industry-Files/Pest-Alerts/PEST%20ALERT%20Helicoverpa%20armigera-1.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">) [accessed on 4 September 2020]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -7848,51 +7848,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">NAPPO Phytosanitary Pest Alert System. Official Pest Reports. USA (2016-07-11) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Helicoverpa armigera </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(Old World Bollworm) in Florida deemed an isolated regulatory incident. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId882569dfa2e42d143" w:history="1">
+      <w:hyperlink r:id="rId932369fc9b02e3c7e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.pestalerts.org/official-pest-report/helicoverpa-armigera-old-world-bollworm-florida-deemed-isolated-regulatory</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 14 September 2020].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -9137,51 +9137,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Helicoverpa armigera</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId712069dfa2e42d930" w:history="1">
+      <w:hyperlink r:id="rId729469fc9b02e457d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -9369,63 +9369,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">11</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 1-6.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="34663224" name="name136969dfa2e42daef" descr="eu_funding_250.png"/>
+            <wp:docPr id="13122588" name="name249969fc9b02e4776" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId524569dfa2e42daee" cstate="print"/>
+                    <a:blip r:embed="rId612269fc9b02e4775" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -9523,137 +9523,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="49461036">
+  <w:abstractNum w:abstractNumId="19279980">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="90251758">
+    <w:lvl w:ilvl="0" w:tplc="61432500">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="90251758" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="61432500" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="90251758" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="61432500" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="90251758" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="61432500" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="90251758" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="61432500" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="90251758" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="61432500" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="90251758" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="61432500" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="90251758" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="61432500" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="90251758" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="61432500" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="49461035">
+  <w:abstractNum w:abstractNumId="19279979">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="95044691">
+    <w:lvl w:ilvl="0" w:tplc="51655883">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -10405,55 +10405,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="49461035">
-    <w:abstractNumId w:val="49461035"/>
+  <w:num w:numId="19279979">
+    <w:abstractNumId w:val="19279979"/>
   </w:num>
-  <w:num w:numId="49461036">
-    <w:abstractNumId w:val="49461036"/>
+  <w:num w:numId="19279980">
+    <w:abstractNumId w:val="19279980"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -22003,51 +22003,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId345386971" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId312350724" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId226669dfa2e428ab9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/HELIAR/" TargetMode="External"/><Relationship Id="rId809069dfa2e428afe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/HELIAR/categorization" TargetMode="External"/><Relationship Id="rId486869dfa2e429032" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/HELIAR/photos" TargetMode="External"/><Relationship Id="rId549569dfa2e42c23b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3389/fphys.2020.00093" TargetMode="External"/><Relationship Id="rId390169dfa2e42c63f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.aphis.usda.gov/plant_health/plant_pest_info/owb/downloads/DA-2015-43.pdf" TargetMode="External"/><Relationship Id="rId434069dfa2e42c6dc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://efsa.onlinelibrary.wiley.com/doi/abs/10.2903/j.efsa.2014.3833" TargetMode="External"/><Relationship Id="rId171669dfa2e42c7f4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.intechopen.com/books/soybean-pest-resistance/integrated-management-of-helicoverpa-armigera-in-soybean-cropping-systems" TargetMode="External"/><Relationship Id="rId497669dfa2e42cbca" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fdacs.gov/ezs3download/download/61696/1411969/Media/Files/Plant-Industry-Files/Pest-Alerts/PEST%20ALERT%20Helicoverpa%20armigera-1.pdf" TargetMode="External"/><Relationship Id="rId882569dfa2e42d143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pestalerts.org/official-pest-report/helicoverpa-armigera-old-world-bollworm-florida-deemed-isolated-regulatory" TargetMode="External"/><Relationship Id="rId712069dfa2e42d930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId835569dfa2e428ee5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId835569dfa2e428ee5.jpg"/><Relationship Id="rId528669dfa2e42ac6f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId528669dfa2e42ac6f.jpg"/><Relationship Id="rId524569dfa2e42daee" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId524569dfa2e42daee.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId840071798" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId348297794" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId891669fc9b02debbc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/HELIAR/" TargetMode="External"/><Relationship Id="rId368669fc9b02dec02" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/HELIAR/categorization" TargetMode="External"/><Relationship Id="rId482369fc9b02df5ad" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/HELIAR/photos" TargetMode="External"/><Relationship Id="rId458469fc9b02e2ba2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3389/fphys.2020.00093" TargetMode="External"/><Relationship Id="rId314769fc9b02e2ffa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.aphis.usda.gov/plant_health/plant_pest_info/owb/downloads/DA-2015-43.pdf" TargetMode="External"/><Relationship Id="rId465169fc9b02e30c5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://efsa.onlinelibrary.wiley.com/doi/abs/10.2903/j.efsa.2014.3833" TargetMode="External"/><Relationship Id="rId426969fc9b02e31f4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.intechopen.com/books/soybean-pest-resistance/integrated-management-of-helicoverpa-armigera-in-soybean-cropping-systems" TargetMode="External"/><Relationship Id="rId800869fc9b02e366a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fdacs.gov/ezs3download/download/61696/1411969/Media/Files/Plant-Industry-Files/Pest-Alerts/PEST%20ALERT%20Helicoverpa%20armigera-1.pdf" TargetMode="External"/><Relationship Id="rId932369fc9b02e3c7e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pestalerts.org/official-pest-report/helicoverpa-armigera-old-world-bollworm-florida-deemed-isolated-regulatory" TargetMode="External"/><Relationship Id="rId729469fc9b02e457d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId261869fc9b02df47c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId261869fc9b02df47c.jpg"/><Relationship Id="rId182069fc9b02e13c0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId182069fc9b02e13c0.jpg"/><Relationship Id="rId612269fc9b02e4775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId612269fc9b02e4775.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>