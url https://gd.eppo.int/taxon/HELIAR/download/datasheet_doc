--- v8 (2026-05-07)
+++ v9 (2026-05-27)
@@ -336,88 +336,88 @@
               <w:t xml:space="preserve"> auctorum</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> African cotton bollworm, Old World bollworm, corn earworm, cotton bollworm, tobacco budworm, tomato grub</w:t>
             </w:r>
-            <w:hyperlink r:id="rId891669fc9b02debbc" w:history="1">
+            <w:hyperlink r:id="rId35666a173c9914e15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> A2 list</w:t>
             </w:r>
-            <w:hyperlink r:id="rId368669fc9b02dec02" w:history="1">
+            <w:hyperlink r:id="rId28766a173c9914e5a" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -431,86 +431,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> HELIAR</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-90"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1209600"/>
-                  <wp:docPr id="77241495" name="name439069fc9b02df47e" descr="19342.jpg"/>
+                  <wp:docPr id="57764254" name="name37096a173c99155be" descr="19342.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="19342.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId261869fc9b02df47c" cstate="print"/>
+                          <a:blip r:embed="rId11196a173c99155bb" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1209600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId482369fc9b02df5ad" w:history="1">
+            <w:hyperlink r:id="rId84866a173c9915b16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -2378,63 +2378,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">H. armigera</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> is established only in the southern part where it can overwinter. In the northern part, only transient populations are found outdoors. Indoors, most of the pest findings are linked to imports of infested plant material and are subject to eradication measures.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="24337983" name="name300769fc9b02e13c3" descr="HELIAR_distribution_map.jpg"/>
+            <wp:docPr id="57521236" name="name16246a173c99173dc" descr="HELIAR_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="HELIAR_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId182069fc9b02e13c0" cstate="print"/>
+                    <a:blip r:embed="rId15076a173c99173d8" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -5459,51 +5459,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">11</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 93. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId458469fc9b02e2ba2" w:history="1">
+      <w:hyperlink r:id="rId75726a173c9918b07" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3389/fphys.2020.00093</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6095,51 +6095,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">El-Lissy O (2015) Detection of Old World bollworm (</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Helicoverpa armigera</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">) in Florida. (</w:t>
       </w:r>
-      <w:hyperlink r:id="rId314769fc9b02e2ffa" w:history="1">
+      <w:hyperlink r:id="rId40006a173c9918f31" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.aphis.usda.gov/plant_health/plant_pest_info/owb/downloads/DA-2015-43.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">) [accessed on 4 September 2019].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -6194,51 +6194,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">12</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(10), 3833, 28 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId465169fc9b02e30c5" w:history="1">
+      <w:hyperlink r:id="rId26036a173c9918fe6" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://efsa.onlinelibrary.wiley.com/doi/abs/10.2903/j.efsa.2014.3833</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 17 September 2019].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -6369,51 +6369,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Fathipour Y, Sedaratian A (2013) Integrated management of </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Helicoverpa armigera </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">in soybean cropping systems, Soybean - Pest Resistance, Hany A. El-Shemy, IntechOpen, doi 10.5772/54522. Available from: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId426969fc9b02e31f4" w:history="1">
+      <w:hyperlink r:id="rId35266a173c9919110" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.intechopen.com/books/soybean-pest-resistance/integrated-management-of-helicoverpa-armigera-in-soybean-cropping-systems</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 18 September 2020]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -6994,51 +6994,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Hayden J, Brambila J (2015) Pest alert: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Helicoverpa armigera </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(Lepidoptera: Noctuidae), the Old World bollworm. Florida Department of Agriculture and Consumer Services. (</w:t>
       </w:r>
-      <w:hyperlink r:id="rId800869fc9b02e366a" w:history="1">
+      <w:hyperlink r:id="rId53066a173c991951d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.fdacs.gov/ezs3download/download/61696/1411969/Media/Files/Plant-Industry-Files/Pest-Alerts/PEST%20ALERT%20Helicoverpa%20armigera-1.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">) [accessed on 4 September 2020]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -7848,51 +7848,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">NAPPO Phytosanitary Pest Alert System. Official Pest Reports. USA (2016-07-11) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Helicoverpa armigera </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(Old World Bollworm) in Florida deemed an isolated regulatory incident. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId932369fc9b02e3c7e" w:history="1">
+      <w:hyperlink r:id="rId19216a173c9919ab0" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.pestalerts.org/official-pest-report/helicoverpa-armigera-old-world-bollworm-florida-deemed-isolated-regulatory</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 14 September 2020].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -9137,51 +9137,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Helicoverpa armigera</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId729469fc9b02e457d" w:history="1">
+      <w:hyperlink r:id="rId30726a173c991a2f9" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -9369,63 +9369,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">11</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 1-6.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="13122588" name="name249969fc9b02e4776" descr="eu_funding_250.png"/>
+            <wp:docPr id="52178763" name="name51156a173c991a507" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId612269fc9b02e4775" cstate="print"/>
+                    <a:blip r:embed="rId61696a173c991a506" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -9523,137 +9523,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="19279980">
+  <w:abstractNum w:abstractNumId="51317900">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="61432500">
+    <w:lvl w:ilvl="0" w:tplc="75522227">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="61432500" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="75522227" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="61432500" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="75522227" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="61432500" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="75522227" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="61432500" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="75522227" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="61432500" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="75522227" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="61432500" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="75522227" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="61432500" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="75522227" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="61432500" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="75522227" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="19279979">
+  <w:abstractNum w:abstractNumId="51317899">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="51655883">
+    <w:lvl w:ilvl="0" w:tplc="96447359">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -10405,55 +10405,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="19279979">
-    <w:abstractNumId w:val="19279979"/>
+  <w:num w:numId="51317899">
+    <w:abstractNumId w:val="51317899"/>
   </w:num>
-  <w:num w:numId="19279980">
-    <w:abstractNumId w:val="19279980"/>
+  <w:num w:numId="51317900">
+    <w:abstractNumId w:val="51317900"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -22003,51 +22003,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId840071798" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId348297794" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId891669fc9b02debbc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/HELIAR/" TargetMode="External"/><Relationship Id="rId368669fc9b02dec02" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/HELIAR/categorization" TargetMode="External"/><Relationship Id="rId482369fc9b02df5ad" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/HELIAR/photos" TargetMode="External"/><Relationship Id="rId458469fc9b02e2ba2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3389/fphys.2020.00093" TargetMode="External"/><Relationship Id="rId314769fc9b02e2ffa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.aphis.usda.gov/plant_health/plant_pest_info/owb/downloads/DA-2015-43.pdf" TargetMode="External"/><Relationship Id="rId465169fc9b02e30c5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://efsa.onlinelibrary.wiley.com/doi/abs/10.2903/j.efsa.2014.3833" TargetMode="External"/><Relationship Id="rId426969fc9b02e31f4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.intechopen.com/books/soybean-pest-resistance/integrated-management-of-helicoverpa-armigera-in-soybean-cropping-systems" TargetMode="External"/><Relationship Id="rId800869fc9b02e366a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fdacs.gov/ezs3download/download/61696/1411969/Media/Files/Plant-Industry-Files/Pest-Alerts/PEST%20ALERT%20Helicoverpa%20armigera-1.pdf" TargetMode="External"/><Relationship Id="rId932369fc9b02e3c7e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pestalerts.org/official-pest-report/helicoverpa-armigera-old-world-bollworm-florida-deemed-isolated-regulatory" TargetMode="External"/><Relationship Id="rId729469fc9b02e457d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId261869fc9b02df47c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId261869fc9b02df47c.jpg"/><Relationship Id="rId182069fc9b02e13c0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId182069fc9b02e13c0.jpg"/><Relationship Id="rId612269fc9b02e4775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId612269fc9b02e4775.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId491895517" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId163935927" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId35666a173c9914e15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/HELIAR/" TargetMode="External"/><Relationship Id="rId28766a173c9914e5a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/HELIAR/categorization" TargetMode="External"/><Relationship Id="rId84866a173c9915b16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/HELIAR/photos" TargetMode="External"/><Relationship Id="rId75726a173c9918b07" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3389/fphys.2020.00093" TargetMode="External"/><Relationship Id="rId40006a173c9918f31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.aphis.usda.gov/plant_health/plant_pest_info/owb/downloads/DA-2015-43.pdf" TargetMode="External"/><Relationship Id="rId26036a173c9918fe6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://efsa.onlinelibrary.wiley.com/doi/abs/10.2903/j.efsa.2014.3833" TargetMode="External"/><Relationship Id="rId35266a173c9919110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.intechopen.com/books/soybean-pest-resistance/integrated-management-of-helicoverpa-armigera-in-soybean-cropping-systems" TargetMode="External"/><Relationship Id="rId53066a173c991951d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fdacs.gov/ezs3download/download/61696/1411969/Media/Files/Plant-Industry-Files/Pest-Alerts/PEST%20ALERT%20Helicoverpa%20armigera-1.pdf" TargetMode="External"/><Relationship Id="rId19216a173c9919ab0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pestalerts.org/official-pest-report/helicoverpa-armigera-old-world-bollworm-florida-deemed-isolated-regulatory" TargetMode="External"/><Relationship Id="rId30726a173c991a2f9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId11196a173c99155bb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId11196a173c99155bb.jpg"/><Relationship Id="rId15076a173c99173d8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId15076a173c99173d8.jpg"/><Relationship Id="rId61696a173c991a506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId61696a173c991a506.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>