--- v9 (2026-05-27)
+++ v10 (2026-06-17)
@@ -336,88 +336,88 @@
               <w:t xml:space="preserve"> auctorum</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> African cotton bollworm, Old World bollworm, corn earworm, cotton bollworm, tobacco budworm, tomato grub</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35666a173c9914e15" w:history="1">
+            <w:hyperlink r:id="rId28166a31f7e6cbd88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> A2 list</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28766a173c9914e5a" w:history="1">
+            <w:hyperlink r:id="rId50156a31f7e6cbdd0" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -431,86 +431,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> HELIAR</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-90"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1209600"/>
-                  <wp:docPr id="57764254" name="name37096a173c99155be" descr="19342.jpg"/>
+                  <wp:docPr id="56653790" name="name14516a31f7e6cc5b4" descr="19342.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="19342.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId11196a173c99155bb" cstate="print"/>
+                          <a:blip r:embed="rId91346a31f7e6cc5b2" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1209600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId84866a173c9915b16" w:history="1">
+            <w:hyperlink r:id="rId84886a31f7e6cc6d3" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -1991,50 +1991,70 @@
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Ricinus communis</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
+        <w:t xml:space="preserve">Salvia sclarea</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t xml:space="preserve">Selenicereus costaricensis</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Selenicereus undatus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -2378,63 +2398,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">H. armigera</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> is established only in the southern part where it can overwinter. In the northern part, only transient populations are found outdoors. Indoors, most of the pest findings are linked to imports of infested plant material and are subject to eradication measures.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="57521236" name="name16246a173c99173dc" descr="HELIAR_distribution_map.jpg"/>
+            <wp:docPr id="73465653" name="name14656a31f7e6cdfce" descr="HELIAR_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="HELIAR_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId15076a173c99173d8" cstate="print"/>
+                    <a:blip r:embed="rId23286a31f7e6cdfcb" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -5459,51 +5479,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">11</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 93. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId75726a173c9918b07" w:history="1">
+      <w:hyperlink r:id="rId58746a31f7e6cf725" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3389/fphys.2020.00093</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6095,51 +6115,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">El-Lissy O (2015) Detection of Old World bollworm (</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Helicoverpa armigera</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">) in Florida. (</w:t>
       </w:r>
-      <w:hyperlink r:id="rId40006a173c9918f31" w:history="1">
+      <w:hyperlink r:id="rId72096a31f7e6cfb24" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.aphis.usda.gov/plant_health/plant_pest_info/owb/downloads/DA-2015-43.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">) [accessed on 4 September 2019].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -6194,51 +6214,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">12</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(10), 3833, 28 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId26036a173c9918fe6" w:history="1">
+      <w:hyperlink r:id="rId92596a31f7e6cfbce" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://efsa.onlinelibrary.wiley.com/doi/abs/10.2903/j.efsa.2014.3833</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 17 September 2019].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -6369,51 +6389,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Fathipour Y, Sedaratian A (2013) Integrated management of </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Helicoverpa armigera </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">in soybean cropping systems, Soybean - Pest Resistance, Hany A. El-Shemy, IntechOpen, doi 10.5772/54522. Available from: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId35266a173c9919110" w:history="1">
+      <w:hyperlink r:id="rId58956a31f7e6cfcee" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.intechopen.com/books/soybean-pest-resistance/integrated-management-of-helicoverpa-armigera-in-soybean-cropping-systems</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 18 September 2020]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -6994,51 +7014,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Hayden J, Brambila J (2015) Pest alert: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Helicoverpa armigera </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(Lepidoptera: Noctuidae), the Old World bollworm. Florida Department of Agriculture and Consumer Services. (</w:t>
       </w:r>
-      <w:hyperlink r:id="rId53066a173c991951d" w:history="1">
+      <w:hyperlink r:id="rId44706a31f7e6d00f9" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.fdacs.gov/ezs3download/download/61696/1411969/Media/Files/Plant-Industry-Files/Pest-Alerts/PEST%20ALERT%20Helicoverpa%20armigera-1.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">) [accessed on 4 September 2020]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -7848,51 +7868,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">NAPPO Phytosanitary Pest Alert System. Official Pest Reports. USA (2016-07-11) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Helicoverpa armigera </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(Old World Bollworm) in Florida deemed an isolated regulatory incident. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId19216a173c9919ab0" w:history="1">
+      <w:hyperlink r:id="rId82766a31f7e6d067b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.pestalerts.org/official-pest-report/helicoverpa-armigera-old-world-bollworm-florida-deemed-isolated-regulatory</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 14 September 2020].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -9137,51 +9157,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Helicoverpa armigera</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId30726a173c991a2f9" w:history="1">
+      <w:hyperlink r:id="rId97596a31f7e6d0ebf" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -9369,63 +9389,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">11</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 1-6.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="52178763" name="name51156a173c991a507" descr="eu_funding_250.png"/>
+            <wp:docPr id="70082618" name="name84356a31f7e6d13b1" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId61696a173c991a506" cstate="print"/>
+                    <a:blip r:embed="rId87826a31f7e6d13b0" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -9523,137 +9543,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="51317900">
+  <w:abstractNum w:abstractNumId="59820895">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="75522227">
+    <w:lvl w:ilvl="0" w:tplc="50194218">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="75522227" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="50194218" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="75522227" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="50194218" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="75522227" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="50194218" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="75522227" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="50194218" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="75522227" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="50194218" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="75522227" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="50194218" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="75522227" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="50194218" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="75522227" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="50194218" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="51317899">
+  <w:abstractNum w:abstractNumId="59820894">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="96447359">
+    <w:lvl w:ilvl="0" w:tplc="62777743">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -10405,55 +10425,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="51317899">
-    <w:abstractNumId w:val="51317899"/>
+  <w:num w:numId="59820894">
+    <w:abstractNumId w:val="59820894"/>
   </w:num>
-  <w:num w:numId="51317900">
-    <w:abstractNumId w:val="51317900"/>
+  <w:num w:numId="59820895">
+    <w:abstractNumId w:val="59820895"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -22003,51 +22023,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId491895517" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId163935927" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId35666a173c9914e15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/HELIAR/" TargetMode="External"/><Relationship Id="rId28766a173c9914e5a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/HELIAR/categorization" TargetMode="External"/><Relationship Id="rId84866a173c9915b16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/HELIAR/photos" TargetMode="External"/><Relationship Id="rId75726a173c9918b07" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3389/fphys.2020.00093" TargetMode="External"/><Relationship Id="rId40006a173c9918f31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.aphis.usda.gov/plant_health/plant_pest_info/owb/downloads/DA-2015-43.pdf" TargetMode="External"/><Relationship Id="rId26036a173c9918fe6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://efsa.onlinelibrary.wiley.com/doi/abs/10.2903/j.efsa.2014.3833" TargetMode="External"/><Relationship Id="rId35266a173c9919110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.intechopen.com/books/soybean-pest-resistance/integrated-management-of-helicoverpa-armigera-in-soybean-cropping-systems" TargetMode="External"/><Relationship Id="rId53066a173c991951d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fdacs.gov/ezs3download/download/61696/1411969/Media/Files/Plant-Industry-Files/Pest-Alerts/PEST%20ALERT%20Helicoverpa%20armigera-1.pdf" TargetMode="External"/><Relationship Id="rId19216a173c9919ab0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pestalerts.org/official-pest-report/helicoverpa-armigera-old-world-bollworm-florida-deemed-isolated-regulatory" TargetMode="External"/><Relationship Id="rId30726a173c991a2f9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId11196a173c99155bb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId11196a173c99155bb.jpg"/><Relationship Id="rId15076a173c99173d8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId15076a173c99173d8.jpg"/><Relationship Id="rId61696a173c991a506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId61696a173c991a506.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId125757775" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId285000417" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId28166a31f7e6cbd88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/HELIAR/" TargetMode="External"/><Relationship Id="rId50156a31f7e6cbdd0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/HELIAR/categorization" TargetMode="External"/><Relationship Id="rId84886a31f7e6cc6d3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/HELIAR/photos" TargetMode="External"/><Relationship Id="rId58746a31f7e6cf725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3389/fphys.2020.00093" TargetMode="External"/><Relationship Id="rId72096a31f7e6cfb24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.aphis.usda.gov/plant_health/plant_pest_info/owb/downloads/DA-2015-43.pdf" TargetMode="External"/><Relationship Id="rId92596a31f7e6cfbce" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://efsa.onlinelibrary.wiley.com/doi/abs/10.2903/j.efsa.2014.3833" TargetMode="External"/><Relationship Id="rId58956a31f7e6cfcee" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.intechopen.com/books/soybean-pest-resistance/integrated-management-of-helicoverpa-armigera-in-soybean-cropping-systems" TargetMode="External"/><Relationship Id="rId44706a31f7e6d00f9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fdacs.gov/ezs3download/download/61696/1411969/Media/Files/Plant-Industry-Files/Pest-Alerts/PEST%20ALERT%20Helicoverpa%20armigera-1.pdf" TargetMode="External"/><Relationship Id="rId82766a31f7e6d067b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pestalerts.org/official-pest-report/helicoverpa-armigera-old-world-bollworm-florida-deemed-isolated-regulatory" TargetMode="External"/><Relationship Id="rId97596a31f7e6d0ebf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId91346a31f7e6cc5b2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId91346a31f7e6cc5b2.jpg"/><Relationship Id="rId23286a31f7e6cdfcb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId23286a31f7e6cdfcb.jpg"/><Relationship Id="rId87826a31f7e6d13b0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId87826a31f7e6d13b0.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>