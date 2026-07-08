--- v10 (2026-06-17)
+++ v11 (2026-07-08)
@@ -336,88 +336,88 @@
               <w:t xml:space="preserve"> auctorum</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> African cotton bollworm, Old World bollworm, corn earworm, cotton bollworm, tobacco budworm, tomato grub</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28166a31f7e6cbd88" w:history="1">
+            <w:hyperlink r:id="rId90676a4dac263650f" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> A2 list</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50156a31f7e6cbdd0" w:history="1">
+            <w:hyperlink r:id="rId74996a4dac2636554" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -431,86 +431,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> HELIAR</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-90"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1209600"/>
-                  <wp:docPr id="56653790" name="name14516a31f7e6cc5b4" descr="19342.jpg"/>
+                  <wp:docPr id="81057816" name="name72836a4dac2636cbe" descr="19342.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="19342.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId91346a31f7e6cc5b2" cstate="print"/>
+                          <a:blip r:embed="rId13726a4dac2636cbc" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1209600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId84886a31f7e6cc6d3" w:history="1">
+            <w:hyperlink r:id="rId11096a4dac2636e0c" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -2398,63 +2398,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">H. armigera</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> is established only in the southern part where it can overwinter. In the northern part, only transient populations are found outdoors. Indoors, most of the pest findings are linked to imports of infested plant material and are subject to eradication measures.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="73465653" name="name14656a31f7e6cdfce" descr="HELIAR_distribution_map.jpg"/>
+            <wp:docPr id="64710280" name="name97836a4dac2638c3a" descr="HELIAR_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="HELIAR_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId23286a31f7e6cdfcb" cstate="print"/>
+                    <a:blip r:embed="rId49126a4dac2638c37" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -5479,51 +5479,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">11</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 93. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId58746a31f7e6cf725" w:history="1">
+      <w:hyperlink r:id="rId79076a4dac263a388" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3389/fphys.2020.00093</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6115,51 +6115,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">El-Lissy O (2015) Detection of Old World bollworm (</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Helicoverpa armigera</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">) in Florida. (</w:t>
       </w:r>
-      <w:hyperlink r:id="rId72096a31f7e6cfb24" w:history="1">
+      <w:hyperlink r:id="rId40676a4dac263a789" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.aphis.usda.gov/plant_health/plant_pest_info/owb/downloads/DA-2015-43.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">) [accessed on 4 September 2019].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -6214,51 +6214,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">12</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(10), 3833, 28 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId92596a31f7e6cfbce" w:history="1">
+      <w:hyperlink r:id="rId20936a4dac263a826" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://efsa.onlinelibrary.wiley.com/doi/abs/10.2903/j.efsa.2014.3833</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 17 September 2019].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -6389,51 +6389,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Fathipour Y, Sedaratian A (2013) Integrated management of </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Helicoverpa armigera </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">in soybean cropping systems, Soybean - Pest Resistance, Hany A. El-Shemy, IntechOpen, doi 10.5772/54522. Available from: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId58956a31f7e6cfcee" w:history="1">
+      <w:hyperlink r:id="rId19206a4dac263a93e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.intechopen.com/books/soybean-pest-resistance/integrated-management-of-helicoverpa-armigera-in-soybean-cropping-systems</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 18 September 2020]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -7014,51 +7014,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Hayden J, Brambila J (2015) Pest alert: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Helicoverpa armigera </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(Lepidoptera: Noctuidae), the Old World bollworm. Florida Department of Agriculture and Consumer Services. (</w:t>
       </w:r>
-      <w:hyperlink r:id="rId44706a31f7e6d00f9" w:history="1">
+      <w:hyperlink r:id="rId97896a4dac263ad32" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.fdacs.gov/ezs3download/download/61696/1411969/Media/Files/Plant-Industry-Files/Pest-Alerts/PEST%20ALERT%20Helicoverpa%20armigera-1.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">) [accessed on 4 September 2020]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -7868,51 +7868,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">NAPPO Phytosanitary Pest Alert System. Official Pest Reports. USA (2016-07-11) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Helicoverpa armigera </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(Old World Bollworm) in Florida deemed an isolated regulatory incident. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId82766a31f7e6d067b" w:history="1">
+      <w:hyperlink r:id="rId65536a4dac263b28e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.pestalerts.org/official-pest-report/helicoverpa-armigera-old-world-bollworm-florida-deemed-isolated-regulatory</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 14 September 2020].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -9157,51 +9157,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Helicoverpa armigera</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId97596a31f7e6d0ebf" w:history="1">
+      <w:hyperlink r:id="rId27476a4dac263baaa" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -9389,63 +9389,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">11</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 1-6.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="70082618" name="name84356a31f7e6d13b1" descr="eu_funding_250.png"/>
+            <wp:docPr id="64798190" name="name91716a4dac263bc81" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId87826a31f7e6d13b0" cstate="print"/>
+                    <a:blip r:embed="rId94356a4dac263bc7f" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -9543,137 +9543,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="59820895">
+  <w:abstractNum w:abstractNumId="88478418">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="50194218">
+    <w:lvl w:ilvl="0" w:tplc="92781770">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="50194218" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="92781770" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="50194218" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="92781770" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="50194218" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="92781770" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="50194218" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="92781770" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="50194218" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="92781770" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="50194218" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="92781770" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="50194218" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="92781770" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="50194218" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="92781770" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="59820894">
+  <w:abstractNum w:abstractNumId="88478417">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="62777743">
+    <w:lvl w:ilvl="0" w:tplc="54664553">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -10425,55 +10425,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="59820894">
-    <w:abstractNumId w:val="59820894"/>
+  <w:num w:numId="88478417">
+    <w:abstractNumId w:val="88478417"/>
   </w:num>
-  <w:num w:numId="59820895">
-    <w:abstractNumId w:val="59820895"/>
+  <w:num w:numId="88478418">
+    <w:abstractNumId w:val="88478418"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -22023,51 +22023,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId125757775" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId285000417" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId28166a31f7e6cbd88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/HELIAR/" TargetMode="External"/><Relationship Id="rId50156a31f7e6cbdd0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/HELIAR/categorization" TargetMode="External"/><Relationship Id="rId84886a31f7e6cc6d3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/HELIAR/photos" TargetMode="External"/><Relationship Id="rId58746a31f7e6cf725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3389/fphys.2020.00093" TargetMode="External"/><Relationship Id="rId72096a31f7e6cfb24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.aphis.usda.gov/plant_health/plant_pest_info/owb/downloads/DA-2015-43.pdf" TargetMode="External"/><Relationship Id="rId92596a31f7e6cfbce" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://efsa.onlinelibrary.wiley.com/doi/abs/10.2903/j.efsa.2014.3833" TargetMode="External"/><Relationship Id="rId58956a31f7e6cfcee" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.intechopen.com/books/soybean-pest-resistance/integrated-management-of-helicoverpa-armigera-in-soybean-cropping-systems" TargetMode="External"/><Relationship Id="rId44706a31f7e6d00f9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fdacs.gov/ezs3download/download/61696/1411969/Media/Files/Plant-Industry-Files/Pest-Alerts/PEST%20ALERT%20Helicoverpa%20armigera-1.pdf" TargetMode="External"/><Relationship Id="rId82766a31f7e6d067b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pestalerts.org/official-pest-report/helicoverpa-armigera-old-world-bollworm-florida-deemed-isolated-regulatory" TargetMode="External"/><Relationship Id="rId97596a31f7e6d0ebf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId91346a31f7e6cc5b2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId91346a31f7e6cc5b2.jpg"/><Relationship Id="rId23286a31f7e6cdfcb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId23286a31f7e6cdfcb.jpg"/><Relationship Id="rId87826a31f7e6d13b0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId87826a31f7e6d13b0.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId707073971" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId900604605" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId90676a4dac263650f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/HELIAR/" TargetMode="External"/><Relationship Id="rId74996a4dac2636554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/HELIAR/categorization" TargetMode="External"/><Relationship Id="rId11096a4dac2636e0c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/HELIAR/photos" TargetMode="External"/><Relationship Id="rId79076a4dac263a388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3389/fphys.2020.00093" TargetMode="External"/><Relationship Id="rId40676a4dac263a789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.aphis.usda.gov/plant_health/plant_pest_info/owb/downloads/DA-2015-43.pdf" TargetMode="External"/><Relationship Id="rId20936a4dac263a826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://efsa.onlinelibrary.wiley.com/doi/abs/10.2903/j.efsa.2014.3833" TargetMode="External"/><Relationship Id="rId19206a4dac263a93e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.intechopen.com/books/soybean-pest-resistance/integrated-management-of-helicoverpa-armigera-in-soybean-cropping-systems" TargetMode="External"/><Relationship Id="rId97896a4dac263ad32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fdacs.gov/ezs3download/download/61696/1411969/Media/Files/Plant-Industry-Files/Pest-Alerts/PEST%20ALERT%20Helicoverpa%20armigera-1.pdf" TargetMode="External"/><Relationship Id="rId65536a4dac263b28e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pestalerts.org/official-pest-report/helicoverpa-armigera-old-world-bollworm-florida-deemed-isolated-regulatory" TargetMode="External"/><Relationship Id="rId27476a4dac263baaa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId13726a4dac2636cbc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId13726a4dac2636cbc.jpg"/><Relationship Id="rId49126a4dac2638c37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId49126a4dac2638c37.jpg"/><Relationship Id="rId94356a4dac263bc7f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId94356a4dac263bc7f.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>