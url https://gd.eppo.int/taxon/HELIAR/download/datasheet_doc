--- v11 (2026-07-08)
+++ v12 (2026-07-28)
@@ -336,88 +336,88 @@
               <w:t xml:space="preserve"> auctorum</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> African cotton bollworm, Old World bollworm, corn earworm, cotton bollworm, tobacco budworm, tomato grub</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90676a4dac263650f" w:history="1">
+            <w:hyperlink r:id="rId32146a68333b30dde" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> A2 list</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74996a4dac2636554" w:history="1">
+            <w:hyperlink r:id="rId23956a68333b30e23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -431,86 +431,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> HELIAR</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-90"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1209600"/>
-                  <wp:docPr id="81057816" name="name72836a4dac2636cbe" descr="19342.jpg"/>
+                  <wp:docPr id="77923582" name="name56316a68333b31454" descr="19342.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="19342.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId13726a4dac2636cbc" cstate="print"/>
+                          <a:blip r:embed="rId30336a68333b31452" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1209600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId11096a4dac2636e0c" w:history="1">
+            <w:hyperlink r:id="rId67946a68333b3157b" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -2398,63 +2398,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">H. armigera</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> is established only in the southern part where it can overwinter. In the northern part, only transient populations are found outdoors. Indoors, most of the pest findings are linked to imports of infested plant material and are subject to eradication measures.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="64710280" name="name97836a4dac2638c3a" descr="HELIAR_distribution_map.jpg"/>
+            <wp:docPr id="46012882" name="name79816a68333b32cc9" descr="HELIAR_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="HELIAR_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId49126a4dac2638c37" cstate="print"/>
+                    <a:blip r:embed="rId95016a68333b32cc6" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -5479,51 +5479,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">11</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 93. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId79076a4dac263a388" w:history="1">
+      <w:hyperlink r:id="rId23606a68333b34409" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3389/fphys.2020.00093</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6115,51 +6115,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">El-Lissy O (2015) Detection of Old World bollworm (</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Helicoverpa armigera</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">) in Florida. (</w:t>
       </w:r>
-      <w:hyperlink r:id="rId40676a4dac263a789" w:history="1">
+      <w:hyperlink r:id="rId90356a68333b3482f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.aphis.usda.gov/plant_health/plant_pest_info/owb/downloads/DA-2015-43.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">) [accessed on 4 September 2019].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -6214,51 +6214,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">12</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(10), 3833, 28 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId20936a4dac263a826" w:history="1">
+      <w:hyperlink r:id="rId33246a68333b348ce" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://efsa.onlinelibrary.wiley.com/doi/abs/10.2903/j.efsa.2014.3833</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 17 September 2019].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -6389,51 +6389,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Fathipour Y, Sedaratian A (2013) Integrated management of </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Helicoverpa armigera </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">in soybean cropping systems, Soybean - Pest Resistance, Hany A. El-Shemy, IntechOpen, doi 10.5772/54522. Available from: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId19206a4dac263a93e" w:history="1">
+      <w:hyperlink r:id="rId70236a68333b349ff" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.intechopen.com/books/soybean-pest-resistance/integrated-management-of-helicoverpa-armigera-in-soybean-cropping-systems</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 18 September 2020]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -7014,51 +7014,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Hayden J, Brambila J (2015) Pest alert: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Helicoverpa armigera </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(Lepidoptera: Noctuidae), the Old World bollworm. Florida Department of Agriculture and Consumer Services. (</w:t>
       </w:r>
-      <w:hyperlink r:id="rId97896a4dac263ad32" w:history="1">
+      <w:hyperlink r:id="rId56956a68333b35019" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.fdacs.gov/ezs3download/download/61696/1411969/Media/Files/Plant-Industry-Files/Pest-Alerts/PEST%20ALERT%20Helicoverpa%20armigera-1.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">) [accessed on 4 September 2020]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -7868,51 +7868,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">NAPPO Phytosanitary Pest Alert System. Official Pest Reports. USA (2016-07-11) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Helicoverpa armigera </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(Old World Bollworm) in Florida deemed an isolated regulatory incident. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId65536a4dac263b28e" w:history="1">
+      <w:hyperlink r:id="rId30546a68333b35580" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.pestalerts.org/official-pest-report/helicoverpa-armigera-old-world-bollworm-florida-deemed-isolated-regulatory</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 14 September 2020].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -9157,51 +9157,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Helicoverpa armigera</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId27476a4dac263baaa" w:history="1">
+      <w:hyperlink r:id="rId13056a68333b35de1" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -9389,63 +9389,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">11</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 1-6.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="64798190" name="name91716a4dac263bc81" descr="eu_funding_250.png"/>
+            <wp:docPr id="22310191" name="name53586a68333b361a0" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId94356a4dac263bc7f" cstate="print"/>
+                    <a:blip r:embed="rId42266a68333b3619f" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -9543,137 +9543,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="88478418">
+  <w:abstractNum w:abstractNumId="54758833">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="92781770">
+    <w:lvl w:ilvl="0" w:tplc="63046402">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="92781770" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="63046402" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="92781770" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="63046402" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="92781770" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="63046402" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="92781770" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="63046402" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="92781770" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="63046402" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="92781770" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="63046402" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="92781770" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="63046402" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="92781770" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="63046402" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="88478417">
+  <w:abstractNum w:abstractNumId="54758832">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="54664553">
+    <w:lvl w:ilvl="0" w:tplc="15120967">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -10425,55 +10425,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="88478417">
-    <w:abstractNumId w:val="88478417"/>
+  <w:num w:numId="54758832">
+    <w:abstractNumId w:val="54758832"/>
   </w:num>
-  <w:num w:numId="88478418">
-    <w:abstractNumId w:val="88478418"/>
+  <w:num w:numId="54758833">
+    <w:abstractNumId w:val="54758833"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -22023,51 +22023,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId707073971" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId900604605" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId90676a4dac263650f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/HELIAR/" TargetMode="External"/><Relationship Id="rId74996a4dac2636554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/HELIAR/categorization" TargetMode="External"/><Relationship Id="rId11096a4dac2636e0c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/HELIAR/photos" TargetMode="External"/><Relationship Id="rId79076a4dac263a388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3389/fphys.2020.00093" TargetMode="External"/><Relationship Id="rId40676a4dac263a789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.aphis.usda.gov/plant_health/plant_pest_info/owb/downloads/DA-2015-43.pdf" TargetMode="External"/><Relationship Id="rId20936a4dac263a826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://efsa.onlinelibrary.wiley.com/doi/abs/10.2903/j.efsa.2014.3833" TargetMode="External"/><Relationship Id="rId19206a4dac263a93e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.intechopen.com/books/soybean-pest-resistance/integrated-management-of-helicoverpa-armigera-in-soybean-cropping-systems" TargetMode="External"/><Relationship Id="rId97896a4dac263ad32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fdacs.gov/ezs3download/download/61696/1411969/Media/Files/Plant-Industry-Files/Pest-Alerts/PEST%20ALERT%20Helicoverpa%20armigera-1.pdf" TargetMode="External"/><Relationship Id="rId65536a4dac263b28e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pestalerts.org/official-pest-report/helicoverpa-armigera-old-world-bollworm-florida-deemed-isolated-regulatory" TargetMode="External"/><Relationship Id="rId27476a4dac263baaa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId13726a4dac2636cbc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId13726a4dac2636cbc.jpg"/><Relationship Id="rId49126a4dac2638c37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId49126a4dac2638c37.jpg"/><Relationship Id="rId94356a4dac263bc7f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId94356a4dac263bc7f.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId275654842" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId657885798" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId32146a68333b30dde" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/HELIAR/" TargetMode="External"/><Relationship Id="rId23956a68333b30e23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/HELIAR/categorization" TargetMode="External"/><Relationship Id="rId67946a68333b3157b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/HELIAR/photos" TargetMode="External"/><Relationship Id="rId23606a68333b34409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3389/fphys.2020.00093" TargetMode="External"/><Relationship Id="rId90356a68333b3482f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.aphis.usda.gov/plant_health/plant_pest_info/owb/downloads/DA-2015-43.pdf" TargetMode="External"/><Relationship Id="rId33246a68333b348ce" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://efsa.onlinelibrary.wiley.com/doi/abs/10.2903/j.efsa.2014.3833" TargetMode="External"/><Relationship Id="rId70236a68333b349ff" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.intechopen.com/books/soybean-pest-resistance/integrated-management-of-helicoverpa-armigera-in-soybean-cropping-systems" TargetMode="External"/><Relationship Id="rId56956a68333b35019" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fdacs.gov/ezs3download/download/61696/1411969/Media/Files/Plant-Industry-Files/Pest-Alerts/PEST%20ALERT%20Helicoverpa%20armigera-1.pdf" TargetMode="External"/><Relationship Id="rId30546a68333b35580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pestalerts.org/official-pest-report/helicoverpa-armigera-old-world-bollworm-florida-deemed-isolated-regulatory" TargetMode="External"/><Relationship Id="rId13056a68333b35de1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId30336a68333b31452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId30336a68333b31452.jpg"/><Relationship Id="rId95016a68333b32cc6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId95016a68333b32cc6.jpg"/><Relationship Id="rId42266a68333b3619f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId42266a68333b3619f.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>