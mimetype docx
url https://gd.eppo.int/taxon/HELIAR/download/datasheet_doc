--- v12 (2026-07-28)
+++ v13 (2026-08-22)
@@ -336,88 +336,88 @@
               <w:t xml:space="preserve"> auctorum</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> African cotton bollworm, Old World bollworm, corn earworm, cotton bollworm, tobacco budworm, tomato grub</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32146a68333b30dde" w:history="1">
+            <w:hyperlink r:id="rId35416a89dcd10f059" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> A2 list</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23956a68333b30e23" w:history="1">
+            <w:hyperlink r:id="rId10006a89dcd10f0a1" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -431,86 +431,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> HELIAR</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-90"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1209600"/>
-                  <wp:docPr id="77923582" name="name56316a68333b31454" descr="19342.jpg"/>
+                  <wp:docPr id="83280319" name="name60256a89dcd10f982" descr="19342.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="19342.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId30336a68333b31452" cstate="print"/>
+                          <a:blip r:embed="rId41466a89dcd10f980" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1209600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId67946a68333b3157b" w:history="1">
+            <w:hyperlink r:id="rId75656a89dcd10fadb" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -2398,63 +2398,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">H. armigera</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> is established only in the southern part where it can overwinter. In the northern part, only transient populations are found outdoors. Indoors, most of the pest findings are linked to imports of infested plant material and are subject to eradication measures.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="46012882" name="name79816a68333b32cc9" descr="HELIAR_distribution_map.jpg"/>
+            <wp:docPr id="57738069" name="name36636a89dcd111477" descr="HELIAR_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="HELIAR_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId95016a68333b32cc6" cstate="print"/>
+                    <a:blip r:embed="rId46246a89dcd111474" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -5479,51 +5479,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">11</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 93. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId23606a68333b34409" w:history="1">
+      <w:hyperlink r:id="rId50506a89dcd112af6" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3389/fphys.2020.00093</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6115,51 +6115,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">El-Lissy O (2015) Detection of Old World bollworm (</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Helicoverpa armigera</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">) in Florida. (</w:t>
       </w:r>
-      <w:hyperlink r:id="rId90356a68333b3482f" w:history="1">
+      <w:hyperlink r:id="rId19706a89dcd112f1a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.aphis.usda.gov/plant_health/plant_pest_info/owb/downloads/DA-2015-43.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">) [accessed on 4 September 2019].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -6214,51 +6214,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">12</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(10), 3833, 28 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId33246a68333b348ce" w:history="1">
+      <w:hyperlink r:id="rId63316a89dcd112fbc" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://efsa.onlinelibrary.wiley.com/doi/abs/10.2903/j.efsa.2014.3833</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 17 September 2019].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -6389,51 +6389,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Fathipour Y, Sedaratian A (2013) Integrated management of </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Helicoverpa armigera </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">in soybean cropping systems, Soybean - Pest Resistance, Hany A. El-Shemy, IntechOpen, doi 10.5772/54522. Available from: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId70236a68333b349ff" w:history="1">
+      <w:hyperlink r:id="rId25126a89dcd1130db" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.intechopen.com/books/soybean-pest-resistance/integrated-management-of-helicoverpa-armigera-in-soybean-cropping-systems</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 18 September 2020]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -7014,51 +7014,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Hayden J, Brambila J (2015) Pest alert: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Helicoverpa armigera </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(Lepidoptera: Noctuidae), the Old World bollworm. Florida Department of Agriculture and Consumer Services. (</w:t>
       </w:r>
-      <w:hyperlink r:id="rId56956a68333b35019" w:history="1">
+      <w:hyperlink r:id="rId64756a89dcd1134d7" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.fdacs.gov/ezs3download/download/61696/1411969/Media/Files/Plant-Industry-Files/Pest-Alerts/PEST%20ALERT%20Helicoverpa%20armigera-1.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">) [accessed on 4 September 2020]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -7868,51 +7868,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">NAPPO Phytosanitary Pest Alert System. Official Pest Reports. USA (2016-07-11) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Helicoverpa armigera </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(Old World Bollworm) in Florida deemed an isolated regulatory incident. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId30546a68333b35580" w:history="1">
+      <w:hyperlink r:id="rId42376a89dcd113a67" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.pestalerts.org/official-pest-report/helicoverpa-armigera-old-world-bollworm-florida-deemed-isolated-regulatory</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 14 September 2020].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -9157,51 +9157,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Helicoverpa armigera</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId13056a68333b35de1" w:history="1">
+      <w:hyperlink r:id="rId93846a89dcd1142a2" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -9389,63 +9389,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">11</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 1-6.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="22310191" name="name53586a68333b361a0" descr="eu_funding_250.png"/>
+            <wp:docPr id="71342833" name="name10436a89dcd1147dd" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId42266a68333b3619f" cstate="print"/>
+                    <a:blip r:embed="rId64986a89dcd1147db" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -9543,137 +9543,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="54758833">
+  <w:abstractNum w:abstractNumId="26432910">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="63046402">
+    <w:lvl w:ilvl="0" w:tplc="97751299">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="63046402" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="97751299" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="63046402" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="97751299" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="63046402" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="97751299" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="63046402" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="97751299" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="63046402" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="97751299" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="63046402" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="97751299" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="63046402" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="97751299" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="63046402" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="97751299" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="54758832">
+  <w:abstractNum w:abstractNumId="26432909">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="15120967">
+    <w:lvl w:ilvl="0" w:tplc="65415430">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -10425,55 +10425,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="54758832">
-    <w:abstractNumId w:val="54758832"/>
+  <w:num w:numId="26432909">
+    <w:abstractNumId w:val="26432909"/>
   </w:num>
-  <w:num w:numId="54758833">
-    <w:abstractNumId w:val="54758833"/>
+  <w:num w:numId="26432910">
+    <w:abstractNumId w:val="26432910"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -22023,51 +22023,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId275654842" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId657885798" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId32146a68333b30dde" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/HELIAR/" TargetMode="External"/><Relationship Id="rId23956a68333b30e23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/HELIAR/categorization" TargetMode="External"/><Relationship Id="rId67946a68333b3157b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/HELIAR/photos" TargetMode="External"/><Relationship Id="rId23606a68333b34409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3389/fphys.2020.00093" TargetMode="External"/><Relationship Id="rId90356a68333b3482f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.aphis.usda.gov/plant_health/plant_pest_info/owb/downloads/DA-2015-43.pdf" TargetMode="External"/><Relationship Id="rId33246a68333b348ce" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://efsa.onlinelibrary.wiley.com/doi/abs/10.2903/j.efsa.2014.3833" TargetMode="External"/><Relationship Id="rId70236a68333b349ff" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.intechopen.com/books/soybean-pest-resistance/integrated-management-of-helicoverpa-armigera-in-soybean-cropping-systems" TargetMode="External"/><Relationship Id="rId56956a68333b35019" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fdacs.gov/ezs3download/download/61696/1411969/Media/Files/Plant-Industry-Files/Pest-Alerts/PEST%20ALERT%20Helicoverpa%20armigera-1.pdf" TargetMode="External"/><Relationship Id="rId30546a68333b35580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pestalerts.org/official-pest-report/helicoverpa-armigera-old-world-bollworm-florida-deemed-isolated-regulatory" TargetMode="External"/><Relationship Id="rId13056a68333b35de1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId30336a68333b31452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId30336a68333b31452.jpg"/><Relationship Id="rId95016a68333b32cc6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId95016a68333b32cc6.jpg"/><Relationship Id="rId42266a68333b3619f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId42266a68333b3619f.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId389121775" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId707542652" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId35416a89dcd10f059" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/HELIAR/" TargetMode="External"/><Relationship Id="rId10006a89dcd10f0a1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/HELIAR/categorization" TargetMode="External"/><Relationship Id="rId75656a89dcd10fadb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/HELIAR/photos" TargetMode="External"/><Relationship Id="rId50506a89dcd112af6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3389/fphys.2020.00093" TargetMode="External"/><Relationship Id="rId19706a89dcd112f1a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.aphis.usda.gov/plant_health/plant_pest_info/owb/downloads/DA-2015-43.pdf" TargetMode="External"/><Relationship Id="rId63316a89dcd112fbc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://efsa.onlinelibrary.wiley.com/doi/abs/10.2903/j.efsa.2014.3833" TargetMode="External"/><Relationship Id="rId25126a89dcd1130db" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.intechopen.com/books/soybean-pest-resistance/integrated-management-of-helicoverpa-armigera-in-soybean-cropping-systems" TargetMode="External"/><Relationship Id="rId64756a89dcd1134d7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fdacs.gov/ezs3download/download/61696/1411969/Media/Files/Plant-Industry-Files/Pest-Alerts/PEST%20ALERT%20Helicoverpa%20armigera-1.pdf" TargetMode="External"/><Relationship Id="rId42376a89dcd113a67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pestalerts.org/official-pest-report/helicoverpa-armigera-old-world-bollworm-florida-deemed-isolated-regulatory" TargetMode="External"/><Relationship Id="rId93846a89dcd1142a2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId41466a89dcd10f980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId41466a89dcd10f980.jpg"/><Relationship Id="rId46246a89dcd111474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId46246a89dcd111474.jpg"/><Relationship Id="rId64986a89dcd1147db" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId64986a89dcd1147db.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>