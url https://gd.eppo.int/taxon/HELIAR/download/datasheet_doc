--- v13 (2026-08-22)
+++ v14 (2026-09-11)
@@ -336,88 +336,88 @@
               <w:t xml:space="preserve"> auctorum</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> African cotton bollworm, Old World bollworm, corn earworm, cotton bollworm, tobacco budworm, tomato grub</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35416a89dcd10f059" w:history="1">
+            <w:hyperlink r:id="rId67596aa46a8b9c3a5" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> A2 list</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10006a89dcd10f0a1" w:history="1">
+            <w:hyperlink r:id="rId40066aa46a8b9c3ec" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -431,86 +431,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> HELIAR</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-90"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1209600"/>
-                  <wp:docPr id="83280319" name="name60256a89dcd10f982" descr="19342.jpg"/>
+                  <wp:docPr id="83447787" name="name91356aa46a8b9c4c9" descr="19342.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="19342.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId41466a89dcd10f980" cstate="print"/>
+                          <a:blip r:embed="rId21326aa46a8b9c4c7" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1209600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId75656a89dcd10fadb" w:history="1">
+            <w:hyperlink r:id="rId97496aa46a8b9c5e4" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -2398,63 +2398,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">H. armigera</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> is established only in the southern part where it can overwinter. In the northern part, only transient populations are found outdoors. Indoors, most of the pest findings are linked to imports of infested plant material and are subject to eradication measures.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="57738069" name="name36636a89dcd111477" descr="HELIAR_distribution_map.jpg"/>
+            <wp:docPr id="5958442" name="name70826aa46a8b9e59e" descr="HELIAR_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="HELIAR_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId46246a89dcd111474" cstate="print"/>
+                    <a:blip r:embed="rId64506aa46a8b9e59a" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -5479,51 +5479,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">11</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 93. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId50506a89dcd112af6" w:history="1">
+      <w:hyperlink r:id="rId20396aa46a8b9fd00" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3389/fphys.2020.00093</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6115,51 +6115,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">El-Lissy O (2015) Detection of Old World bollworm (</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Helicoverpa armigera</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">) in Florida. (</w:t>
       </w:r>
-      <w:hyperlink r:id="rId19706a89dcd112f1a" w:history="1">
+      <w:hyperlink r:id="rId19396aa46a8ba0133" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.aphis.usda.gov/plant_health/plant_pest_info/owb/downloads/DA-2015-43.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">) [accessed on 4 September 2019].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -6214,51 +6214,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">12</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(10), 3833, 28 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId63316a89dcd112fbc" w:history="1">
+      <w:hyperlink r:id="rId21536aa46a8ba01d4" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://efsa.onlinelibrary.wiley.com/doi/abs/10.2903/j.efsa.2014.3833</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 17 September 2019].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -6389,51 +6389,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Fathipour Y, Sedaratian A (2013) Integrated management of </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Helicoverpa armigera </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">in soybean cropping systems, Soybean - Pest Resistance, Hany A. El-Shemy, IntechOpen, doi 10.5772/54522. Available from: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId25126a89dcd1130db" w:history="1">
+      <w:hyperlink r:id="rId47986aa46a8ba030b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.intechopen.com/books/soybean-pest-resistance/integrated-management-of-helicoverpa-armigera-in-soybean-cropping-systems</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 18 September 2020]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -7014,51 +7014,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Hayden J, Brambila J (2015) Pest alert: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Helicoverpa armigera </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(Lepidoptera: Noctuidae), the Old World bollworm. Florida Department of Agriculture and Consumer Services. (</w:t>
       </w:r>
-      <w:hyperlink r:id="rId64756a89dcd1134d7" w:history="1">
+      <w:hyperlink r:id="rId42816aa46a8ba070d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.fdacs.gov/ezs3download/download/61696/1411969/Media/Files/Plant-Industry-Files/Pest-Alerts/PEST%20ALERT%20Helicoverpa%20armigera-1.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">) [accessed on 4 September 2020]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -7868,51 +7868,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">NAPPO Phytosanitary Pest Alert System. Official Pest Reports. USA (2016-07-11) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Helicoverpa armigera </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(Old World Bollworm) in Florida deemed an isolated regulatory incident. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId42376a89dcd113a67" w:history="1">
+      <w:hyperlink r:id="rId28306aa46a8ba0ca8" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.pestalerts.org/official-pest-report/helicoverpa-armigera-old-world-bollworm-florida-deemed-isolated-regulatory</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 14 September 2020].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -9157,51 +9157,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Helicoverpa armigera</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId93846a89dcd1142a2" w:history="1">
+      <w:hyperlink r:id="rId85696aa46a8ba1505" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -9389,63 +9389,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">11</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 1-6.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="71342833" name="name10436a89dcd1147dd" descr="eu_funding_250.png"/>
+            <wp:docPr id="83967153" name="name86436aa46a8ba16d1" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId64986a89dcd1147db" cstate="print"/>
+                    <a:blip r:embed="rId51266aa46a8ba16cf" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -9543,137 +9543,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="26432910">
+  <w:abstractNum w:abstractNumId="77322674">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="97751299">
+    <w:lvl w:ilvl="0" w:tplc="65998265">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="97751299" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="65998265" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="97751299" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="65998265" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="97751299" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="65998265" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="97751299" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="65998265" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="97751299" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="65998265" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="97751299" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="65998265" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="97751299" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="65998265" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="97751299" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="65998265" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="26432909">
+  <w:abstractNum w:abstractNumId="77322673">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="65415430">
+    <w:lvl w:ilvl="0" w:tplc="73890557">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -10425,55 +10425,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="26432909">
-    <w:abstractNumId w:val="26432909"/>
+  <w:num w:numId="77322673">
+    <w:abstractNumId w:val="77322673"/>
   </w:num>
-  <w:num w:numId="26432910">
-    <w:abstractNumId w:val="26432910"/>
+  <w:num w:numId="77322674">
+    <w:abstractNumId w:val="77322674"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -22023,51 +22023,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId389121775" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId707542652" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId35416a89dcd10f059" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/HELIAR/" TargetMode="External"/><Relationship Id="rId10006a89dcd10f0a1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/HELIAR/categorization" TargetMode="External"/><Relationship Id="rId75656a89dcd10fadb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/HELIAR/photos" TargetMode="External"/><Relationship Id="rId50506a89dcd112af6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3389/fphys.2020.00093" TargetMode="External"/><Relationship Id="rId19706a89dcd112f1a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.aphis.usda.gov/plant_health/plant_pest_info/owb/downloads/DA-2015-43.pdf" TargetMode="External"/><Relationship Id="rId63316a89dcd112fbc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://efsa.onlinelibrary.wiley.com/doi/abs/10.2903/j.efsa.2014.3833" TargetMode="External"/><Relationship Id="rId25126a89dcd1130db" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.intechopen.com/books/soybean-pest-resistance/integrated-management-of-helicoverpa-armigera-in-soybean-cropping-systems" TargetMode="External"/><Relationship Id="rId64756a89dcd1134d7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fdacs.gov/ezs3download/download/61696/1411969/Media/Files/Plant-Industry-Files/Pest-Alerts/PEST%20ALERT%20Helicoverpa%20armigera-1.pdf" TargetMode="External"/><Relationship Id="rId42376a89dcd113a67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pestalerts.org/official-pest-report/helicoverpa-armigera-old-world-bollworm-florida-deemed-isolated-regulatory" TargetMode="External"/><Relationship Id="rId93846a89dcd1142a2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId41466a89dcd10f980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId41466a89dcd10f980.jpg"/><Relationship Id="rId46246a89dcd111474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId46246a89dcd111474.jpg"/><Relationship Id="rId64986a89dcd1147db" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId64986a89dcd1147db.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId821943114" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId820748727" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId67596aa46a8b9c3a5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/HELIAR/" TargetMode="External"/><Relationship Id="rId40066aa46a8b9c3ec" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/HELIAR/categorization" TargetMode="External"/><Relationship Id="rId97496aa46a8b9c5e4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/HELIAR/photos" TargetMode="External"/><Relationship Id="rId20396aa46a8b9fd00" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3389/fphys.2020.00093" TargetMode="External"/><Relationship Id="rId19396aa46a8ba0133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.aphis.usda.gov/plant_health/plant_pest_info/owb/downloads/DA-2015-43.pdf" TargetMode="External"/><Relationship Id="rId21536aa46a8ba01d4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://efsa.onlinelibrary.wiley.com/doi/abs/10.2903/j.efsa.2014.3833" TargetMode="External"/><Relationship Id="rId47986aa46a8ba030b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.intechopen.com/books/soybean-pest-resistance/integrated-management-of-helicoverpa-armigera-in-soybean-cropping-systems" TargetMode="External"/><Relationship Id="rId42816aa46a8ba070d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fdacs.gov/ezs3download/download/61696/1411969/Media/Files/Plant-Industry-Files/Pest-Alerts/PEST%20ALERT%20Helicoverpa%20armigera-1.pdf" TargetMode="External"/><Relationship Id="rId28306aa46a8ba0ca8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pestalerts.org/official-pest-report/helicoverpa-armigera-old-world-bollworm-florida-deemed-isolated-regulatory" TargetMode="External"/><Relationship Id="rId85696aa46a8ba1505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId21326aa46a8b9c4c7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId21326aa46a8b9c4c7.jpg"/><Relationship Id="rId64506aa46a8b9e59a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId64506aa46a8b9e59a.jpg"/><Relationship Id="rId51266aa46a8ba16cf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId51266aa46a8ba16cf.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>