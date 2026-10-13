--- v14 (2026-09-11)
+++ v15 (2026-10-13)
@@ -336,88 +336,88 @@
               <w:t xml:space="preserve"> auctorum</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> African cotton bollworm, Old World bollworm, corn earworm, cotton bollworm, tobacco budworm, tomato grub</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67596aa46a8b9c3a5" w:history="1">
+            <w:hyperlink r:id="rId15566ace7e709cb1e" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> A2 list</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40066aa46a8b9c3ec" w:history="1">
+            <w:hyperlink r:id="rId67726ace7e709cb4f" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -431,86 +431,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> HELIAR</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-90"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1209600"/>
-                  <wp:docPr id="83447787" name="name91356aa46a8b9c4c9" descr="19342.jpg"/>
+                  <wp:docPr id="12316766" name="name87866ace7e709cfaa" descr="19342.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="19342.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId21326aa46a8b9c4c7" cstate="print"/>
+                          <a:blip r:embed="rId20186ace7e709cfa9" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1209600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId97496aa46a8b9c5e4" w:history="1">
+            <w:hyperlink r:id="rId53816ace7e709d065" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -2398,63 +2398,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">H. armigera</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> is established only in the southern part where it can overwinter. In the northern part, only transient populations are found outdoors. Indoors, most of the pest findings are linked to imports of infested plant material and are subject to eradication measures.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="5958442" name="name70826aa46a8b9e59e" descr="HELIAR_distribution_map.jpg"/>
+            <wp:docPr id="88366320" name="name35986ace7e709e369" descr="HELIAR_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="HELIAR_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId64506aa46a8b9e59a" cstate="print"/>
+                    <a:blip r:embed="rId40456ace7e709e368" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -5479,51 +5479,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">11</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 93. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId20396aa46a8b9fd00" w:history="1">
+      <w:hyperlink r:id="rId58006ace7e709f321" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3389/fphys.2020.00093</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6115,51 +6115,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">El-Lissy O (2015) Detection of Old World bollworm (</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Helicoverpa armigera</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">) in Florida. (</w:t>
       </w:r>
-      <w:hyperlink r:id="rId19396aa46a8ba0133" w:history="1">
+      <w:hyperlink r:id="rId71206ace7e709f5fd" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.aphis.usda.gov/plant_health/plant_pest_info/owb/downloads/DA-2015-43.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">) [accessed on 4 September 2019].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -6214,51 +6214,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">12</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(10), 3833, 28 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId21536aa46a8ba01d4" w:history="1">
+      <w:hyperlink r:id="rId89766ace7e709f66e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://efsa.onlinelibrary.wiley.com/doi/abs/10.2903/j.efsa.2014.3833</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 17 September 2019].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -6389,51 +6389,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Fathipour Y, Sedaratian A (2013) Integrated management of </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Helicoverpa armigera </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">in soybean cropping systems, Soybean - Pest Resistance, Hany A. El-Shemy, IntechOpen, doi 10.5772/54522. Available from: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId47986aa46a8ba030b" w:history="1">
+      <w:hyperlink r:id="rId67086ace7e709f74c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.intechopen.com/books/soybean-pest-resistance/integrated-management-of-helicoverpa-armigera-in-soybean-cropping-systems</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 18 September 2020]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -7014,51 +7014,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Hayden J, Brambila J (2015) Pest alert: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Helicoverpa armigera </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(Lepidoptera: Noctuidae), the Old World bollworm. Florida Department of Agriculture and Consumer Services. (</w:t>
       </w:r>
-      <w:hyperlink r:id="rId42816aa46a8ba070d" w:history="1">
+      <w:hyperlink r:id="rId19926ace7e709fa1f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.fdacs.gov/ezs3download/download/61696/1411969/Media/Files/Plant-Industry-Files/Pest-Alerts/PEST%20ALERT%20Helicoverpa%20armigera-1.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">) [accessed on 4 September 2020]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -7868,51 +7868,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">NAPPO Phytosanitary Pest Alert System. Official Pest Reports. USA (2016-07-11) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Helicoverpa armigera </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(Old World Bollworm) in Florida deemed an isolated regulatory incident. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId28306aa46a8ba0ca8" w:history="1">
+      <w:hyperlink r:id="rId84456ace7e709fdec" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.pestalerts.org/official-pest-report/helicoverpa-armigera-old-world-bollworm-florida-deemed-isolated-regulatory</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 14 September 2020].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -9157,51 +9157,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Helicoverpa armigera</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId85696aa46a8ba1505" w:history="1">
+      <w:hyperlink r:id="rId84206ace7e70a03ca" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -9389,63 +9389,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">11</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 1-6.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="83967153" name="name86436aa46a8ba16d1" descr="eu_funding_250.png"/>
+            <wp:docPr id="32187284" name="name48086ace7e70a0514" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId51266aa46a8ba16cf" cstate="print"/>
+                    <a:blip r:embed="rId51956ace7e70a0513" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -9543,137 +9543,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="77322674">
+  <w:abstractNum w:abstractNumId="55411804">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="65998265">
+    <w:lvl w:ilvl="0" w:tplc="72972304">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="65998265" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="72972304" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="65998265" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="72972304" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="65998265" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="72972304" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="65998265" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="72972304" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="65998265" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="72972304" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="65998265" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="72972304" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="65998265" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="72972304" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="65998265" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="72972304" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="77322673">
+  <w:abstractNum w:abstractNumId="55411803">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="73890557">
+    <w:lvl w:ilvl="0" w:tplc="92667335">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -10425,55 +10425,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="77322673">
-    <w:abstractNumId w:val="77322673"/>
+  <w:num w:numId="55411803">
+    <w:abstractNumId w:val="55411803"/>
   </w:num>
-  <w:num w:numId="77322674">
-    <w:abstractNumId w:val="77322674"/>
+  <w:num w:numId="55411804">
+    <w:abstractNumId w:val="55411804"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -22023,51 +22023,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId821943114" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId820748727" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId67596aa46a8b9c3a5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/HELIAR/" TargetMode="External"/><Relationship Id="rId40066aa46a8b9c3ec" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/HELIAR/categorization" TargetMode="External"/><Relationship Id="rId97496aa46a8b9c5e4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/HELIAR/photos" TargetMode="External"/><Relationship Id="rId20396aa46a8b9fd00" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3389/fphys.2020.00093" TargetMode="External"/><Relationship Id="rId19396aa46a8ba0133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.aphis.usda.gov/plant_health/plant_pest_info/owb/downloads/DA-2015-43.pdf" TargetMode="External"/><Relationship Id="rId21536aa46a8ba01d4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://efsa.onlinelibrary.wiley.com/doi/abs/10.2903/j.efsa.2014.3833" TargetMode="External"/><Relationship Id="rId47986aa46a8ba030b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.intechopen.com/books/soybean-pest-resistance/integrated-management-of-helicoverpa-armigera-in-soybean-cropping-systems" TargetMode="External"/><Relationship Id="rId42816aa46a8ba070d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fdacs.gov/ezs3download/download/61696/1411969/Media/Files/Plant-Industry-Files/Pest-Alerts/PEST%20ALERT%20Helicoverpa%20armigera-1.pdf" TargetMode="External"/><Relationship Id="rId28306aa46a8ba0ca8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pestalerts.org/official-pest-report/helicoverpa-armigera-old-world-bollworm-florida-deemed-isolated-regulatory" TargetMode="External"/><Relationship Id="rId85696aa46a8ba1505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId21326aa46a8b9c4c7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId21326aa46a8b9c4c7.jpg"/><Relationship Id="rId64506aa46a8b9e59a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId64506aa46a8b9e59a.jpg"/><Relationship Id="rId51266aa46a8ba16cf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId51266aa46a8ba16cf.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId773158113" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId882959378" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId15566ace7e709cb1e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/HELIAR/" TargetMode="External"/><Relationship Id="rId67726ace7e709cb4f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/HELIAR/categorization" TargetMode="External"/><Relationship Id="rId53816ace7e709d065" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/HELIAR/photos" TargetMode="External"/><Relationship Id="rId58006ace7e709f321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3389/fphys.2020.00093" TargetMode="External"/><Relationship Id="rId71206ace7e709f5fd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.aphis.usda.gov/plant_health/plant_pest_info/owb/downloads/DA-2015-43.pdf" TargetMode="External"/><Relationship Id="rId89766ace7e709f66e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://efsa.onlinelibrary.wiley.com/doi/abs/10.2903/j.efsa.2014.3833" TargetMode="External"/><Relationship Id="rId67086ace7e709f74c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.intechopen.com/books/soybean-pest-resistance/integrated-management-of-helicoverpa-armigera-in-soybean-cropping-systems" TargetMode="External"/><Relationship Id="rId19926ace7e709fa1f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fdacs.gov/ezs3download/download/61696/1411969/Media/Files/Plant-Industry-Files/Pest-Alerts/PEST%20ALERT%20Helicoverpa%20armigera-1.pdf" TargetMode="External"/><Relationship Id="rId84456ace7e709fdec" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pestalerts.org/official-pest-report/helicoverpa-armigera-old-world-bollworm-florida-deemed-isolated-regulatory" TargetMode="External"/><Relationship Id="rId84206ace7e70a03ca" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId20186ace7e709cfa9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId20186ace7e709cfa9.jpg"/><Relationship Id="rId40456ace7e709e368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId40456ace7e709e368.jpg"/><Relationship Id="rId51956ace7e70a0513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId51956ace7e70a0513.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>