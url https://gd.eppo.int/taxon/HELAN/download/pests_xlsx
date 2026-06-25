--- v2 (2025-11-26)
+++ v3 (2026-06-25)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="HELAN" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="196">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="199">
   <si>
     <t>type</t>
   </si>
   <si>
     <t>EPPOCode</t>
   </si>
   <si>
     <t>Pref_name</t>
   </si>
   <si>
     <t>References</t>
   </si>
   <si>
     <t>Experimental</t>
   </si>
   <si>
     <t>CORBMI</t>
   </si>
   <si>
     <t>Clavibacter michiganensis</t>
   </si>
   <si>
     <t>* Stamova L, Sotirova V (1987) Reaction of different crops to artificial inoculation with Corynebacterium michiganense (E.F. Sm.) H.L. Jensen. Archiv fur Phytopathologie und Pflanzenschutz 23, 211–216.
 ------- Experimental. Causing glossy spots followed by necrotic flecks on leaves. Not confirmed in other publications.</t>
   </si>
@@ -169,50 +169,59 @@
     <t>CHONRO</t>
   </si>
   <si>
     <t>Choristoneura rosaceana</t>
   </si>
   <si>
     <t>* Food Plant Database for the Leafrollers of the World (Lepidoptera: Tortricidae). http://www.tortricidae.com/foodplantreferences.asp
 ------- BMNH collection. Based on identified reared specimens in the collection of The Natural History Museum, London; identifications by staff of the Lepidoptera Section.</t>
   </si>
   <si>
     <t>CHRXER</t>
   </si>
   <si>
     <t>Chrysodeixis eriosoma</t>
   </si>
   <si>
     <t>CRTHMA</t>
   </si>
   <si>
     <t>Corythucha marmorata</t>
   </si>
   <si>
     <t>* Cho G, Kim W, Kwon YS, Lee S (2020) Check list of lace bugs (Hemiptera: Tingidae) of Korea. Journal of Asia-Pacific Entomology 23(3), 736-745.
 * Kim DE, Kil J (2014) Geographical distribution and host plants of Corythucha marmorata (Uhler) (Hemiptera: Tingidae) in Korea. Korean Journal of Applied Entomology 53(2), 185-191 (in Korean).
 * Zhou W, Chen W (2022) Early starvation contributes to the adaptive capacity of Corythucha marmorata (Uhler), an emerging pest in China. Biology 11, 80. https://doi.org/10.3390/biology</t>
+  </si>
+  <si>
+    <t>CMV000</t>
+  </si>
+  <si>
+    <t>Cucumovirus CMV</t>
+  </si>
+  <si>
+    <t>* Lal A, Lee S, Kil EJ (2026) First Report of Cucumber mosaic virus Infecting Helianthus annuus in Korea. Plant Disease (early view)</t>
   </si>
   <si>
     <t>CORBFL</t>
   </si>
   <si>
     <t>Curtobacterium flaccumfaciens pv. flaccumfaciens</t>
   </si>
   <si>
     <t>* Harveson RM, Schwartz HF, Urrea CA, Yonts CD (2015) Bacterial wilt of dry-edible beans in the central high plains of the U.S.: past, present, and future. Plant Disease 99, 1665–1677.
 ------- When grown in rotation with infected dry bean crops.
 * Pilik RI, Tesic S, Ignatov AN, Tarakanov RI, Dorofeeva LV, Lukianova AA, Evseev PV, Dzhalilov FS, Miroshnikov KA (2022) First report of Curtobacterium flaccumfaciens pv. flaccumfaciens causing bacterial wilt and blight on sunflower in Russia. Plant Disease (early view). https://doi.org/10.1094/PDIS-05-22-1203-PDN</t>
   </si>
   <si>
     <t>DIABUH</t>
   </si>
   <si>
     <t>Diabrotica undecimpunctata howardi</t>
   </si>
   <si>
     <t>* Clark SM, LeDoux DG, Seeno TN, Riley EG, Gilbert AJ, Sullivan JM (2004) Host plants of leaf beetle species occurring in the United States and Canada (Coleoptera: Megalopodidae, Orsodacnidae, Chrysomelidae, excluding Bruchinae). Coleopterists Society, Special Publication 2, 1-476.
 ------- Larval host.</t>
   </si>
   <si>
     <t>DIABVZ</t>
   </si>
@@ -993,51 +1002,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:D67"/>
+  <dimension ref="A1:D68"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.569" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="57.7" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="404.473" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
@@ -1302,65 +1311,65 @@
         <v>59</v>
       </c>
       <c r="D20" t="s">
         <v>60</v>
       </c>
     </row>
     <row r="21" spans="1:4">
       <c r="A21" t="s">
         <v>23</v>
       </c>
       <c r="B21" t="s">
         <v>61</v>
       </c>
       <c r="C21" t="s">
         <v>62</v>
       </c>
       <c r="D21" t="s">
         <v>63</v>
       </c>
     </row>
     <row r="22" spans="1:4">
       <c r="A22" t="s">
         <v>23</v>
       </c>
       <c r="B22" t="s">
-        <v>61</v>
+        <v>64</v>
       </c>
       <c r="C22" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="D22" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
     </row>
     <row r="23" spans="1:4">
       <c r="A23" t="s">
         <v>23</v>
       </c>
       <c r="B23" t="s">
-        <v>66</v>
+        <v>64</v>
       </c>
       <c r="C23" t="s">
         <v>67</v>
       </c>
       <c r="D23" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="24" spans="1:4">
       <c r="A24" t="s">
         <v>23</v>
       </c>
       <c r="B24" t="s">
         <v>69</v>
       </c>
       <c r="C24" t="s">
         <v>70</v>
       </c>
       <c r="D24" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="25" spans="1:4">
       <c r="A25" t="s">
         <v>23</v>
@@ -1442,65 +1451,65 @@
         <v>88</v>
       </c>
       <c r="D30" t="s">
         <v>89</v>
       </c>
     </row>
     <row r="31" spans="1:4">
       <c r="A31" t="s">
         <v>23</v>
       </c>
       <c r="B31" t="s">
         <v>90</v>
       </c>
       <c r="C31" t="s">
         <v>91</v>
       </c>
       <c r="D31" t="s">
         <v>92</v>
       </c>
     </row>
     <row r="32" spans="1:4">
       <c r="A32" t="s">
         <v>23</v>
       </c>
       <c r="B32" t="s">
-        <v>90</v>
+        <v>93</v>
       </c>
       <c r="C32" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="D32" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
     </row>
     <row r="33" spans="1:4">
       <c r="A33" t="s">
         <v>23</v>
       </c>
       <c r="B33" t="s">
-        <v>95</v>
+        <v>93</v>
       </c>
       <c r="C33" t="s">
         <v>96</v>
       </c>
       <c r="D33" t="s">
         <v>97</v>
       </c>
     </row>
     <row r="34" spans="1:4">
       <c r="A34" t="s">
         <v>23</v>
       </c>
       <c r="B34" t="s">
         <v>98</v>
       </c>
       <c r="C34" t="s">
         <v>99</v>
       </c>
       <c r="D34" t="s">
         <v>100</v>
       </c>
     </row>
     <row r="35" spans="1:4">
       <c r="A35" t="s">
         <v>23</v>
@@ -1629,65 +1638,65 @@
     </row>
     <row r="44" spans="1:4">
       <c r="A44" t="s">
         <v>23</v>
       </c>
       <c r="B44" t="s">
         <v>128</v>
       </c>
       <c r="C44" t="s">
         <v>129</v>
       </c>
       <c r="D44" t="s">
         <v>130</v>
       </c>
     </row>
     <row r="45" spans="1:4">
       <c r="A45" t="s">
         <v>23</v>
       </c>
       <c r="B45" t="s">
         <v>131</v>
       </c>
       <c r="C45" t="s">
         <v>132</v>
       </c>
-      <c r="D45"/>
+      <c r="D45" t="s">
+        <v>133</v>
+      </c>
     </row>
     <row r="46" spans="1:4">
       <c r="A46" t="s">
         <v>23</v>
       </c>
       <c r="B46" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="C46" t="s">
-        <v>134</v>
-[...1 lines deleted...]
-      <c r="D46" t="s">
         <v>135</v>
       </c>
+      <c r="D46"/>
     </row>
     <row r="47" spans="1:4">
       <c r="A47" t="s">
         <v>23</v>
       </c>
       <c r="B47" t="s">
         <v>136</v>
       </c>
       <c r="C47" t="s">
         <v>137</v>
       </c>
       <c r="D47" t="s">
         <v>138</v>
       </c>
     </row>
     <row r="48" spans="1:4">
       <c r="A48" t="s">
         <v>23</v>
       </c>
       <c r="B48" t="s">
         <v>139</v>
       </c>
       <c r="C48" t="s">
         <v>140</v>
       </c>
@@ -1843,137 +1852,151 @@
         <v>172</v>
       </c>
       <c r="C59" t="s">
         <v>173</v>
       </c>
       <c r="D59" t="s">
         <v>174</v>
       </c>
     </row>
     <row r="60" spans="1:4">
       <c r="A60" t="s">
         <v>23</v>
       </c>
       <c r="B60" t="s">
         <v>175</v>
       </c>
       <c r="C60" t="s">
         <v>176</v>
       </c>
       <c r="D60" t="s">
         <v>177</v>
       </c>
     </row>
     <row r="61" spans="1:4">
       <c r="A61" t="s">
+        <v>23</v>
+      </c>
+      <c r="B61" t="s">
         <v>178</v>
       </c>
-      <c r="B61" t="s">
+      <c r="C61" t="s">
         <v>179</v>
       </c>
-      <c r="C61" t="s">
+      <c r="D61" t="s">
         <v>180</v>
       </c>
-      <c r="D61"/>
     </row>
     <row r="62" spans="1:4">
       <c r="A62" t="s">
-        <v>178</v>
+        <v>181</v>
       </c>
       <c r="B62" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
       <c r="C62" t="s">
-        <v>182</v>
-[...1 lines deleted...]
-      <c r="D62" t="s">
         <v>183</v>
       </c>
+      <c r="D62"/>
     </row>
     <row r="63" spans="1:4">
       <c r="A63" t="s">
-        <v>178</v>
+        <v>181</v>
       </c>
       <c r="B63" t="s">
         <v>184</v>
       </c>
       <c r="C63" t="s">
         <v>185</v>
       </c>
       <c r="D63" t="s">
         <v>186</v>
       </c>
     </row>
     <row r="64" spans="1:4">
       <c r="A64" t="s">
-        <v>178</v>
+        <v>181</v>
       </c>
       <c r="B64" t="s">
         <v>187</v>
       </c>
       <c r="C64" t="s">
         <v>188</v>
       </c>
       <c r="D64" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="65" spans="1:4">
       <c r="A65" t="s">
-        <v>178</v>
+        <v>181</v>
       </c>
       <c r="B65" t="s">
         <v>190</v>
       </c>
       <c r="C65" t="s">
         <v>191</v>
       </c>
-      <c r="D65"/>
+      <c r="D65" t="s">
+        <v>192</v>
+      </c>
     </row>
     <row r="66" spans="1:4">
       <c r="A66" t="s">
-        <v>178</v>
+        <v>181</v>
       </c>
       <c r="B66" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="C66" t="s">
-        <v>193</v>
+        <v>194</v>
       </c>
       <c r="D66"/>
     </row>
     <row r="67" spans="1:4">
       <c r="A67" t="s">
-        <v>194</v>
+        <v>181</v>
       </c>
       <c r="B67" t="s">
-        <v>190</v>
+        <v>195</v>
       </c>
       <c r="C67" t="s">
-        <v>195</v>
+        <v>196</v>
       </c>
       <c r="D67"/>
+    </row>
+    <row r="68" spans="1:4">
+      <c r="A68" t="s">
+        <v>197</v>
+      </c>
+      <c r="B68" t="s">
+        <v>193</v>
+      </c>
+      <c r="C68" t="s">
+        <v>198</v>
+      </c>
+      <c r="D68"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>