--- v3 (2026-06-25)
+++ v4 (2026-09-12)
@@ -555,51 +555,52 @@
     <t>PRODPR</t>
   </si>
   <si>
     <t>Spodoptera praefica</t>
   </si>
   <si>
     <t>* British Columbia Ministry of Agriculture. Western yellowstriped armyworm (Spodoptera praefica). https://rdno.civicweb.net/document/127358/western-yellowstriped-armyworm.pdf?handle=3CD053B4F8D54F9CBB93F8D6D5572C27</t>
   </si>
   <si>
     <t>THRIPL</t>
   </si>
   <si>
     <t>Thrips palmi</t>
   </si>
   <si>
     <t>* Elizondo AI, Murguido CA, Pérez I, Piedra F, Peña E, Martínez M, Martell M, de los Ángeles Fernández M, Sariol H, Rodríguez S, Jiménez R, Granda G, Palacios F (2003) Thrips palmi Karny en la agricultura cubana. Fitosanidad 7(2), 1-9.
 * Kalpana Tillekaratne, Edirisinghe JP, Gunatilleke CVS, Karunaratne AIP (2011) A checklist of thrips species of Sri Lanka. Ceylon Journal of Science (Bio. Sci.) 40(2), 89-108.</t>
   </si>
   <si>
     <t>PEPRSV</t>
   </si>
   <si>
     <t>Tobravirus capsici</t>
   </si>
   <si>
-    <t xml:space="preserve">* NVWA (2024) Quick scan for pepper ringspot virus. https://pra.eppo.int/pra/1cf79d53-0115-4056-94f2-bda8ac060a6b
+    <t xml:space="preserve">* Burger V, Esterhuizen L, Read D (2026) First report of pepper ringspot virus infecting sunflower (Helianthus annuus) in South Africa. Journal of Plant Pathology 108(1), 859-860.
+* NVWA (2024) Quick scan for pepper ringspot virus. https://pra.eppo.int/pra/1cf79d53-0115-4056-94f2-bda8ac060a6b
 * Read D, Slippers B, Steenkamp E (2023) Novel viral diversity associated with helianthus annuus l. in South Africa [Poster abstract]. 12th International Congres of Plant Pathology, 2023, France
 </t>
   </si>
   <si>
     <t>VERTDA</t>
   </si>
   <si>
     <t>Verticillium dahliae</t>
   </si>
   <si>
     <t>* Inderbitzin P, Subbarao KV (2014) Verticillium systematics and evolution: how confusion impedes Verticillium wilt management and how to resolve it. Phytopathology 104(6), 564-574. https://doi.org/10.1094/PHYTO-11-13-0315-IA</t>
   </si>
   <si>
     <t>XANTPH</t>
   </si>
   <si>
     <t>Xanthomonas phaseoli pv. phaseoli</t>
   </si>
   <si>
     <t>* Bradbury JF (1986) Guide to plant pathogenic bacteria. CAB international, Walllingford, UK.</t>
   </si>
   <si>
     <t>XYLEFA</t>
   </si>
   <si>