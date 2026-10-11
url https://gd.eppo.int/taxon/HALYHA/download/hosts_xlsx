--- v3 (2026-07-02)
+++ v4 (2026-10-11)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="HALYHA" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="488">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="491">
   <si>
     <t>type</t>
   </si>
   <si>
     <t>EPPOCode</t>
   </si>
   <si>
     <t>Pref_name</t>
   </si>
   <si>
     <t>References</t>
   </si>
   <si>
     <t>Host</t>
   </si>
   <si>
     <t>ABEGF</t>
   </si>
   <si>
     <t>Abelia x grandiflora</t>
   </si>
   <si>
     <t>* Bergmann E, Bernhard KM, Bernon G, Bickerton M, Gill S, Gonzales C, Hamilton GC, Hedstrom C, Kamminga K, Koplinka-Loehr C, Krawczyk G, Kuhar TP, Kunkel B, Lee J, Leskey TC, Martinson H, Nielsen AL, Raupp M, Shearer P, Shrewsbury P, Walgenbach J, Whalen J, Wiman N (online) Host Plants of the Brown Marmorated Stink Bug in the U.S. https://www.stopbmsb.org/where-is-bmsb/host-plants</t>
   </si>
   <si>
@@ -1535,50 +1535,59 @@
   </si>
   <si>
     <t>Vitis riparia</t>
   </si>
   <si>
     <t>VITVI</t>
   </si>
   <si>
     <t>Vitis vinifera</t>
   </si>
   <si>
     <t>* Bergmann E, Bernhard KM, Bernon G, Bickerton M, Gill S, Gonzales C, Hamilton GC, Hedstrom C, Kamminga K, Koplinka-Loehr C, Krawczyk G, Kuhar TP, Kunkel B, Lee J, Leskey TC, Martinson H, Nielsen AL, Raupp M, Shearer P, Shrewsbury P, Walgenbach J, Whalen J, Wiman N (online) Host Plants of the Brown Marmorated Stink Bug in the U.S. https://www.stopbmsb.org/where-is-bmsb/host-plants
 * Holthouse MC, Spears LR, Alston DG (2021) Urban host plant utilisation by the invasive Halyomorpha halys (Stål) (Hemiptera, Pentatomidae) in northern Utah. NeoBiota 64, 87–101. https://doi.org/10.3897/neobiota.64.60050
 * Kehrli P, Rösti J, Lorenzini F, Deneulin P, Linder C (2021) Influence of processed Halyomorpha halys bugs on the aroma and taste of 'Chardonnay' and 'Merlot' musts and wines. Vitis 60, 43-50.
 ------- Contamination with H. halys has the potential to alter the taste of grape juices, but little risk to alter the taste of processed wines.
 * Mityushev IM (2021) Host plants of Halyomorpha halys in the urban ecosystem on the Azov Sea Coast of Russia. EPPO Bulletin 51(2), 305-310.
 ------- Sporadic on this plant and no significant damage observed in the studied area.
 * Nannini R, Bortolotti PP, Casoli L, Montevecchi G, Masino F, Antonelli A, Preti M (2018) [Survey on Halyomorpha halys infestations and damage in grapevine productions]. Atti Giornate Fitopatologiche 1, 295-300 (in Italian).
 ------- Surveys in Modena and Reggio Emilia provinces (2014): frequency of infestations was moderate, serious damage observed only in a few cases.</t>
   </si>
   <si>
     <t>ZEAMX</t>
   </si>
   <si>
     <t>Zea mays</t>
+  </si>
+  <si>
+    <t>ZIPJU</t>
+  </si>
+  <si>
+    <t>Ziziphus jujuba</t>
+  </si>
+  <si>
+    <t>* Stoenescu AM, Cătălin ST, Stănică F (2025) Occurrence and diversity of insect species in a jujube orchard in Southern Oltenia, Romania. Notulae Botanicae Horti Agrobotanici Cluj-Napoca 53(2), 14508. https://doi.org/10.15835/nbha53214508</t>
   </si>
   <si>
     <t>Doubtful host</t>
   </si>
   <si>
     <t>VACMA</t>
   </si>
   <si>
     <t>Vaccinium macrocarpon</t>
   </si>
   <si>
     <t>* Jaffe BD, Wallin M, Fox M, Guédot C (2021) Cranberry (Vaccinium macrocarpon) is a marginal host for brown marmorated stink bug. Journal of Economic Entomology 114(3), 1401-1405.
 -------H. halys nymphs cannot successfully develop on cranberry fruit or foliage alone, but the fruit are susceptible to adult feeding.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
@@ -1895,51 +1904,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:D218"/>
+  <dimension ref="A1:D219"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.569" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="48.274" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="452.889" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
@@ -4949,60 +4958,74 @@
         <v>479</v>
       </c>
       <c r="C216" t="s">
         <v>480</v>
       </c>
       <c r="D216" t="s">
         <v>481</v>
       </c>
     </row>
     <row r="217" spans="1:4">
       <c r="A217" t="s">
         <v>4</v>
       </c>
       <c r="B217" t="s">
         <v>482</v>
       </c>
       <c r="C217" t="s">
         <v>483</v>
       </c>
       <c r="D217" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="218" spans="1:4">
       <c r="A218" t="s">
+        <v>4</v>
+      </c>
+      <c r="B218" t="s">
         <v>484</v>
       </c>
-      <c r="B218" t="s">
+      <c r="C218" t="s">
         <v>485</v>
       </c>
-      <c r="C218" t="s">
+      <c r="D218" t="s">
         <v>486</v>
       </c>
-      <c r="D218" t="s">
+    </row>
+    <row r="219" spans="1:4">
+      <c r="A219" t="s">
         <v>487</v>
+      </c>
+      <c r="B219" t="s">
+        <v>488</v>
+      </c>
+      <c r="C219" t="s">
+        <v>489</v>
+      </c>
+      <c r="D219" t="s">
+        <v>490</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">