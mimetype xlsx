--- v2 (2026-02-07)
+++ v3 (2026-07-02)
@@ -512,51 +512,51 @@
   <si>
     <t>CIORE</t>
   </si>
   <si>
     <t>Chionanthus retusus</t>
   </si>
   <si>
     <t>CIOVI</t>
   </si>
   <si>
     <t>Chionanthus virginicus</t>
   </si>
   <si>
     <t>CIDUN</t>
   </si>
   <si>
     <t>Citrus x aurantium var. unshiu</t>
   </si>
   <si>
     <t>* Kim SB, Jang YS, Kim DS (2015) Feeding effects of Halyomopha halys (Hemiptera: Pentatomidae) on fruit drop and decay rate in mandarin citrus orchards. Korean Journal of Applied Entomology 54(2), 121-125.</t>
   </si>
   <si>
     <t>CLQLU</t>
   </si>
   <si>
-    <t>Cladrastis lutea</t>
+    <t>Cladrastis kentukea</t>
   </si>
   <si>
     <t>CRWAL</t>
   </si>
   <si>
     <t>Cornus alba</t>
   </si>
   <si>
     <t>CRWFL</t>
   </si>
   <si>
     <t>Cornus florida</t>
   </si>
   <si>
     <t>CRWKO</t>
   </si>
   <si>
     <t>Cornus kousa</t>
   </si>
   <si>
     <t>CRWMA</t>
   </si>
   <si>
     <t>Cornus macrophylla</t>
   </si>