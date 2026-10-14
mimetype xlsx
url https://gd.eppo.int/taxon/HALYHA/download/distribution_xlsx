--- v2 (2026-03-01)
+++ v3 (2026-10-14)
@@ -3692,51 +3692,51 @@
         <v>262</v>
       </c>
       <c r="D128" t="s">
         <v>261</v>
       </c>
       <c r="E128" t="s">
         <v>82</v>
       </c>
       <c r="F128" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="129" spans="1:6">
       <c r="A129" t="s">
         <v>212</v>
       </c>
       <c r="B129" t="s">
         <v>263</v>
       </c>
       <c r="C129"/>
       <c r="D129" t="s">
         <v>264</v>
       </c>
       <c r="E129"/>
       <c r="F129" t="s">
-        <v>12</v>
+        <v>9</v>
       </c>
     </row>
     <row r="130" spans="1:6">
       <c r="A130" t="s">
         <v>212</v>
       </c>
       <c r="B130" t="s">
         <v>265</v>
       </c>
       <c r="C130"/>
       <c r="D130" t="s">
         <v>266</v>
       </c>
       <c r="E130"/>
       <c r="F130" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="131" spans="1:6">
       <c r="A131" t="s">
         <v>212</v>
       </c>
       <c r="B131" t="s">
         <v>265</v>
       </c>