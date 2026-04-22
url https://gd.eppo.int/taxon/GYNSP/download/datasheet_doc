--- v4 (2026-03-20)
+++ v5 (2026-04-22)
@@ -380,51 +380,51 @@
               <w:t xml:space="preserve"> (de Candolle) Gardner</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Senegal tea, giant green hygro, spade-leaf plant, temple plant, water snowball (US)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId946469bca5955ed73" w:history="1">
+            <w:hyperlink r:id="rId201669e936358bcf5" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -440,51 +440,51 @@
               <w:t xml:space="preserve"> A2 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> IAS of Union concern</w:t>
             </w:r>
-            <w:hyperlink r:id="rId425969bca5955eddf" w:history="1">
+            <w:hyperlink r:id="rId574569e936358bd5e" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -498,86 +498,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> GYNSP</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="79050399" name="name956669bca5955f48b" descr="5036.jpg"/>
+                  <wp:docPr id="72841794" name="name966769e936358c392" descr="5036.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="5036.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId608569bca5955f489" cstate="print"/>
+                          <a:blip r:embed="rId640269e936358c390" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId781369bca5955f5bf" w:history="1">
+            <w:hyperlink r:id="rId313169e936358c4b6" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
@@ -934,63 +934,63 @@
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="293" w:after="293" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="both"/>
         <w:outlineLvl w:val="3"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Distribution</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="34083225" name="name930069bca5956060e" descr="GYNSP_distribution_map.jpg"/>
+            <wp:docPr id="52745789" name="name263369e936358d6cd" descr="GYNSP_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="GYNSP_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId332869bca5956060b" cstate="print"/>
+                    <a:blip r:embed="rId511569e936358d6c9" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -2737,51 +2737,51 @@
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Australian Government (2016) Weeds in Australia: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Gymnocoronis spilanthoides. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId191369bca59561386" w:history="1">
+      <w:hyperlink r:id="rId801769e936358e4bb" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.environment.gov.au/cgi-bin/biodiversity/invasive/weeds/weeddetails.pl?taxon_id=12850</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 9 September 2016] </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3037,51 +3037,51 @@
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Champion PD, Rowe D &amp; Clayton JS (2002) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Lake Manager Handbook: Alien Invaders. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId717169bca595615cf" w:history="1">
+      <w:hyperlink r:id="rId140469e936358e6a7" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.mfe.govt.nz/sites/default/file s/lm-alien-invaders-jun02.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 8 September 2016] </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3154,90 +3154,90 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CRC for Australian Weed Management (2003) Senegal tea plant – </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Gymnocoronis spilanthoides</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> weed management guide. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId251669bca59561690" w:history="1">
+      <w:hyperlink r:id="rId653669e936358e766" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.environment.gov.au/biodiversity/invasive/weeds/publications/guidelines/alert/pubs/g-spilanthoides.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 3 September 2016] </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Csurhes S &amp; Edwards R (1998) National weeds program: potential environmental weeds in Australia. Candidate species for preventative control. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId107469bca595616d2" w:history="1">
+      <w:hyperlink r:id="rId687269e936358e7a6" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.environment.gov.au/biodiversity/invasive/weeds/publications/books/pubs/potential.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 5 September 2016] </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3270,51 +3270,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2017) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Pest Risk Analysis Gymnocoronis spilanthoides</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO, Paris (FR). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId843769bca5956174f" w:history="1">
+      <w:hyperlink r:id="rId731069e936358e822" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.eppo.int/INVASIVE_PLANTS/ias_plants.htm</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 11th November 2017] </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3367,51 +3367,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Howell CJ (2008) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Consolidated List of Environmental Weeds in New Zealand</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Science &amp; Technical Publication, Department of Conservation. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId812869bca595617ed" w:history="1">
+      <w:hyperlink r:id="rId865469e936358e8df" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.doc.govt.nz/documents/science-and-technical/drds292.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 8 September 2016] </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3732,51 +3732,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">New South Wales Department of Primary Industries (2014) Senegal tea plant (Gymnocoronis spilanthoides) http://weeds.dpi.nsw.gov.au/ Weeds/Details/169 [accessed on 3 September 2016] </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">New Zealand Plant Conservation Network (2013) Gymnocoronis spilanthoides factsheet. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId302369bca59561a62" w:history="1">
+      <w:hyperlink r:id="rId936869e936358eb5d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://nzpcn.org.nz/flora_details.asp?ID=4031</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 3 September 2016] </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4242,51 +4242,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 144–145. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">USDA National Resource Conservation Service (2016) </w:t>
       </w:r>
-      <w:hyperlink r:id="rId911469bca59561df8" w:history="1">
+      <w:hyperlink r:id="rId687769e936358eeb4" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://plants. usda.gov/java/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 24 March 2016] </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4437,51 +4437,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Weed Science Society of America (WSSA) (2012) Fact sheet for</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Gymnocoronis spilanthoides</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId310969bca59561f35" w:history="1">
+      <w:hyperlink r:id="rId383969e936358eff6" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://wssa.net/wp-content/uploads/ Gymnocoronis-spilanthoides.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 3 September 2016] </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4625,51 +4625,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Gymnocoronis spilanthoides</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId326569bca59562075" w:history="1">
+      <w:hyperlink r:id="rId437069e936358f142" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -4745,51 +4745,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO Bulletin </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">47</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(3), 544-548. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId251769bca5956213d" w:history="1">
+      <w:hyperlink r:id="rId483769e936358f20a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/epp.12430</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
       <w:pgMar w:top="1100" w:right="1100" w:bottom="1100" w:left="1100" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708" w:num="1"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14"/>
 </file>
@@ -4876,137 +4876,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="16233793">
+  <w:abstractNum w:abstractNumId="85625326">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="56350235">
+    <w:lvl w:ilvl="0" w:tplc="87459460">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="56350235" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="87459460" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="56350235" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="87459460" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="56350235" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="87459460" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="56350235" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="87459460" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="56350235" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="87459460" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="56350235" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="87459460" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="56350235" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="87459460" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="56350235" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="87459460" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="16233792">
+  <w:abstractNum w:abstractNumId="85625325">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="40548852">
+    <w:lvl w:ilvl="0" w:tplc="19242459">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -5758,55 +5758,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="16233792">
-    <w:abstractNumId w:val="16233792"/>
+  <w:num w:numId="85625325">
+    <w:abstractNumId w:val="85625325"/>
   </w:num>
-  <w:num w:numId="16233793">
-    <w:abstractNumId w:val="16233793"/>
+  <w:num w:numId="85625326">
+    <w:abstractNumId w:val="85625326"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -17356,51 +17356,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId432261003" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId688444703" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId946469bca5955ed73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/GYNSP/" TargetMode="External"/><Relationship Id="rId425969bca5955eddf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/GYNSP/categorization" TargetMode="External"/><Relationship Id="rId781369bca5955f5bf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/GYNSP/photos" TargetMode="External"/><Relationship Id="rId191369bca59561386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.environment.gov.au/cgi-bin/biodiversity/invasive/weeds/weeddetails.pl?taxon_id=12850" TargetMode="External"/><Relationship Id="rId717169bca595615cf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mfe.govt.nz/sites/default/file%20s/lm-alien-invaders-jun02.pdf" TargetMode="External"/><Relationship Id="rId251669bca59561690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.environment.gov.au/biodiversity/invasive/weeds/publications/guidelines/alert/pubs/g-spilanthoides.pdf" TargetMode="External"/><Relationship Id="rId107469bca595616d2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.environment.gov.au/biodiversity/invasive/weeds/publications/books/pubs/potential.pdf" TargetMode="External"/><Relationship Id="rId843769bca5956174f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.eppo.int/INVASIVE_PLANTS/ias_plants.htm" TargetMode="External"/><Relationship Id="rId812869bca595617ed" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.doc.govt.nz/documents/science-and-technical/drds292.pdf" TargetMode="External"/><Relationship Id="rId302369bca59561a62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://nzpcn.org.nz/flora_details.asp?ID=4031" TargetMode="External"/><Relationship Id="rId911469bca59561df8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://plants.%20usda.gov/java/" TargetMode="External"/><Relationship Id="rId310969bca59561f35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://wssa.net/wp-content/uploads/%20Gymnocoronis-spilanthoides.pdf" TargetMode="External"/><Relationship Id="rId326569bca59562075" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId251769bca5956213d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12430" TargetMode="External"/><Relationship Id="rId608569bca5955f489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId608569bca5955f489.jpg"/><Relationship Id="rId332869bca5956060b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId332869bca5956060b.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId495105672" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId338235332" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId201669e936358bcf5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/GYNSP/" TargetMode="External"/><Relationship Id="rId574569e936358bd5e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/GYNSP/categorization" TargetMode="External"/><Relationship Id="rId313169e936358c4b6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/GYNSP/photos" TargetMode="External"/><Relationship Id="rId801769e936358e4bb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.environment.gov.au/cgi-bin/biodiversity/invasive/weeds/weeddetails.pl?taxon_id=12850" TargetMode="External"/><Relationship Id="rId140469e936358e6a7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mfe.govt.nz/sites/default/file%20s/lm-alien-invaders-jun02.pdf" TargetMode="External"/><Relationship Id="rId653669e936358e766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.environment.gov.au/biodiversity/invasive/weeds/publications/guidelines/alert/pubs/g-spilanthoides.pdf" TargetMode="External"/><Relationship Id="rId687269e936358e7a6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.environment.gov.au/biodiversity/invasive/weeds/publications/books/pubs/potential.pdf" TargetMode="External"/><Relationship Id="rId731069e936358e822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.eppo.int/INVASIVE_PLANTS/ias_plants.htm" TargetMode="External"/><Relationship Id="rId865469e936358e8df" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.doc.govt.nz/documents/science-and-technical/drds292.pdf" TargetMode="External"/><Relationship Id="rId936869e936358eb5d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://nzpcn.org.nz/flora_details.asp?ID=4031" TargetMode="External"/><Relationship Id="rId687769e936358eeb4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://plants.%20usda.gov/java/" TargetMode="External"/><Relationship Id="rId383969e936358eff6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://wssa.net/wp-content/uploads/%20Gymnocoronis-spilanthoides.pdf" TargetMode="External"/><Relationship Id="rId437069e936358f142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId483769e936358f20a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12430" TargetMode="External"/><Relationship Id="rId640269e936358c390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId640269e936358c390.jpg"/><Relationship Id="rId511569e936358d6c9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId511569e936358d6c9.jpg"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>