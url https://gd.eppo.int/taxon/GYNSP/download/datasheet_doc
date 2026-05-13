--- v5 (2026-04-22)
+++ v6 (2026-05-13)
@@ -380,51 +380,51 @@
               <w:t xml:space="preserve"> (de Candolle) Gardner</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Senegal tea, giant green hygro, spade-leaf plant, temple plant, water snowball (US)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201669e936358bcf5" w:history="1">
+            <w:hyperlink r:id="rId12226a03efbcf37d4" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -440,51 +440,51 @@
               <w:t xml:space="preserve"> A2 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> IAS of Union concern</w:t>
             </w:r>
-            <w:hyperlink r:id="rId574569e936358bd5e" w:history="1">
+            <w:hyperlink r:id="rId88786a03efbcf383d" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -498,86 +498,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> GYNSP</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="72841794" name="name966769e936358c392" descr="5036.jpg"/>
+                  <wp:docPr id="54983947" name="name21456a03efbcf3e0c" descr="5036.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="5036.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId640269e936358c390" cstate="print"/>
+                          <a:blip r:embed="rId67316a03efbcf3e0a" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId313169e936358c4b6" w:history="1">
+            <w:hyperlink r:id="rId30086a03efbcf3f2e" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
@@ -934,63 +934,63 @@
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="293" w:after="293" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="both"/>
         <w:outlineLvl w:val="3"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Distribution</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="52745789" name="name263369e936358d6cd" descr="GYNSP_distribution_map.jpg"/>
+            <wp:docPr id="63163529" name="name10806a03efbd00c6a" descr="GYNSP_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="GYNSP_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId511569e936358d6c9" cstate="print"/>
+                    <a:blip r:embed="rId91596a03efbd00c65" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -2737,51 +2737,51 @@
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Australian Government (2016) Weeds in Australia: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Gymnocoronis spilanthoides. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId801769e936358e4bb" w:history="1">
+      <w:hyperlink r:id="rId63876a03efbd01a3f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.environment.gov.au/cgi-bin/biodiversity/invasive/weeds/weeddetails.pl?taxon_id=12850</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 9 September 2016] </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3037,51 +3037,51 @@
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Champion PD, Rowe D &amp; Clayton JS (2002) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Lake Manager Handbook: Alien Invaders. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId140469e936358e6a7" w:history="1">
+      <w:hyperlink r:id="rId69746a03efbd01c47" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.mfe.govt.nz/sites/default/file s/lm-alien-invaders-jun02.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 8 September 2016] </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3154,90 +3154,90 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CRC for Australian Weed Management (2003) Senegal tea plant – </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Gymnocoronis spilanthoides</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> weed management guide. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId653669e936358e766" w:history="1">
+      <w:hyperlink r:id="rId76496a03efbd01d06" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.environment.gov.au/biodiversity/invasive/weeds/publications/guidelines/alert/pubs/g-spilanthoides.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 3 September 2016] </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Csurhes S &amp; Edwards R (1998) National weeds program: potential environmental weeds in Australia. Candidate species for preventative control. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId687269e936358e7a6" w:history="1">
+      <w:hyperlink r:id="rId24786a03efbd01d48" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.environment.gov.au/biodiversity/invasive/weeds/publications/books/pubs/potential.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 5 September 2016] </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3270,51 +3270,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2017) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Pest Risk Analysis Gymnocoronis spilanthoides</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO, Paris (FR). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId731069e936358e822" w:history="1">
+      <w:hyperlink r:id="rId69586a03efbd01dc4" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.eppo.int/INVASIVE_PLANTS/ias_plants.htm</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 11th November 2017] </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3367,51 +3367,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Howell CJ (2008) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Consolidated List of Environmental Weeds in New Zealand</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Science &amp; Technical Publication, Department of Conservation. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId865469e936358e8df" w:history="1">
+      <w:hyperlink r:id="rId49116a03efbd01e62" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.doc.govt.nz/documents/science-and-technical/drds292.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 8 September 2016] </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3732,51 +3732,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">New South Wales Department of Primary Industries (2014) Senegal tea plant (Gymnocoronis spilanthoides) http://weeds.dpi.nsw.gov.au/ Weeds/Details/169 [accessed on 3 September 2016] </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">New Zealand Plant Conservation Network (2013) Gymnocoronis spilanthoides factsheet. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId936869e936358eb5d" w:history="1">
+      <w:hyperlink r:id="rId52606a03efbd020c8" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://nzpcn.org.nz/flora_details.asp?ID=4031</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 3 September 2016] </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4242,51 +4242,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 144–145. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">USDA National Resource Conservation Service (2016) </w:t>
       </w:r>
-      <w:hyperlink r:id="rId687769e936358eeb4" w:history="1">
+      <w:hyperlink r:id="rId74336a03efbd023fe" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://plants. usda.gov/java/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 24 March 2016] </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4437,51 +4437,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Weed Science Society of America (WSSA) (2012) Fact sheet for</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Gymnocoronis spilanthoides</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId383969e936358eff6" w:history="1">
+      <w:hyperlink r:id="rId65836a03efbd02533" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://wssa.net/wp-content/uploads/ Gymnocoronis-spilanthoides.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 3 September 2016] </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4625,51 +4625,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Gymnocoronis spilanthoides</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId437069e936358f142" w:history="1">
+      <w:hyperlink r:id="rId50256a03efbd0266c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -4745,51 +4745,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO Bulletin </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">47</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(3), 544-548. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId483769e936358f20a" w:history="1">
+      <w:hyperlink r:id="rId69546a03efbd0273a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/epp.12430</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
       <w:pgMar w:top="1100" w:right="1100" w:bottom="1100" w:left="1100" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708" w:num="1"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14"/>
 </file>
@@ -4876,137 +4876,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="85625326">
+  <w:abstractNum w:abstractNumId="27806051">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="87459460">
+    <w:lvl w:ilvl="0" w:tplc="53346222">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="87459460" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="53346222" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="87459460" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="53346222" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="87459460" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="53346222" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="87459460" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="53346222" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="87459460" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="53346222" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="87459460" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="53346222" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="87459460" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="53346222" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="87459460" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="53346222" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="85625325">
+  <w:abstractNum w:abstractNumId="27806050">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="19242459">
+    <w:lvl w:ilvl="0" w:tplc="79060653">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -5758,55 +5758,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="85625325">
-    <w:abstractNumId w:val="85625325"/>
+  <w:num w:numId="27806050">
+    <w:abstractNumId w:val="27806050"/>
   </w:num>
-  <w:num w:numId="85625326">
-    <w:abstractNumId w:val="85625326"/>
+  <w:num w:numId="27806051">
+    <w:abstractNumId w:val="27806051"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -17356,51 +17356,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId495105672" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId338235332" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId201669e936358bcf5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/GYNSP/" TargetMode="External"/><Relationship Id="rId574569e936358bd5e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/GYNSP/categorization" TargetMode="External"/><Relationship Id="rId313169e936358c4b6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/GYNSP/photos" TargetMode="External"/><Relationship Id="rId801769e936358e4bb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.environment.gov.au/cgi-bin/biodiversity/invasive/weeds/weeddetails.pl?taxon_id=12850" TargetMode="External"/><Relationship Id="rId140469e936358e6a7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mfe.govt.nz/sites/default/file%20s/lm-alien-invaders-jun02.pdf" TargetMode="External"/><Relationship Id="rId653669e936358e766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.environment.gov.au/biodiversity/invasive/weeds/publications/guidelines/alert/pubs/g-spilanthoides.pdf" TargetMode="External"/><Relationship Id="rId687269e936358e7a6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.environment.gov.au/biodiversity/invasive/weeds/publications/books/pubs/potential.pdf" TargetMode="External"/><Relationship Id="rId731069e936358e822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.eppo.int/INVASIVE_PLANTS/ias_plants.htm" TargetMode="External"/><Relationship Id="rId865469e936358e8df" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.doc.govt.nz/documents/science-and-technical/drds292.pdf" TargetMode="External"/><Relationship Id="rId936869e936358eb5d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://nzpcn.org.nz/flora_details.asp?ID=4031" TargetMode="External"/><Relationship Id="rId687769e936358eeb4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://plants.%20usda.gov/java/" TargetMode="External"/><Relationship Id="rId383969e936358eff6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://wssa.net/wp-content/uploads/%20Gymnocoronis-spilanthoides.pdf" TargetMode="External"/><Relationship Id="rId437069e936358f142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId483769e936358f20a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12430" TargetMode="External"/><Relationship Id="rId640269e936358c390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId640269e936358c390.jpg"/><Relationship Id="rId511569e936358d6c9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId511569e936358d6c9.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId923668464" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId333294186" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId12226a03efbcf37d4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/GYNSP/" TargetMode="External"/><Relationship Id="rId88786a03efbcf383d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/GYNSP/categorization" TargetMode="External"/><Relationship Id="rId30086a03efbcf3f2e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/GYNSP/photos" TargetMode="External"/><Relationship Id="rId63876a03efbd01a3f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.environment.gov.au/cgi-bin/biodiversity/invasive/weeds/weeddetails.pl?taxon_id=12850" TargetMode="External"/><Relationship Id="rId69746a03efbd01c47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mfe.govt.nz/sites/default/file%20s/lm-alien-invaders-jun02.pdf" TargetMode="External"/><Relationship Id="rId76496a03efbd01d06" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.environment.gov.au/biodiversity/invasive/weeds/publications/guidelines/alert/pubs/g-spilanthoides.pdf" TargetMode="External"/><Relationship Id="rId24786a03efbd01d48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.environment.gov.au/biodiversity/invasive/weeds/publications/books/pubs/potential.pdf" TargetMode="External"/><Relationship Id="rId69586a03efbd01dc4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.eppo.int/INVASIVE_PLANTS/ias_plants.htm" TargetMode="External"/><Relationship Id="rId49116a03efbd01e62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.doc.govt.nz/documents/science-and-technical/drds292.pdf" TargetMode="External"/><Relationship Id="rId52606a03efbd020c8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://nzpcn.org.nz/flora_details.asp?ID=4031" TargetMode="External"/><Relationship Id="rId74336a03efbd023fe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://plants.%20usda.gov/java/" TargetMode="External"/><Relationship Id="rId65836a03efbd02533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://wssa.net/wp-content/uploads/%20Gymnocoronis-spilanthoides.pdf" TargetMode="External"/><Relationship Id="rId50256a03efbd0266c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId69546a03efbd0273a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12430" TargetMode="External"/><Relationship Id="rId67316a03efbcf3e0a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId67316a03efbcf3e0a.jpg"/><Relationship Id="rId91596a03efbd00c65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId91596a03efbd00c65.jpg"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>