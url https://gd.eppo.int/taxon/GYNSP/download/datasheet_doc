--- v6 (2026-05-13)
+++ v7 (2026-06-04)
@@ -380,51 +380,51 @@
               <w:t xml:space="preserve"> (de Candolle) Gardner</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Senegal tea, giant green hygro, spade-leaf plant, temple plant, water snowball (US)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12226a03efbcf37d4" w:history="1">
+            <w:hyperlink r:id="rId78026a2120889190b" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -440,51 +440,51 @@
               <w:t xml:space="preserve"> A2 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> IAS of Union concern</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88786a03efbcf383d" w:history="1">
+            <w:hyperlink r:id="rId32206a21208891985" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -498,86 +498,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> GYNSP</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="54983947" name="name21456a03efbcf3e0c" descr="5036.jpg"/>
+                  <wp:docPr id="47816547" name="name98226a212088920ae" descr="5036.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="5036.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId67316a03efbcf3e0a" cstate="print"/>
+                          <a:blip r:embed="rId54306a212088920ac" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId30086a03efbcf3f2e" w:history="1">
+            <w:hyperlink r:id="rId46056a212088921fd" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
@@ -934,63 +934,63 @@
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="293" w:after="293" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="both"/>
         <w:outlineLvl w:val="3"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Distribution</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="63163529" name="name10806a03efbd00c6a" descr="GYNSP_distribution_map.jpg"/>
+            <wp:docPr id="51271676" name="name26996a21208892df0" descr="GYNSP_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="GYNSP_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId91596a03efbd00c65" cstate="print"/>
+                    <a:blip r:embed="rId80546a21208892ded" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -2737,51 +2737,51 @@
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Australian Government (2016) Weeds in Australia: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Gymnocoronis spilanthoides. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId63876a03efbd01a3f" w:history="1">
+      <w:hyperlink r:id="rId15916a21208893b89" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.environment.gov.au/cgi-bin/biodiversity/invasive/weeds/weeddetails.pl?taxon_id=12850</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 9 September 2016] </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3037,51 +3037,51 @@
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Champion PD, Rowe D &amp; Clayton JS (2002) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Lake Manager Handbook: Alien Invaders. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId69746a03efbd01c47" w:history="1">
+      <w:hyperlink r:id="rId65836a21208893d7a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.mfe.govt.nz/sites/default/file s/lm-alien-invaders-jun02.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 8 September 2016] </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3154,90 +3154,90 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CRC for Australian Weed Management (2003) Senegal tea plant – </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Gymnocoronis spilanthoides</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> weed management guide. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId76496a03efbd01d06" w:history="1">
+      <w:hyperlink r:id="rId90166a21208893e37" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.environment.gov.au/biodiversity/invasive/weeds/publications/guidelines/alert/pubs/g-spilanthoides.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 3 September 2016] </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Csurhes S &amp; Edwards R (1998) National weeds program: potential environmental weeds in Australia. Candidate species for preventative control. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId24786a03efbd01d48" w:history="1">
+      <w:hyperlink r:id="rId37456a21208893e77" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.environment.gov.au/biodiversity/invasive/weeds/publications/books/pubs/potential.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 5 September 2016] </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3270,51 +3270,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2017) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Pest Risk Analysis Gymnocoronis spilanthoides</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO, Paris (FR). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId69586a03efbd01dc4" w:history="1">
+      <w:hyperlink r:id="rId66956a21208893ef3" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.eppo.int/INVASIVE_PLANTS/ias_plants.htm</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 11th November 2017] </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3367,51 +3367,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Howell CJ (2008) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Consolidated List of Environmental Weeds in New Zealand</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Science &amp; Technical Publication, Department of Conservation. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId49116a03efbd01e62" w:history="1">
+      <w:hyperlink r:id="rId78126a21208893f8e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.doc.govt.nz/documents/science-and-technical/drds292.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 8 September 2016] </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3732,51 +3732,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">New South Wales Department of Primary Industries (2014) Senegal tea plant (Gymnocoronis spilanthoides) http://weeds.dpi.nsw.gov.au/ Weeds/Details/169 [accessed on 3 September 2016] </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">New Zealand Plant Conservation Network (2013) Gymnocoronis spilanthoides factsheet. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId52606a03efbd020c8" w:history="1">
+      <w:hyperlink r:id="rId85016a212088941d9" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://nzpcn.org.nz/flora_details.asp?ID=4031</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 3 September 2016] </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4242,51 +4242,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 144–145. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">USDA National Resource Conservation Service (2016) </w:t>
       </w:r>
-      <w:hyperlink r:id="rId74336a03efbd023fe" w:history="1">
+      <w:hyperlink r:id="rId80796a2120889451e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://plants. usda.gov/java/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 24 March 2016] </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4437,51 +4437,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Weed Science Society of America (WSSA) (2012) Fact sheet for</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Gymnocoronis spilanthoides</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId65836a03efbd02533" w:history="1">
+      <w:hyperlink r:id="rId33206a21208894656" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://wssa.net/wp-content/uploads/ Gymnocoronis-spilanthoides.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 3 September 2016] </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4625,51 +4625,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Gymnocoronis spilanthoides</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId50256a03efbd0266c" w:history="1">
+      <w:hyperlink r:id="rId92956a212088947ad" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -4745,51 +4745,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO Bulletin </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">47</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(3), 544-548. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId69546a03efbd0273a" w:history="1">
+      <w:hyperlink r:id="rId24036a21208894875" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/epp.12430</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
       <w:pgMar w:top="1100" w:right="1100" w:bottom="1100" w:left="1100" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708" w:num="1"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14"/>
 </file>
@@ -4876,137 +4876,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="27806051">
+  <w:abstractNum w:abstractNumId="95293152">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="53346222">
+    <w:lvl w:ilvl="0" w:tplc="68963389">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="53346222" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="68963389" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="53346222" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="68963389" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="53346222" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="68963389" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="53346222" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="68963389" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="53346222" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="68963389" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="53346222" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="68963389" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="53346222" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="68963389" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="53346222" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="68963389" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="27806050">
+  <w:abstractNum w:abstractNumId="95293151">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="79060653">
+    <w:lvl w:ilvl="0" w:tplc="54385009">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -5758,55 +5758,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="27806050">
-    <w:abstractNumId w:val="27806050"/>
+  <w:num w:numId="95293151">
+    <w:abstractNumId w:val="95293151"/>
   </w:num>
-  <w:num w:numId="27806051">
-    <w:abstractNumId w:val="27806051"/>
+  <w:num w:numId="95293152">
+    <w:abstractNumId w:val="95293152"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -17356,51 +17356,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId923668464" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId333294186" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId12226a03efbcf37d4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/GYNSP/" TargetMode="External"/><Relationship Id="rId88786a03efbcf383d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/GYNSP/categorization" TargetMode="External"/><Relationship Id="rId30086a03efbcf3f2e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/GYNSP/photos" TargetMode="External"/><Relationship Id="rId63876a03efbd01a3f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.environment.gov.au/cgi-bin/biodiversity/invasive/weeds/weeddetails.pl?taxon_id=12850" TargetMode="External"/><Relationship Id="rId69746a03efbd01c47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mfe.govt.nz/sites/default/file%20s/lm-alien-invaders-jun02.pdf" TargetMode="External"/><Relationship Id="rId76496a03efbd01d06" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.environment.gov.au/biodiversity/invasive/weeds/publications/guidelines/alert/pubs/g-spilanthoides.pdf" TargetMode="External"/><Relationship Id="rId24786a03efbd01d48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.environment.gov.au/biodiversity/invasive/weeds/publications/books/pubs/potential.pdf" TargetMode="External"/><Relationship Id="rId69586a03efbd01dc4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.eppo.int/INVASIVE_PLANTS/ias_plants.htm" TargetMode="External"/><Relationship Id="rId49116a03efbd01e62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.doc.govt.nz/documents/science-and-technical/drds292.pdf" TargetMode="External"/><Relationship Id="rId52606a03efbd020c8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://nzpcn.org.nz/flora_details.asp?ID=4031" TargetMode="External"/><Relationship Id="rId74336a03efbd023fe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://plants.%20usda.gov/java/" TargetMode="External"/><Relationship Id="rId65836a03efbd02533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://wssa.net/wp-content/uploads/%20Gymnocoronis-spilanthoides.pdf" TargetMode="External"/><Relationship Id="rId50256a03efbd0266c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId69546a03efbd0273a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12430" TargetMode="External"/><Relationship Id="rId67316a03efbcf3e0a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId67316a03efbcf3e0a.jpg"/><Relationship Id="rId91596a03efbd00c65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId91596a03efbd00c65.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId224911494" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId165852694" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId78026a2120889190b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/GYNSP/" TargetMode="External"/><Relationship Id="rId32206a21208891985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/GYNSP/categorization" TargetMode="External"/><Relationship Id="rId46056a212088921fd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/GYNSP/photos" TargetMode="External"/><Relationship Id="rId15916a21208893b89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.environment.gov.au/cgi-bin/biodiversity/invasive/weeds/weeddetails.pl?taxon_id=12850" TargetMode="External"/><Relationship Id="rId65836a21208893d7a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mfe.govt.nz/sites/default/file%20s/lm-alien-invaders-jun02.pdf" TargetMode="External"/><Relationship Id="rId90166a21208893e37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.environment.gov.au/biodiversity/invasive/weeds/publications/guidelines/alert/pubs/g-spilanthoides.pdf" TargetMode="External"/><Relationship Id="rId37456a21208893e77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.environment.gov.au/biodiversity/invasive/weeds/publications/books/pubs/potential.pdf" TargetMode="External"/><Relationship Id="rId66956a21208893ef3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.eppo.int/INVASIVE_PLANTS/ias_plants.htm" TargetMode="External"/><Relationship Id="rId78126a21208893f8e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.doc.govt.nz/documents/science-and-technical/drds292.pdf" TargetMode="External"/><Relationship Id="rId85016a212088941d9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://nzpcn.org.nz/flora_details.asp?ID=4031" TargetMode="External"/><Relationship Id="rId80796a2120889451e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://plants.%20usda.gov/java/" TargetMode="External"/><Relationship Id="rId33206a21208894656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://wssa.net/wp-content/uploads/%20Gymnocoronis-spilanthoides.pdf" TargetMode="External"/><Relationship Id="rId92956a212088947ad" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId24036a21208894875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12430" TargetMode="External"/><Relationship Id="rId54306a212088920ac" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId54306a212088920ac.jpg"/><Relationship Id="rId80546a21208892ded" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId80546a21208892ded.jpg"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>