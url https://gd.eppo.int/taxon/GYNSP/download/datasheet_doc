--- v7 (2026-06-04)
+++ v8 (2026-06-24)
@@ -380,51 +380,51 @@
               <w:t xml:space="preserve"> (de Candolle) Gardner</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Senegal tea, giant green hygro, spade-leaf plant, temple plant, water snowball (US)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78026a2120889190b" w:history="1">
+            <w:hyperlink r:id="rId14206a3ba79bc31d8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -440,51 +440,51 @@
               <w:t xml:space="preserve"> A2 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> IAS of Union concern</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32206a21208891985" w:history="1">
+            <w:hyperlink r:id="rId84686a3ba79bc3244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -498,86 +498,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> GYNSP</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="47816547" name="name98226a212088920ae" descr="5036.jpg"/>
+                  <wp:docPr id="75611629" name="name58266a3ba79bc38eb" descr="5036.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="5036.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId54306a212088920ac" cstate="print"/>
+                          <a:blip r:embed="rId77906a3ba79bc38e9" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId46056a212088921fd" w:history="1">
+            <w:hyperlink r:id="rId21906a3ba79bc3a40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
@@ -934,63 +934,63 @@
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="293" w:after="293" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="both"/>
         <w:outlineLvl w:val="3"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Distribution</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="51271676" name="name26996a21208892df0" descr="GYNSP_distribution_map.jpg"/>
+            <wp:docPr id="10563462" name="name91426a3ba79bc4684" descr="GYNSP_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="GYNSP_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId80546a21208892ded" cstate="print"/>
+                    <a:blip r:embed="rId25826a3ba79bc4682" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -2737,51 +2737,51 @@
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Australian Government (2016) Weeds in Australia: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Gymnocoronis spilanthoides. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId15916a21208893b89" w:history="1">
+      <w:hyperlink r:id="rId77576a3ba79bc53c2" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.environment.gov.au/cgi-bin/biodiversity/invasive/weeds/weeddetails.pl?taxon_id=12850</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 9 September 2016] </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3037,51 +3037,51 @@
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Champion PD, Rowe D &amp; Clayton JS (2002) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Lake Manager Handbook: Alien Invaders. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId65836a21208893d7a" w:history="1">
+      <w:hyperlink r:id="rId13146a3ba79bc55d4" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.mfe.govt.nz/sites/default/file s/lm-alien-invaders-jun02.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 8 September 2016] </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3154,90 +3154,90 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CRC for Australian Weed Management (2003) Senegal tea plant – </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Gymnocoronis spilanthoides</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> weed management guide. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId90166a21208893e37" w:history="1">
+      <w:hyperlink r:id="rId41036a3ba79bc5692" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.environment.gov.au/biodiversity/invasive/weeds/publications/guidelines/alert/pubs/g-spilanthoides.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 3 September 2016] </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Csurhes S &amp; Edwards R (1998) National weeds program: potential environmental weeds in Australia. Candidate species for preventative control. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId37456a21208893e77" w:history="1">
+      <w:hyperlink r:id="rId87516a3ba79bc56d2" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.environment.gov.au/biodiversity/invasive/weeds/publications/books/pubs/potential.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 5 September 2016] </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3270,51 +3270,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2017) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Pest Risk Analysis Gymnocoronis spilanthoides</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO, Paris (FR). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId66956a21208893ef3" w:history="1">
+      <w:hyperlink r:id="rId58526a3ba79bc574e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.eppo.int/INVASIVE_PLANTS/ias_plants.htm</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 11th November 2017] </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3367,51 +3367,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Howell CJ (2008) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Consolidated List of Environmental Weeds in New Zealand</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Science &amp; Technical Publication, Department of Conservation. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId78126a21208893f8e" w:history="1">
+      <w:hyperlink r:id="rId21536a3ba79bc57eb" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.doc.govt.nz/documents/science-and-technical/drds292.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 8 September 2016] </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3732,51 +3732,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">New South Wales Department of Primary Industries (2014) Senegal tea plant (Gymnocoronis spilanthoides) http://weeds.dpi.nsw.gov.au/ Weeds/Details/169 [accessed on 3 September 2016] </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">New Zealand Plant Conservation Network (2013) Gymnocoronis spilanthoides factsheet. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId85016a212088941d9" w:history="1">
+      <w:hyperlink r:id="rId18806a3ba79bc5a4f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://nzpcn.org.nz/flora_details.asp?ID=4031</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 3 September 2016] </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4242,51 +4242,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 144–145. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">USDA National Resource Conservation Service (2016) </w:t>
       </w:r>
-      <w:hyperlink r:id="rId80796a2120889451e" w:history="1">
+      <w:hyperlink r:id="rId57676a3ba79bc5d87" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://plants. usda.gov/java/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 24 March 2016] </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4437,51 +4437,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Weed Science Society of America (WSSA) (2012) Fact sheet for</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Gymnocoronis spilanthoides</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId33206a21208894656" w:history="1">
+      <w:hyperlink r:id="rId57976a3ba79bc5ebe" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://wssa.net/wp-content/uploads/ Gymnocoronis-spilanthoides.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 3 September 2016] </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4625,51 +4625,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Gymnocoronis spilanthoides</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId92956a212088947ad" w:history="1">
+      <w:hyperlink r:id="rId30876a3ba79bc5ff6" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -4745,51 +4745,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO Bulletin </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">47</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(3), 544-548. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId24036a21208894875" w:history="1">
+      <w:hyperlink r:id="rId13086a3ba79bc60ba" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/epp.12430</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
       <w:pgMar w:top="1100" w:right="1100" w:bottom="1100" w:left="1100" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708" w:num="1"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14"/>
 </file>
@@ -4876,137 +4876,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="95293152">
+  <w:abstractNum w:abstractNumId="91685830">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="68963389">
+    <w:lvl w:ilvl="0" w:tplc="26863494">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="68963389" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="26863494" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="68963389" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="26863494" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="68963389" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="26863494" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="68963389" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="26863494" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="68963389" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="26863494" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="68963389" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="26863494" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="68963389" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="26863494" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="68963389" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="26863494" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="95293151">
+  <w:abstractNum w:abstractNumId="91685829">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="54385009">
+    <w:lvl w:ilvl="0" w:tplc="46320196">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -5758,55 +5758,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="95293151">
-    <w:abstractNumId w:val="95293151"/>
+  <w:num w:numId="91685829">
+    <w:abstractNumId w:val="91685829"/>
   </w:num>
-  <w:num w:numId="95293152">
-    <w:abstractNumId w:val="95293152"/>
+  <w:num w:numId="91685830">
+    <w:abstractNumId w:val="91685830"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -17356,51 +17356,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId224911494" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId165852694" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId78026a2120889190b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/GYNSP/" TargetMode="External"/><Relationship Id="rId32206a21208891985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/GYNSP/categorization" TargetMode="External"/><Relationship Id="rId46056a212088921fd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/GYNSP/photos" TargetMode="External"/><Relationship Id="rId15916a21208893b89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.environment.gov.au/cgi-bin/biodiversity/invasive/weeds/weeddetails.pl?taxon_id=12850" TargetMode="External"/><Relationship Id="rId65836a21208893d7a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mfe.govt.nz/sites/default/file%20s/lm-alien-invaders-jun02.pdf" TargetMode="External"/><Relationship Id="rId90166a21208893e37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.environment.gov.au/biodiversity/invasive/weeds/publications/guidelines/alert/pubs/g-spilanthoides.pdf" TargetMode="External"/><Relationship Id="rId37456a21208893e77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.environment.gov.au/biodiversity/invasive/weeds/publications/books/pubs/potential.pdf" TargetMode="External"/><Relationship Id="rId66956a21208893ef3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.eppo.int/INVASIVE_PLANTS/ias_plants.htm" TargetMode="External"/><Relationship Id="rId78126a21208893f8e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.doc.govt.nz/documents/science-and-technical/drds292.pdf" TargetMode="External"/><Relationship Id="rId85016a212088941d9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://nzpcn.org.nz/flora_details.asp?ID=4031" TargetMode="External"/><Relationship Id="rId80796a2120889451e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://plants.%20usda.gov/java/" TargetMode="External"/><Relationship Id="rId33206a21208894656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://wssa.net/wp-content/uploads/%20Gymnocoronis-spilanthoides.pdf" TargetMode="External"/><Relationship Id="rId92956a212088947ad" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId24036a21208894875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12430" TargetMode="External"/><Relationship Id="rId54306a212088920ac" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId54306a212088920ac.jpg"/><Relationship Id="rId80546a21208892ded" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId80546a21208892ded.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId358829438" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId798759605" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId14206a3ba79bc31d8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/GYNSP/" TargetMode="External"/><Relationship Id="rId84686a3ba79bc3244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/GYNSP/categorization" TargetMode="External"/><Relationship Id="rId21906a3ba79bc3a40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/GYNSP/photos" TargetMode="External"/><Relationship Id="rId77576a3ba79bc53c2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.environment.gov.au/cgi-bin/biodiversity/invasive/weeds/weeddetails.pl?taxon_id=12850" TargetMode="External"/><Relationship Id="rId13146a3ba79bc55d4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mfe.govt.nz/sites/default/file%20s/lm-alien-invaders-jun02.pdf" TargetMode="External"/><Relationship Id="rId41036a3ba79bc5692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.environment.gov.au/biodiversity/invasive/weeds/publications/guidelines/alert/pubs/g-spilanthoides.pdf" TargetMode="External"/><Relationship Id="rId87516a3ba79bc56d2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.environment.gov.au/biodiversity/invasive/weeds/publications/books/pubs/potential.pdf" TargetMode="External"/><Relationship Id="rId58526a3ba79bc574e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.eppo.int/INVASIVE_PLANTS/ias_plants.htm" TargetMode="External"/><Relationship Id="rId21536a3ba79bc57eb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.doc.govt.nz/documents/science-and-technical/drds292.pdf" TargetMode="External"/><Relationship Id="rId18806a3ba79bc5a4f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://nzpcn.org.nz/flora_details.asp?ID=4031" TargetMode="External"/><Relationship Id="rId57676a3ba79bc5d87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://plants.%20usda.gov/java/" TargetMode="External"/><Relationship Id="rId57976a3ba79bc5ebe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://wssa.net/wp-content/uploads/%20Gymnocoronis-spilanthoides.pdf" TargetMode="External"/><Relationship Id="rId30876a3ba79bc5ff6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId13086a3ba79bc60ba" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12430" TargetMode="External"/><Relationship Id="rId77906a3ba79bc38e9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId77906a3ba79bc38e9.jpg"/><Relationship Id="rId25826a3ba79bc4682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId25826a3ba79bc4682.jpg"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>