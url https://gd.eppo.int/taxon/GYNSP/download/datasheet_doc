--- v8 (2026-06-24)
+++ v9 (2026-07-20)
@@ -380,51 +380,51 @@
               <w:t xml:space="preserve"> (de Candolle) Gardner</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Senegal tea, giant green hygro, spade-leaf plant, temple plant, water snowball (US)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14206a3ba79bc31d8" w:history="1">
+            <w:hyperlink r:id="rId57216a5e892569226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -440,51 +440,51 @@
               <w:t xml:space="preserve"> A2 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> IAS of Union concern</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84686a3ba79bc3244" w:history="1">
+            <w:hyperlink r:id="rId35766a5e892569293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -498,86 +498,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> GYNSP</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="75611629" name="name58266a3ba79bc38eb" descr="5036.jpg"/>
+                  <wp:docPr id="73212571" name="name68436a5e892569b0e" descr="5036.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="5036.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId77906a3ba79bc38e9" cstate="print"/>
+                          <a:blip r:embed="rId55956a5e892569b0b" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId21906a3ba79bc3a40" w:history="1">
+            <w:hyperlink r:id="rId33326a5e892569c3d" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
@@ -934,63 +934,63 @@
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="293" w:after="293" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="both"/>
         <w:outlineLvl w:val="3"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Distribution</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="10563462" name="name91426a3ba79bc4684" descr="GYNSP_distribution_map.jpg"/>
+            <wp:docPr id="16352827" name="name11236a5e89256ac2f" descr="GYNSP_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="GYNSP_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId25826a3ba79bc4682" cstate="print"/>
+                    <a:blip r:embed="rId13446a5e89256ac2d" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -2737,51 +2737,51 @@
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Australian Government (2016) Weeds in Australia: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Gymnocoronis spilanthoides. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId77576a3ba79bc53c2" w:history="1">
+      <w:hyperlink r:id="rId87716a5e89256b9e5" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.environment.gov.au/cgi-bin/biodiversity/invasive/weeds/weeddetails.pl?taxon_id=12850</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 9 September 2016] </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3037,51 +3037,51 @@
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Champion PD, Rowe D &amp; Clayton JS (2002) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Lake Manager Handbook: Alien Invaders. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId13146a3ba79bc55d4" w:history="1">
+      <w:hyperlink r:id="rId90506a5e89256bbd3" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.mfe.govt.nz/sites/default/file s/lm-alien-invaders-jun02.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 8 September 2016] </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3154,90 +3154,90 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CRC for Australian Weed Management (2003) Senegal tea plant – </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Gymnocoronis spilanthoides</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> weed management guide. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId41036a3ba79bc5692" w:history="1">
+      <w:hyperlink r:id="rId73856a5e89256bc90" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.environment.gov.au/biodiversity/invasive/weeds/publications/guidelines/alert/pubs/g-spilanthoides.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 3 September 2016] </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Csurhes S &amp; Edwards R (1998) National weeds program: potential environmental weeds in Australia. Candidate species for preventative control. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId87516a3ba79bc56d2" w:history="1">
+      <w:hyperlink r:id="rId97706a5e89256bcd0" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.environment.gov.au/biodiversity/invasive/weeds/publications/books/pubs/potential.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 5 September 2016] </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3270,51 +3270,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2017) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Pest Risk Analysis Gymnocoronis spilanthoides</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO, Paris (FR). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId58526a3ba79bc574e" w:history="1">
+      <w:hyperlink r:id="rId44316a5e89256bd4b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.eppo.int/INVASIVE_PLANTS/ias_plants.htm</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 11th November 2017] </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3367,51 +3367,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Howell CJ (2008) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Consolidated List of Environmental Weeds in New Zealand</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Science &amp; Technical Publication, Department of Conservation. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId21536a3ba79bc57eb" w:history="1">
+      <w:hyperlink r:id="rId78646a5e89256bde5" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.doc.govt.nz/documents/science-and-technical/drds292.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 8 September 2016] </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3732,51 +3732,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">New South Wales Department of Primary Industries (2014) Senegal tea plant (Gymnocoronis spilanthoides) http://weeds.dpi.nsw.gov.au/ Weeds/Details/169 [accessed on 3 September 2016] </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">New Zealand Plant Conservation Network (2013) Gymnocoronis spilanthoides factsheet. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId18806a3ba79bc5a4f" w:history="1">
+      <w:hyperlink r:id="rId78286a5e89256c02e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://nzpcn.org.nz/flora_details.asp?ID=4031</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 3 September 2016] </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4242,51 +4242,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 144–145. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">USDA National Resource Conservation Service (2016) </w:t>
       </w:r>
-      <w:hyperlink r:id="rId57676a3ba79bc5d87" w:history="1">
+      <w:hyperlink r:id="rId23606a5e89256c395" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://plants. usda.gov/java/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 24 March 2016] </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4437,51 +4437,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Weed Science Society of America (WSSA) (2012) Fact sheet for</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Gymnocoronis spilanthoides</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId57976a3ba79bc5ebe" w:history="1">
+      <w:hyperlink r:id="rId30086a5e89256c4d0" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://wssa.net/wp-content/uploads/ Gymnocoronis-spilanthoides.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 3 September 2016] </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4625,51 +4625,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Gymnocoronis spilanthoides</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId30876a3ba79bc5ff6" w:history="1">
+      <w:hyperlink r:id="rId24516a5e89256c618" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -4745,51 +4745,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO Bulletin </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">47</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(3), 544-548. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId13086a3ba79bc60ba" w:history="1">
+      <w:hyperlink r:id="rId12396a5e89256c6f0" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/epp.12430</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
       <w:pgMar w:top="1100" w:right="1100" w:bottom="1100" w:left="1100" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708" w:num="1"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14"/>
 </file>
@@ -4876,137 +4876,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="91685830">
+  <w:abstractNum w:abstractNumId="17375232">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="26863494">
+    <w:lvl w:ilvl="0" w:tplc="73027745">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="26863494" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="73027745" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="26863494" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="73027745" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="26863494" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="73027745" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="26863494" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="73027745" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="26863494" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="73027745" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="26863494" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="73027745" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="26863494" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="73027745" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="26863494" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="73027745" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="91685829">
+  <w:abstractNum w:abstractNumId="17375231">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="46320196">
+    <w:lvl w:ilvl="0" w:tplc="50579449">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -5758,55 +5758,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="91685829">
-    <w:abstractNumId w:val="91685829"/>
+  <w:num w:numId="17375231">
+    <w:abstractNumId w:val="17375231"/>
   </w:num>
-  <w:num w:numId="91685830">
-    <w:abstractNumId w:val="91685830"/>
+  <w:num w:numId="17375232">
+    <w:abstractNumId w:val="17375232"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -17356,51 +17356,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId358829438" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId798759605" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId14206a3ba79bc31d8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/GYNSP/" TargetMode="External"/><Relationship Id="rId84686a3ba79bc3244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/GYNSP/categorization" TargetMode="External"/><Relationship Id="rId21906a3ba79bc3a40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/GYNSP/photos" TargetMode="External"/><Relationship Id="rId77576a3ba79bc53c2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.environment.gov.au/cgi-bin/biodiversity/invasive/weeds/weeddetails.pl?taxon_id=12850" TargetMode="External"/><Relationship Id="rId13146a3ba79bc55d4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mfe.govt.nz/sites/default/file%20s/lm-alien-invaders-jun02.pdf" TargetMode="External"/><Relationship Id="rId41036a3ba79bc5692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.environment.gov.au/biodiversity/invasive/weeds/publications/guidelines/alert/pubs/g-spilanthoides.pdf" TargetMode="External"/><Relationship Id="rId87516a3ba79bc56d2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.environment.gov.au/biodiversity/invasive/weeds/publications/books/pubs/potential.pdf" TargetMode="External"/><Relationship Id="rId58526a3ba79bc574e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.eppo.int/INVASIVE_PLANTS/ias_plants.htm" TargetMode="External"/><Relationship Id="rId21536a3ba79bc57eb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.doc.govt.nz/documents/science-and-technical/drds292.pdf" TargetMode="External"/><Relationship Id="rId18806a3ba79bc5a4f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://nzpcn.org.nz/flora_details.asp?ID=4031" TargetMode="External"/><Relationship Id="rId57676a3ba79bc5d87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://plants.%20usda.gov/java/" TargetMode="External"/><Relationship Id="rId57976a3ba79bc5ebe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://wssa.net/wp-content/uploads/%20Gymnocoronis-spilanthoides.pdf" TargetMode="External"/><Relationship Id="rId30876a3ba79bc5ff6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId13086a3ba79bc60ba" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12430" TargetMode="External"/><Relationship Id="rId77906a3ba79bc38e9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId77906a3ba79bc38e9.jpg"/><Relationship Id="rId25826a3ba79bc4682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId25826a3ba79bc4682.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId484231928" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId246705079" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId57216a5e892569226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/GYNSP/" TargetMode="External"/><Relationship Id="rId35766a5e892569293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/GYNSP/categorization" TargetMode="External"/><Relationship Id="rId33326a5e892569c3d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/GYNSP/photos" TargetMode="External"/><Relationship Id="rId87716a5e89256b9e5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.environment.gov.au/cgi-bin/biodiversity/invasive/weeds/weeddetails.pl?taxon_id=12850" TargetMode="External"/><Relationship Id="rId90506a5e89256bbd3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mfe.govt.nz/sites/default/file%20s/lm-alien-invaders-jun02.pdf" TargetMode="External"/><Relationship Id="rId73856a5e89256bc90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.environment.gov.au/biodiversity/invasive/weeds/publications/guidelines/alert/pubs/g-spilanthoides.pdf" TargetMode="External"/><Relationship Id="rId97706a5e89256bcd0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.environment.gov.au/biodiversity/invasive/weeds/publications/books/pubs/potential.pdf" TargetMode="External"/><Relationship Id="rId44316a5e89256bd4b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.eppo.int/INVASIVE_PLANTS/ias_plants.htm" TargetMode="External"/><Relationship Id="rId78646a5e89256bde5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.doc.govt.nz/documents/science-and-technical/drds292.pdf" TargetMode="External"/><Relationship Id="rId78286a5e89256c02e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://nzpcn.org.nz/flora_details.asp?ID=4031" TargetMode="External"/><Relationship Id="rId23606a5e89256c395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://plants.%20usda.gov/java/" TargetMode="External"/><Relationship Id="rId30086a5e89256c4d0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://wssa.net/wp-content/uploads/%20Gymnocoronis-spilanthoides.pdf" TargetMode="External"/><Relationship Id="rId24516a5e89256c618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId12396a5e89256c6f0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12430" TargetMode="External"/><Relationship Id="rId55956a5e892569b0b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId55956a5e892569b0b.jpg"/><Relationship Id="rId13446a5e89256ac2d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId13446a5e89256ac2d.jpg"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>