--- v9 (2026-07-20)
+++ v10 (2026-08-11)
@@ -380,51 +380,51 @@
               <w:t xml:space="preserve"> (de Candolle) Gardner</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Senegal tea, giant green hygro, spade-leaf plant, temple plant, water snowball (US)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57216a5e892569226" w:history="1">
+            <w:hyperlink r:id="rId73596a7b641338f44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -440,51 +440,51 @@
               <w:t xml:space="preserve"> A2 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> IAS of Union concern</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35766a5e892569293" w:history="1">
+            <w:hyperlink r:id="rId37766a7b641338fae" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -498,86 +498,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> GYNSP</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="73212571" name="name68436a5e892569b0e" descr="5036.jpg"/>
+                  <wp:docPr id="86285271" name="name33216a7b641339abd" descr="5036.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="5036.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId55956a5e892569b0b" cstate="print"/>
+                          <a:blip r:embed="rId67486a7b641339abb" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId33326a5e892569c3d" w:history="1">
+            <w:hyperlink r:id="rId27296a7b641339c27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
@@ -934,63 +934,63 @@
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="293" w:after="293" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="both"/>
         <w:outlineLvl w:val="3"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Distribution</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="16352827" name="name11236a5e89256ac2f" descr="GYNSP_distribution_map.jpg"/>
+            <wp:docPr id="20513425" name="name40116a7b64133aeea" descr="GYNSP_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="GYNSP_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId13446a5e89256ac2d" cstate="print"/>
+                    <a:blip r:embed="rId63706a7b64133aee6" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -2737,51 +2737,51 @@
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Australian Government (2016) Weeds in Australia: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Gymnocoronis spilanthoides. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId87716a5e89256b9e5" w:history="1">
+      <w:hyperlink r:id="rId83486a7b64133bcb6" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.environment.gov.au/cgi-bin/biodiversity/invasive/weeds/weeddetails.pl?taxon_id=12850</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 9 September 2016] </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3037,51 +3037,51 @@
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Champion PD, Rowe D &amp; Clayton JS (2002) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Lake Manager Handbook: Alien Invaders. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId90506a5e89256bbd3" w:history="1">
+      <w:hyperlink r:id="rId65906a7b64133bea3" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.mfe.govt.nz/sites/default/file s/lm-alien-invaders-jun02.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 8 September 2016] </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3154,90 +3154,90 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CRC for Australian Weed Management (2003) Senegal tea plant – </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Gymnocoronis spilanthoides</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> weed management guide. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId73856a5e89256bc90" w:history="1">
+      <w:hyperlink r:id="rId75266a7b64133bf60" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.environment.gov.au/biodiversity/invasive/weeds/publications/guidelines/alert/pubs/g-spilanthoides.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 3 September 2016] </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Csurhes S &amp; Edwards R (1998) National weeds program: potential environmental weeds in Australia. Candidate species for preventative control. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId97706a5e89256bcd0" w:history="1">
+      <w:hyperlink r:id="rId23926a7b64133bfa0" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.environment.gov.au/biodiversity/invasive/weeds/publications/books/pubs/potential.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 5 September 2016] </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3270,51 +3270,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2017) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Pest Risk Analysis Gymnocoronis spilanthoides</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO, Paris (FR). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId44316a5e89256bd4b" w:history="1">
+      <w:hyperlink r:id="rId53886a7b64133c01d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.eppo.int/INVASIVE_PLANTS/ias_plants.htm</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 11th November 2017] </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3367,51 +3367,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Howell CJ (2008) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Consolidated List of Environmental Weeds in New Zealand</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Science &amp; Technical Publication, Department of Conservation. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId78646a5e89256bde5" w:history="1">
+      <w:hyperlink r:id="rId43986a7b64133c0b8" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.doc.govt.nz/documents/science-and-technical/drds292.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 8 September 2016] </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3732,51 +3732,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">New South Wales Department of Primary Industries (2014) Senegal tea plant (Gymnocoronis spilanthoides) http://weeds.dpi.nsw.gov.au/ Weeds/Details/169 [accessed on 3 September 2016] </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">New Zealand Plant Conservation Network (2013) Gymnocoronis spilanthoides factsheet. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId78286a5e89256c02e" w:history="1">
+      <w:hyperlink r:id="rId26536a7b64133c325" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://nzpcn.org.nz/flora_details.asp?ID=4031</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 3 September 2016] </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4242,51 +4242,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 144–145. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">USDA National Resource Conservation Service (2016) </w:t>
       </w:r>
-      <w:hyperlink r:id="rId23606a5e89256c395" w:history="1">
+      <w:hyperlink r:id="rId10686a7b64133c672" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://plants. usda.gov/java/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 24 March 2016] </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4437,51 +4437,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Weed Science Society of America (WSSA) (2012) Fact sheet for</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Gymnocoronis spilanthoides</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId30086a5e89256c4d0" w:history="1">
+      <w:hyperlink r:id="rId20886a7b64133c7ab" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://wssa.net/wp-content/uploads/ Gymnocoronis-spilanthoides.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 3 September 2016] </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4625,51 +4625,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Gymnocoronis spilanthoides</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId24516a5e89256c618" w:history="1">
+      <w:hyperlink r:id="rId88036a7b64133c907" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -4745,51 +4745,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO Bulletin </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">47</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(3), 544-548. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId12396a5e89256c6f0" w:history="1">
+      <w:hyperlink r:id="rId66396a7b64133c9cf" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/epp.12430</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
       <w:pgMar w:top="1100" w:right="1100" w:bottom="1100" w:left="1100" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708" w:num="1"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14"/>
 </file>
@@ -4876,137 +4876,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="17375232">
+  <w:abstractNum w:abstractNumId="54517960">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="73027745">
+    <w:lvl w:ilvl="0" w:tplc="17281862">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="73027745" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="17281862" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="73027745" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="17281862" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="73027745" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="17281862" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="73027745" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="17281862" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="73027745" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="17281862" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="73027745" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="17281862" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="73027745" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="17281862" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="73027745" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="17281862" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="17375231">
+  <w:abstractNum w:abstractNumId="54517959">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="50579449">
+    <w:lvl w:ilvl="0" w:tplc="62553331">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -5758,55 +5758,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="17375231">
-    <w:abstractNumId w:val="17375231"/>
+  <w:num w:numId="54517959">
+    <w:abstractNumId w:val="54517959"/>
   </w:num>
-  <w:num w:numId="17375232">
-    <w:abstractNumId w:val="17375232"/>
+  <w:num w:numId="54517960">
+    <w:abstractNumId w:val="54517960"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -17356,51 +17356,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId484231928" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId246705079" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId57216a5e892569226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/GYNSP/" TargetMode="External"/><Relationship Id="rId35766a5e892569293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/GYNSP/categorization" TargetMode="External"/><Relationship Id="rId33326a5e892569c3d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/GYNSP/photos" TargetMode="External"/><Relationship Id="rId87716a5e89256b9e5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.environment.gov.au/cgi-bin/biodiversity/invasive/weeds/weeddetails.pl?taxon_id=12850" TargetMode="External"/><Relationship Id="rId90506a5e89256bbd3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mfe.govt.nz/sites/default/file%20s/lm-alien-invaders-jun02.pdf" TargetMode="External"/><Relationship Id="rId73856a5e89256bc90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.environment.gov.au/biodiversity/invasive/weeds/publications/guidelines/alert/pubs/g-spilanthoides.pdf" TargetMode="External"/><Relationship Id="rId97706a5e89256bcd0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.environment.gov.au/biodiversity/invasive/weeds/publications/books/pubs/potential.pdf" TargetMode="External"/><Relationship Id="rId44316a5e89256bd4b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.eppo.int/INVASIVE_PLANTS/ias_plants.htm" TargetMode="External"/><Relationship Id="rId78646a5e89256bde5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.doc.govt.nz/documents/science-and-technical/drds292.pdf" TargetMode="External"/><Relationship Id="rId78286a5e89256c02e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://nzpcn.org.nz/flora_details.asp?ID=4031" TargetMode="External"/><Relationship Id="rId23606a5e89256c395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://plants.%20usda.gov/java/" TargetMode="External"/><Relationship Id="rId30086a5e89256c4d0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://wssa.net/wp-content/uploads/%20Gymnocoronis-spilanthoides.pdf" TargetMode="External"/><Relationship Id="rId24516a5e89256c618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId12396a5e89256c6f0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12430" TargetMode="External"/><Relationship Id="rId55956a5e892569b0b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId55956a5e892569b0b.jpg"/><Relationship Id="rId13446a5e89256ac2d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId13446a5e89256ac2d.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId613953514" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId463043300" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId73596a7b641338f44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/GYNSP/" TargetMode="External"/><Relationship Id="rId37766a7b641338fae" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/GYNSP/categorization" TargetMode="External"/><Relationship Id="rId27296a7b641339c27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/GYNSP/photos" TargetMode="External"/><Relationship Id="rId83486a7b64133bcb6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.environment.gov.au/cgi-bin/biodiversity/invasive/weeds/weeddetails.pl?taxon_id=12850" TargetMode="External"/><Relationship Id="rId65906a7b64133bea3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mfe.govt.nz/sites/default/file%20s/lm-alien-invaders-jun02.pdf" TargetMode="External"/><Relationship Id="rId75266a7b64133bf60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.environment.gov.au/biodiversity/invasive/weeds/publications/guidelines/alert/pubs/g-spilanthoides.pdf" TargetMode="External"/><Relationship Id="rId23926a7b64133bfa0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.environment.gov.au/biodiversity/invasive/weeds/publications/books/pubs/potential.pdf" TargetMode="External"/><Relationship Id="rId53886a7b64133c01d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.eppo.int/INVASIVE_PLANTS/ias_plants.htm" TargetMode="External"/><Relationship Id="rId43986a7b64133c0b8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.doc.govt.nz/documents/science-and-technical/drds292.pdf" TargetMode="External"/><Relationship Id="rId26536a7b64133c325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://nzpcn.org.nz/flora_details.asp?ID=4031" TargetMode="External"/><Relationship Id="rId10686a7b64133c672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://plants.%20usda.gov/java/" TargetMode="External"/><Relationship Id="rId20886a7b64133c7ab" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://wssa.net/wp-content/uploads/%20Gymnocoronis-spilanthoides.pdf" TargetMode="External"/><Relationship Id="rId88036a7b64133c907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId66396a7b64133c9cf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12430" TargetMode="External"/><Relationship Id="rId67486a7b641339abb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId67486a7b641339abb.jpg"/><Relationship Id="rId63706a7b64133aee6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId63706a7b64133aee6.jpg"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>