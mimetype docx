--- v10 (2026-08-11)
+++ v11 (2026-08-31)
@@ -380,51 +380,51 @@
               <w:t xml:space="preserve"> (de Candolle) Gardner</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Senegal tea, giant green hygro, spade-leaf plant, temple plant, water snowball (US)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73596a7b641338f44" w:history="1">
+            <w:hyperlink r:id="rId52656a95dea8caefe" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -440,51 +440,51 @@
               <w:t xml:space="preserve"> A2 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> IAS of Union concern</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37766a7b641338fae" w:history="1">
+            <w:hyperlink r:id="rId63646a95dea8caf68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -498,86 +498,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> GYNSP</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="86285271" name="name33216a7b641339abd" descr="5036.jpg"/>
+                  <wp:docPr id="87654477" name="name35186a95dea8cc4d0" descr="5036.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="5036.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId67486a7b641339abb" cstate="print"/>
+                          <a:blip r:embed="rId62796a95dea8cc4ce" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId27296a7b641339c27" w:history="1">
+            <w:hyperlink r:id="rId89386a95dea8cc5ff" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
@@ -934,63 +934,63 @@
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="293" w:after="293" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="both"/>
         <w:outlineLvl w:val="3"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Distribution</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="20513425" name="name40116a7b64133aeea" descr="GYNSP_distribution_map.jpg"/>
+            <wp:docPr id="18132531" name="name75296a95dea8cd2f9" descr="GYNSP_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="GYNSP_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId63706a7b64133aee6" cstate="print"/>
+                    <a:blip r:embed="rId32066a95dea8cd2f7" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -2737,51 +2737,51 @@
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Australian Government (2016) Weeds in Australia: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Gymnocoronis spilanthoides. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId83486a7b64133bcb6" w:history="1">
+      <w:hyperlink r:id="rId25866a95dea8ce064" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.environment.gov.au/cgi-bin/biodiversity/invasive/weeds/weeddetails.pl?taxon_id=12850</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 9 September 2016] </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3037,51 +3037,51 @@
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Champion PD, Rowe D &amp; Clayton JS (2002) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Lake Manager Handbook: Alien Invaders. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId65906a7b64133bea3" w:history="1">
+      <w:hyperlink r:id="rId48426a95dea8ce25c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.mfe.govt.nz/sites/default/file s/lm-alien-invaders-jun02.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 8 September 2016] </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3154,90 +3154,90 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CRC for Australian Weed Management (2003) Senegal tea plant – </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Gymnocoronis spilanthoides</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> weed management guide. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId75266a7b64133bf60" w:history="1">
+      <w:hyperlink r:id="rId54376a95dea8ce31d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.environment.gov.au/biodiversity/invasive/weeds/publications/guidelines/alert/pubs/g-spilanthoides.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 3 September 2016] </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Csurhes S &amp; Edwards R (1998) National weeds program: potential environmental weeds in Australia. Candidate species for preventative control. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId23926a7b64133bfa0" w:history="1">
+      <w:hyperlink r:id="rId95686a95dea8ce35e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.environment.gov.au/biodiversity/invasive/weeds/publications/books/pubs/potential.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 5 September 2016] </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3270,51 +3270,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2017) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Pest Risk Analysis Gymnocoronis spilanthoides</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO, Paris (FR). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId53886a7b64133c01d" w:history="1">
+      <w:hyperlink r:id="rId30996a95dea8ce3da" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.eppo.int/INVASIVE_PLANTS/ias_plants.htm</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 11th November 2017] </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3367,51 +3367,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Howell CJ (2008) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Consolidated List of Environmental Weeds in New Zealand</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Science &amp; Technical Publication, Department of Conservation. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId43986a7b64133c0b8" w:history="1">
+      <w:hyperlink r:id="rId61056a95dea8ce478" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.doc.govt.nz/documents/science-and-technical/drds292.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 8 September 2016] </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3732,51 +3732,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">New South Wales Department of Primary Industries (2014) Senegal tea plant (Gymnocoronis spilanthoides) http://weeds.dpi.nsw.gov.au/ Weeds/Details/169 [accessed on 3 September 2016] </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">New Zealand Plant Conservation Network (2013) Gymnocoronis spilanthoides factsheet. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId26536a7b64133c325" w:history="1">
+      <w:hyperlink r:id="rId81026a95dea8ce6d0" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://nzpcn.org.nz/flora_details.asp?ID=4031</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 3 September 2016] </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4242,51 +4242,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 144–145. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">USDA National Resource Conservation Service (2016) </w:t>
       </w:r>
-      <w:hyperlink r:id="rId10686a7b64133c672" w:history="1">
+      <w:hyperlink r:id="rId59906a95dea8cea1d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://plants. usda.gov/java/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 24 March 2016] </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4437,51 +4437,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Weed Science Society of America (WSSA) (2012) Fact sheet for</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Gymnocoronis spilanthoides</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId20886a7b64133c7ab" w:history="1">
+      <w:hyperlink r:id="rId40206a95dea8ceb5a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://wssa.net/wp-content/uploads/ Gymnocoronis-spilanthoides.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 3 September 2016] </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4625,51 +4625,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Gymnocoronis spilanthoides</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId88036a7b64133c907" w:history="1">
+      <w:hyperlink r:id="rId24096a95dea8cec98" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -4745,51 +4745,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO Bulletin </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">47</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(3), 544-548. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId66396a7b64133c9cf" w:history="1">
+      <w:hyperlink r:id="rId79606a95dea8ced62" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/epp.12430</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
       <w:pgMar w:top="1100" w:right="1100" w:bottom="1100" w:left="1100" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708" w:num="1"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14"/>
 </file>
@@ -4876,137 +4876,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="54517960">
+  <w:abstractNum w:abstractNumId="79087630">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="17281862">
+    <w:lvl w:ilvl="0" w:tplc="67347574">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="17281862" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="67347574" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="17281862" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="67347574" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="17281862" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="67347574" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="17281862" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="67347574" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="17281862" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="67347574" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="17281862" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="67347574" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="17281862" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="67347574" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="17281862" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="67347574" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="54517959">
+  <w:abstractNum w:abstractNumId="79087629">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="62553331">
+    <w:lvl w:ilvl="0" w:tplc="66815964">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -5758,55 +5758,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="54517959">
-    <w:abstractNumId w:val="54517959"/>
+  <w:num w:numId="79087629">
+    <w:abstractNumId w:val="79087629"/>
   </w:num>
-  <w:num w:numId="54517960">
-    <w:abstractNumId w:val="54517960"/>
+  <w:num w:numId="79087630">
+    <w:abstractNumId w:val="79087630"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -17356,51 +17356,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId613953514" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId463043300" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId73596a7b641338f44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/GYNSP/" TargetMode="External"/><Relationship Id="rId37766a7b641338fae" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/GYNSP/categorization" TargetMode="External"/><Relationship Id="rId27296a7b641339c27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/GYNSP/photos" TargetMode="External"/><Relationship Id="rId83486a7b64133bcb6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.environment.gov.au/cgi-bin/biodiversity/invasive/weeds/weeddetails.pl?taxon_id=12850" TargetMode="External"/><Relationship Id="rId65906a7b64133bea3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mfe.govt.nz/sites/default/file%20s/lm-alien-invaders-jun02.pdf" TargetMode="External"/><Relationship Id="rId75266a7b64133bf60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.environment.gov.au/biodiversity/invasive/weeds/publications/guidelines/alert/pubs/g-spilanthoides.pdf" TargetMode="External"/><Relationship Id="rId23926a7b64133bfa0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.environment.gov.au/biodiversity/invasive/weeds/publications/books/pubs/potential.pdf" TargetMode="External"/><Relationship Id="rId53886a7b64133c01d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.eppo.int/INVASIVE_PLANTS/ias_plants.htm" TargetMode="External"/><Relationship Id="rId43986a7b64133c0b8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.doc.govt.nz/documents/science-and-technical/drds292.pdf" TargetMode="External"/><Relationship Id="rId26536a7b64133c325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://nzpcn.org.nz/flora_details.asp?ID=4031" TargetMode="External"/><Relationship Id="rId10686a7b64133c672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://plants.%20usda.gov/java/" TargetMode="External"/><Relationship Id="rId20886a7b64133c7ab" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://wssa.net/wp-content/uploads/%20Gymnocoronis-spilanthoides.pdf" TargetMode="External"/><Relationship Id="rId88036a7b64133c907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId66396a7b64133c9cf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12430" TargetMode="External"/><Relationship Id="rId67486a7b641339abb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId67486a7b641339abb.jpg"/><Relationship Id="rId63706a7b64133aee6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId63706a7b64133aee6.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId535639878" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId126109634" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId52656a95dea8caefe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/GYNSP/" TargetMode="External"/><Relationship Id="rId63646a95dea8caf68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/GYNSP/categorization" TargetMode="External"/><Relationship Id="rId89386a95dea8cc5ff" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/GYNSP/photos" TargetMode="External"/><Relationship Id="rId25866a95dea8ce064" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.environment.gov.au/cgi-bin/biodiversity/invasive/weeds/weeddetails.pl?taxon_id=12850" TargetMode="External"/><Relationship Id="rId48426a95dea8ce25c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mfe.govt.nz/sites/default/file%20s/lm-alien-invaders-jun02.pdf" TargetMode="External"/><Relationship Id="rId54376a95dea8ce31d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.environment.gov.au/biodiversity/invasive/weeds/publications/guidelines/alert/pubs/g-spilanthoides.pdf" TargetMode="External"/><Relationship Id="rId95686a95dea8ce35e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.environment.gov.au/biodiversity/invasive/weeds/publications/books/pubs/potential.pdf" TargetMode="External"/><Relationship Id="rId30996a95dea8ce3da" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.eppo.int/INVASIVE_PLANTS/ias_plants.htm" TargetMode="External"/><Relationship Id="rId61056a95dea8ce478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.doc.govt.nz/documents/science-and-technical/drds292.pdf" TargetMode="External"/><Relationship Id="rId81026a95dea8ce6d0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://nzpcn.org.nz/flora_details.asp?ID=4031" TargetMode="External"/><Relationship Id="rId59906a95dea8cea1d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://plants.%20usda.gov/java/" TargetMode="External"/><Relationship Id="rId40206a95dea8ceb5a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://wssa.net/wp-content/uploads/%20Gymnocoronis-spilanthoides.pdf" TargetMode="External"/><Relationship Id="rId24096a95dea8cec98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId79606a95dea8ced62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12430" TargetMode="External"/><Relationship Id="rId62796a95dea8cc4ce" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId62796a95dea8cc4ce.jpg"/><Relationship Id="rId32066a95dea8cd2f7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId32066a95dea8cd2f7.jpg"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>