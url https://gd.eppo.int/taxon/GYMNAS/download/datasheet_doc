--- v7 (2026-03-13)
+++ v8 (2026-04-02)
@@ -424,88 +424,88 @@
               <w:t xml:space="preserve"> Hennings</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> leaf rust of Japanese pear, leaf rust of juniper, rust of oriental pear</w:t>
             </w:r>
-            <w:hyperlink r:id="rId712869b3f9edc41d1" w:history="1">
+            <w:hyperlink r:id="rId764769ced1f9bbf4b" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> A2 list</w:t>
             </w:r>
-            <w:hyperlink r:id="rId539769b3f9edc4212" w:history="1">
+            <w:hyperlink r:id="rId255869ced1f9bbf95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -519,86 +519,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> GYMNAS</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="62233993" name="name241669b3f9edc468f" descr="869.jpg"/>
+                  <wp:docPr id="25334437" name="name608669ced1f9bc606" descr="869.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="869.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId842169b3f9edc468d" cstate="print"/>
+                          <a:blip r:embed="rId867169ced1f9bc604" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId164569b3f9edc4799" w:history="1">
+            <w:hyperlink r:id="rId960269ced1f9bc77a" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -3792,63 +3792,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">G. asiaticum</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> has been recorded only in the Russian Far East (Azbukina, 1984), and this single record has not been confirmed by more recent ones.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="5099352" name="name640669b3f9edc65b1" descr="GYMNAS_distribution_map.jpg"/>
+            <wp:docPr id="89110021" name="name911069ced1f9be96c" descr="GYMNAS_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="GYMNAS_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId301869b3f9edc65ae" cstate="print"/>
+                    <a:blip r:embed="rId749669ced1f9be968" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -6605,51 +6605,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">16</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">12), 5512, 28 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId717269b3f9edc78da" w:history="1">
+      <w:hyperlink r:id="rId277169ced1f9c07cc" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2018.5512</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6686,51 +6686,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO Bulletin </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">36</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 441-446. Available from </w:t>
       </w:r>
-      <w:hyperlink r:id="rId539769b3f9edc7962" w:history="1">
+      <w:hyperlink r:id="rId560069ced1f9c085a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/standards/PM7/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8586,51 +8586,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Gymnosporangium asiaticum</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId385569b3f9edc8568" w:history="1">
+      <w:hyperlink r:id="rId838269ced1f9c20f9" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -8733,81 +8733,81 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">13</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 6 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId313369b3f9edc865a" w:history="1">
+      <w:hyperlink r:id="rId740569ced1f9c225d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2338.1983.tb01713.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="16446596" name="name510369b3f9edc8b6d" descr="eu_funding_250.png"/>
+            <wp:docPr id="74438719" name="name979469ced1f9c241b" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId949369b3f9edc8b6b" cstate="print"/>
+                    <a:blip r:embed="rId482569ced1f9c2419" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -8905,137 +8905,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="29146008">
+  <w:abstractNum w:abstractNumId="18941896">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="54839503">
+    <w:lvl w:ilvl="0" w:tplc="14714008">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="54839503" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="14714008" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="54839503" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="14714008" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="54839503" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="14714008" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="54839503" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="14714008" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="54839503" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="14714008" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="54839503" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="14714008" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="54839503" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="14714008" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="54839503" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="14714008" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="29146007">
+  <w:abstractNum w:abstractNumId="18941895">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="66992716">
+    <w:lvl w:ilvl="0" w:tplc="66151995">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -9787,55 +9787,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="29146007">
-    <w:abstractNumId w:val="29146007"/>
+  <w:num w:numId="18941895">
+    <w:abstractNumId w:val="18941895"/>
   </w:num>
-  <w:num w:numId="29146008">
-    <w:abstractNumId w:val="29146008"/>
+  <w:num w:numId="18941896">
+    <w:abstractNumId w:val="18941896"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -21385,51 +21385,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId374826772" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId293180788" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId712869b3f9edc41d1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/GYMNAS/" TargetMode="External"/><Relationship Id="rId539769b3f9edc4212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/GYMNAS/categorization" TargetMode="External"/><Relationship Id="rId164569b3f9edc4799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/GYMNAS/photos" TargetMode="External"/><Relationship Id="rId717269b3f9edc78da" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2018.5512" TargetMode="External"/><Relationship Id="rId539769b3f9edc7962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/standards/PM7/" TargetMode="External"/><Relationship Id="rId385569b3f9edc8568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId313369b3f9edc865a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1983.tb01713.x" TargetMode="External"/><Relationship Id="rId842169b3f9edc468d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId842169b3f9edc468d.jpg"/><Relationship Id="rId301869b3f9edc65ae" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId301869b3f9edc65ae.jpg"/><Relationship Id="rId949369b3f9edc8b6b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId949369b3f9edc8b6b.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId820262929" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId747628565" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId764769ced1f9bbf4b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/GYMNAS/" TargetMode="External"/><Relationship Id="rId255869ced1f9bbf95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/GYMNAS/categorization" TargetMode="External"/><Relationship Id="rId960269ced1f9bc77a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/GYMNAS/photos" TargetMode="External"/><Relationship Id="rId277169ced1f9c07cc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2018.5512" TargetMode="External"/><Relationship Id="rId560069ced1f9c085a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/standards/PM7/" TargetMode="External"/><Relationship Id="rId838269ced1f9c20f9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId740569ced1f9c225d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1983.tb01713.x" TargetMode="External"/><Relationship Id="rId867169ced1f9bc604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId867169ced1f9bc604.jpg"/><Relationship Id="rId749669ced1f9be968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId749669ced1f9be968.jpg"/><Relationship Id="rId482569ced1f9c2419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId482569ced1f9c2419.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>