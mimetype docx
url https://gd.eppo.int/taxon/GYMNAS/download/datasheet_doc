--- v8 (2026-04-02)
+++ v9 (2026-04-28)
@@ -424,88 +424,88 @@
               <w:t xml:space="preserve"> Hennings</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> leaf rust of Japanese pear, leaf rust of juniper, rust of oriental pear</w:t>
             </w:r>
-            <w:hyperlink r:id="rId764769ced1f9bbf4b" w:history="1">
+            <w:hyperlink r:id="rId470469f00b4e9b2f8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> A2 list</w:t>
             </w:r>
-            <w:hyperlink r:id="rId255869ced1f9bbf95" w:history="1">
+            <w:hyperlink r:id="rId232469f00b4e9b340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -519,86 +519,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> GYMNAS</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="25334437" name="name608669ced1f9bc606" descr="869.jpg"/>
+                  <wp:docPr id="81275163" name="name627969f00b4e9b81b" descr="869.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="869.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId867169ced1f9bc604" cstate="print"/>
+                          <a:blip r:embed="rId548369f00b4e9b81a" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId960269ced1f9bc77a" w:history="1">
+            <w:hyperlink r:id="rId443269f00b4e9b90e" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -3792,63 +3792,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">G. asiaticum</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> has been recorded only in the Russian Far East (Azbukina, 1984), and this single record has not been confirmed by more recent ones.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="89110021" name="name911069ced1f9be96c" descr="GYMNAS_distribution_map.jpg"/>
+            <wp:docPr id="86061440" name="name471769f00b4e9d7c2" descr="GYMNAS_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="GYMNAS_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId749669ced1f9be968" cstate="print"/>
+                    <a:blip r:embed="rId282669f00b4e9d7c0" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -6605,51 +6605,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">16</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">12), 5512, 28 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId277169ced1f9c07cc" w:history="1">
+      <w:hyperlink r:id="rId375169f00b4e9ebd4" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2018.5512</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6686,51 +6686,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO Bulletin </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">36</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 441-446. Available from </w:t>
       </w:r>
-      <w:hyperlink r:id="rId560069ced1f9c085a" w:history="1">
+      <w:hyperlink r:id="rId620469f00b4e9ec60" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/standards/PM7/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8586,51 +8586,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Gymnosporangium asiaticum</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId838269ced1f9c20f9" w:history="1">
+      <w:hyperlink r:id="rId973869f00b4e9f88b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -8733,81 +8733,81 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">13</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 6 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId740569ced1f9c225d" w:history="1">
+      <w:hyperlink r:id="rId366269f00b4e9f984" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2338.1983.tb01713.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="74438719" name="name979469ced1f9c241b" descr="eu_funding_250.png"/>
+            <wp:docPr id="85750145" name="name605169f00b4e9f9ec" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId482569ced1f9c2419" cstate="print"/>
+                    <a:blip r:embed="rId244769f00b4e9f9eb" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -8905,137 +8905,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="18941896">
+  <w:abstractNum w:abstractNumId="71889245">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="14714008">
+    <w:lvl w:ilvl="0" w:tplc="92229171">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="14714008" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="92229171" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="14714008" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="92229171" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="14714008" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="92229171" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="14714008" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="92229171" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="14714008" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="92229171" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="14714008" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="92229171" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="14714008" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="92229171" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="14714008" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="92229171" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="18941895">
+  <w:abstractNum w:abstractNumId="71889244">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="66151995">
+    <w:lvl w:ilvl="0" w:tplc="89218596">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -9787,55 +9787,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="18941895">
-    <w:abstractNumId w:val="18941895"/>
+  <w:num w:numId="71889244">
+    <w:abstractNumId w:val="71889244"/>
   </w:num>
-  <w:num w:numId="18941896">
-    <w:abstractNumId w:val="18941896"/>
+  <w:num w:numId="71889245">
+    <w:abstractNumId w:val="71889245"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -21385,51 +21385,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId820262929" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId747628565" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId764769ced1f9bbf4b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/GYMNAS/" TargetMode="External"/><Relationship Id="rId255869ced1f9bbf95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/GYMNAS/categorization" TargetMode="External"/><Relationship Id="rId960269ced1f9bc77a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/GYMNAS/photos" TargetMode="External"/><Relationship Id="rId277169ced1f9c07cc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2018.5512" TargetMode="External"/><Relationship Id="rId560069ced1f9c085a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/standards/PM7/" TargetMode="External"/><Relationship Id="rId838269ced1f9c20f9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId740569ced1f9c225d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1983.tb01713.x" TargetMode="External"/><Relationship Id="rId867169ced1f9bc604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId867169ced1f9bc604.jpg"/><Relationship Id="rId749669ced1f9be968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId749669ced1f9be968.jpg"/><Relationship Id="rId482569ced1f9c2419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId482569ced1f9c2419.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId347401133" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId931919353" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId470469f00b4e9b2f8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/GYMNAS/" TargetMode="External"/><Relationship Id="rId232469f00b4e9b340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/GYMNAS/categorization" TargetMode="External"/><Relationship Id="rId443269f00b4e9b90e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/GYMNAS/photos" TargetMode="External"/><Relationship Id="rId375169f00b4e9ebd4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2018.5512" TargetMode="External"/><Relationship Id="rId620469f00b4e9ec60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/standards/PM7/" TargetMode="External"/><Relationship Id="rId973869f00b4e9f88b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId366269f00b4e9f984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1983.tb01713.x" TargetMode="External"/><Relationship Id="rId548369f00b4e9b81a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId548369f00b4e9b81a.jpg"/><Relationship Id="rId282669f00b4e9d7c0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId282669f00b4e9d7c0.jpg"/><Relationship Id="rId244769f00b4e9f9eb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId244769f00b4e9f9eb.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>