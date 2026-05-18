--- v9 (2026-04-28)
+++ v10 (2026-05-18)
@@ -424,88 +424,88 @@
               <w:t xml:space="preserve"> Hennings</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> leaf rust of Japanese pear, leaf rust of juniper, rust of oriental pear</w:t>
             </w:r>
-            <w:hyperlink r:id="rId470469f00b4e9b2f8" w:history="1">
+            <w:hyperlink r:id="rId55856a0aaed8ce78e" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> A2 list</w:t>
             </w:r>
-            <w:hyperlink r:id="rId232469f00b4e9b340" w:history="1">
+            <w:hyperlink r:id="rId93586a0aaed8ce7d4" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -519,86 +519,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> GYMNAS</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="81275163" name="name627969f00b4e9b81b" descr="869.jpg"/>
+                  <wp:docPr id="97587713" name="name38286a0aaed8ced0e" descr="869.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="869.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId548369f00b4e9b81a" cstate="print"/>
+                          <a:blip r:embed="rId17396a0aaed8ced0c" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId443269f00b4e9b90e" w:history="1">
+            <w:hyperlink r:id="rId73006a0aaed8cee5f" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -3792,63 +3792,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">G. asiaticum</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> has been recorded only in the Russian Far East (Azbukina, 1984), and this single record has not been confirmed by more recent ones.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="86061440" name="name471769f00b4e9d7c2" descr="GYMNAS_distribution_map.jpg"/>
+            <wp:docPr id="50742287" name="name14256a0aaed8d0d7d" descr="GYMNAS_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="GYMNAS_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId282669f00b4e9d7c0" cstate="print"/>
+                    <a:blip r:embed="rId86596a0aaed8d0d7a" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -6605,51 +6605,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">16</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">12), 5512, 28 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId375169f00b4e9ebd4" w:history="1">
+      <w:hyperlink r:id="rId16616a0aaed8d2173" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2018.5512</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6686,51 +6686,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO Bulletin </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">36</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 441-446. Available from </w:t>
       </w:r>
-      <w:hyperlink r:id="rId620469f00b4e9ec60" w:history="1">
+      <w:hyperlink r:id="rId52946a0aaed8d2200" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/standards/PM7/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8586,51 +8586,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Gymnosporangium asiaticum</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId973869f00b4e9f88b" w:history="1">
+      <w:hyperlink r:id="rId36836a0aaed8d2dfa" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -8733,81 +8733,81 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">13</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 6 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId366269f00b4e9f984" w:history="1">
+      <w:hyperlink r:id="rId32946a0aaed8d2f81" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2338.1983.tb01713.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="85750145" name="name605169f00b4e9f9ec" descr="eu_funding_250.png"/>
+            <wp:docPr id="21917326" name="name69236a0aaed8d2fe4" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId244769f00b4e9f9eb" cstate="print"/>
+                    <a:blip r:embed="rId49386a0aaed8d2fe3" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -8905,137 +8905,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="71889245">
+  <w:abstractNum w:abstractNumId="14977166">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="92229171">
+    <w:lvl w:ilvl="0" w:tplc="25242016">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="92229171" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="25242016" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="92229171" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="25242016" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="92229171" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="25242016" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="92229171" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="25242016" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="92229171" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="25242016" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="92229171" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="25242016" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="92229171" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="25242016" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="92229171" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="25242016" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="71889244">
+  <w:abstractNum w:abstractNumId="14977165">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="89218596">
+    <w:lvl w:ilvl="0" w:tplc="92775729">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -9787,55 +9787,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="71889244">
-    <w:abstractNumId w:val="71889244"/>
+  <w:num w:numId="14977165">
+    <w:abstractNumId w:val="14977165"/>
   </w:num>
-  <w:num w:numId="71889245">
-    <w:abstractNumId w:val="71889245"/>
+  <w:num w:numId="14977166">
+    <w:abstractNumId w:val="14977166"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -21385,51 +21385,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId347401133" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId931919353" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId470469f00b4e9b2f8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/GYMNAS/" TargetMode="External"/><Relationship Id="rId232469f00b4e9b340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/GYMNAS/categorization" TargetMode="External"/><Relationship Id="rId443269f00b4e9b90e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/GYMNAS/photos" TargetMode="External"/><Relationship Id="rId375169f00b4e9ebd4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2018.5512" TargetMode="External"/><Relationship Id="rId620469f00b4e9ec60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/standards/PM7/" TargetMode="External"/><Relationship Id="rId973869f00b4e9f88b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId366269f00b4e9f984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1983.tb01713.x" TargetMode="External"/><Relationship Id="rId548369f00b4e9b81a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId548369f00b4e9b81a.jpg"/><Relationship Id="rId282669f00b4e9d7c0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId282669f00b4e9d7c0.jpg"/><Relationship Id="rId244769f00b4e9f9eb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId244769f00b4e9f9eb.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId485586271" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId393518983" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId55856a0aaed8ce78e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/GYMNAS/" TargetMode="External"/><Relationship Id="rId93586a0aaed8ce7d4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/GYMNAS/categorization" TargetMode="External"/><Relationship Id="rId73006a0aaed8cee5f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/GYMNAS/photos" TargetMode="External"/><Relationship Id="rId16616a0aaed8d2173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2018.5512" TargetMode="External"/><Relationship Id="rId52946a0aaed8d2200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/standards/PM7/" TargetMode="External"/><Relationship Id="rId36836a0aaed8d2dfa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId32946a0aaed8d2f81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1983.tb01713.x" TargetMode="External"/><Relationship Id="rId17396a0aaed8ced0c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId17396a0aaed8ced0c.jpg"/><Relationship Id="rId86596a0aaed8d0d7a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId86596a0aaed8d0d7a.jpg"/><Relationship Id="rId49386a0aaed8d2fe3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId49386a0aaed8d2fe3.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>