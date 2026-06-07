--- v10 (2026-05-18)
+++ v11 (2026-06-07)
@@ -424,88 +424,88 @@
               <w:t xml:space="preserve"> Hennings</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> leaf rust of Japanese pear, leaf rust of juniper, rust of oriental pear</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55856a0aaed8ce78e" w:history="1">
+            <w:hyperlink r:id="rId35566a25c807c355f" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> A2 list</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93586a0aaed8ce7d4" w:history="1">
+            <w:hyperlink r:id="rId11046a25c807c35a9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -519,86 +519,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> GYMNAS</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="97587713" name="name38286a0aaed8ced0e" descr="869.jpg"/>
+                  <wp:docPr id="17898074" name="name22326a25c807c3d80" descr="869.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="869.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId17396a0aaed8ced0c" cstate="print"/>
+                          <a:blip r:embed="rId23536a25c807c3d7f" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId73006a0aaed8cee5f" w:history="1">
+            <w:hyperlink r:id="rId70176a25c807c3ec5" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -3792,63 +3792,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">G. asiaticum</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> has been recorded only in the Russian Far East (Azbukina, 1984), and this single record has not been confirmed by more recent ones.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="50742287" name="name14256a0aaed8d0d7d" descr="GYMNAS_distribution_map.jpg"/>
+            <wp:docPr id="76472625" name="name78466a25c807c62e3" descr="GYMNAS_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="GYMNAS_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId86596a0aaed8d0d7a" cstate="print"/>
+                    <a:blip r:embed="rId17106a25c807c62e0" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -6605,51 +6605,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">16</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">12), 5512, 28 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId16616a0aaed8d2173" w:history="1">
+      <w:hyperlink r:id="rId49266a25c807c76ce" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2018.5512</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6686,51 +6686,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO Bulletin </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">36</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 441-446. Available from </w:t>
       </w:r>
-      <w:hyperlink r:id="rId52946a0aaed8d2200" w:history="1">
+      <w:hyperlink r:id="rId66306a25c807c775a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/standards/PM7/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8586,51 +8586,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Gymnosporangium asiaticum</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId36836a0aaed8d2dfa" w:history="1">
+      <w:hyperlink r:id="rId42396a25c807c8426" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -8733,81 +8733,81 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">13</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 6 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId32946a0aaed8d2f81" w:history="1">
+      <w:hyperlink r:id="rId73686a25c807c8523" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2338.1983.tb01713.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="21917326" name="name69236a0aaed8d2fe4" descr="eu_funding_250.png"/>
+            <wp:docPr id="91219820" name="name74206a25c807c85b0" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId49386a0aaed8d2fe3" cstate="print"/>
+                    <a:blip r:embed="rId84756a25c807c85af" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -8905,137 +8905,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="14977166">
+  <w:abstractNum w:abstractNumId="89214845">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="25242016">
+    <w:lvl w:ilvl="0" w:tplc="56589310">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="25242016" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="56589310" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="25242016" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="56589310" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="25242016" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="56589310" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="25242016" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="56589310" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="25242016" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="56589310" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="25242016" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="56589310" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="25242016" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="56589310" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="25242016" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="56589310" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="14977165">
+  <w:abstractNum w:abstractNumId="89214844">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="92775729">
+    <w:lvl w:ilvl="0" w:tplc="53414778">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -9787,55 +9787,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="14977165">
-    <w:abstractNumId w:val="14977165"/>
+  <w:num w:numId="89214844">
+    <w:abstractNumId w:val="89214844"/>
   </w:num>
-  <w:num w:numId="14977166">
-    <w:abstractNumId w:val="14977166"/>
+  <w:num w:numId="89214845">
+    <w:abstractNumId w:val="89214845"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -21385,51 +21385,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId485586271" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId393518983" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId55856a0aaed8ce78e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/GYMNAS/" TargetMode="External"/><Relationship Id="rId93586a0aaed8ce7d4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/GYMNAS/categorization" TargetMode="External"/><Relationship Id="rId73006a0aaed8cee5f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/GYMNAS/photos" TargetMode="External"/><Relationship Id="rId16616a0aaed8d2173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2018.5512" TargetMode="External"/><Relationship Id="rId52946a0aaed8d2200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/standards/PM7/" TargetMode="External"/><Relationship Id="rId36836a0aaed8d2dfa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId32946a0aaed8d2f81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1983.tb01713.x" TargetMode="External"/><Relationship Id="rId17396a0aaed8ced0c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId17396a0aaed8ced0c.jpg"/><Relationship Id="rId86596a0aaed8d0d7a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId86596a0aaed8d0d7a.jpg"/><Relationship Id="rId49386a0aaed8d2fe3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId49386a0aaed8d2fe3.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId867595500" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId140189900" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId35566a25c807c355f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/GYMNAS/" TargetMode="External"/><Relationship Id="rId11046a25c807c35a9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/GYMNAS/categorization" TargetMode="External"/><Relationship Id="rId70176a25c807c3ec5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/GYMNAS/photos" TargetMode="External"/><Relationship Id="rId49266a25c807c76ce" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2018.5512" TargetMode="External"/><Relationship Id="rId66306a25c807c775a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/standards/PM7/" TargetMode="External"/><Relationship Id="rId42396a25c807c8426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId73686a25c807c8523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1983.tb01713.x" TargetMode="External"/><Relationship Id="rId23536a25c807c3d7f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId23536a25c807c3d7f.jpg"/><Relationship Id="rId17106a25c807c62e0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId17106a25c807c62e0.jpg"/><Relationship Id="rId84756a25c807c85af" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId84756a25c807c85af.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>