--- v11 (2026-06-07)
+++ v12 (2026-06-27)
@@ -424,88 +424,88 @@
               <w:t xml:space="preserve"> Hennings</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> leaf rust of Japanese pear, leaf rust of juniper, rust of oriental pear</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35566a25c807c355f" w:history="1">
+            <w:hyperlink r:id="rId25196a4058c343016" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> A2 list</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11046a25c807c35a9" w:history="1">
+            <w:hyperlink r:id="rId24666a4058c34305e" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -519,86 +519,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> GYMNAS</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="17898074" name="name22326a25c807c3d80" descr="869.jpg"/>
+                  <wp:docPr id="17574395" name="name58136a4058c3437e8" descr="869.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="869.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId23536a25c807c3d7f" cstate="print"/>
+                          <a:blip r:embed="rId45026a4058c3437e6" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId70176a25c807c3ec5" w:history="1">
+            <w:hyperlink r:id="rId17316a4058c34395f" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -3792,63 +3792,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">G. asiaticum</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> has been recorded only in the Russian Far East (Azbukina, 1984), and this single record has not been confirmed by more recent ones.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="76472625" name="name78466a25c807c62e3" descr="GYMNAS_distribution_map.jpg"/>
+            <wp:docPr id="20072055" name="name44636a4058c34599a" descr="GYMNAS_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="GYMNAS_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId17106a25c807c62e0" cstate="print"/>
+                    <a:blip r:embed="rId60886a4058c345995" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -6605,51 +6605,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">16</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">12), 5512, 28 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId49266a25c807c76ce" w:history="1">
+      <w:hyperlink r:id="rId51726a4058c346fbf" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2018.5512</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6686,51 +6686,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO Bulletin </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">36</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 441-446. Available from </w:t>
       </w:r>
-      <w:hyperlink r:id="rId66306a25c807c775a" w:history="1">
+      <w:hyperlink r:id="rId27936a4058c34704d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/standards/PM7/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8586,51 +8586,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Gymnosporangium asiaticum</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId42396a25c807c8426" w:history="1">
+      <w:hyperlink r:id="rId15696a4058c347d01" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -8733,81 +8733,81 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">13</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 6 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId73686a25c807c8523" w:history="1">
+      <w:hyperlink r:id="rId21076a4058c347dfa" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2338.1983.tb01713.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="91219820" name="name74206a25c807c85b0" descr="eu_funding_250.png"/>
+            <wp:docPr id="84271010" name="name51206a4058c3480be" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId84756a25c807c85af" cstate="print"/>
+                    <a:blip r:embed="rId79626a4058c3480bc" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -8905,137 +8905,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="89214845">
+  <w:abstractNum w:abstractNumId="98215407">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="56589310">
+    <w:lvl w:ilvl="0" w:tplc="37180650">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="56589310" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="37180650" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="56589310" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="37180650" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="56589310" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="37180650" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="56589310" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="37180650" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="56589310" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="37180650" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="56589310" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="37180650" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="56589310" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="37180650" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="56589310" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="37180650" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="89214844">
+  <w:abstractNum w:abstractNumId="98215406">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="53414778">
+    <w:lvl w:ilvl="0" w:tplc="37259151">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -9787,55 +9787,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="89214844">
-    <w:abstractNumId w:val="89214844"/>
+  <w:num w:numId="98215406">
+    <w:abstractNumId w:val="98215406"/>
   </w:num>
-  <w:num w:numId="89214845">
-    <w:abstractNumId w:val="89214845"/>
+  <w:num w:numId="98215407">
+    <w:abstractNumId w:val="98215407"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -21385,51 +21385,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId867595500" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId140189900" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId35566a25c807c355f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/GYMNAS/" TargetMode="External"/><Relationship Id="rId11046a25c807c35a9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/GYMNAS/categorization" TargetMode="External"/><Relationship Id="rId70176a25c807c3ec5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/GYMNAS/photos" TargetMode="External"/><Relationship Id="rId49266a25c807c76ce" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2018.5512" TargetMode="External"/><Relationship Id="rId66306a25c807c775a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/standards/PM7/" TargetMode="External"/><Relationship Id="rId42396a25c807c8426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId73686a25c807c8523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1983.tb01713.x" TargetMode="External"/><Relationship Id="rId23536a25c807c3d7f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId23536a25c807c3d7f.jpg"/><Relationship Id="rId17106a25c807c62e0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId17106a25c807c62e0.jpg"/><Relationship Id="rId84756a25c807c85af" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId84756a25c807c85af.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId373884864" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId901539109" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId25196a4058c343016" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/GYMNAS/" TargetMode="External"/><Relationship Id="rId24666a4058c34305e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/GYMNAS/categorization" TargetMode="External"/><Relationship Id="rId17316a4058c34395f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/GYMNAS/photos" TargetMode="External"/><Relationship Id="rId51726a4058c346fbf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2018.5512" TargetMode="External"/><Relationship Id="rId27936a4058c34704d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/standards/PM7/" TargetMode="External"/><Relationship Id="rId15696a4058c347d01" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId21076a4058c347dfa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1983.tb01713.x" TargetMode="External"/><Relationship Id="rId45026a4058c3437e6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId45026a4058c3437e6.jpg"/><Relationship Id="rId60886a4058c345995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId60886a4058c345995.jpg"/><Relationship Id="rId79626a4058c3480bc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId79626a4058c3480bc.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>