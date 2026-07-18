--- v12 (2026-06-27)
+++ v13 (2026-07-18)
@@ -424,88 +424,88 @@
               <w:t xml:space="preserve"> Hennings</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> leaf rust of Japanese pear, leaf rust of juniper, rust of oriental pear</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25196a4058c343016" w:history="1">
+            <w:hyperlink r:id="rId73866a5c008fdcfdc" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> A2 list</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24666a4058c34305e" w:history="1">
+            <w:hyperlink r:id="rId59126a5c008fdd022" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -519,86 +519,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> GYMNAS</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="17574395" name="name58136a4058c3437e8" descr="869.jpg"/>
+                  <wp:docPr id="383607" name="name9996a5c008fdd566" descr="869.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="869.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId45026a4058c3437e6" cstate="print"/>
+                          <a:blip r:embed="rId50496a5c008fdd564" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId17316a4058c34395f" w:history="1">
+            <w:hyperlink r:id="rId41116a5c008fdd963" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -3792,63 +3792,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">G. asiaticum</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> has been recorded only in the Russian Far East (Azbukina, 1984), and this single record has not been confirmed by more recent ones.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="20072055" name="name44636a4058c34599a" descr="GYMNAS_distribution_map.jpg"/>
+            <wp:docPr id="57372894" name="name66276a5c008fe0964" descr="GYMNAS_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="GYMNAS_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId60886a4058c345995" cstate="print"/>
+                    <a:blip r:embed="rId65606a5c008fe0961" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -6605,51 +6605,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">16</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">12), 5512, 28 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId51726a4058c346fbf" w:history="1">
+      <w:hyperlink r:id="rId34866a5c008fe4ecb" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2018.5512</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6686,51 +6686,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO Bulletin </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">36</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 441-446. Available from </w:t>
       </w:r>
-      <w:hyperlink r:id="rId27936a4058c34704d" w:history="1">
+      <w:hyperlink r:id="rId81926a5c008fe4f5b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/standards/PM7/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8586,51 +8586,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Gymnosporangium asiaticum</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId15696a4058c347d01" w:history="1">
+      <w:hyperlink r:id="rId96876a5c008fe5c84" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -8733,81 +8733,81 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">13</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 6 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId21076a4058c347dfa" w:history="1">
+      <w:hyperlink r:id="rId99946a5c008fe5d7d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2338.1983.tb01713.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="84271010" name="name51206a4058c3480be" descr="eu_funding_250.png"/>
+            <wp:docPr id="75052249" name="name61296a5c008fe5e1a" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId79626a4058c3480bc" cstate="print"/>
+                    <a:blip r:embed="rId30856a5c008fe5e19" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -8905,137 +8905,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="98215407">
+  <w:abstractNum w:abstractNumId="32366147">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="37180650">
+    <w:lvl w:ilvl="0" w:tplc="91119323">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="37180650" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="91119323" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="37180650" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="91119323" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="37180650" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="91119323" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="37180650" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="91119323" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="37180650" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="91119323" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="37180650" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="91119323" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="37180650" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="91119323" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="37180650" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="91119323" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="98215406">
+  <w:abstractNum w:abstractNumId="32366146">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="37259151">
+    <w:lvl w:ilvl="0" w:tplc="80345903">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -9787,55 +9787,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="98215406">
-    <w:abstractNumId w:val="98215406"/>
+  <w:num w:numId="32366146">
+    <w:abstractNumId w:val="32366146"/>
   </w:num>
-  <w:num w:numId="98215407">
-    <w:abstractNumId w:val="98215407"/>
+  <w:num w:numId="32366147">
+    <w:abstractNumId w:val="32366147"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -21385,51 +21385,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId373884864" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId901539109" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId25196a4058c343016" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/GYMNAS/" TargetMode="External"/><Relationship Id="rId24666a4058c34305e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/GYMNAS/categorization" TargetMode="External"/><Relationship Id="rId17316a4058c34395f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/GYMNAS/photos" TargetMode="External"/><Relationship Id="rId51726a4058c346fbf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2018.5512" TargetMode="External"/><Relationship Id="rId27936a4058c34704d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/standards/PM7/" TargetMode="External"/><Relationship Id="rId15696a4058c347d01" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId21076a4058c347dfa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1983.tb01713.x" TargetMode="External"/><Relationship Id="rId45026a4058c3437e6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId45026a4058c3437e6.jpg"/><Relationship Id="rId60886a4058c345995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId60886a4058c345995.jpg"/><Relationship Id="rId79626a4058c3480bc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId79626a4058c3480bc.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId811601438" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId526548798" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId73866a5c008fdcfdc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/GYMNAS/" TargetMode="External"/><Relationship Id="rId59126a5c008fdd022" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/GYMNAS/categorization" TargetMode="External"/><Relationship Id="rId41116a5c008fdd963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/GYMNAS/photos" TargetMode="External"/><Relationship Id="rId34866a5c008fe4ecb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2018.5512" TargetMode="External"/><Relationship Id="rId81926a5c008fe4f5b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/standards/PM7/" TargetMode="External"/><Relationship Id="rId96876a5c008fe5c84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId99946a5c008fe5d7d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1983.tb01713.x" TargetMode="External"/><Relationship Id="rId50496a5c008fdd564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId50496a5c008fdd564.jpg"/><Relationship Id="rId65606a5c008fe0961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId65606a5c008fe0961.jpg"/><Relationship Id="rId30856a5c008fe5e19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId30856a5c008fe5e19.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>