--- v13 (2026-07-18)
+++ v14 (2026-08-08)
@@ -424,88 +424,88 @@
               <w:t xml:space="preserve"> Hennings</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> leaf rust of Japanese pear, leaf rust of juniper, rust of oriental pear</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73866a5c008fdcfdc" w:history="1">
+            <w:hyperlink r:id="rId75726a768ef4e9261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> A2 list</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59126a5c008fdd022" w:history="1">
+            <w:hyperlink r:id="rId10856a768ef4e92a8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -519,86 +519,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> GYMNAS</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="383607" name="name9996a5c008fdd566" descr="869.jpg"/>
+                  <wp:docPr id="82033891" name="name59036a768ef4e9a45" descr="869.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="869.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId50496a5c008fdd564" cstate="print"/>
+                          <a:blip r:embed="rId19636a768ef4e9a43" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId41116a5c008fdd963" w:history="1">
+            <w:hyperlink r:id="rId54406a768ef4e9b8a" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -3792,63 +3792,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">G. asiaticum</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> has been recorded only in the Russian Far East (Azbukina, 1984), and this single record has not been confirmed by more recent ones.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="57372894" name="name66276a5c008fe0964" descr="GYMNAS_distribution_map.jpg"/>
+            <wp:docPr id="87813320" name="name62176a768ef4ebc6b" descr="GYMNAS_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="GYMNAS_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId65606a5c008fe0961" cstate="print"/>
+                    <a:blip r:embed="rId99026a768ef4ebc69" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -6605,51 +6605,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">16</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">12), 5512, 28 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId34866a5c008fe4ecb" w:history="1">
+      <w:hyperlink r:id="rId60576a768ef4ecffc" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2018.5512</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6686,51 +6686,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO Bulletin </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">36</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 441-446. Available from </w:t>
       </w:r>
-      <w:hyperlink r:id="rId81926a5c008fe4f5b" w:history="1">
+      <w:hyperlink r:id="rId32046a768ef4ed084" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/standards/PM7/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8586,51 +8586,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Gymnosporangium asiaticum</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId96876a5c008fe5c84" w:history="1">
+      <w:hyperlink r:id="rId80176a768ef4edcb4" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -8733,81 +8733,81 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">13</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 6 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId99946a5c008fe5d7d" w:history="1">
+      <w:hyperlink r:id="rId95996a768ef4edf16" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2338.1983.tb01713.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="75052249" name="name61296a5c008fe5e1a" descr="eu_funding_250.png"/>
+            <wp:docPr id="68527918" name="name60296a768ef4ee49f" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId30856a5c008fe5e19" cstate="print"/>
+                    <a:blip r:embed="rId59796a768ef4ee49e" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -8905,137 +8905,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="32366147">
+  <w:abstractNum w:abstractNumId="75944636">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="91119323">
+    <w:lvl w:ilvl="0" w:tplc="29994836">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="91119323" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="29994836" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="91119323" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="29994836" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="91119323" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="29994836" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="91119323" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="29994836" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="91119323" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="29994836" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="91119323" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="29994836" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="91119323" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="29994836" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="91119323" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="29994836" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="32366146">
+  <w:abstractNum w:abstractNumId="75944635">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="80345903">
+    <w:lvl w:ilvl="0" w:tplc="52723276">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -9787,55 +9787,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="32366146">
-    <w:abstractNumId w:val="32366146"/>
+  <w:num w:numId="75944635">
+    <w:abstractNumId w:val="75944635"/>
   </w:num>
-  <w:num w:numId="32366147">
-    <w:abstractNumId w:val="32366147"/>
+  <w:num w:numId="75944636">
+    <w:abstractNumId w:val="75944636"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -21385,51 +21385,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId811601438" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId526548798" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId73866a5c008fdcfdc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/GYMNAS/" TargetMode="External"/><Relationship Id="rId59126a5c008fdd022" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/GYMNAS/categorization" TargetMode="External"/><Relationship Id="rId41116a5c008fdd963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/GYMNAS/photos" TargetMode="External"/><Relationship Id="rId34866a5c008fe4ecb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2018.5512" TargetMode="External"/><Relationship Id="rId81926a5c008fe4f5b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/standards/PM7/" TargetMode="External"/><Relationship Id="rId96876a5c008fe5c84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId99946a5c008fe5d7d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1983.tb01713.x" TargetMode="External"/><Relationship Id="rId50496a5c008fdd564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId50496a5c008fdd564.jpg"/><Relationship Id="rId65606a5c008fe0961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId65606a5c008fe0961.jpg"/><Relationship Id="rId30856a5c008fe5e19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId30856a5c008fe5e19.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId798907557" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId725510477" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId75726a768ef4e9261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/GYMNAS/" TargetMode="External"/><Relationship Id="rId10856a768ef4e92a8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/GYMNAS/categorization" TargetMode="External"/><Relationship Id="rId54406a768ef4e9b8a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/GYMNAS/photos" TargetMode="External"/><Relationship Id="rId60576a768ef4ecffc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2018.5512" TargetMode="External"/><Relationship Id="rId32046a768ef4ed084" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/standards/PM7/" TargetMode="External"/><Relationship Id="rId80176a768ef4edcb4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId95996a768ef4edf16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1983.tb01713.x" TargetMode="External"/><Relationship Id="rId19636a768ef4e9a43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId19636a768ef4e9a43.jpg"/><Relationship Id="rId99026a768ef4ebc69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId99026a768ef4ebc69.jpg"/><Relationship Id="rId59796a768ef4ee49e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId59796a768ef4ee49e.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>