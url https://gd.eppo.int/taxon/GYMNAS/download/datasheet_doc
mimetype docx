--- v14 (2026-08-08)
+++ v15 (2026-08-28)
@@ -424,88 +424,88 @@
               <w:t xml:space="preserve"> Hennings</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> leaf rust of Japanese pear, leaf rust of juniper, rust of oriental pear</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75726a768ef4e9261" w:history="1">
+            <w:hyperlink r:id="rId97076a910774c72a6" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> A2 list</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10856a768ef4e92a8" w:history="1">
+            <w:hyperlink r:id="rId89196a910774c72ff" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -519,86 +519,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> GYMNAS</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="82033891" name="name59036a768ef4e9a45" descr="869.jpg"/>
+                  <wp:docPr id="7165931" name="name78056a910774c7a30" descr="869.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="869.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId19636a768ef4e9a43" cstate="print"/>
+                          <a:blip r:embed="rId15476a910774c7a2f" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId54406a768ef4e9b8a" w:history="1">
+            <w:hyperlink r:id="rId36846a910774c7b22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -3792,63 +3792,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">G. asiaticum</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> has been recorded only in the Russian Far East (Azbukina, 1984), and this single record has not been confirmed by more recent ones.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="87813320" name="name62176a768ef4ebc6b" descr="GYMNAS_distribution_map.jpg"/>
+            <wp:docPr id="11193197" name="name23496a910774c97d3" descr="GYMNAS_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="GYMNAS_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId99026a768ef4ebc69" cstate="print"/>
+                    <a:blip r:embed="rId32576a910774c97d1" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -6605,51 +6605,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">16</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">12), 5512, 28 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId60576a768ef4ecffc" w:history="1">
+      <w:hyperlink r:id="rId42396a910774cab35" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2018.5512</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6686,51 +6686,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO Bulletin </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">36</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 441-446. Available from </w:t>
       </w:r>
-      <w:hyperlink r:id="rId32046a768ef4ed084" w:history="1">
+      <w:hyperlink r:id="rId70306a910774cabbf" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/standards/PM7/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8586,51 +8586,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Gymnosporangium asiaticum</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId80176a768ef4edcb4" w:history="1">
+      <w:hyperlink r:id="rId44396a910774cb9b8" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -8733,81 +8733,81 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">13</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 6 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId95996a768ef4edf16" w:history="1">
+      <w:hyperlink r:id="rId73336a910774cbab1" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2338.1983.tb01713.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="68527918" name="name60296a768ef4ee49f" descr="eu_funding_250.png"/>
+            <wp:docPr id="16426037" name="name90976a910774cbe58" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId59796a768ef4ee49e" cstate="print"/>
+                    <a:blip r:embed="rId57836a910774cbe57" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -8905,137 +8905,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="75944636">
+  <w:abstractNum w:abstractNumId="86087895">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="29994836">
+    <w:lvl w:ilvl="0" w:tplc="39621502">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="29994836" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="39621502" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="29994836" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="39621502" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="29994836" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="39621502" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="29994836" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="39621502" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="29994836" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="39621502" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="29994836" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="39621502" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="29994836" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="39621502" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="29994836" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="39621502" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="75944635">
+  <w:abstractNum w:abstractNumId="86087894">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="52723276">
+    <w:lvl w:ilvl="0" w:tplc="37544253">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -9787,55 +9787,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="75944635">
-    <w:abstractNumId w:val="75944635"/>
+  <w:num w:numId="86087894">
+    <w:abstractNumId w:val="86087894"/>
   </w:num>
-  <w:num w:numId="75944636">
-    <w:abstractNumId w:val="75944636"/>
+  <w:num w:numId="86087895">
+    <w:abstractNumId w:val="86087895"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -21385,51 +21385,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId798907557" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId725510477" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId75726a768ef4e9261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/GYMNAS/" TargetMode="External"/><Relationship Id="rId10856a768ef4e92a8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/GYMNAS/categorization" TargetMode="External"/><Relationship Id="rId54406a768ef4e9b8a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/GYMNAS/photos" TargetMode="External"/><Relationship Id="rId60576a768ef4ecffc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2018.5512" TargetMode="External"/><Relationship Id="rId32046a768ef4ed084" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/standards/PM7/" TargetMode="External"/><Relationship Id="rId80176a768ef4edcb4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId95996a768ef4edf16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1983.tb01713.x" TargetMode="External"/><Relationship Id="rId19636a768ef4e9a43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId19636a768ef4e9a43.jpg"/><Relationship Id="rId99026a768ef4ebc69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId99026a768ef4ebc69.jpg"/><Relationship Id="rId59796a768ef4ee49e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId59796a768ef4ee49e.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId532926548" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId239275235" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId97076a910774c72a6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/GYMNAS/" TargetMode="External"/><Relationship Id="rId89196a910774c72ff" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/GYMNAS/categorization" TargetMode="External"/><Relationship Id="rId36846a910774c7b22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/GYMNAS/photos" TargetMode="External"/><Relationship Id="rId42396a910774cab35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2018.5512" TargetMode="External"/><Relationship Id="rId70306a910774cabbf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/standards/PM7/" TargetMode="External"/><Relationship Id="rId44396a910774cb9b8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId73336a910774cbab1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1983.tb01713.x" TargetMode="External"/><Relationship Id="rId15476a910774c7a2f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId15476a910774c7a2f.jpg"/><Relationship Id="rId32576a910774c97d1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId32576a910774c97d1.jpg"/><Relationship Id="rId57836a910774cbe57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId57836a910774cbe57.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>