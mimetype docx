--- v14 (2026-08-31)
+++ v15 (2026-09-21)
@@ -236,88 +236,88 @@
               </w:rPr>
               <w:t xml:space="preserve">GVCV</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Grapevine vein clearing virus</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95886a95f9d051213" w:history="1">
+            <w:hyperlink r:id="rId42756ab0c8871ec40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II A)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63826a95f9d05125b" w:history="1">
+            <w:hyperlink r:id="rId17306ab0c8871ec92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -331,86 +331,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> GVCV00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="59339440" name="name92326a95f9d0519f4" descr="13878.jpg"/>
+                  <wp:docPr id="20017509" name="name89016ab0c8871f502" descr="13878.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="13878.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId52806a95f9d0519f2" cstate="print"/>
+                          <a:blip r:embed="rId71356ab0c8871f500" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId61456a95f9d051b21" w:history="1">
+            <w:hyperlink r:id="rId96886ab0c8871f65c" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -1105,63 +1105,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">., 2017).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="45431306" name="name27746a95f9d05303e" descr="GVCV00_distribution_map.jpg"/>
+            <wp:docPr id="56669095" name="name93716ab0c88720e7a" descr="GVCV00_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="GVCV00_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId58966a95f9d05303b" cstate="print"/>
+                    <a:blip r:embed="rId69016ab0c88720e76" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -3380,101 +3380,101 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">17</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 94. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId87556a95f9d054b65" w:history="1">
+      <w:hyperlink r:id="rId36616ab0c887220fa" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2019.5669</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2016) EPPO Standard PM 5/8 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Guidelines on the phytosanitary measure ‘Plants grown under physical isolation’ </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">46, 421-423. Corrected in 2021. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId74076a95f9d054bc0" w:history="1">
+      <w:hyperlink r:id="rId59226ab0c88722154" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/standards/PM5/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3520,81 +3520,81 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">48</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 330-349. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId69396a95f9d054c55" w:history="1">
+      <w:hyperlink r:id="rId66536ab0c887221e6" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/standards/PM3/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (in preparation) Report of a pest risk analysis for grapevine red blotch virus. EPPO, Paris. Available soon at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId11726a95f9d054c89" w:history="1">
+      <w:hyperlink r:id="rId75206ab0c88722218" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/taxon/GRBAV0/documents</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4086,51 +4086,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">21</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 742. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId32086a95f9d0550da" w:history="1">
+      <w:hyperlink r:id="rId91406ab0c887225a9" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3390/s21030742</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4330,51 +4330,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Qiu W, Avery J. &amp; Lunden S (2007) Characterization of a severe virus-like disease in Chardonnay grapevines in Missouri. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Plant Health Progress</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId81266a95f9d05529b" w:history="1">
+      <w:hyperlink r:id="rId86266ab0c88722738" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PHP-2007-1119-01-BR</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4904,51 +4904,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Badnavirus venavitis</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId33296a95f9d0556a4" w:history="1">
+      <w:hyperlink r:id="rId35376ab0c88722aea" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -4961,63 +4961,63 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">This datasheet was first published online in 2022. It is maintained in an electronic format in the EPPO Global Database. The sections on 'Identity', ‘Hosts’, and 'Geographical distribution' are automatically updated from the database. For other sections, the date of last revision is indicated on the right.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="39476407" name="name40196a95f9d055783" descr="eu_funding_250.png"/>
+            <wp:docPr id="57599937" name="name74586ab0c88722bb7" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId18736a95f9d055782" cstate="print"/>
+                    <a:blip r:embed="rId87906ab0c88722bb5" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -5115,137 +5115,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="90850407">
+  <w:abstractNum w:abstractNumId="40782588">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="70685053">
+    <w:lvl w:ilvl="0" w:tplc="69405545">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="70685053" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="69405545" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="70685053" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="69405545" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="70685053" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="69405545" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="70685053" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="69405545" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="70685053" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="69405545" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="70685053" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="69405545" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="70685053" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="69405545" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="70685053" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="69405545" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="90850406">
+  <w:abstractNum w:abstractNumId="40782587">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="32574956">
+    <w:lvl w:ilvl="0" w:tplc="43132022">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -5997,55 +5997,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="90850406">
-    <w:abstractNumId w:val="90850406"/>
+  <w:num w:numId="40782587">
+    <w:abstractNumId w:val="40782587"/>
   </w:num>
-  <w:num w:numId="90850407">
-    <w:abstractNumId w:val="90850407"/>
+  <w:num w:numId="40782588">
+    <w:abstractNumId w:val="40782588"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -17595,51 +17595,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId735362384" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId616930209" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId95886a95f9d051213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/GVCV00/" TargetMode="External"/><Relationship Id="rId63826a95f9d05125b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/GVCV00/categorization" TargetMode="External"/><Relationship Id="rId61456a95f9d051b21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/GVCV00/photos" TargetMode="External"/><Relationship Id="rId87556a95f9d054b65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2019.5669" TargetMode="External"/><Relationship Id="rId74076a95f9d054bc0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/standards/PM5/" TargetMode="External"/><Relationship Id="rId69396a95f9d054c55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/standards/PM3/" TargetMode="External"/><Relationship Id="rId11726a95f9d054c89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/GRBAV0/documents" TargetMode="External"/><Relationship Id="rId32086a95f9d0550da" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/s21030742" TargetMode="External"/><Relationship Id="rId81266a95f9d05529b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHP-2007-1119-01-BR" TargetMode="External"/><Relationship Id="rId33296a95f9d0556a4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId52806a95f9d0519f2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId52806a95f9d0519f2.jpg"/><Relationship Id="rId58966a95f9d05303b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId58966a95f9d05303b.jpg"/><Relationship Id="rId18736a95f9d055782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId18736a95f9d055782.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId921350759" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId509408186" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId42756ab0c8871ec40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/GVCV00/" TargetMode="External"/><Relationship Id="rId17306ab0c8871ec92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/GVCV00/categorization" TargetMode="External"/><Relationship Id="rId96886ab0c8871f65c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/GVCV00/photos" TargetMode="External"/><Relationship Id="rId36616ab0c887220fa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2019.5669" TargetMode="External"/><Relationship Id="rId59226ab0c88722154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/standards/PM5/" TargetMode="External"/><Relationship Id="rId66536ab0c887221e6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/standards/PM3/" TargetMode="External"/><Relationship Id="rId75206ab0c88722218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/GRBAV0/documents" TargetMode="External"/><Relationship Id="rId91406ab0c887225a9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/s21030742" TargetMode="External"/><Relationship Id="rId86266ab0c88722738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHP-2007-1119-01-BR" TargetMode="External"/><Relationship Id="rId35376ab0c88722aea" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId71356ab0c8871f500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId71356ab0c8871f500.jpg"/><Relationship Id="rId69016ab0c88720e76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId69016ab0c88720e76.jpg"/><Relationship Id="rId87906ab0c88722bb5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId87906ab0c88722bb5.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>