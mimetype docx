--- v15 (2026-09-21)
+++ v16 (2026-10-11)
@@ -236,88 +236,88 @@
               </w:rPr>
               <w:t xml:space="preserve">GVCV</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Grapevine vein clearing virus</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42756ab0c8871ec40" w:history="1">
+            <w:hyperlink r:id="rId29296acb7a52e798d" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II A)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17306ab0c8871ec92" w:history="1">
+            <w:hyperlink r:id="rId43266acb7a52e79d2" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -331,86 +331,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> GVCV00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="20017509" name="name89016ab0c8871f502" descr="13878.jpg"/>
+                  <wp:docPr id="67446056" name="name16546acb7a52e7fc2" descr="13878.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="13878.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId71356ab0c8871f500" cstate="print"/>
+                          <a:blip r:embed="rId33726acb7a52e7fc0" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId96886ab0c8871f65c" w:history="1">
+            <w:hyperlink r:id="rId15736acb7a52e80b3" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -1105,63 +1105,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">., 2017).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="56669095" name="name93716ab0c88720e7a" descr="GVCV00_distribution_map.jpg"/>
+            <wp:docPr id="19618019" name="name40866acb7a52e915f" descr="GVCV00_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="GVCV00_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId69016ab0c88720e76" cstate="print"/>
+                    <a:blip r:embed="rId13246acb7a52e915c" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -3380,101 +3380,101 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">17</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 94. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId36616ab0c887220fa" w:history="1">
+      <w:hyperlink r:id="rId60846acb7a52ea376" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2019.5669</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2016) EPPO Standard PM 5/8 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Guidelines on the phytosanitary measure ‘Plants grown under physical isolation’ </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">46, 421-423. Corrected in 2021. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId59226ab0c88722154" w:history="1">
+      <w:hyperlink r:id="rId26316acb7a52ea3cc" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/standards/PM5/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3520,81 +3520,81 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">48</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 330-349. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId66536ab0c887221e6" w:history="1">
+      <w:hyperlink r:id="rId42336acb7a52ea45b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/standards/PM3/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (in preparation) Report of a pest risk analysis for grapevine red blotch virus. EPPO, Paris. Available soon at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId75206ab0c88722218" w:history="1">
+      <w:hyperlink r:id="rId82026acb7a52ea48d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/taxon/GRBAV0/documents</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4086,51 +4086,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">21</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 742. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId91406ab0c887225a9" w:history="1">
+      <w:hyperlink r:id="rId67306acb7a52ea807" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3390/s21030742</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4330,51 +4330,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Qiu W, Avery J. &amp; Lunden S (2007) Characterization of a severe virus-like disease in Chardonnay grapevines in Missouri. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Plant Health Progress</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId86266ab0c88722738" w:history="1">
+      <w:hyperlink r:id="rId95886acb7a52ea996" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PHP-2007-1119-01-BR</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4904,51 +4904,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Badnavirus venavitis</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId35376ab0c88722aea" w:history="1">
+      <w:hyperlink r:id="rId86996acb7a52ead44" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -4961,63 +4961,63 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">This datasheet was first published online in 2022. It is maintained in an electronic format in the EPPO Global Database. The sections on 'Identity', ‘Hosts’, and 'Geographical distribution' are automatically updated from the database. For other sections, the date of last revision is indicated on the right.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="57599937" name="name74586ab0c88722bb7" descr="eu_funding_250.png"/>
+            <wp:docPr id="1988434" name="name60246acb7a52eadfe" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId87906ab0c88722bb5" cstate="print"/>
+                    <a:blip r:embed="rId11946acb7a52eadfc" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -5115,137 +5115,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="40782588">
+  <w:abstractNum w:abstractNumId="80515218">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="69405545">
+    <w:lvl w:ilvl="0" w:tplc="98238305">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="69405545" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="98238305" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="69405545" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="98238305" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="69405545" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="98238305" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="69405545" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="98238305" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="69405545" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="98238305" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="69405545" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="98238305" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="69405545" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="98238305" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="69405545" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="98238305" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="40782587">
+  <w:abstractNum w:abstractNumId="80515217">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="43132022">
+    <w:lvl w:ilvl="0" w:tplc="19680121">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -5997,55 +5997,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="40782587">
-    <w:abstractNumId w:val="40782587"/>
+  <w:num w:numId="80515217">
+    <w:abstractNumId w:val="80515217"/>
   </w:num>
-  <w:num w:numId="40782588">
-    <w:abstractNumId w:val="40782588"/>
+  <w:num w:numId="80515218">
+    <w:abstractNumId w:val="80515218"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -17595,51 +17595,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId921350759" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId509408186" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId42756ab0c8871ec40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/GVCV00/" TargetMode="External"/><Relationship Id="rId17306ab0c8871ec92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/GVCV00/categorization" TargetMode="External"/><Relationship Id="rId96886ab0c8871f65c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/GVCV00/photos" TargetMode="External"/><Relationship Id="rId36616ab0c887220fa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2019.5669" TargetMode="External"/><Relationship Id="rId59226ab0c88722154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/standards/PM5/" TargetMode="External"/><Relationship Id="rId66536ab0c887221e6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/standards/PM3/" TargetMode="External"/><Relationship Id="rId75206ab0c88722218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/GRBAV0/documents" TargetMode="External"/><Relationship Id="rId91406ab0c887225a9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/s21030742" TargetMode="External"/><Relationship Id="rId86266ab0c88722738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHP-2007-1119-01-BR" TargetMode="External"/><Relationship Id="rId35376ab0c88722aea" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId71356ab0c8871f500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId71356ab0c8871f500.jpg"/><Relationship Id="rId69016ab0c88720e76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId69016ab0c88720e76.jpg"/><Relationship Id="rId87906ab0c88722bb5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId87906ab0c88722bb5.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId844661502" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId986544615" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId29296acb7a52e798d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/GVCV00/" TargetMode="External"/><Relationship Id="rId43266acb7a52e79d2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/GVCV00/categorization" TargetMode="External"/><Relationship Id="rId15736acb7a52e80b3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/GVCV00/photos" TargetMode="External"/><Relationship Id="rId60846acb7a52ea376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2019.5669" TargetMode="External"/><Relationship Id="rId26316acb7a52ea3cc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/standards/PM5/" TargetMode="External"/><Relationship Id="rId42336acb7a52ea45b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/standards/PM3/" TargetMode="External"/><Relationship Id="rId82026acb7a52ea48d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/GRBAV0/documents" TargetMode="External"/><Relationship Id="rId67306acb7a52ea807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/s21030742" TargetMode="External"/><Relationship Id="rId95886acb7a52ea996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHP-2007-1119-01-BR" TargetMode="External"/><Relationship Id="rId86996acb7a52ead44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId33726acb7a52e7fc0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId33726acb7a52e7fc0.jpg"/><Relationship Id="rId13246acb7a52e915c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId13246acb7a52e915c.jpg"/><Relationship Id="rId11946acb7a52eadfc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId11946acb7a52eadfc.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>