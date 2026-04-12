--- v6 (2026-03-23)
+++ v7 (2026-04-12)
@@ -236,88 +236,88 @@
               </w:rPr>
               <w:t xml:space="preserve">GVCV</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Grapevine vein clearing virus</w:t>
             </w:r>
-            <w:hyperlink r:id="rId859669c0c9f0a5bd7" w:history="1">
+            <w:hyperlink r:id="rId177069dbfc78c27f5" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II A)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId720769c0c9f0a5c1c" w:history="1">
+            <w:hyperlink r:id="rId543869dbfc78c2866" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -331,86 +331,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> GVCV00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="81258811" name="name128869c0c9f0a5ce2" descr="13878.jpg"/>
+                  <wp:docPr id="82259360" name="name879269dbfc78c29f4" descr="13878.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="13878.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId942369c0c9f0a5ce1" cstate="print"/>
+                          <a:blip r:embed="rId893169dbfc78c29f2" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId928069c0c9f0a5e47" w:history="1">
+            <w:hyperlink r:id="rId179269dbfc78c2b78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -1105,63 +1105,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">., 2017).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="13723170" name="name669069c0c9f0a71e2" descr="GVCV00_distribution_map.jpg"/>
+            <wp:docPr id="69939688" name="name419069dbfc78c452d" descr="GVCV00_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="GVCV00_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId415469c0c9f0a71e0" cstate="print"/>
+                    <a:blip r:embed="rId186969dbfc78c4529" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -3380,101 +3380,101 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">17</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 94. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId476869c0c9f0a82d6" w:history="1">
+      <w:hyperlink r:id="rId898069dbfc78c6035" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2019.5669</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2016) EPPO Standard PM 5/8 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Guidelines on the phytosanitary measure ‘Plants grown under physical isolation’ </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">46, 421-423. Corrected in 2021. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId779969c0c9f0a8330" w:history="1">
+      <w:hyperlink r:id="rId528169dbfc78c60c7" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/standards/PM5/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3520,81 +3520,81 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">48</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 330-349. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId588569c0c9f0a83c7" w:history="1">
+      <w:hyperlink r:id="rId543569dbfc78c61b8" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/standards/PM3/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (in preparation) Report of a pest risk analysis for grapevine red blotch virus. EPPO, Paris. Available soon at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId740769c0c9f0a83fd" w:history="1">
+      <w:hyperlink r:id="rId228569dbfc78c620b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/taxon/GRBAV0/documents</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4086,51 +4086,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">21</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 742. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId708769c0c9f0a8768" w:history="1">
+      <w:hyperlink r:id="rId530469dbfc78c67dc" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3390/s21030742</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4330,51 +4330,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Qiu W, Avery J. &amp; Lunden S (2007) Characterization of a severe virus-like disease in Chardonnay grapevines in Missouri. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Plant Health Progress</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId196969c0c9f0a88ee" w:history="1">
+      <w:hyperlink r:id="rId964869dbfc78c6a89" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PHP-2007-1119-01-BR</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4904,51 +4904,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Badnavirus venavitis</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId202969c0c9f0a8e7a" w:history="1">
+      <w:hyperlink r:id="rId572169dbfc78c70ac" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -4961,63 +4961,63 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">This datasheet was first published online in 2022. It is maintained in an electronic format in the EPPO Global Database. The sections on 'Identity', ‘Hosts’, and 'Geographical distribution' are automatically updated from the database. For other sections, the date of last revision is indicated on the right.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="61653095" name="name228169c0c9f0a8f37" descr="eu_funding_250.png"/>
+            <wp:docPr id="38199694" name="name996269dbfc78c71f1" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId592469c0c9f0a8f36" cstate="print"/>
+                    <a:blip r:embed="rId692969dbfc78c71ef" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -5115,137 +5115,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="61146254">
+  <w:abstractNum w:abstractNumId="66562549">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="60678737">
+    <w:lvl w:ilvl="0" w:tplc="20946905">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="60678737" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="20946905" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="60678737" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="20946905" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="60678737" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="20946905" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="60678737" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="20946905" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="60678737" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="20946905" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="60678737" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="20946905" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="60678737" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="20946905" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="60678737" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="20946905" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="61146253">
+  <w:abstractNum w:abstractNumId="66562548">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="27672162">
+    <w:lvl w:ilvl="0" w:tplc="70072111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -5997,55 +5997,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="61146253">
-    <w:abstractNumId w:val="61146253"/>
+  <w:num w:numId="66562548">
+    <w:abstractNumId w:val="66562548"/>
   </w:num>
-  <w:num w:numId="61146254">
-    <w:abstractNumId w:val="61146254"/>
+  <w:num w:numId="66562549">
+    <w:abstractNumId w:val="66562549"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -17595,51 +17595,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId716906066" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId607184009" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId859669c0c9f0a5bd7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/GVCV00/" TargetMode="External"/><Relationship Id="rId720769c0c9f0a5c1c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/GVCV00/categorization" TargetMode="External"/><Relationship Id="rId928069c0c9f0a5e47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/GVCV00/photos" TargetMode="External"/><Relationship Id="rId476869c0c9f0a82d6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2019.5669" TargetMode="External"/><Relationship Id="rId779969c0c9f0a8330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/standards/PM5/" TargetMode="External"/><Relationship Id="rId588569c0c9f0a83c7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/standards/PM3/" TargetMode="External"/><Relationship Id="rId740769c0c9f0a83fd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/GRBAV0/documents" TargetMode="External"/><Relationship Id="rId708769c0c9f0a8768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/s21030742" TargetMode="External"/><Relationship Id="rId196969c0c9f0a88ee" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHP-2007-1119-01-BR" TargetMode="External"/><Relationship Id="rId202969c0c9f0a8e7a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId942369c0c9f0a5ce1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId942369c0c9f0a5ce1.jpg"/><Relationship Id="rId415469c0c9f0a71e0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId415469c0c9f0a71e0.jpg"/><Relationship Id="rId592469c0c9f0a8f36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId592469c0c9f0a8f36.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId522777017" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId302150169" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId177069dbfc78c27f5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/GVCV00/" TargetMode="External"/><Relationship Id="rId543869dbfc78c2866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/GVCV00/categorization" TargetMode="External"/><Relationship Id="rId179269dbfc78c2b78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/GVCV00/photos" TargetMode="External"/><Relationship Id="rId898069dbfc78c6035" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2019.5669" TargetMode="External"/><Relationship Id="rId528169dbfc78c60c7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/standards/PM5/" TargetMode="External"/><Relationship Id="rId543569dbfc78c61b8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/standards/PM3/" TargetMode="External"/><Relationship Id="rId228569dbfc78c620b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/GRBAV0/documents" TargetMode="External"/><Relationship Id="rId530469dbfc78c67dc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/s21030742" TargetMode="External"/><Relationship Id="rId964869dbfc78c6a89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHP-2007-1119-01-BR" TargetMode="External"/><Relationship Id="rId572169dbfc78c70ac" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId893169dbfc78c29f2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId893169dbfc78c29f2.jpg"/><Relationship Id="rId186969dbfc78c4529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId186969dbfc78c4529.jpg"/><Relationship Id="rId692969dbfc78c71ef" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId692969dbfc78c71ef.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>