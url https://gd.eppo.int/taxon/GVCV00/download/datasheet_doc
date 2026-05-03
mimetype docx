--- v7 (2026-04-12)
+++ v8 (2026-05-03)
@@ -236,88 +236,88 @@
               </w:rPr>
               <w:t xml:space="preserve">GVCV</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Grapevine vein clearing virus</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177069dbfc78c27f5" w:history="1">
+            <w:hyperlink r:id="rId843069f6a37f8e3cd" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II A)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId543869dbfc78c2866" w:history="1">
+            <w:hyperlink r:id="rId811369f6a37f8e411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -331,86 +331,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> GVCV00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="82259360" name="name879269dbfc78c29f4" descr="13878.jpg"/>
+                  <wp:docPr id="36302977" name="name893369f6a37f8e9dd" descr="13878.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="13878.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId893169dbfc78c29f2" cstate="print"/>
+                          <a:blip r:embed="rId805969f6a37f8e9da" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId179269dbfc78c2b78" w:history="1">
+            <w:hyperlink r:id="rId919469f6a37f8eb37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -1105,63 +1105,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">., 2017).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="69939688" name="name419069dbfc78c452d" descr="GVCV00_distribution_map.jpg"/>
+            <wp:docPr id="45322159" name="name724969f6a37f8fa62" descr="GVCV00_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="GVCV00_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId186969dbfc78c4529" cstate="print"/>
+                    <a:blip r:embed="rId330769f6a37f8fa5e" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -3380,101 +3380,101 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">17</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 94. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId898069dbfc78c6035" w:history="1">
+      <w:hyperlink r:id="rId587669f6a37f90aff" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2019.5669</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2016) EPPO Standard PM 5/8 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Guidelines on the phytosanitary measure ‘Plants grown under physical isolation’ </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">46, 421-423. Corrected in 2021. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId528169dbfc78c60c7" w:history="1">
+      <w:hyperlink r:id="rId674869f6a37f90b58" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/standards/PM5/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3520,81 +3520,81 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">48</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 330-349. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId543569dbfc78c61b8" w:history="1">
+      <w:hyperlink r:id="rId132469f6a37f90be6" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/standards/PM3/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (in preparation) Report of a pest risk analysis for grapevine red blotch virus. EPPO, Paris. Available soon at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId228569dbfc78c620b" w:history="1">
+      <w:hyperlink r:id="rId489469f6a37f90c18" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/taxon/GRBAV0/documents</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4086,51 +4086,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">21</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 742. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId530469dbfc78c67dc" w:history="1">
+      <w:hyperlink r:id="rId125169f6a37f90f68" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3390/s21030742</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4330,51 +4330,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Qiu W, Avery J. &amp; Lunden S (2007) Characterization of a severe virus-like disease in Chardonnay grapevines in Missouri. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Plant Health Progress</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId964869dbfc78c6a89" w:history="1">
+      <w:hyperlink r:id="rId706669f6a37f910fb" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PHP-2007-1119-01-BR</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4904,51 +4904,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Badnavirus venavitis</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId572169dbfc78c70ac" w:history="1">
+      <w:hyperlink r:id="rId578269f6a37f914d2" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -4961,63 +4961,63 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">This datasheet was first published online in 2022. It is maintained in an electronic format in the EPPO Global Database. The sections on 'Identity', ‘Hosts’, and 'Geographical distribution' are automatically updated from the database. For other sections, the date of last revision is indicated on the right.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="38199694" name="name996269dbfc78c71f1" descr="eu_funding_250.png"/>
+            <wp:docPr id="79111845" name="name481869f6a37f9185a" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId692969dbfc78c71ef" cstate="print"/>
+                    <a:blip r:embed="rId276769f6a37f91857" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -5115,137 +5115,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="66562549">
+  <w:abstractNum w:abstractNumId="81416410">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="20946905">
+    <w:lvl w:ilvl="0" w:tplc="35359229">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="20946905" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="35359229" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="20946905" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="35359229" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="20946905" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="35359229" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="20946905" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="35359229" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="20946905" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="35359229" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="20946905" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="35359229" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="20946905" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="35359229" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="20946905" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="35359229" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="66562548">
+  <w:abstractNum w:abstractNumId="81416409">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="70072111">
+    <w:lvl w:ilvl="0" w:tplc="68967326">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -5997,55 +5997,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="66562548">
-    <w:abstractNumId w:val="66562548"/>
+  <w:num w:numId="81416409">
+    <w:abstractNumId w:val="81416409"/>
   </w:num>
-  <w:num w:numId="66562549">
-    <w:abstractNumId w:val="66562549"/>
+  <w:num w:numId="81416410">
+    <w:abstractNumId w:val="81416410"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -17595,51 +17595,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId522777017" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId302150169" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId177069dbfc78c27f5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/GVCV00/" TargetMode="External"/><Relationship Id="rId543869dbfc78c2866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/GVCV00/categorization" TargetMode="External"/><Relationship Id="rId179269dbfc78c2b78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/GVCV00/photos" TargetMode="External"/><Relationship Id="rId898069dbfc78c6035" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2019.5669" TargetMode="External"/><Relationship Id="rId528169dbfc78c60c7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/standards/PM5/" TargetMode="External"/><Relationship Id="rId543569dbfc78c61b8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/standards/PM3/" TargetMode="External"/><Relationship Id="rId228569dbfc78c620b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/GRBAV0/documents" TargetMode="External"/><Relationship Id="rId530469dbfc78c67dc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/s21030742" TargetMode="External"/><Relationship Id="rId964869dbfc78c6a89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHP-2007-1119-01-BR" TargetMode="External"/><Relationship Id="rId572169dbfc78c70ac" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId893169dbfc78c29f2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId893169dbfc78c29f2.jpg"/><Relationship Id="rId186969dbfc78c4529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId186969dbfc78c4529.jpg"/><Relationship Id="rId692969dbfc78c71ef" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId692969dbfc78c71ef.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId795787176" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId782495895" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId843069f6a37f8e3cd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/GVCV00/" TargetMode="External"/><Relationship Id="rId811369f6a37f8e411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/GVCV00/categorization" TargetMode="External"/><Relationship Id="rId919469f6a37f8eb37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/GVCV00/photos" TargetMode="External"/><Relationship Id="rId587669f6a37f90aff" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2019.5669" TargetMode="External"/><Relationship Id="rId674869f6a37f90b58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/standards/PM5/" TargetMode="External"/><Relationship Id="rId132469f6a37f90be6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/standards/PM3/" TargetMode="External"/><Relationship Id="rId489469f6a37f90c18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/GRBAV0/documents" TargetMode="External"/><Relationship Id="rId125169f6a37f90f68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/s21030742" TargetMode="External"/><Relationship Id="rId706669f6a37f910fb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHP-2007-1119-01-BR" TargetMode="External"/><Relationship Id="rId578269f6a37f914d2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId805969f6a37f8e9da" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId805969f6a37f8e9da.jpg"/><Relationship Id="rId330769f6a37f8fa5e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId330769f6a37f8fa5e.jpg"/><Relationship Id="rId276769f6a37f91857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId276769f6a37f91857.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>