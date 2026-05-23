--- v8 (2026-05-03)
+++ v9 (2026-05-23)
@@ -236,88 +236,88 @@
               </w:rPr>
               <w:t xml:space="preserve">GVCV</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Grapevine vein clearing virus</w:t>
             </w:r>
-            <w:hyperlink r:id="rId843069f6a37f8e3cd" w:history="1">
+            <w:hyperlink r:id="rId74926a111881f227e" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II A)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId811369f6a37f8e411" w:history="1">
+            <w:hyperlink r:id="rId27036a111881f22da" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -331,86 +331,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> GVCV00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="36302977" name="name893369f6a37f8e9dd" descr="13878.jpg"/>
+                  <wp:docPr id="64026210" name="name90056a111881f2957" descr="13878.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="13878.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId805969f6a37f8e9da" cstate="print"/>
+                          <a:blip r:embed="rId11146a111881f2956" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId919469f6a37f8eb37" w:history="1">
+            <w:hyperlink r:id="rId63366a111881f2a63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -1105,63 +1105,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">., 2017).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="45322159" name="name724969f6a37f8fa62" descr="GVCV00_distribution_map.jpg"/>
+            <wp:docPr id="27754395" name="name74346a111881f3818" descr="GVCV00_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="GVCV00_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId330769f6a37f8fa5e" cstate="print"/>
+                    <a:blip r:embed="rId42276a111881f3816" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -3380,101 +3380,101 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">17</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 94. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId587669f6a37f90aff" w:history="1">
+      <w:hyperlink r:id="rId46096a11188200621" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2019.5669</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2016) EPPO Standard PM 5/8 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Guidelines on the phytosanitary measure ‘Plants grown under physical isolation’ </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">46, 421-423. Corrected in 2021. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId674869f6a37f90b58" w:history="1">
+      <w:hyperlink r:id="rId14916a11188200678" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/standards/PM5/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3520,81 +3520,81 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">48</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 330-349. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId132469f6a37f90be6" w:history="1">
+      <w:hyperlink r:id="rId49556a11188200707" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/standards/PM3/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (in preparation) Report of a pest risk analysis for grapevine red blotch virus. EPPO, Paris. Available soon at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId489469f6a37f90c18" w:history="1">
+      <w:hyperlink r:id="rId36576a11188200739" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/taxon/GRBAV0/documents</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4086,51 +4086,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">21</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 742. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId125169f6a37f90f68" w:history="1">
+      <w:hyperlink r:id="rId81566a11188200a86" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3390/s21030742</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4330,51 +4330,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Qiu W, Avery J. &amp; Lunden S (2007) Characterization of a severe virus-like disease in Chardonnay grapevines in Missouri. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Plant Health Progress</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId706669f6a37f910fb" w:history="1">
+      <w:hyperlink r:id="rId82656a11188200c15" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PHP-2007-1119-01-BR</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4904,51 +4904,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Badnavirus venavitis</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId578269f6a37f914d2" w:history="1">
+      <w:hyperlink r:id="rId81106a11188200fb8" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -4961,63 +4961,63 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">This datasheet was first published online in 2022. It is maintained in an electronic format in the EPPO Global Database. The sections on 'Identity', ‘Hosts’, and 'Geographical distribution' are automatically updated from the database. For other sections, the date of last revision is indicated on the right.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="79111845" name="name481869f6a37f9185a" descr="eu_funding_250.png"/>
+            <wp:docPr id="2162620" name="name67106a1118820131e" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId276769f6a37f91857" cstate="print"/>
+                    <a:blip r:embed="rId83146a1118820131c" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -5115,137 +5115,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="81416410">
+  <w:abstractNum w:abstractNumId="36615872">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="35359229">
+    <w:lvl w:ilvl="0" w:tplc="79035862">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="35359229" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="79035862" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="35359229" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="79035862" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="35359229" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="79035862" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="35359229" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="79035862" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="35359229" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="79035862" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="35359229" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="79035862" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="35359229" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="79035862" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="35359229" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="79035862" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="81416409">
+  <w:abstractNum w:abstractNumId="36615871">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="68967326">
+    <w:lvl w:ilvl="0" w:tplc="78993192">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -5997,55 +5997,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="81416409">
-    <w:abstractNumId w:val="81416409"/>
+  <w:num w:numId="36615871">
+    <w:abstractNumId w:val="36615871"/>
   </w:num>
-  <w:num w:numId="81416410">
-    <w:abstractNumId w:val="81416410"/>
+  <w:num w:numId="36615872">
+    <w:abstractNumId w:val="36615872"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -17595,51 +17595,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId795787176" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId782495895" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId843069f6a37f8e3cd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/GVCV00/" TargetMode="External"/><Relationship Id="rId811369f6a37f8e411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/GVCV00/categorization" TargetMode="External"/><Relationship Id="rId919469f6a37f8eb37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/GVCV00/photos" TargetMode="External"/><Relationship Id="rId587669f6a37f90aff" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2019.5669" TargetMode="External"/><Relationship Id="rId674869f6a37f90b58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/standards/PM5/" TargetMode="External"/><Relationship Id="rId132469f6a37f90be6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/standards/PM3/" TargetMode="External"/><Relationship Id="rId489469f6a37f90c18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/GRBAV0/documents" TargetMode="External"/><Relationship Id="rId125169f6a37f90f68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/s21030742" TargetMode="External"/><Relationship Id="rId706669f6a37f910fb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHP-2007-1119-01-BR" TargetMode="External"/><Relationship Id="rId578269f6a37f914d2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId805969f6a37f8e9da" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId805969f6a37f8e9da.jpg"/><Relationship Id="rId330769f6a37f8fa5e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId330769f6a37f8fa5e.jpg"/><Relationship Id="rId276769f6a37f91857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId276769f6a37f91857.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId633653552" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId312702857" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId74926a111881f227e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/GVCV00/" TargetMode="External"/><Relationship Id="rId27036a111881f22da" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/GVCV00/categorization" TargetMode="External"/><Relationship Id="rId63366a111881f2a63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/GVCV00/photos" TargetMode="External"/><Relationship Id="rId46096a11188200621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2019.5669" TargetMode="External"/><Relationship Id="rId14916a11188200678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/standards/PM5/" TargetMode="External"/><Relationship Id="rId49556a11188200707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/standards/PM3/" TargetMode="External"/><Relationship Id="rId36576a11188200739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/GRBAV0/documents" TargetMode="External"/><Relationship Id="rId81566a11188200a86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/s21030742" TargetMode="External"/><Relationship Id="rId82656a11188200c15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHP-2007-1119-01-BR" TargetMode="External"/><Relationship Id="rId81106a11188200fb8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId11146a111881f2956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId11146a111881f2956.jpg"/><Relationship Id="rId42276a111881f3816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId42276a111881f3816.jpg"/><Relationship Id="rId83146a1118820131c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId83146a1118820131c.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>