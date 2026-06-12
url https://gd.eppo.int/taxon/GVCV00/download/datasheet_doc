--- v9 (2026-05-23)
+++ v10 (2026-06-12)
@@ -236,88 +236,88 @@
               </w:rPr>
               <w:t xml:space="preserve">GVCV</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Grapevine vein clearing virus</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74926a111881f227e" w:history="1">
+            <w:hyperlink r:id="rId31576a2be03a24d52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II A)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27036a111881f22da" w:history="1">
+            <w:hyperlink r:id="rId31556a2be03a24d98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -331,86 +331,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> GVCV00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="64026210" name="name90056a111881f2957" descr="13878.jpg"/>
+                  <wp:docPr id="68849997" name="name77816a2be03a2556a" descr="13878.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="13878.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId11146a111881f2956" cstate="print"/>
+                          <a:blip r:embed="rId86796a2be03a25568" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId63366a111881f2a63" w:history="1">
+            <w:hyperlink r:id="rId90726a2be03a256d2" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -1105,63 +1105,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">., 2017).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="27754395" name="name74346a111881f3818" descr="GVCV00_distribution_map.jpg"/>
+            <wp:docPr id="33612030" name="name50386a2be03a269bf" descr="GVCV00_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="GVCV00_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId42276a111881f3816" cstate="print"/>
+                    <a:blip r:embed="rId31296a2be03a269bc" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -3380,101 +3380,101 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">17</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 94. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId46096a11188200621" w:history="1">
+      <w:hyperlink r:id="rId80566a2be03a27a50" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2019.5669</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2016) EPPO Standard PM 5/8 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Guidelines on the phytosanitary measure ‘Plants grown under physical isolation’ </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">46, 421-423. Corrected in 2021. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId14916a11188200678" w:history="1">
+      <w:hyperlink r:id="rId62476a2be03a27abb" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/standards/PM5/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3520,81 +3520,81 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">48</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 330-349. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId49556a11188200707" w:history="1">
+      <w:hyperlink r:id="rId45346a2be03a27b54" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/standards/PM3/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (in preparation) Report of a pest risk analysis for grapevine red blotch virus. EPPO, Paris. Available soon at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId36576a11188200739" w:history="1">
+      <w:hyperlink r:id="rId58306a2be03a27b85" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/taxon/GRBAV0/documents</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4086,51 +4086,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">21</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 742. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId81566a11188200a86" w:history="1">
+      <w:hyperlink r:id="rId16796a2be03a27efb" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3390/s21030742</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4330,51 +4330,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Qiu W, Avery J. &amp; Lunden S (2007) Characterization of a severe virus-like disease in Chardonnay grapevines in Missouri. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Plant Health Progress</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId82656a11188200c15" w:history="1">
+      <w:hyperlink r:id="rId26436a2be03a28095" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PHP-2007-1119-01-BR</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4904,51 +4904,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Badnavirus venavitis</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId81106a11188200fb8" w:history="1">
+      <w:hyperlink r:id="rId35336a2be03a2844a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -4961,63 +4961,63 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">This datasheet was first published online in 2022. It is maintained in an electronic format in the EPPO Global Database. The sections on 'Identity', ‘Hosts’, and 'Geographical distribution' are automatically updated from the database. For other sections, the date of last revision is indicated on the right.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="2162620" name="name67106a1118820131e" descr="eu_funding_250.png"/>
+            <wp:docPr id="74965810" name="name99356a2be03a289fa" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId83146a1118820131c" cstate="print"/>
+                    <a:blip r:embed="rId26706a2be03a289f8" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -5115,137 +5115,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="36615872">
+  <w:abstractNum w:abstractNumId="42322333">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="79035862">
+    <w:lvl w:ilvl="0" w:tplc="56847632">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="79035862" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="56847632" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="79035862" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="56847632" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="79035862" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="56847632" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="79035862" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="56847632" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="79035862" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="56847632" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="79035862" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="56847632" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="79035862" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="56847632" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="79035862" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="56847632" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="36615871">
+  <w:abstractNum w:abstractNumId="42322332">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="78993192">
+    <w:lvl w:ilvl="0" w:tplc="32009573">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -5997,55 +5997,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="36615871">
-    <w:abstractNumId w:val="36615871"/>
+  <w:num w:numId="42322332">
+    <w:abstractNumId w:val="42322332"/>
   </w:num>
-  <w:num w:numId="36615872">
-    <w:abstractNumId w:val="36615872"/>
+  <w:num w:numId="42322333">
+    <w:abstractNumId w:val="42322333"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -17595,51 +17595,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId633653552" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId312702857" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId74926a111881f227e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/GVCV00/" TargetMode="External"/><Relationship Id="rId27036a111881f22da" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/GVCV00/categorization" TargetMode="External"/><Relationship Id="rId63366a111881f2a63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/GVCV00/photos" TargetMode="External"/><Relationship Id="rId46096a11188200621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2019.5669" TargetMode="External"/><Relationship Id="rId14916a11188200678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/standards/PM5/" TargetMode="External"/><Relationship Id="rId49556a11188200707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/standards/PM3/" TargetMode="External"/><Relationship Id="rId36576a11188200739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/GRBAV0/documents" TargetMode="External"/><Relationship Id="rId81566a11188200a86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/s21030742" TargetMode="External"/><Relationship Id="rId82656a11188200c15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHP-2007-1119-01-BR" TargetMode="External"/><Relationship Id="rId81106a11188200fb8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId11146a111881f2956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId11146a111881f2956.jpg"/><Relationship Id="rId42276a111881f3816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId42276a111881f3816.jpg"/><Relationship Id="rId83146a1118820131c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId83146a1118820131c.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId732473577" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId433337094" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId31576a2be03a24d52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/GVCV00/" TargetMode="External"/><Relationship Id="rId31556a2be03a24d98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/GVCV00/categorization" TargetMode="External"/><Relationship Id="rId90726a2be03a256d2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/GVCV00/photos" TargetMode="External"/><Relationship Id="rId80566a2be03a27a50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2019.5669" TargetMode="External"/><Relationship Id="rId62476a2be03a27abb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/standards/PM5/" TargetMode="External"/><Relationship Id="rId45346a2be03a27b54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/standards/PM3/" TargetMode="External"/><Relationship Id="rId58306a2be03a27b85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/GRBAV0/documents" TargetMode="External"/><Relationship Id="rId16796a2be03a27efb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/s21030742" TargetMode="External"/><Relationship Id="rId26436a2be03a28095" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHP-2007-1119-01-BR" TargetMode="External"/><Relationship Id="rId35336a2be03a2844a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId86796a2be03a25568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId86796a2be03a25568.jpg"/><Relationship Id="rId31296a2be03a269bc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId31296a2be03a269bc.jpg"/><Relationship Id="rId26706a2be03a289f8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId26706a2be03a289f8.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>