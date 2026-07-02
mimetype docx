--- v10 (2026-06-12)
+++ v11 (2026-07-02)
@@ -236,88 +236,88 @@
               </w:rPr>
               <w:t xml:space="preserve">GVCV</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Grapevine vein clearing virus</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31576a2be03a24d52" w:history="1">
+            <w:hyperlink r:id="rId61486a4660ca4e825" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II A)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31556a2be03a24d98" w:history="1">
+            <w:hyperlink r:id="rId35296a4660ca4e86a" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -331,86 +331,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> GVCV00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="68849997" name="name77816a2be03a2556a" descr="13878.jpg"/>
+                  <wp:docPr id="73816950" name="name53676a4660ca4f00b" descr="13878.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="13878.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId86796a2be03a25568" cstate="print"/>
+                          <a:blip r:embed="rId94296a4660ca4f009" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId90726a2be03a256d2" w:history="1">
+            <w:hyperlink r:id="rId43136a4660ca4f158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -1105,63 +1105,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">., 2017).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="33612030" name="name50386a2be03a269bf" descr="GVCV00_distribution_map.jpg"/>
+            <wp:docPr id="65837507" name="name36106a4660ca50004" descr="GVCV00_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="GVCV00_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId31296a2be03a269bc" cstate="print"/>
+                    <a:blip r:embed="rId46626a4660ca50002" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -3380,101 +3380,101 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">17</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 94. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId80566a2be03a27a50" w:history="1">
+      <w:hyperlink r:id="rId68566a4660ca51ecb" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2019.5669</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2016) EPPO Standard PM 5/8 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Guidelines on the phytosanitary measure ‘Plants grown under physical isolation’ </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">46, 421-423. Corrected in 2021. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId62476a2be03a27abb" w:history="1">
+      <w:hyperlink r:id="rId45556a4660ca51f2e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/standards/PM5/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3520,81 +3520,81 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">48</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 330-349. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId45346a2be03a27b54" w:history="1">
+      <w:hyperlink r:id="rId78666a4660ca51ffe" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/standards/PM3/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (in preparation) Report of a pest risk analysis for grapevine red blotch virus. EPPO, Paris. Available soon at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId58306a2be03a27b85" w:history="1">
+      <w:hyperlink r:id="rId17436a4660ca52036" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/taxon/GRBAV0/documents</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4086,51 +4086,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">21</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 742. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId16796a2be03a27efb" w:history="1">
+      <w:hyperlink r:id="rId65506a4660ca523df" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3390/s21030742</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4330,51 +4330,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Qiu W, Avery J. &amp; Lunden S (2007) Characterization of a severe virus-like disease in Chardonnay grapevines in Missouri. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Plant Health Progress</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId26436a2be03a28095" w:history="1">
+      <w:hyperlink r:id="rId33686a4660ca5263b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PHP-2007-1119-01-BR</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4904,51 +4904,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Badnavirus venavitis</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId35336a2be03a2844a" w:history="1">
+      <w:hyperlink r:id="rId99966a4660ca52a75" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -4961,63 +4961,63 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">This datasheet was first published online in 2022. It is maintained in an electronic format in the EPPO Global Database. The sections on 'Identity', ‘Hosts’, and 'Geographical distribution' are automatically updated from the database. For other sections, the date of last revision is indicated on the right.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="74965810" name="name99356a2be03a289fa" descr="eu_funding_250.png"/>
+            <wp:docPr id="96218421" name="name74436a4660ca52b4b" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId26706a2be03a289f8" cstate="print"/>
+                    <a:blip r:embed="rId66256a4660ca52b4a" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -5115,137 +5115,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="42322333">
+  <w:abstractNum w:abstractNumId="57051608">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="56847632">
+    <w:lvl w:ilvl="0" w:tplc="81329917">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="56847632" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="81329917" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="56847632" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="81329917" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="56847632" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="81329917" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="56847632" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="81329917" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="56847632" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="81329917" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="56847632" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="81329917" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="56847632" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="81329917" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="56847632" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="81329917" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="42322332">
+  <w:abstractNum w:abstractNumId="57051607">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="32009573">
+    <w:lvl w:ilvl="0" w:tplc="13176998">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -5997,55 +5997,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="42322332">
-    <w:abstractNumId w:val="42322332"/>
+  <w:num w:numId="57051607">
+    <w:abstractNumId w:val="57051607"/>
   </w:num>
-  <w:num w:numId="42322333">
-    <w:abstractNumId w:val="42322333"/>
+  <w:num w:numId="57051608">
+    <w:abstractNumId w:val="57051608"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -17595,51 +17595,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId732473577" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId433337094" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId31576a2be03a24d52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/GVCV00/" TargetMode="External"/><Relationship Id="rId31556a2be03a24d98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/GVCV00/categorization" TargetMode="External"/><Relationship Id="rId90726a2be03a256d2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/GVCV00/photos" TargetMode="External"/><Relationship Id="rId80566a2be03a27a50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2019.5669" TargetMode="External"/><Relationship Id="rId62476a2be03a27abb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/standards/PM5/" TargetMode="External"/><Relationship Id="rId45346a2be03a27b54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/standards/PM3/" TargetMode="External"/><Relationship Id="rId58306a2be03a27b85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/GRBAV0/documents" TargetMode="External"/><Relationship Id="rId16796a2be03a27efb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/s21030742" TargetMode="External"/><Relationship Id="rId26436a2be03a28095" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHP-2007-1119-01-BR" TargetMode="External"/><Relationship Id="rId35336a2be03a2844a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId86796a2be03a25568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId86796a2be03a25568.jpg"/><Relationship Id="rId31296a2be03a269bc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId31296a2be03a269bc.jpg"/><Relationship Id="rId26706a2be03a289f8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId26706a2be03a289f8.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId367144821" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId469327793" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId61486a4660ca4e825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/GVCV00/" TargetMode="External"/><Relationship Id="rId35296a4660ca4e86a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/GVCV00/categorization" TargetMode="External"/><Relationship Id="rId43136a4660ca4f158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/GVCV00/photos" TargetMode="External"/><Relationship Id="rId68566a4660ca51ecb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2019.5669" TargetMode="External"/><Relationship Id="rId45556a4660ca51f2e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/standards/PM5/" TargetMode="External"/><Relationship Id="rId78666a4660ca51ffe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/standards/PM3/" TargetMode="External"/><Relationship Id="rId17436a4660ca52036" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/GRBAV0/documents" TargetMode="External"/><Relationship Id="rId65506a4660ca523df" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/s21030742" TargetMode="External"/><Relationship Id="rId33686a4660ca5263b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHP-2007-1119-01-BR" TargetMode="External"/><Relationship Id="rId99966a4660ca52a75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId94296a4660ca4f009" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId94296a4660ca4f009.jpg"/><Relationship Id="rId46626a4660ca50002" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId46626a4660ca50002.jpg"/><Relationship Id="rId66256a4660ca52b4a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId66256a4660ca52b4a.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>