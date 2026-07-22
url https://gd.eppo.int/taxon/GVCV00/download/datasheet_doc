--- v11 (2026-07-02)
+++ v12 (2026-07-22)
@@ -236,88 +236,88 @@
               </w:rPr>
               <w:t xml:space="preserve">GVCV</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Grapevine vein clearing virus</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61486a4660ca4e825" w:history="1">
+            <w:hyperlink r:id="rId45536a61101f11025" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II A)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35296a4660ca4e86a" w:history="1">
+            <w:hyperlink r:id="rId39956a61101f1106c" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -331,86 +331,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> GVCV00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="73816950" name="name53676a4660ca4f00b" descr="13878.jpg"/>
+                  <wp:docPr id="34276396" name="name64946a61101f1155d" descr="13878.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="13878.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId94296a4660ca4f009" cstate="print"/>
+                          <a:blip r:embed="rId70676a61101f1155a" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId43136a4660ca4f158" w:history="1">
+            <w:hyperlink r:id="rId90066a61101f116a6" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -1105,63 +1105,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">., 2017).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="65837507" name="name36106a4660ca50004" descr="GVCV00_distribution_map.jpg"/>
+            <wp:docPr id="70272069" name="name96796a61101f12499" descr="GVCV00_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="GVCV00_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId46626a4660ca50002" cstate="print"/>
+                    <a:blip r:embed="rId59196a61101f12496" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -3380,101 +3380,101 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">17</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 94. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId68566a4660ca51ecb" w:history="1">
+      <w:hyperlink r:id="rId76596a61101f134a6" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2019.5669</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2016) EPPO Standard PM 5/8 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Guidelines on the phytosanitary measure ‘Plants grown under physical isolation’ </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">46, 421-423. Corrected in 2021. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId45556a4660ca51f2e" w:history="1">
+      <w:hyperlink r:id="rId13516a61101f134fc" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/standards/PM5/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3520,81 +3520,81 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">48</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 330-349. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId78666a4660ca51ffe" w:history="1">
+      <w:hyperlink r:id="rId41126a61101f1358b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/standards/PM3/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (in preparation) Report of a pest risk analysis for grapevine red blotch virus. EPPO, Paris. Available soon at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId17436a4660ca52036" w:history="1">
+      <w:hyperlink r:id="rId42816a61101f135bc" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/taxon/GRBAV0/documents</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4086,51 +4086,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">21</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 742. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId65506a4660ca523df" w:history="1">
+      <w:hyperlink r:id="rId17746a61101f13936" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3390/s21030742</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4330,51 +4330,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Qiu W, Avery J. &amp; Lunden S (2007) Characterization of a severe virus-like disease in Chardonnay grapevines in Missouri. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Plant Health Progress</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId33686a4660ca5263b" w:history="1">
+      <w:hyperlink r:id="rId68536a61101f13ae0" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PHP-2007-1119-01-BR</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4904,51 +4904,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Badnavirus venavitis</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId99966a4660ca52a75" w:history="1">
+      <w:hyperlink r:id="rId35676a61101f13e81" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -4961,63 +4961,63 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">This datasheet was first published online in 2022. It is maintained in an electronic format in the EPPO Global Database. The sections on 'Identity', ‘Hosts’, and 'Geographical distribution' are automatically updated from the database. For other sections, the date of last revision is indicated on the right.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="96218421" name="name74436a4660ca52b4b" descr="eu_funding_250.png"/>
+            <wp:docPr id="63765577" name="name66866a61101f13f48" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId66256a4660ca52b4a" cstate="print"/>
+                    <a:blip r:embed="rId31766a61101f13f47" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -5115,137 +5115,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="57051608">
+  <w:abstractNum w:abstractNumId="22653703">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="81329917">
+    <w:lvl w:ilvl="0" w:tplc="60098614">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="81329917" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="60098614" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="81329917" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="60098614" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="81329917" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="60098614" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="81329917" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="60098614" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="81329917" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="60098614" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="81329917" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="60098614" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="81329917" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="60098614" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="81329917" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="60098614" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="57051607">
+  <w:abstractNum w:abstractNumId="22653702">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="13176998">
+    <w:lvl w:ilvl="0" w:tplc="97900927">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -5997,55 +5997,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="57051607">
-    <w:abstractNumId w:val="57051607"/>
+  <w:num w:numId="22653702">
+    <w:abstractNumId w:val="22653702"/>
   </w:num>
-  <w:num w:numId="57051608">
-    <w:abstractNumId w:val="57051608"/>
+  <w:num w:numId="22653703">
+    <w:abstractNumId w:val="22653703"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -17595,51 +17595,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId367144821" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId469327793" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId61486a4660ca4e825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/GVCV00/" TargetMode="External"/><Relationship Id="rId35296a4660ca4e86a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/GVCV00/categorization" TargetMode="External"/><Relationship Id="rId43136a4660ca4f158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/GVCV00/photos" TargetMode="External"/><Relationship Id="rId68566a4660ca51ecb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2019.5669" TargetMode="External"/><Relationship Id="rId45556a4660ca51f2e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/standards/PM5/" TargetMode="External"/><Relationship Id="rId78666a4660ca51ffe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/standards/PM3/" TargetMode="External"/><Relationship Id="rId17436a4660ca52036" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/GRBAV0/documents" TargetMode="External"/><Relationship Id="rId65506a4660ca523df" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/s21030742" TargetMode="External"/><Relationship Id="rId33686a4660ca5263b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHP-2007-1119-01-BR" TargetMode="External"/><Relationship Id="rId99966a4660ca52a75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId94296a4660ca4f009" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId94296a4660ca4f009.jpg"/><Relationship Id="rId46626a4660ca50002" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId46626a4660ca50002.jpg"/><Relationship Id="rId66256a4660ca52b4a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId66256a4660ca52b4a.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId205375304" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId148258884" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId45536a61101f11025" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/GVCV00/" TargetMode="External"/><Relationship Id="rId39956a61101f1106c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/GVCV00/categorization" TargetMode="External"/><Relationship Id="rId90066a61101f116a6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/GVCV00/photos" TargetMode="External"/><Relationship Id="rId76596a61101f134a6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2019.5669" TargetMode="External"/><Relationship Id="rId13516a61101f134fc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/standards/PM5/" TargetMode="External"/><Relationship Id="rId41126a61101f1358b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/standards/PM3/" TargetMode="External"/><Relationship Id="rId42816a61101f135bc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/GRBAV0/documents" TargetMode="External"/><Relationship Id="rId17746a61101f13936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/s21030742" TargetMode="External"/><Relationship Id="rId68536a61101f13ae0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHP-2007-1119-01-BR" TargetMode="External"/><Relationship Id="rId35676a61101f13e81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId70676a61101f1155a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId70676a61101f1155a.jpg"/><Relationship Id="rId59196a61101f12496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId59196a61101f12496.jpg"/><Relationship Id="rId31766a61101f13f47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId31766a61101f13f47.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>