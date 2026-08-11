--- v12 (2026-07-22)
+++ v13 (2026-08-11)
@@ -236,88 +236,88 @@
               </w:rPr>
               <w:t xml:space="preserve">GVCV</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Grapevine vein clearing virus</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45536a61101f11025" w:history="1">
+            <w:hyperlink r:id="rId28726a7b7dcc45c2c" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II A)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39956a61101f1106c" w:history="1">
+            <w:hyperlink r:id="rId13506a7b7dcc45c60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -331,86 +331,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> GVCV00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="34276396" name="name64946a61101f1155d" descr="13878.jpg"/>
+                  <wp:docPr id="4892238" name="name60646a7b7dcc45d14" descr="13878.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="13878.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId70676a61101f1155a" cstate="print"/>
+                          <a:blip r:embed="rId39456a7b7dcc45d13" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId90066a61101f116a6" w:history="1">
+            <w:hyperlink r:id="rId48056a7b7dcc45dee" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -1105,63 +1105,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">., 2017).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="70272069" name="name96796a61101f12499" descr="GVCV00_distribution_map.jpg"/>
+            <wp:docPr id="45008178" name="name42136a7b7dcc46e12" descr="GVCV00_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="GVCV00_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId59196a61101f12496" cstate="print"/>
+                    <a:blip r:embed="rId96716a7b7dcc46e0f" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -3380,101 +3380,101 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">17</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 94. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId76596a61101f134a6" w:history="1">
+      <w:hyperlink r:id="rId43716a7b7dcc479be" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2019.5669</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2016) EPPO Standard PM 5/8 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Guidelines on the phytosanitary measure ‘Plants grown under physical isolation’ </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">46, 421-423. Corrected in 2021. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId13516a61101f134fc" w:history="1">
+      <w:hyperlink r:id="rId91136a7b7dcc479fd" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/standards/PM5/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3520,81 +3520,81 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">48</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 330-349. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId41126a61101f1358b" w:history="1">
+      <w:hyperlink r:id="rId51566a7b7dcc47a65" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/standards/PM3/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (in preparation) Report of a pest risk analysis for grapevine red blotch virus. EPPO, Paris. Available soon at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId42816a61101f135bc" w:history="1">
+      <w:hyperlink r:id="rId39086a7b7dcc47a8a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/taxon/GRBAV0/documents</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4086,51 +4086,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">21</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 742. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId17746a61101f13936" w:history="1">
+      <w:hyperlink r:id="rId48666a7b7dcc47cf5" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3390/s21030742</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4330,51 +4330,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Qiu W, Avery J. &amp; Lunden S (2007) Characterization of a severe virus-like disease in Chardonnay grapevines in Missouri. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Plant Health Progress</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId68536a61101f13ae0" w:history="1">
+      <w:hyperlink r:id="rId74566a7b7dcc47e0e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PHP-2007-1119-01-BR</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4904,51 +4904,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Badnavirus venavitis</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId35676a61101f13e81" w:history="1">
+      <w:hyperlink r:id="rId76206a7b7dcc480a6" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -4961,63 +4961,63 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">This datasheet was first published online in 2022. It is maintained in an electronic format in the EPPO Global Database. The sections on 'Identity', ‘Hosts’, and 'Geographical distribution' are automatically updated from the database. For other sections, the date of last revision is indicated on the right.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="63765577" name="name66866a61101f13f48" descr="eu_funding_250.png"/>
+            <wp:docPr id="51834417" name="name41126a7b7dcc48142" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId31766a61101f13f47" cstate="print"/>
+                    <a:blip r:embed="rId83806a7b7dcc48141" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -5115,137 +5115,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="22653703">
+  <w:abstractNum w:abstractNumId="95765344">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="60098614">
+    <w:lvl w:ilvl="0" w:tplc="16401124">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="60098614" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="16401124" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="60098614" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="16401124" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="60098614" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="16401124" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="60098614" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="16401124" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="60098614" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="16401124" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="60098614" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="16401124" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="60098614" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="16401124" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="60098614" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="16401124" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="22653702">
+  <w:abstractNum w:abstractNumId="95765343">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="97900927">
+    <w:lvl w:ilvl="0" w:tplc="51979670">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -5997,55 +5997,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="22653702">
-    <w:abstractNumId w:val="22653702"/>
+  <w:num w:numId="95765343">
+    <w:abstractNumId w:val="95765343"/>
   </w:num>
-  <w:num w:numId="22653703">
-    <w:abstractNumId w:val="22653703"/>
+  <w:num w:numId="95765344">
+    <w:abstractNumId w:val="95765344"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -17595,51 +17595,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId205375304" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId148258884" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId45536a61101f11025" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/GVCV00/" TargetMode="External"/><Relationship Id="rId39956a61101f1106c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/GVCV00/categorization" TargetMode="External"/><Relationship Id="rId90066a61101f116a6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/GVCV00/photos" TargetMode="External"/><Relationship Id="rId76596a61101f134a6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2019.5669" TargetMode="External"/><Relationship Id="rId13516a61101f134fc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/standards/PM5/" TargetMode="External"/><Relationship Id="rId41126a61101f1358b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/standards/PM3/" TargetMode="External"/><Relationship Id="rId42816a61101f135bc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/GRBAV0/documents" TargetMode="External"/><Relationship Id="rId17746a61101f13936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/s21030742" TargetMode="External"/><Relationship Id="rId68536a61101f13ae0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHP-2007-1119-01-BR" TargetMode="External"/><Relationship Id="rId35676a61101f13e81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId70676a61101f1155a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId70676a61101f1155a.jpg"/><Relationship Id="rId59196a61101f12496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId59196a61101f12496.jpg"/><Relationship Id="rId31766a61101f13f47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId31766a61101f13f47.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId145934583" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId272207638" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId28726a7b7dcc45c2c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/GVCV00/" TargetMode="External"/><Relationship Id="rId13506a7b7dcc45c60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/GVCV00/categorization" TargetMode="External"/><Relationship Id="rId48056a7b7dcc45dee" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/GVCV00/photos" TargetMode="External"/><Relationship Id="rId43716a7b7dcc479be" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2019.5669" TargetMode="External"/><Relationship Id="rId91136a7b7dcc479fd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/standards/PM5/" TargetMode="External"/><Relationship Id="rId51566a7b7dcc47a65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/standards/PM3/" TargetMode="External"/><Relationship Id="rId39086a7b7dcc47a8a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/GRBAV0/documents" TargetMode="External"/><Relationship Id="rId48666a7b7dcc47cf5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/s21030742" TargetMode="External"/><Relationship Id="rId74566a7b7dcc47e0e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHP-2007-1119-01-BR" TargetMode="External"/><Relationship Id="rId76206a7b7dcc480a6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId39456a7b7dcc45d13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId39456a7b7dcc45d13.jpg"/><Relationship Id="rId96716a7b7dcc46e0f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId96716a7b7dcc46e0f.jpg"/><Relationship Id="rId83806a7b7dcc48141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId83806a7b7dcc48141.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>