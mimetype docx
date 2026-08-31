--- v13 (2026-08-11)
+++ v14 (2026-08-31)
@@ -236,88 +236,88 @@
               </w:rPr>
               <w:t xml:space="preserve">GVCV</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Grapevine vein clearing virus</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28726a7b7dcc45c2c" w:history="1">
+            <w:hyperlink r:id="rId95886a95f9d051213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II A)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13506a7b7dcc45c60" w:history="1">
+            <w:hyperlink r:id="rId63826a95f9d05125b" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -331,86 +331,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> GVCV00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="4892238" name="name60646a7b7dcc45d14" descr="13878.jpg"/>
+                  <wp:docPr id="59339440" name="name92326a95f9d0519f4" descr="13878.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="13878.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId39456a7b7dcc45d13" cstate="print"/>
+                          <a:blip r:embed="rId52806a95f9d0519f2" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId48056a7b7dcc45dee" w:history="1">
+            <w:hyperlink r:id="rId61456a95f9d051b21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -1105,63 +1105,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">., 2017).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="45008178" name="name42136a7b7dcc46e12" descr="GVCV00_distribution_map.jpg"/>
+            <wp:docPr id="45431306" name="name27746a95f9d05303e" descr="GVCV00_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="GVCV00_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId96716a7b7dcc46e0f" cstate="print"/>
+                    <a:blip r:embed="rId58966a95f9d05303b" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -3380,101 +3380,101 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">17</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 94. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId43716a7b7dcc479be" w:history="1">
+      <w:hyperlink r:id="rId87556a95f9d054b65" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2019.5669</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2016) EPPO Standard PM 5/8 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Guidelines on the phytosanitary measure ‘Plants grown under physical isolation’ </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">46, 421-423. Corrected in 2021. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId91136a7b7dcc479fd" w:history="1">
+      <w:hyperlink r:id="rId74076a95f9d054bc0" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/standards/PM5/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3520,81 +3520,81 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">48</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 330-349. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId51566a7b7dcc47a65" w:history="1">
+      <w:hyperlink r:id="rId69396a95f9d054c55" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/standards/PM3/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (in preparation) Report of a pest risk analysis for grapevine red blotch virus. EPPO, Paris. Available soon at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId39086a7b7dcc47a8a" w:history="1">
+      <w:hyperlink r:id="rId11726a95f9d054c89" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/taxon/GRBAV0/documents</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4086,51 +4086,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">21</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 742. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId48666a7b7dcc47cf5" w:history="1">
+      <w:hyperlink r:id="rId32086a95f9d0550da" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3390/s21030742</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4330,51 +4330,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Qiu W, Avery J. &amp; Lunden S (2007) Characterization of a severe virus-like disease in Chardonnay grapevines in Missouri. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Plant Health Progress</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId74566a7b7dcc47e0e" w:history="1">
+      <w:hyperlink r:id="rId81266a95f9d05529b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PHP-2007-1119-01-BR</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4904,51 +4904,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Badnavirus venavitis</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId76206a7b7dcc480a6" w:history="1">
+      <w:hyperlink r:id="rId33296a95f9d0556a4" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -4961,63 +4961,63 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">This datasheet was first published online in 2022. It is maintained in an electronic format in the EPPO Global Database. The sections on 'Identity', ‘Hosts’, and 'Geographical distribution' are automatically updated from the database. For other sections, the date of last revision is indicated on the right.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="51834417" name="name41126a7b7dcc48142" descr="eu_funding_250.png"/>
+            <wp:docPr id="39476407" name="name40196a95f9d055783" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId83806a7b7dcc48141" cstate="print"/>
+                    <a:blip r:embed="rId18736a95f9d055782" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -5115,137 +5115,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="95765344">
+  <w:abstractNum w:abstractNumId="90850407">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="16401124">
+    <w:lvl w:ilvl="0" w:tplc="70685053">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="16401124" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="70685053" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="16401124" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="70685053" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="16401124" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="70685053" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="16401124" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="70685053" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="16401124" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="70685053" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="16401124" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="70685053" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="16401124" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="70685053" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="16401124" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="70685053" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="95765343">
+  <w:abstractNum w:abstractNumId="90850406">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="51979670">
+    <w:lvl w:ilvl="0" w:tplc="32574956">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -5997,55 +5997,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="95765343">
-    <w:abstractNumId w:val="95765343"/>
+  <w:num w:numId="90850406">
+    <w:abstractNumId w:val="90850406"/>
   </w:num>
-  <w:num w:numId="95765344">
-    <w:abstractNumId w:val="95765344"/>
+  <w:num w:numId="90850407">
+    <w:abstractNumId w:val="90850407"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -17595,51 +17595,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId145934583" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId272207638" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId28726a7b7dcc45c2c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/GVCV00/" TargetMode="External"/><Relationship Id="rId13506a7b7dcc45c60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/GVCV00/categorization" TargetMode="External"/><Relationship Id="rId48056a7b7dcc45dee" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/GVCV00/photos" TargetMode="External"/><Relationship Id="rId43716a7b7dcc479be" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2019.5669" TargetMode="External"/><Relationship Id="rId91136a7b7dcc479fd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/standards/PM5/" TargetMode="External"/><Relationship Id="rId51566a7b7dcc47a65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/standards/PM3/" TargetMode="External"/><Relationship Id="rId39086a7b7dcc47a8a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/GRBAV0/documents" TargetMode="External"/><Relationship Id="rId48666a7b7dcc47cf5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/s21030742" TargetMode="External"/><Relationship Id="rId74566a7b7dcc47e0e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHP-2007-1119-01-BR" TargetMode="External"/><Relationship Id="rId76206a7b7dcc480a6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId39456a7b7dcc45d13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId39456a7b7dcc45d13.jpg"/><Relationship Id="rId96716a7b7dcc46e0f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId96716a7b7dcc46e0f.jpg"/><Relationship Id="rId83806a7b7dcc48141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId83806a7b7dcc48141.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId735362384" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId616930209" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId95886a95f9d051213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/GVCV00/" TargetMode="External"/><Relationship Id="rId63826a95f9d05125b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/GVCV00/categorization" TargetMode="External"/><Relationship Id="rId61456a95f9d051b21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/GVCV00/photos" TargetMode="External"/><Relationship Id="rId87556a95f9d054b65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2019.5669" TargetMode="External"/><Relationship Id="rId74076a95f9d054bc0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/standards/PM5/" TargetMode="External"/><Relationship Id="rId69396a95f9d054c55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/standards/PM3/" TargetMode="External"/><Relationship Id="rId11726a95f9d054c89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/GRBAV0/documents" TargetMode="External"/><Relationship Id="rId32086a95f9d0550da" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/s21030742" TargetMode="External"/><Relationship Id="rId81266a95f9d05529b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHP-2007-1119-01-BR" TargetMode="External"/><Relationship Id="rId33296a95f9d0556a4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId52806a95f9d0519f2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId52806a95f9d0519f2.jpg"/><Relationship Id="rId58966a95f9d05303b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId58966a95f9d05303b.jpg"/><Relationship Id="rId18736a95f9d055782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId18736a95f9d055782.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>