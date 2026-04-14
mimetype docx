--- v5 (2026-03-10)
+++ v6 (2026-04-14)
@@ -314,51 +314,51 @@
               <w:t xml:space="preserve"> Sawada</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> shoot blight of larch, twig die-back of larch</w:t>
             </w:r>
-            <w:hyperlink r:id="rId723969af915171747" w:history="1">
+            <w:hyperlink r:id="rId150169decd7532c75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -374,51 +374,51 @@
               <w:t xml:space="preserve"> A2 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II A)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId468769af9151717b2" w:history="1">
+            <w:hyperlink r:id="rId200069decd7532ce2" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -432,86 +432,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> GUIGLA</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="82014638" name="name824069af91517204d" descr="868.jpg"/>
+                  <wp:docPr id="40733551" name="name953569decd753323b" descr="868.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="868.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId331169af91517204b" cstate="print"/>
+                          <a:blip r:embed="rId876769decd7533239" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId658069af91517216e" w:history="1">
+            <w:hyperlink r:id="rId857969decd7533329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
@@ -1169,63 +1169,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">N. laricinum</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> is reported from East Asia, i.e. Eastern China, Japan, the Korean Peninsula and the Russian Far East.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="68486082" name="name374969af9151734c7" descr="GUIGLA_distribution_map.jpg"/>
+            <wp:docPr id="37717620" name="name255369decd75341c1" descr="GUIGLA_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="GUIGLA_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId99969af9151734c4" cstate="print"/>
+                    <a:blip r:embed="rId274969decd75341be" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -2273,51 +2273,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EFSA Journal </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">16</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(6), 5303, 24 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId693669af915173dd7" w:history="1">
+      <w:hyperlink r:id="rId648469decd7534aa7" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2018.5303</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3233,51 +3233,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Neofusicoccum laricinum</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId478469af91517444f" w:history="1">
+      <w:hyperlink r:id="rId467869decd7535166" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -3468,90 +3468,90 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">8</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(2), 2 pp.</w:t>
       </w:r>
-      <w:hyperlink r:id="rId919069af9151745c6" w:history="1">
+      <w:hyperlink r:id="rId537969decd75352de" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2338.1978.tb02759.x</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="46007713" name="name779669af91517465f" descr="eu_funding_250.png"/>
+            <wp:docPr id="58935048" name="name393169decd7535343" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId768669af91517465e" cstate="print"/>
+                    <a:blip r:embed="rId137969decd7535342" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -3649,137 +3649,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="75754080">
+  <w:abstractNum w:abstractNumId="17533887">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="56613357">
+    <w:lvl w:ilvl="0" w:tplc="29300314">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="56613357" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="29300314" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="56613357" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="29300314" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="56613357" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="29300314" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="56613357" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="29300314" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="56613357" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="29300314" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="56613357" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="29300314" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="56613357" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="29300314" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="56613357" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="29300314" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="75754079">
+  <w:abstractNum w:abstractNumId="17533886">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="33893948">
+    <w:lvl w:ilvl="0" w:tplc="56760541">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -4531,55 +4531,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="75754079">
-    <w:abstractNumId w:val="75754079"/>
+  <w:num w:numId="17533886">
+    <w:abstractNumId w:val="17533886"/>
   </w:num>
-  <w:num w:numId="75754080">
-    <w:abstractNumId w:val="75754080"/>
+  <w:num w:numId="17533887">
+    <w:abstractNumId w:val="17533887"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -16129,51 +16129,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId687707178" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId815436635" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId723969af915171747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/GUIGLA/" TargetMode="External"/><Relationship Id="rId468769af9151717b2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/GUIGLA/categorization" TargetMode="External"/><Relationship Id="rId658069af91517216e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/GUIGLA/photos" TargetMode="External"/><Relationship Id="rId693669af915173dd7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2018.5303" TargetMode="External"/><Relationship Id="rId478469af91517444f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId919069af9151745c6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1978.tb02759.x" TargetMode="External"/><Relationship Id="rId331169af91517204b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId331169af91517204b.jpg"/><Relationship Id="rId99969af9151734c4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId99969af9151734c4.jpg"/><Relationship Id="rId768669af91517465e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId768669af91517465e.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId908161779" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId617642630" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId150169decd7532c75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/GUIGLA/" TargetMode="External"/><Relationship Id="rId200069decd7532ce2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/GUIGLA/categorization" TargetMode="External"/><Relationship Id="rId857969decd7533329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/GUIGLA/photos" TargetMode="External"/><Relationship Id="rId648469decd7534aa7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2018.5303" TargetMode="External"/><Relationship Id="rId467869decd7535166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId537969decd75352de" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1978.tb02759.x" TargetMode="External"/><Relationship Id="rId876769decd7533239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId876769decd7533239.jpg"/><Relationship Id="rId274969decd75341be" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId274969decd75341be.jpg"/><Relationship Id="rId137969decd7535342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId137969decd7535342.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>