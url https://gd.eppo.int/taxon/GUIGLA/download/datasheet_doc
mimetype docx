--- v6 (2026-04-14)
+++ v7 (2026-05-06)
@@ -314,51 +314,51 @@
               <w:t xml:space="preserve"> Sawada</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> shoot blight of larch, twig die-back of larch</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150169decd7532c75" w:history="1">
+            <w:hyperlink r:id="rId142069fb28397dc57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -374,51 +374,51 @@
               <w:t xml:space="preserve"> A2 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II A)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200069decd7532ce2" w:history="1">
+            <w:hyperlink r:id="rId787469fb28397dcc2" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -432,86 +432,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> GUIGLA</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="40733551" name="name953569decd753323b" descr="868.jpg"/>
+                  <wp:docPr id="84407256" name="name306269fb28397ddb1" descr="868.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="868.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId876769decd7533239" cstate="print"/>
+                          <a:blip r:embed="rId814769fb28397ddb0" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId857969decd7533329" w:history="1">
+            <w:hyperlink r:id="rId440169fb28397df01" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
@@ -1169,63 +1169,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">N. laricinum</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> is reported from East Asia, i.e. Eastern China, Japan, the Korean Peninsula and the Russian Far East.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="37717620" name="name255369decd75341c1" descr="GUIGLA_distribution_map.jpg"/>
+            <wp:docPr id="79168703" name="name442169fb28397eeb7" descr="GUIGLA_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="GUIGLA_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId274969decd75341be" cstate="print"/>
+                    <a:blip r:embed="rId582569fb28397eeb4" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -2273,51 +2273,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EFSA Journal </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">16</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(6), 5303, 24 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId648469decd7534aa7" w:history="1">
+      <w:hyperlink r:id="rId229169fb28397f974" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2018.5303</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3233,51 +3233,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Neofusicoccum laricinum</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId467869decd7535166" w:history="1">
+      <w:hyperlink r:id="rId988569fb2839800f6" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -3468,90 +3468,90 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">8</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(2), 2 pp.</w:t>
       </w:r>
-      <w:hyperlink r:id="rId537969decd75352de" w:history="1">
+      <w:hyperlink r:id="rId380769fb2839802a4" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2338.1978.tb02759.x</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="58935048" name="name393169decd7535343" descr="eu_funding_250.png"/>
+            <wp:docPr id="32422956" name="name190869fb283980342" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId137969decd7535342" cstate="print"/>
+                    <a:blip r:embed="rId196569fb283980341" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -3649,137 +3649,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="17533887">
+  <w:abstractNum w:abstractNumId="72400088">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="29300314">
+    <w:lvl w:ilvl="0" w:tplc="16921581">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="29300314" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="16921581" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="29300314" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="16921581" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="29300314" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="16921581" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="29300314" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="16921581" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="29300314" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="16921581" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="29300314" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="16921581" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="29300314" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="16921581" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="29300314" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="16921581" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="17533886">
+  <w:abstractNum w:abstractNumId="72400087">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="56760541">
+    <w:lvl w:ilvl="0" w:tplc="60773113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -4531,55 +4531,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="17533886">
-    <w:abstractNumId w:val="17533886"/>
+  <w:num w:numId="72400087">
+    <w:abstractNumId w:val="72400087"/>
   </w:num>
-  <w:num w:numId="17533887">
-    <w:abstractNumId w:val="17533887"/>
+  <w:num w:numId="72400088">
+    <w:abstractNumId w:val="72400088"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -16129,51 +16129,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId908161779" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId617642630" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId150169decd7532c75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/GUIGLA/" TargetMode="External"/><Relationship Id="rId200069decd7532ce2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/GUIGLA/categorization" TargetMode="External"/><Relationship Id="rId857969decd7533329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/GUIGLA/photos" TargetMode="External"/><Relationship Id="rId648469decd7534aa7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2018.5303" TargetMode="External"/><Relationship Id="rId467869decd7535166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId537969decd75352de" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1978.tb02759.x" TargetMode="External"/><Relationship Id="rId876769decd7533239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId876769decd7533239.jpg"/><Relationship Id="rId274969decd75341be" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId274969decd75341be.jpg"/><Relationship Id="rId137969decd7535342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId137969decd7535342.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId498133483" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId175376494" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId142069fb28397dc57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/GUIGLA/" TargetMode="External"/><Relationship Id="rId787469fb28397dcc2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/GUIGLA/categorization" TargetMode="External"/><Relationship Id="rId440169fb28397df01" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/GUIGLA/photos" TargetMode="External"/><Relationship Id="rId229169fb28397f974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2018.5303" TargetMode="External"/><Relationship Id="rId988569fb2839800f6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId380769fb2839802a4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1978.tb02759.x" TargetMode="External"/><Relationship Id="rId814769fb28397ddb0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId814769fb28397ddb0.jpg"/><Relationship Id="rId582569fb28397eeb4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId582569fb28397eeb4.jpg"/><Relationship Id="rId196569fb283980341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId196569fb283980341.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>