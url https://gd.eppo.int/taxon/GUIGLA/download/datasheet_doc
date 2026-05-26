--- v7 (2026-05-06)
+++ v8 (2026-05-26)
@@ -314,51 +314,51 @@
               <w:t xml:space="preserve"> Sawada</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> shoot blight of larch, twig die-back of larch</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142069fb28397dc57" w:history="1">
+            <w:hyperlink r:id="rId72916a15dd6d32e22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -374,51 +374,51 @@
               <w:t xml:space="preserve"> A2 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II A)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId787469fb28397dcc2" w:history="1">
+            <w:hyperlink r:id="rId21946a15dd6d32e8c" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -432,86 +432,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> GUIGLA</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="84407256" name="name306269fb28397ddb1" descr="868.jpg"/>
+                  <wp:docPr id="39907907" name="name39936a15dd6d335fb" descr="868.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="868.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId814769fb28397ddb0" cstate="print"/>
+                          <a:blip r:embed="rId65546a15dd6d335f9" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId440169fb28397df01" w:history="1">
+            <w:hyperlink r:id="rId29096a15dd6d33744" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
@@ -1169,63 +1169,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">N. laricinum</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> is reported from East Asia, i.e. Eastern China, Japan, the Korean Peninsula and the Russian Far East.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="79168703" name="name442169fb28397eeb7" descr="GUIGLA_distribution_map.jpg"/>
+            <wp:docPr id="60738462" name="name26316a15dd6d3475e" descr="GUIGLA_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="GUIGLA_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId582569fb28397eeb4" cstate="print"/>
+                    <a:blip r:embed="rId87926a15dd6d3475b" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -2273,51 +2273,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EFSA Journal </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">16</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(6), 5303, 24 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId229169fb28397f974" w:history="1">
+      <w:hyperlink r:id="rId20656a15dd6d35040" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2018.5303</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3233,51 +3233,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Neofusicoccum laricinum</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId988569fb2839800f6" w:history="1">
+      <w:hyperlink r:id="rId53076a15dd6d3566a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -3468,90 +3468,90 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">8</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(2), 2 pp.</w:t>
       </w:r>
-      <w:hyperlink r:id="rId380769fb2839802a4" w:history="1">
+      <w:hyperlink r:id="rId58556a15dd6d357f5" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2338.1978.tb02759.x</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="32422956" name="name190869fb283980342" descr="eu_funding_250.png"/>
+            <wp:docPr id="26931766" name="name19476a15dd6d358dd" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId196569fb283980341" cstate="print"/>
+                    <a:blip r:embed="rId58636a15dd6d358db" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -3649,137 +3649,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="72400088">
+  <w:abstractNum w:abstractNumId="37320417">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="16921581">
+    <w:lvl w:ilvl="0" w:tplc="41189078">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="16921581" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="41189078" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="16921581" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="41189078" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="16921581" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="41189078" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="16921581" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="41189078" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="16921581" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="41189078" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="16921581" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="41189078" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="16921581" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="41189078" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="16921581" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="41189078" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="72400087">
+  <w:abstractNum w:abstractNumId="37320416">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="60773113">
+    <w:lvl w:ilvl="0" w:tplc="41452048">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -4531,55 +4531,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="72400087">
-    <w:abstractNumId w:val="72400087"/>
+  <w:num w:numId="37320416">
+    <w:abstractNumId w:val="37320416"/>
   </w:num>
-  <w:num w:numId="72400088">
-    <w:abstractNumId w:val="72400088"/>
+  <w:num w:numId="37320417">
+    <w:abstractNumId w:val="37320417"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -16129,51 +16129,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId498133483" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId175376494" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId142069fb28397dc57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/GUIGLA/" TargetMode="External"/><Relationship Id="rId787469fb28397dcc2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/GUIGLA/categorization" TargetMode="External"/><Relationship Id="rId440169fb28397df01" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/GUIGLA/photos" TargetMode="External"/><Relationship Id="rId229169fb28397f974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2018.5303" TargetMode="External"/><Relationship Id="rId988569fb2839800f6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId380769fb2839802a4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1978.tb02759.x" TargetMode="External"/><Relationship Id="rId814769fb28397ddb0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId814769fb28397ddb0.jpg"/><Relationship Id="rId582569fb28397eeb4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId582569fb28397eeb4.jpg"/><Relationship Id="rId196569fb283980341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId196569fb283980341.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId861346679" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId997457524" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId72916a15dd6d32e22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/GUIGLA/" TargetMode="External"/><Relationship Id="rId21946a15dd6d32e8c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/GUIGLA/categorization" TargetMode="External"/><Relationship Id="rId29096a15dd6d33744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/GUIGLA/photos" TargetMode="External"/><Relationship Id="rId20656a15dd6d35040" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2018.5303" TargetMode="External"/><Relationship Id="rId53076a15dd6d3566a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId58556a15dd6d357f5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1978.tb02759.x" TargetMode="External"/><Relationship Id="rId65546a15dd6d335f9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId65546a15dd6d335f9.jpg"/><Relationship Id="rId87926a15dd6d3475b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId87926a15dd6d3475b.jpg"/><Relationship Id="rId58636a15dd6d358db" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId58636a15dd6d358db.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>