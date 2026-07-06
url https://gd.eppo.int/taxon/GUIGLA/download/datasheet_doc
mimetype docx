--- v8 (2026-05-26)
+++ v9 (2026-07-06)
@@ -314,51 +314,51 @@
               <w:t xml:space="preserve"> Sawada</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> shoot blight of larch, twig die-back of larch</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72916a15dd6d32e22" w:history="1">
+            <w:hyperlink r:id="rId32576a4b1784e706a" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -374,51 +374,51 @@
               <w:t xml:space="preserve"> A2 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II A)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21946a15dd6d32e8c" w:history="1">
+            <w:hyperlink r:id="rId87796a4b1784e70e8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -432,86 +432,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> GUIGLA</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="39907907" name="name39936a15dd6d335fb" descr="868.jpg"/>
+                  <wp:docPr id="55127740" name="name15736a4b1784e7697" descr="868.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="868.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId65546a15dd6d335f9" cstate="print"/>
+                          <a:blip r:embed="rId31386a4b1784e7695" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId29096a15dd6d33744" w:history="1">
+            <w:hyperlink r:id="rId18836a4b1784e77e4" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
@@ -1169,63 +1169,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">N. laricinum</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> is reported from East Asia, i.e. Eastern China, Japan, the Korean Peninsula and the Russian Far East.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="60738462" name="name26316a15dd6d3475e" descr="GUIGLA_distribution_map.jpg"/>
+            <wp:docPr id="61675818" name="name48116a4b1784e879e" descr="GUIGLA_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="GUIGLA_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId87926a15dd6d3475b" cstate="print"/>
+                    <a:blip r:embed="rId92656a4b1784e879b" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -2273,51 +2273,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EFSA Journal </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">16</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(6), 5303, 24 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId20656a15dd6d35040" w:history="1">
+      <w:hyperlink r:id="rId59086a4b1784e9068" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2018.5303</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3233,51 +3233,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Neofusicoccum laricinum</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId53076a15dd6d3566a" w:history="1">
+      <w:hyperlink r:id="rId12806a4b1784e971f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -3468,90 +3468,90 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">8</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(2), 2 pp.</w:t>
       </w:r>
-      <w:hyperlink r:id="rId58556a15dd6d357f5" w:history="1">
+      <w:hyperlink r:id="rId24576a4b1784e9893" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2338.1978.tb02759.x</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="26931766" name="name19476a15dd6d358dd" descr="eu_funding_250.png"/>
+            <wp:docPr id="12440577" name="name80106a4b1784e9928" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId58636a15dd6d358db" cstate="print"/>
+                    <a:blip r:embed="rId31896a4b1784e9926" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -3649,137 +3649,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="37320417">
+  <w:abstractNum w:abstractNumId="43555869">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="41189078">
+    <w:lvl w:ilvl="0" w:tplc="14140885">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="41189078" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="14140885" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="41189078" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="14140885" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="41189078" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="14140885" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="41189078" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="14140885" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="41189078" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="14140885" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="41189078" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="14140885" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="41189078" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="14140885" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="41189078" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="14140885" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="37320416">
+  <w:abstractNum w:abstractNumId="43555868">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="41452048">
+    <w:lvl w:ilvl="0" w:tplc="12664677">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -4531,55 +4531,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="37320416">
-    <w:abstractNumId w:val="37320416"/>
+  <w:num w:numId="43555868">
+    <w:abstractNumId w:val="43555868"/>
   </w:num>
-  <w:num w:numId="37320417">
-    <w:abstractNumId w:val="37320417"/>
+  <w:num w:numId="43555869">
+    <w:abstractNumId w:val="43555869"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -16129,51 +16129,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId861346679" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId997457524" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId72916a15dd6d32e22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/GUIGLA/" TargetMode="External"/><Relationship Id="rId21946a15dd6d32e8c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/GUIGLA/categorization" TargetMode="External"/><Relationship Id="rId29096a15dd6d33744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/GUIGLA/photos" TargetMode="External"/><Relationship Id="rId20656a15dd6d35040" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2018.5303" TargetMode="External"/><Relationship Id="rId53076a15dd6d3566a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId58556a15dd6d357f5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1978.tb02759.x" TargetMode="External"/><Relationship Id="rId65546a15dd6d335f9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId65546a15dd6d335f9.jpg"/><Relationship Id="rId87926a15dd6d3475b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId87926a15dd6d3475b.jpg"/><Relationship Id="rId58636a15dd6d358db" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId58636a15dd6d358db.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId413794655" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId123900100" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId32576a4b1784e706a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/GUIGLA/" TargetMode="External"/><Relationship Id="rId87796a4b1784e70e8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/GUIGLA/categorization" TargetMode="External"/><Relationship Id="rId18836a4b1784e77e4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/GUIGLA/photos" TargetMode="External"/><Relationship Id="rId59086a4b1784e9068" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2018.5303" TargetMode="External"/><Relationship Id="rId12806a4b1784e971f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId24576a4b1784e9893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1978.tb02759.x" TargetMode="External"/><Relationship Id="rId31386a4b1784e7695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId31386a4b1784e7695.jpg"/><Relationship Id="rId92656a4b1784e879b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId92656a4b1784e879b.jpg"/><Relationship Id="rId31896a4b1784e9926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId31896a4b1784e9926.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>