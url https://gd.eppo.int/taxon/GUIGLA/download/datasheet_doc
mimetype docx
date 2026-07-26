--- v9 (2026-07-06)
+++ v10 (2026-07-26)
@@ -314,51 +314,51 @@
               <w:t xml:space="preserve"> Sawada</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> shoot blight of larch, twig die-back of larch</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32576a4b1784e706a" w:history="1">
+            <w:hyperlink r:id="rId40966a65baf2eea5e" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -374,51 +374,51 @@
               <w:t xml:space="preserve"> A2 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II A)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87796a4b1784e70e8" w:history="1">
+            <w:hyperlink r:id="rId70446a65baf2eeac8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -432,86 +432,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> GUIGLA</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="55127740" name="name15736a4b1784e7697" descr="868.jpg"/>
+                  <wp:docPr id="17906608" name="name27936a65baf2ef175" descr="868.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="868.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId31386a4b1784e7695" cstate="print"/>
+                          <a:blip r:embed="rId33356a65baf2ef173" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId18836a4b1784e77e4" w:history="1">
+            <w:hyperlink r:id="rId42216a65baf2ef2c6" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
@@ -1169,63 +1169,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">N. laricinum</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> is reported from East Asia, i.e. Eastern China, Japan, the Korean Peninsula and the Russian Far East.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="61675818" name="name48116a4b1784e879e" descr="GUIGLA_distribution_map.jpg"/>
+            <wp:docPr id="3182660" name="name11706a65baf2f0664" descr="GUIGLA_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="GUIGLA_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId92656a4b1784e879b" cstate="print"/>
+                    <a:blip r:embed="rId87726a65baf2f0661" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -2273,51 +2273,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EFSA Journal </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">16</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(6), 5303, 24 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId59086a4b1784e9068" w:history="1">
+      <w:hyperlink r:id="rId91696a65baf2f0f14" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2018.5303</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3233,51 +3233,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Neofusicoccum laricinum</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId12806a4b1784e971f" w:history="1">
+      <w:hyperlink r:id="rId11106a65baf2f154f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -3468,90 +3468,90 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">8</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(2), 2 pp.</w:t>
       </w:r>
-      <w:hyperlink r:id="rId24576a4b1784e9893" w:history="1">
+      <w:hyperlink r:id="rId92626a65baf2f16c0" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2338.1978.tb02759.x</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="12440577" name="name80106a4b1784e9928" descr="eu_funding_250.png"/>
+            <wp:docPr id="72806496" name="name75366a65baf2f1747" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId31896a4b1784e9926" cstate="print"/>
+                    <a:blip r:embed="rId16906a65baf2f1746" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -3649,137 +3649,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="43555869">
+  <w:abstractNum w:abstractNumId="45481520">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="14140885">
+    <w:lvl w:ilvl="0" w:tplc="88669461">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="14140885" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="88669461" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="14140885" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="88669461" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="14140885" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="88669461" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="14140885" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="88669461" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="14140885" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="88669461" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="14140885" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="88669461" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="14140885" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="88669461" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="14140885" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="88669461" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="43555868">
+  <w:abstractNum w:abstractNumId="45481519">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="12664677">
+    <w:lvl w:ilvl="0" w:tplc="64304005">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -4531,55 +4531,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="43555868">
-    <w:abstractNumId w:val="43555868"/>
+  <w:num w:numId="45481519">
+    <w:abstractNumId w:val="45481519"/>
   </w:num>
-  <w:num w:numId="43555869">
-    <w:abstractNumId w:val="43555869"/>
+  <w:num w:numId="45481520">
+    <w:abstractNumId w:val="45481520"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -16129,51 +16129,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId413794655" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId123900100" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId32576a4b1784e706a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/GUIGLA/" TargetMode="External"/><Relationship Id="rId87796a4b1784e70e8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/GUIGLA/categorization" TargetMode="External"/><Relationship Id="rId18836a4b1784e77e4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/GUIGLA/photos" TargetMode="External"/><Relationship Id="rId59086a4b1784e9068" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2018.5303" TargetMode="External"/><Relationship Id="rId12806a4b1784e971f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId24576a4b1784e9893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1978.tb02759.x" TargetMode="External"/><Relationship Id="rId31386a4b1784e7695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId31386a4b1784e7695.jpg"/><Relationship Id="rId92656a4b1784e879b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId92656a4b1784e879b.jpg"/><Relationship Id="rId31896a4b1784e9926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId31896a4b1784e9926.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId950208865" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId586172136" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId40966a65baf2eea5e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/GUIGLA/" TargetMode="External"/><Relationship Id="rId70446a65baf2eeac8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/GUIGLA/categorization" TargetMode="External"/><Relationship Id="rId42216a65baf2ef2c6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/GUIGLA/photos" TargetMode="External"/><Relationship Id="rId91696a65baf2f0f14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2018.5303" TargetMode="External"/><Relationship Id="rId11106a65baf2f154f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId92626a65baf2f16c0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1978.tb02759.x" TargetMode="External"/><Relationship Id="rId33356a65baf2ef173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId33356a65baf2ef173.jpg"/><Relationship Id="rId87726a65baf2f0661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId87726a65baf2f0661.jpg"/><Relationship Id="rId16906a65baf2f1746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId16906a65baf2f1746.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>