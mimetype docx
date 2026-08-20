--- v10 (2026-07-26)
+++ v11 (2026-08-20)
@@ -314,51 +314,51 @@
               <w:t xml:space="preserve"> Sawada</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> shoot blight of larch, twig die-back of larch</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40966a65baf2eea5e" w:history="1">
+            <w:hyperlink r:id="rId22176a867cc9e6855" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -374,51 +374,51 @@
               <w:t xml:space="preserve"> A2 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II A)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70446a65baf2eeac8" w:history="1">
+            <w:hyperlink r:id="rId86036a867cc9e68c1" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -432,86 +432,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> GUIGLA</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="17906608" name="name27936a65baf2ef175" descr="868.jpg"/>
+                  <wp:docPr id="85170981" name="name85246a867cc9e72c2" descr="868.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="868.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId33356a65baf2ef173" cstate="print"/>
+                          <a:blip r:embed="rId24116a867cc9e72c0" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId42216a65baf2ef2c6" w:history="1">
+            <w:hyperlink r:id="rId69226a867cc9e7414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
@@ -1169,63 +1169,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">N. laricinum</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> is reported from East Asia, i.e. Eastern China, Japan, the Korean Peninsula and the Russian Far East.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="3182660" name="name11706a65baf2f0664" descr="GUIGLA_distribution_map.jpg"/>
+            <wp:docPr id="38326837" name="name67966a867cc9e84bd" descr="GUIGLA_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="GUIGLA_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId87726a65baf2f0661" cstate="print"/>
+                    <a:blip r:embed="rId72106a867cc9e84bb" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -2273,51 +2273,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EFSA Journal </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">16</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(6), 5303, 24 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId91696a65baf2f0f14" w:history="1">
+      <w:hyperlink r:id="rId90516a867cc9e8dbb" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2018.5303</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3233,51 +3233,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Neofusicoccum laricinum</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId11106a65baf2f154f" w:history="1">
+      <w:hyperlink r:id="rId20146a867cc9e93d9" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -3468,90 +3468,90 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">8</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(2), 2 pp.</w:t>
       </w:r>
-      <w:hyperlink r:id="rId92626a65baf2f16c0" w:history="1">
+      <w:hyperlink r:id="rId45336a867cc9e956c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2338.1978.tb02759.x</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="72806496" name="name75366a65baf2f1747" descr="eu_funding_250.png"/>
+            <wp:docPr id="8030545" name="name93136a867cc9e986b" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId16906a65baf2f1746" cstate="print"/>
+                    <a:blip r:embed="rId95176a867cc9e986a" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -3649,137 +3649,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="45481520">
+  <w:abstractNum w:abstractNumId="10928909">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="88669461">
+    <w:lvl w:ilvl="0" w:tplc="97238540">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="88669461" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="97238540" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="88669461" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="97238540" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="88669461" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="97238540" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="88669461" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="97238540" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="88669461" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="97238540" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="88669461" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="97238540" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="88669461" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="97238540" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="88669461" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="97238540" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="45481519">
+  <w:abstractNum w:abstractNumId="10928908">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="64304005">
+    <w:lvl w:ilvl="0" w:tplc="58831777">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -4531,55 +4531,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="45481519">
-    <w:abstractNumId w:val="45481519"/>
+  <w:num w:numId="10928908">
+    <w:abstractNumId w:val="10928908"/>
   </w:num>
-  <w:num w:numId="45481520">
-    <w:abstractNumId w:val="45481520"/>
+  <w:num w:numId="10928909">
+    <w:abstractNumId w:val="10928909"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -16129,51 +16129,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId950208865" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId586172136" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId40966a65baf2eea5e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/GUIGLA/" TargetMode="External"/><Relationship Id="rId70446a65baf2eeac8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/GUIGLA/categorization" TargetMode="External"/><Relationship Id="rId42216a65baf2ef2c6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/GUIGLA/photos" TargetMode="External"/><Relationship Id="rId91696a65baf2f0f14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2018.5303" TargetMode="External"/><Relationship Id="rId11106a65baf2f154f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId92626a65baf2f16c0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1978.tb02759.x" TargetMode="External"/><Relationship Id="rId33356a65baf2ef173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId33356a65baf2ef173.jpg"/><Relationship Id="rId87726a65baf2f0661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId87726a65baf2f0661.jpg"/><Relationship Id="rId16906a65baf2f1746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId16906a65baf2f1746.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId474043098" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId166546564" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId22176a867cc9e6855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/GUIGLA/" TargetMode="External"/><Relationship Id="rId86036a867cc9e68c1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/GUIGLA/categorization" TargetMode="External"/><Relationship Id="rId69226a867cc9e7414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/GUIGLA/photos" TargetMode="External"/><Relationship Id="rId90516a867cc9e8dbb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2018.5303" TargetMode="External"/><Relationship Id="rId20146a867cc9e93d9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId45336a867cc9e956c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1978.tb02759.x" TargetMode="External"/><Relationship Id="rId24116a867cc9e72c0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId24116a867cc9e72c0.jpg"/><Relationship Id="rId72106a867cc9e84bb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId72106a867cc9e84bb.jpg"/><Relationship Id="rId95176a867cc9e986a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId95176a867cc9e986a.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>