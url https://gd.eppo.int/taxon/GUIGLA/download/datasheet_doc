--- v11 (2026-08-20)
+++ v12 (2026-09-09)
@@ -314,51 +314,51 @@
               <w:t xml:space="preserve"> Sawada</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> shoot blight of larch, twig die-back of larch</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22176a867cc9e6855" w:history="1">
+            <w:hyperlink r:id="rId93346aa1c45bbd4f5" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -374,51 +374,51 @@
               <w:t xml:space="preserve"> A2 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II A)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86036a867cc9e68c1" w:history="1">
+            <w:hyperlink r:id="rId70966aa1c45bbd560" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -432,86 +432,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> GUIGLA</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="85170981" name="name85246a867cc9e72c2" descr="868.jpg"/>
+                  <wp:docPr id="59010560" name="name20746aa1c45bbdf01" descr="868.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="868.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId24116a867cc9e72c0" cstate="print"/>
+                          <a:blip r:embed="rId10936aa1c45bbdefe" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId69226a867cc9e7414" w:history="1">
+            <w:hyperlink r:id="rId38416aa1c45bbe019" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
@@ -1169,63 +1169,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">N. laricinum</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> is reported from East Asia, i.e. Eastern China, Japan, the Korean Peninsula and the Russian Far East.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="38326837" name="name67966a867cc9e84bd" descr="GUIGLA_distribution_map.jpg"/>
+            <wp:docPr id="7982746" name="name34246aa1c45bbef74" descr="GUIGLA_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="GUIGLA_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId72106a867cc9e84bb" cstate="print"/>
+                    <a:blip r:embed="rId44276aa1c45bbef71" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -2273,51 +2273,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EFSA Journal </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">16</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(6), 5303, 24 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId90516a867cc9e8dbb" w:history="1">
+      <w:hyperlink r:id="rId27406aa1c45bbf871" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2018.5303</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3233,51 +3233,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Neofusicoccum laricinum</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId20146a867cc9e93d9" w:history="1">
+      <w:hyperlink r:id="rId61166aa1c45bbfea2" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -3468,90 +3468,90 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">8</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(2), 2 pp.</w:t>
       </w:r>
-      <w:hyperlink r:id="rId45336a867cc9e956c" w:history="1">
+      <w:hyperlink r:id="rId37316aa1c45bc0016" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2338.1978.tb02759.x</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="8030545" name="name93136a867cc9e986b" descr="eu_funding_250.png"/>
+            <wp:docPr id="1526341" name="name57346aa1c45bc0212" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId95176a867cc9e986a" cstate="print"/>
+                    <a:blip r:embed="rId33006aa1c45bc0211" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -3649,137 +3649,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="10928909">
+  <w:abstractNum w:abstractNumId="22672619">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="97238540">
+    <w:lvl w:ilvl="0" w:tplc="34681054">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="97238540" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="34681054" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="97238540" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="34681054" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="97238540" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="34681054" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="97238540" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="34681054" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="97238540" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="34681054" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="97238540" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="34681054" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="97238540" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="34681054" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="97238540" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="34681054" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="10928908">
+  <w:abstractNum w:abstractNumId="22672618">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="58831777">
+    <w:lvl w:ilvl="0" w:tplc="15886843">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -4531,55 +4531,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="10928908">
-    <w:abstractNumId w:val="10928908"/>
+  <w:num w:numId="22672618">
+    <w:abstractNumId w:val="22672618"/>
   </w:num>
-  <w:num w:numId="10928909">
-    <w:abstractNumId w:val="10928909"/>
+  <w:num w:numId="22672619">
+    <w:abstractNumId w:val="22672619"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -16129,51 +16129,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId474043098" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId166546564" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId22176a867cc9e6855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/GUIGLA/" TargetMode="External"/><Relationship Id="rId86036a867cc9e68c1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/GUIGLA/categorization" TargetMode="External"/><Relationship Id="rId69226a867cc9e7414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/GUIGLA/photos" TargetMode="External"/><Relationship Id="rId90516a867cc9e8dbb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2018.5303" TargetMode="External"/><Relationship Id="rId20146a867cc9e93d9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId45336a867cc9e956c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1978.tb02759.x" TargetMode="External"/><Relationship Id="rId24116a867cc9e72c0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId24116a867cc9e72c0.jpg"/><Relationship Id="rId72106a867cc9e84bb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId72106a867cc9e84bb.jpg"/><Relationship Id="rId95176a867cc9e986a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId95176a867cc9e986a.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId536292402" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId355608196" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId93346aa1c45bbd4f5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/GUIGLA/" TargetMode="External"/><Relationship Id="rId70966aa1c45bbd560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/GUIGLA/categorization" TargetMode="External"/><Relationship Id="rId38416aa1c45bbe019" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/GUIGLA/photos" TargetMode="External"/><Relationship Id="rId27406aa1c45bbf871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2018.5303" TargetMode="External"/><Relationship Id="rId61166aa1c45bbfea2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId37316aa1c45bc0016" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1978.tb02759.x" TargetMode="External"/><Relationship Id="rId10936aa1c45bbdefe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId10936aa1c45bbdefe.jpg"/><Relationship Id="rId44276aa1c45bbef71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId44276aa1c45bbef71.jpg"/><Relationship Id="rId33006aa1c45bc0211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId33006aa1c45bc0211.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>