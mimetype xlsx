--- v0 (2025-10-08)
+++ v1 (2026-09-12)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="GUIGCI" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="45">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="47">
   <si>
     <t>type</t>
   </si>
   <si>
     <t>EPPOCode</t>
   </si>
   <si>
     <t>Pref_name</t>
   </si>
   <si>
     <t>References</t>
   </si>
   <si>
     <t>Major host</t>
   </si>
   <si>
     <t>CIDSI</t>
   </si>
   <si>
     <t>Citrus x aurantium var. sinensis</t>
   </si>
   <si>
     <t>* Benson AH (1895. Black spot of the orange. Agricultural Gazette of New South Wales 6, 249.
 * Kiely TB (1949) Black spot of citrus in New South Wales coastal orchards. Agricultural Gazette of New South Wales 60, 17-20.
 * Glienke C, Pereira OL, Stringari D, Fabris J, Kava-Cordeiro V, Galli-Terasawa L, Cunnington J, Shivas RG, Groenewald JZ, Crous PW (2011) Endophytic and pathogenic Phyllosticta species, with reference to those associated with Citrus Black Spot. Persoonia 26, 47.
@@ -73,140 +73,153 @@
 * Glienke C, Pereira OL, Stringari D, Fabris J, Kava-Cordeiro V, Galli-Terasawa L, Cunnington J, Shivas RG, Groenewald JZ, Crous PW (2011) Endophytic and pathogenic Phyllosticta species, with reference to those associated with Citrus Black Spot. Persoonia 26, 47.
 * Kiely TB (1949) Black spot of citrus in New South Wales coastal orchards. Agricultural Gazette of New South Wales 60, 17-20.
 * Kotzé JM (2000) Black spot. In LW Timmer, SM Garnsey &amp; JH Graham, eds. Compendium of Citrus Diseases, 2nd edn, pp. 23–25. Saint Paul, MN, USA, APS Press. 128 pp.
 * Kotzé JM (1981) Epidemiology and control of citrus black spot in South Africa. Plant Disease Reporter 65, 945-950.</t>
   </si>
   <si>
     <t>Host</t>
   </si>
   <si>
     <t>CJCWE</t>
   </si>
   <si>
     <t>Citroncirus webberi</t>
   </si>
   <si>
     <t>* Tran NT, Miles AK, Smith MW, Dietzgen RG, Drenth A (2018) Pathogenicity of Phyllosticta citricarpa ascospores on Citrus spp. Plant Disease 102, 1386-1393.
 ------- Ascospores can directly infect and cause disease on leaves of citrange Troyer seedlings.</t>
   </si>
   <si>
     <t>1CIDG</t>
   </si>
   <si>
     <t>Citrus</t>
   </si>
   <si>
-    <t>CIDGR</t>
-[...2 lines deleted...]
-    <t>Citrus maxima</t>
+    <t>CIDME</t>
+  </si>
+  <si>
+    <t>Citrus medica</t>
+  </si>
+  <si>
+    <t>* Brodrick HT (1969) Physiological studies with Guignardia citricarpa Kiely. DSc.Thesis, University of Pretoria, Pretoria.
+* Kiely TB (1949) Preliminary studies on Guignardia citricarpa n.sp.: the ascigenous stage of Phoma citricarpa McAlp. and its relation to black spot of citrus. Proceedings of the Linnean Society of New South Wales 73, 249-292.
+* Kiely TB (1970) Black Spot of Citrus. The Fruit and World Market Grower February, 57- 60.</t>
+  </si>
+  <si>
+    <t>CIDRE</t>
+  </si>
+  <si>
+    <t>Citrus reticulata</t>
   </si>
   <si>
     <t>* Brodrick HT (1969) Physiological studies with Guignardia citricarpa Kiely. DSc.Thesis, University of Pretoria, Pretoria.
 * Glienke C, Pereira OL, Stringari D, Fabris J, Kava-Cordeiro V, Galli-Terasawa L, Cunnington J, Shivas RG, Groenewald JZ, Crous PW (2011) Endophytic and pathogenic Phyllosticta species, with reference to those associated with Citrus Black Spot. Persoonia 26, 47.
 * Kiely TB (1949) Preliminary studies on Guignardia citricarpa n.sp.: the ascigenous stage of Phoma citricarpa McAlp. and its relation to black spot of citrus. Proceedings of the Linnean Society of New South Wales 73, 249-292.
 * Kiely TB (1970) Black Spot of Citrus. The Fruit and World Market Grower February, 57- 60.</t>
   </si>
   <si>
-    <t>CIDME</t>
-[...5 lines deleted...]
-    <t>* Brodrick HT (1969) Physiological studies with Guignardia citricarpa Kiely. DSc.Thesis, University of Pretoria, Pretoria.
+    <t>CIDTK</t>
+  </si>
+  <si>
+    <t>Citrus tankan</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> * Lee YS (1969) [Pathogenicity of different isolates of Guignardia citricarpa Kiely from various sources to Ponkan fruit]. Journal of Taiwan Agricultural Research 18, 45-50 (in Chinese).</t>
+  </si>
+  <si>
+    <t>CIDAF</t>
+  </si>
+  <si>
+    <t>Citrus x aurantiifolia</t>
+  </si>
+  <si>
+    <t>* Brodrick HT (1969) Physiological studies with Guignardia citricarpa Kiely. DSc.Thesis, University of Pretoria, Pretoria.</t>
+  </si>
+  <si>
+    <t>CIDAU</t>
+  </si>
+  <si>
+    <t>Citrus x aurantium</t>
+  </si>
+  <si>
+    <t>* Glienke C, Pereira OL, Stringari D, Fabris J, Kava-Cordeiro V, Galli-Terasawa L, Cunnington J, Shivas RG, Groenewald JZ, Crous PW (2011) Endophytic and pathogenic Phyllosticta species, with reference to those associated with Citrus Black Spot. Persoonia 26, 47.</t>
+  </si>
+  <si>
+    <t>CIDPA</t>
+  </si>
+  <si>
+    <t>Citrus x aurantium var. paradisi</t>
+  </si>
+  <si>
+    <t>CIDLO</t>
+  </si>
+  <si>
+    <t>Citrus x limonia</t>
+  </si>
+  <si>
+    <t>* Glienke C, Pereira OL, Stringari D, Fabris J, Kava-Cordeiro V, Galli-Terasawa L, Cunnington J, Shivas RG, Groenewald JZ, Crous PW (2011) Endophytic and pathogenic Phyllosticta species, with reference to those associated with Citrus Black Spot. Persoonia 26, 47.
+----- Isolates from Brazil (Parana), on leaves.</t>
+  </si>
+  <si>
+    <t>CIDNO</t>
+  </si>
+  <si>
+    <t>Citrus x nobilis</t>
+  </si>
+  <si>
+    <t>* Tran NT, Miles AK, Smith MW, Dietzgen RG, Drenth A (2018) Pathogenicity of Phyllosticta citricarpa ascospores on Citrus spp. Plant Disease 102, 1386-1393.
+------- Ascospores can directly infect and cause disease of Murcott fruit.</t>
+  </si>
+  <si>
+    <t>1FOLG</t>
+  </si>
+  <si>
+    <t>Fortunella</t>
+  </si>
+  <si>
+    <t>* Kiely T (1948) Guignardia citricarpa n.sp. and its relationship to the black spot disease of citrus in coastal orchards of New South Wales. Journal of the Australian Institute of Agricultural Science 14, 81-83.
+------- Recorded in Australia as moderately suceptible but no further experimental information is available.</t>
+  </si>
+  <si>
+    <t>Doubtful host</t>
+  </si>
+  <si>
+    <t>CIDGR</t>
+  </si>
+  <si>
+    <t>Citrus maxima</t>
+  </si>
+  <si>
+    <t>Citrus maxima was considered as a host of P. citricarpa in the pest. However recent publications suggest that C. maxima is not a host or is highly resistant, and that the pathogen isolated from C. maxima is likely  Phyllosticta citriasiana.
+* EFSA (European Food Safety Authority), Tramontini S, Parnell S, AragonaM, Haegi A, Valente MT, Scala M, Baldassarre F, Rzepecka D, Sánchez B, Nougadère A and VosS (2025) Phyllosticta citricarpa – Pest Report to support the ranking of EU candidate priority pests. EFSA supporting publication 2025:EN-9322. 37 pp. doi: 10.2903/sp.efsa.2025.EN-9322
+------- not a host.
+* van Raak MM, van Veen EJ, van de Vossenberg BT, Westenberg M, van Der Linde S. Occurrence of Phyllosticta citricarpa and Phyllosticta citriasiana in EU imported Citrus spp. and its impact on diagnostics of citrus black spot on fruits. European Journal of Plant Pathology. 173(1), 179-195.
+------- P. citricarpa does not occur on C. maxima
+* Brodrick HT (1969) Physiological studies with Guignardia citricarpa Kiely. DSc.Thesis, University of Pretoria, Pretoria.
 * Kiely TB (1949) Preliminary studies on Guignardia citricarpa n.sp.: the ascigenous stage of Phoma citricarpa McAlp. and its relation to black spot of citrus. Proceedings of the Linnean Society of New South Wales 73, 249-292.
 * Kiely TB (1970) Black Spot of Citrus. The Fruit and World Market Grower February, 57- 60.</t>
-  </si>
-[...46 lines deleted...]
-    <t>* Glienke C, Pereira OL, Stringari D, Fabris J, Kava-Cordeiro V, Galli-Terasawa L, Cunnington J, Shivas RG, Groenewald JZ, Crous PW (2011) Endophytic and pathogenic Phyllosticta species, with reference to those associated with Citrus Black Spot. Persoonia 26, 47.
------ Isolates from Brazil (Parana), on leaves.</t>
-  </si>
-[...7 lines deleted...]
-    <t>* Tran NT, Miles AK, Smith MW, Dietzgen RG, Drenth A (2018) Pathogenicity of Phyllosticta citricarpa ascospores on Citrus spp. Plant Disease 102, 1386-1393.
-------- Ascospores can directly infect and cause disease of Murcott fruit.</t>
-  </si>
-[...7 lines deleted...]
-    <t>* Kiely T (1948) Guignardia citricarpa n.sp. and its relationship to the black spot disease of citrus in coastal orchards of New South Wales. Journal of the Australian Institute of Agricultural Science 14, 81-83.
-------- Recorded in Australia as moderately suceptible but no further experimental information is available.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -518,54 +531,54 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:D15"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.569" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="38.848" bestFit="true" customWidth="true" style="0"/>
-    <col min="4" max="4" width="352.628" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="410.471" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="2" spans="1:4">
       <c r="A2" t="s">
         <v>4</v>
       </c>
       <c r="B2" t="s">
         <v>5</v>
       </c>
       <c r="C2" t="s">
         <v>6</v>
@@ -631,149 +644,149 @@
     <row r="7" spans="1:4">
       <c r="A7" t="s">
         <v>11</v>
       </c>
       <c r="B7" t="s">
         <v>20</v>
       </c>
       <c r="C7" t="s">
         <v>21</v>
       </c>
       <c r="D7" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="8" spans="1:4">
       <c r="A8" t="s">
         <v>11</v>
       </c>
       <c r="B8" t="s">
         <v>23</v>
       </c>
       <c r="C8" t="s">
         <v>24</v>
       </c>
       <c r="D8" t="s">
-        <v>19</v>
+        <v>25</v>
       </c>
     </row>
     <row r="9" spans="1:4">
       <c r="A9" t="s">
         <v>11</v>
       </c>
       <c r="B9" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="C9" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="D9" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
     </row>
     <row r="10" spans="1:4">
       <c r="A10" t="s">
         <v>11</v>
       </c>
       <c r="B10" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="C10" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="D10" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
     </row>
     <row r="11" spans="1:4">
       <c r="A11" t="s">
         <v>11</v>
       </c>
       <c r="B11" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="C11" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="D11" t="s">
-        <v>33</v>
+        <v>28</v>
       </c>
     </row>
     <row r="12" spans="1:4">
       <c r="A12" t="s">
         <v>11</v>
       </c>
       <c r="B12" t="s">
         <v>34</v>
       </c>
       <c r="C12" t="s">
         <v>35</v>
       </c>
       <c r="D12" t="s">
-        <v>30</v>
+        <v>36</v>
       </c>
     </row>
     <row r="13" spans="1:4">
       <c r="A13" t="s">
         <v>11</v>
       </c>
       <c r="B13" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="C13" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D13" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
     </row>
     <row r="14" spans="1:4">
       <c r="A14" t="s">
         <v>11</v>
       </c>
       <c r="B14" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="C14" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="D14" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
     </row>
     <row r="15" spans="1:4">
       <c r="A15" t="s">
-        <v>11</v>
+        <v>43</v>
       </c>
       <c r="B15" t="s">
-        <v>42</v>
+        <v>44</v>
       </c>
       <c r="C15" t="s">
-        <v>43</v>
+        <v>45</v>
       </c>
       <c r="D15" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">